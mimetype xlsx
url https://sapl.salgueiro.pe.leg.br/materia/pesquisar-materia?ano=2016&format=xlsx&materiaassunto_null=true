--- v0 (2025-10-17)
+++ v1 (2026-05-06)
@@ -51,1540 +51,1540 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE EDUCAÇÃO INTEGRAL, NO ÂMBITO DO MUNICÍPIO, ESTABELECE SUAS DIRETRIZES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>AUTORIZA PERMUTA DE IMÓVEL.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Professor Hercílio</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR HERCILÍO, CONCEDE TÍTULO DE CIDADÃO  SALGUEIRENSE AO SR. MANOEL NARCISIO NETO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO NA CARGA HORÁRIA EM 50% SEM PREJUÍZOS SALARIAIS AOS SERVIDORES (AS) PÚBLICOS MUNICIPAIS QUE TENHAM FILHOS (AS)OU DEPENDENTES LEGAIS DEFICIENTES QUE NECESSITEM ATENÇÃO PERMANENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Augusto Matias</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI _x000D_
 EMENTA: DENOMINA-SE RUA MANOEL PEREIRA, A RUA PROJETADA NO BAIRRO DO DIVINO ESPIRITO SANTO, PRÓXIMO A FAZENDA SÃO PAULO NO MUNICÍPIO DE SALGUEIRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: DETERMINA-SE O DIA DA ORDEM DEMOLAY NO MUNICÍPIO DE SALGUEIRO E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 O VEREADOR QUE ESTE SUBSCREVE, NO USO DE SUAS ATRIBUIÇÕES LEGISLATIVAS, PROPÕE AO COLEGIADO DA CÂMARA MUNICIPAL DE VEREADORES DO SALGUEIRO, O PROJETO DE LEI NO MOLDE A SEGUIR:_x000D_
  _x000D_
 ART. 1º - FICA INSTITUÍDO, NO ÂMBITO DO MUNICÍPIO DE SALGUEIRO &amp;#8211; PE, O &amp;#8220;O DIA DA ORDEM DEMOLAY&amp;#8221; DESIGNADO-SE O DIA 18 DE MARÇO DE CADA ANO._x000D_
 _x000D_
 PARÁGRAFO ÚNICO &amp;#8211; O &amp;#8220; DIA DA ORDEM DEMOLAY&amp;#8221; DEVERÁ CONSTAR NO CALENDÁRIO OFICIAL DO MUNICÍPIO. _x000D_
  _x000D_
 ART. 2º - EM COMEMORAÇÃO AO &amp;#8220;DIA DA ORDEM DEMOLAY&amp;#8221; A PREFEITURA MUNICIPAL JUNTO A POPULAÇÃO, HOMENAGEARÃO TODOS QUE PARTICIPAM DA ORDEM DEMOLAY _x000D_
  _x000D_
 ART. 3º - ESTA LEI ENTRARÁ EM VIGOR NA DATA DE SUA PUBLICAÇÃO, REVOGANDO-SE AS DISPOSIÇÕES EM CONTRÁRIO._x000D_
 </t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>ZÉ CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.docx</t>
   </si>
   <si>
     <t>REGULAMENTA AS FEIRAS DE PRODUTOS ORGÂNICOS NO ÂMBITO DO MUNICÍPIO DE SALGUEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Aumir Agente</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/69/69_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/69/69_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENTA: PASSA DENOMINAR-SE RUA MARIA  AUXILIADORA BARROS DE SÁ, A RUA PROJETADA 03 , NO RESIDENCIAL ,  SANTO ANTONIO ,NA CIDADE DE SALGUEIRO-PE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/71/71_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/71/71_texto_integral.docx</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI DE USO E OCUPAÇÃO DO SOLO, LEI Nº 1.541/2016.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/74/74_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/74/74_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENTA: ALTERA DISPOSITIVO DA LEI DE USO E OCUPAÇÃO DO SOLO, LEI Nº 1.541/2006, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/99/99_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/99/99_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: DENOMINA-SE A TRAVESSA LOURIVAL SAMPAIO QUE FICA LOCALIZADO NO BAIRRO NOSSA SENHORA DAS GRAÇAS, PASSE A SE CHAMAR RUA LOURIVAL SAMPAIO E DA OUTRAS PROVIDENCIAS._x000D_
                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                     _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Mana</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/107/107_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/107/107_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: DÁ NOME A QUADRA ESPORTIVA DA ESCOLA MARIA JOSEFA DE SOUZA D. MARIINHA, SENDO NOMEADA COMO ALCINO CARLOS DOS ANGELOS LOCALIZADA NO SITIO FEIJÃO, E DÁ OUTRAS PROVIDÊNCIAS.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Fátima Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: DENOMINA-SE A ESCOLA/CRECHE E PRÉ-ESCOLA CONVENCIONAL DO BAIRRO COHAB EM NOME DE TEREZINHA DE SÁ CARREIRO MUNIZ DA OUTRAS PROVIDENCIAS._x000D_
 </t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: DENOMINA-SE A CRECHE, LOCALIZADA À RUA EXPEDITA DE SÁ ARAÚJO BAIRRO NSª DAS GRAÇAS, EM NOME DE MANOEL TORRES DE SÁ E DA OUTRAS PROVIDENCIAS._x000D_
 </t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENTA: DENOMINA-SE A CRECHE DA VILA UNIÃO, CONCEIÇÃO DAS CREOULAS, EM NOME DE MARIA LUIZA ALENCAR NEVES DOS SANTOS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENTA: DENOMINA-SE A ESCOLA DA VPR, URI, EM NOME DE VICENTE DE BARROS MARINS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENTA: DENOMINA-SE RUA. PROJETADA 1 EM NOME DE ANTONIA DOCELINA DE CARVALHO E SÁ E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: DENOMINA-SE AV. PROJETADA 1 EM NOME DE ANTONIO JOSÉ DE SOUZA E DA OUTRAS PROVIDENCIAS._x000D_
 </t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/119/119_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/119/119_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENTA: DENOMINA-SE RUA. PROJETADA 2 EM NOME DE MARINETE IVO SILVA SOUZA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE SALGUEIRO PE, O DIA DA CANTATA DE NATAL DA IGREJA EVANGÉLICA ASSEMBLÉIA DE DEUS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/121/121_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/121/121_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE SALGUEIRO PE, O DIA DA CRUZADA BOAS NOVAS DA IGREJA EVANGÉLICA ASSEMBLÉIA DE DEUS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/125/125_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/125/125_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: PROÍBE A CIRCULAÇÃO E ESTACIONAMENTO DE VEÍCULOS, PELA CALÇADA  DA IGREJA MATRIZ DE SANTO ANTÔNIO, NO MUNICÍPIO DE SALGUEIRO &amp;#8211; PE. E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Ednaldo Barros</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.docx</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE SALGUEIRO PE, O DIA DA SERESTA.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Pedro de Compadre, André Luiz Souza (André Cacau), Augusto Matias, Aumir Agente, Eugênio Bezerra, Fátima Carvalho, Nemédio</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/3/3_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/3/3_texto_integral.doc</t>
   </si>
   <si>
     <t>MODIFICA O § 3° DO ART. 15 DA LEI ORGÂNICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA AS DESPESAS DO MUNICÍPIO PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL PARA O PERÍODO DE 2014/2017, PARA O EXERCÍCIO FINANCEIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SALGUEIRENSE AO SR.MANOEL NARCISIO NETO.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/64/64_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/64/64_texto_integral.docx</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO SALGUEIRENSE AO SR. OLEGARIO PEREIRA DA SILVA</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: CONCEDE TÍTULO DE CIDADÃ DE SALGUEIRENSE Á DRª VALDIVIA MARIA DOS SANTOS SÁ E DÁ OUTRAS </t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: CONCEDE TÍTULO DE CIDADÃ DE SALGUEIRENSE Á MARIA GORETE </t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/124/124_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/124/124_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: CONCEDE O TÍTULO DE CIDADÃO SALGUEIRENSE AO CASAL FRANCISCO DE ASSIS FILGUEIRA DUARTE E TEREZINHA NOVO DE MORAIS DUARTE, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.docx</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE PESAR AOS FAMILIARES DE MARCELO NILSEN GUIMARÃES ANGELIM</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.docx</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE PESAR AOS FAMILIARES DE PEDRO DA CRUZ PARENTE SOBRINHO (PEDRINHO DA PADARIA)</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Pedro de Compadre</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PARA OS FAMILIARES DO SENHOR ANTONIO RAIMUNDO LUCIANO.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>O VEREADOR, NO USO DE SUAS ATRIBUIÇÕES E SATISFEITAS ÀS FORMALIDADES REGIMENTAIS VEM APRESENTAR ESTA MOÇÃO DE PESAR AOS FAMILIARES DE ANTONIO RAIMUNDO LUCIANO,  PELO SEU FALECIMENTO, OCORRIDO NO DIA 7 DE AGOSTO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE PESAR AOS FAMILIARES DE SELINA ANA DE BARROS</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.doc</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, NO USO DE SUAS ATRIBUIÇÕES E SATISFEITAS ÀS FORMALIDADES REGIMENTAIS VEM APRESENTAR MOÇÃO DE PESAR A FAMÍLIA DO SR. MOZÁ FERREIRA DA SILVA , PELO SEU FALECIMENTO OCORRIDO NO DIA 15 DE AGOSTO DO ANO DE DOIS MIL E DEZESSEIS (2016).</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR HERCÍLIO DE ALENCAR CARVALHO, NO USO DE SUAS LEGAIS PRERROGATIVAS, TENDO EM VISTA O BELÍSSIMO POSICIONAMENTO DOS PARLAMENTARES VOTANDO CONTRA O IMPEACHMENT, RESOLVE APRESENTAR ESTA MOÇÃO NOS SEGUINTES MOLDES._x000D_
 ART. 1° - FICAM REGISTRADOS NESTA CASA LEGISLATIVA, VOTOS DE APLAUSOS, AOS DEPUTADOS (AS) E SENADORES._x000D_
 ART. 2° - DÁ RESPEITÁVEL DECISÃO DESTA CASA, DÊ-SE CIÊNCIA AOS HOMENAGEADOS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/82/82_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/82/82_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NO USO DE SUAS ATRIBUIÇÕES E SATISFEITAS ÀS FORMALIDADES REGIMENTAIS VEM APRESENTAR MOÇÃO DE PESAR A FAMÍLIA DO SR. . BENICIO CAVALCANTI, PELO SEU FALECIMENTO OCORRIDO NO DIA 17 DE SETEMBRO DO ANO DE DOIS MIL E DEZESSEIS (2016)._x000D_
 ART. 1° - FICAM REGISTRADOS NESTA CASA PARLAMENTAR, VOTOS DE PESAR, AOS FAMILIARES DO MESMO._x000D_
 ART. 2° - DÁ RESPEITÁVEL DECISÃO DESTA CASA, DÊ-SE CIÊNCIA A FAMÍLIA ENTENEBRECIDA. _x000D_
 ART. 3° - ESTA PROPOSIÇÃO ENTRA EM VIGOR NA DATA DE SUA PUBLICAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/93/93_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/93/93_texto_integral.docx</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE PESAR AOS FAMILIARES DE BENEDITO JOSÉ DA SILVA (SEU BENEDITO)</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/94/94_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/94/94_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">FORMULA VOTOS DE PESAR AOS FAMILIARES DE RAIMUNDO JOAQUIM DOS SANTOS (RAIMUNDO DO VASCO). _x000D_
 </t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>André Luiz Souza (André Cacau)</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/98/98_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/98/98_texto_integral.doc</t>
   </si>
   <si>
     <t>FORMULA VOTOS DE APLAUSOS AO GRÊMIO ESTUDANTIL RAIMUNDO CARREIRO E DEMAIS ESTUDANTES DO INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA DO SERTÃO DE PERNAMBUCO, CAMPUS SALGUEIRO.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/100/100_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/100/100_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENTA: VOTOS DE APLAUSOS A TODOS QUE FAZEM O HOSPITAL REGIONAL INÁCIO DE SÁ, NA PESSOA DE MARIA GILCIA DO NASCIMENTO DANTAS SÁ.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE PESAR Nº   /2016_x000D_
 _x000D_
 _x000D_
 EMENTA: FORMULA VOTOS DE PESAR AOS FAMILIARES DE ELOIA DE SÁ ARAUJO DE VASCONCELOS E DÁ OUTRAS PROVIDENCIAS._x000D_
 A VEREADORA QUE ESTA SUBSCREVE, NO USO DE SUAS ATRIBUIÇÕES E SATISFEITAS ÀS FORMALIDADES REGIMENTAIS VEM APRESENTAR MOÇÃO DE PESAR A FAMÍLIA DE ELOIA DE SÁ ARAUJO DE VASCONCELOS, PELO SEU FALECIMENTO OCORRIDO NO DIA 07 DEZEMBRO DE DOIS MIL E DEZESSEIS (2016)._x000D_
 ART. 1° - FICAM REGISTRADOS NESTA CASA PARLAMENTAR, VOTOS DE PESAR, AOS FAMILIARES DE ELOIA DE SÁ ARAUJO DE VASCONCELOS._x000D_
 ART. 2° - DÁ RESPEITÁVEL DECISÃO DESTA CASA, DÊ-SE CIÊNCIA A FAMÍLIA ENTENEBRECIDA. _x000D_
 ART. 3° - ESTA PROPOSIÇÃO ENTRA EM VIGOR NA DATA DE SUA PUBLICAÇÃO._x000D_
 GABINETE DA VEREADORA, 14 DE DEZEMBRO 2016._x000D_
 _x000D_
 FÁTIMA CARVALHO_x000D_
 VEREADORA_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>INDICO, OUVIDO O PLENÁRIO, AO SR. PREFEITO MUNICIPAL QUE PROCEDA COM A MELHORIA DA ESTRADA QUE LIGA O POSTO CASTELINHO ATÉ O SÍTIO PAU-FERRO.</t>
   </si>
   <si>
     <t>AUREMAR CARVALHO BARROS</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/2/2_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/2/2_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO AO SR. PREFEITO MUNICIPAL QUE PROCEDA COM A MELHORIA DA ESTRADA DAS AREIAS AO SACO DA CANOA NO II DISTRITO._x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE BANHEIROS PÚBLICOS NA PRAÇA DA ACADEMIA DAS CIDADES.</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NAS PRINCIPAIS AVENIDAS E PONTOS ESTRATÉGICOS DO MUNICÍPIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR HERCÍLIO, SUGERE AO, EXM°. SR. PREFEITO DO MUNICÍPIO DR. MARCONES LIBÓRIO DE SÁ, QUE FAÇA UM ESTUDO E ANÁLISE PARA CONSTRUÇÃO DE  ÁREAS DE LAZER PARA PESSOAS DEFICIENTES COMO, PISTAS E CAMPOS DE FUTEBOL NA CIDADE, DISTRITOS E SÍTIOS.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR HERCÍLIO, ENCAMINHAR A PRESENTE PROPOSIÇÃO AO PODER EXECUTIVO, NO SENTIDO DE PROMOVER A VIABILIZAÇÃO DAS MARCAÇÕES DAS CONSULTAS NOS POSTINHOS, POIS A DEMANDA É GRANDE E DEIXA A DESEJAR.</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO DE CONSTRUÇÃO/REFORMA DA QUADRA DA VILA MILITAR.</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/39/39_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/39/39_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA, OUVIDO O PLENÁRIO E CUMPRIDA AS FORMALIDADES REGIMENTAIS, AO PREFEITO MUNICIPAL QUE PROCEDA COM O CALÇAMENTO DA RUA EMIDIO MARTINS VIEIRA NO BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NA PLENA ATIVIDADE PARLAMENTAR, VISANDO O BEM ESTAR SOCIAL DOS NOSSOS MUNÍCIPES, TEM A GRATA SATISFAÇÃO DE SUGERIR AO, EXM°. SR. PREFEITO DO MUNICÍPIO DR. MARCONDES LIBÓRIO DE SÁ, PARA CONSTRUIR NO CENTRO SOCIAL URBANO UM CAMPO E UMA PISTA DE ATLETISMO.</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR HERCÍLIO DE ALENCAR CARVALHO, NO USO DAS ATRIBUIÇÕES LEGAIS, SOLICITA AO EXM°. SR. PREFEITO DO MUNICÍPIO DR. MARCONDES LIBÓRIO DE SÁ E A QUEM DE DIREITO,NO SENTIDO CONTRATAR UM PROFISSIONAL DE EDUCAÇÃO FÍSICA PARA TREINAMENTO DE NATAÇÃO DE ALUNO DAS ESCOLAS DE REDE PÚBLICA!</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NA PLENA ATIVIDADE PARLAMENTAR, VISANDO O BEM ESTAR SOCIAL DOS NOSSOS MUNÍCIPES, TEM A GRATA SATISFAÇÃO DE SUGERIR AO, EXM°. SR. PREFEITO DO MUNICÍPIO DR. MARCONDES LIBÓRIO DE SÁ, NO SENTIDO DE CONTRATA UM PROFISSIONAL DE EDUCAÇÃO FÍSICA  PARA TREINAMENTO DE NATAÇÃO DE ALUNO DAS  ESCOLAS DE REDE PARQUE AQUÁTICO PÚBLICA.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/81/81_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/81/81_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SENHOR PRESIDENTE, APRESENTO À V.EXA, NOS TERMOS REGIMENTAIS, APÓS OUVIR O PLENÁRIO DESTA CASA, A PRESENTE INDICAÇÃO, QUE FAÇA UMA ANÁLISE NO REGIMENTO DA CASA PARA QUE SE POSSÍVEL CADA VEREADOR TENHA DOIS ASSESSORES. </t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Nemédio</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/4/4_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/4/4_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA AO HOSPITAL REGIONAL QUE INÁCIO DE SÁ EXPLICAÇÃO SOBRE A MÁQUINA DE TOMOGRAFIA QUE FAZ MESES QUE ESTA COM DEFEITO E A POPULAÇÃO POBRE E CARENTE VEM SOFRENDO AS CONSEQUÊNCIAS.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/5/5_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/5/5_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ENCAMINHADO AO EXMO. SR. PREFEITO MARCONES LIBÓRIO DE SÁ REQUERIMENTO NO SENTIDO DE QUE SEJA AUMENTADO A CAIXA DE SANEAMENTO DO MONTEVIDÉU NA VILA SÃO PEDRO</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/6/6_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/6/6_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA AO EXMO. SR. PREFEITO MARCONES LIBÓRIO DE SÁ QUE INTERCEDA JUNTO A SECRETARIA DE DESENVOLVIMENTO RURAL NO SENTIDO DE QUE POSSA SER CONSTRUÍDO E FEITO UM POÇO AMAZONAS NO SÍTIO PAU FERRO, V DISTRITO, NA PROPRIEDADE DE CHICO VELHO E VALDEMAR</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/7/7_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/7/7_texto_integral.docx</t>
   </si>
   <si>
     <t>A IMPLANTAÇÃO DE UM POSTE DA TRAVESSA JOSÉ CARLOS NO AUTO DAS ABELHAS, BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/8/8_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/8/8_texto_integral.docx</t>
   </si>
   <si>
     <t>A IMPLANTAÇÃO DE UM POSTE NA RUA  MONSENHOR MARIANO DE SOUZA NETO, NAS PROXIMIDADES DA RUA JOÃO PAULO II, NO BAIRRO DIVINO ESPIRITO SANTO.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/9/9_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/9/9_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DO VEREADOR EDNALDO BARROS SOLICITANDO A PAVIMENTAÇÃO DE RUA EM UMÃS._x000D_
 </t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/10/10_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/10/10_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO DO VEREADOR EDNALDO BARROS SOLICITANDO O CONSERTO DA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/11/11_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/11/11_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO DO VEREADOR AUREMAR SOLICITANDO O SERVIÇO DA MÁQUINA PATROL</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DAS LEGAIS ATRIBUIÇÕES, SUBMETE A HONROSA APRECIAÇÃO DO PLENÁRIO DESTE LEGISLATIVO, O PRESENTE REQUERIMENTO, NO SENTIDO DE SOLICITAR A CODEVASF E A SECRETARIA DE AGRICULTURA DO ESTADO, PARA QUE SEJA PERFURADO UM POÇO ARTESIANO NO SÍTIO BARREIRO NA PROPRIEDADE DO SENHOR ANTONIO VIEIRA DOS SANTOS, COM A FINALIDADE DE ATENDER UM GRANDE NUMERO DE FAMÍLIA DA REGIÃO.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR SIGNATÁRIO, NO USO DAS LEGAIS ATRIBUIÇÕES, SUBMETE A HONROSA APRECIAÇÃO DO PLENÁRIO DESTE LEGISLATIVO, O PRESENTE REQUERIMENTO A MESA DIRETORA DA CASA DO LEGISLATIVO, NO SENTIDO DE QUE SEJA COLOCADO UM INTERPRETE DE LÍNGUA DE SINAIS DEVIDO A NECESSIDADE DA COMUNIDADE SURDA DE POSSUIR UM PROFISSIONAL QUE AUXILIASSE NO PROCESSO DE COMUNICAÇÃO COM AS PESSOAS OUVINTES. A MESMO ESTA DE ACORDO COM AS LEIS EM VIGOR QUE REGULAMENTAM A PROFISSÃO E DETERMINAM A FORMAÇÃO DESSE PROFISSIONAL. UMA DESSAS LEIS É A LEI Nº 12.319 DE 01.09.2010 QUE REGULAMENTA A PROFISSÃO DE TRADUTOR E INTERPRETE DE LÍNGUA BRASILEIRA DE SINAIS &amp;#8211; LIBRAS._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A ESTA SUBSCREVE, SOLICITA QUE, OUVINDO O PLENÁRIO E CUMPRIDO AS FORMALIDADES REGIMENTAIS, SEJA ENCAMINHADO AO GERENTE DA COMPESA O SENHOR JANUARIO, _x000D_
 NO SENTIDO DE QUE MANDE FAZER UMA VISTORIA NA REDE DE ABASTECIMENTO DE ÁGUA DE MONTEVIDEU NO 4º DISTRITO DE SALGUEIRO._x000D_
 </t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTA SUBSCREVE, SOLICITA QUE, OUVINDO O PLENÁRIO E CUMPRIDO AS FORMALIDADES REGIMENTAIS, SEJA ENCAMINHADO  AO EXMO SENHOR PREFEITO, DR. MARCONES LIBÓRIO DE SÁ, A SECRETÁRIA DE ESPORTE DO ESTADO E AO DEPUTADO FEDERAL GONZAGA PATRIOTA, NO SENTIDO DE QUE SEJA CONSTRUÍDA UMA QUADRA ESPORTIVA EM MONTEVIDÉU NO 4º DISTRITO NO MUNICÍPIO DE SALGUEIRO-PE</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR EDNALDO BARROS, SOLICITA AO EXMº. SR. PREFEITO DO MUNICÍPIO DR. MARCONES LIBÓRIO DE SÁ,   NO SENTIDO QUE SEJA FEITO O CONSERTO NO CALÇAMENTO DA RUA MANOEL JOSE DA SILVA NO BAIRRO SANTA MARGARIDA, PRÓXIMO A PRAÇA ANTONIO ANSELMO.    </t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR EDNALDO BARROS, SOLICITADO AO EXMº.  SR. PREFEITO DO MUNICÍPIO DR. MARCONES LIBÓRIO DE SÁ,   NO SENTIDO QUE SEJA FEITO O CALÇAMENTO DA RUA LUIZ SOARES DINIZ NO BAIRRO PRIMAVERA. TENDO EM VISTA QUE A MESMA ENCONTRA-SE EM UMA SITUAÇÃO BASTANTE PRECÁRIA.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR HERCÍLIO, SOLICITA AO EXM°. SR. PREFEITO DO MUNICÍPIO DR. MARCONES LIBÓRIO DE SÁ, QUE INTERCEDA JUNTO AO MINISTÉRIO DE SAÚDE E ÓRGÃOS COMPETENTES, NO SENTIDO DE VIABILIZAR O FORNECIMENTO DE MATERIAIS DE TRABALHO AOS AGENTES DE SAÚDE, ASSIM COMO, INCLUIR  TAMBÉM PROTETOR SOLAR,  TENDO EM VISTA QUE A NOSSA CIDADE TEM UM SOL ESCALDANTE.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO A MESA APÓS OUVIR O PLENÁRIO, NA FORMA REGIMENTAL, QUE SEJA SOLICITADO AO EXMO. SR. PREFEITO MARCONES LIBÓRIO DE SÁ, AO SECRETÁRIO DE CULTURA E ESPORTE DO MUNICÍPIO  MARCOS KLEUBER , NO SENTIDO DE QUE SEJAM TOMADAS A PROVIDÊNCIAS CABÍVEIS,  EM RELAÇÃO A QUADRA CONSTRUÍDA NO 5º DISTRITO- PAU FERRO HÁ MAIS DE 6(SEIS) ANOS E QUE LOGO APÓS A CONSTRUÇÃO, A MESMA JÁ SE ENCONTRAVA EM ESTADO DE CALAMIDADE. </t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, APÓS OUVIR O PLENÁRIO, NA FORMA REGIMENTAL, QUE SEJA SOLICITADO AO EXMO: SR. PREFEITO MARCONES LIBÓRIO DE SÁ E A CELPE, POSTES E REDE ELÉTRICA PARA UMA RUA NOVA EM UMÃS LOCALIZADA ATRÁS DA QUADRA ESPORTIVA DA ESCOLA MARIA DALVA, SÃO MAIS 10(DEZ) RESIDÊNCIAS, A MESMA JÁ ESTA COM UM PROJETO PRONTO SÓ AGUARDANDO A REDE DE ENERGIA, O MESMO JÁ FOI SOLICITADO ATRAVÉS DESTA CASA LEGISLATIVA EM 2015, E ATE O MOMENTO NÃO FOI RESOLVIDO.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DAS LEGAIS ATRIBUIÇÕES, SUBMETE A HONROSA APRECIAÇÃO DO PLENÁRIO DESTE LEGISLATIVO, O PRESENTE REQUERIMENTO, NO SENTIDO QUE SEJA SOLICITADO AO EXMO SENHOR PREFEITO MARCONES LIBORIO DE SÁ, QUE SEJA FEITO UM PROJETO VOLTADO PARA A CULTURA NORDESTINA DOS VAQUEIROS, E CONSTRUÍDO UM PONTO TURÍSTICO, NO SITIO BEZERRO DOS LOPES, LOCALIZADO NO 2º DISTRITO, NAS PROXIMIDADES DA RESIDÊNCIA DO SENHOR RAIMUNDO LOPES.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DAS LEGAIS ATRIBUIÇÕES, SUBMETE A HONROSA APRECIAÇÃO DO PLENÁRIO DESTE LEGISLATIVO, O PRESENTE REQUERIMENTO, NO SENTIDO QUE SEJA SOLICITADO AO EXCELENTÍSSIMO GOVERNADO DO ESTADO DE PERNAMBUCO, PAULO CÂMARA, A RECUPERAÇÃO DO QUE DA ACESSO AO DISTRITO DE UMÃS, QUE ENCONTRA-SE COM GRANDE DESGASTE SOFRIDO PELO O MOVIMENTO DAS MAQUINAS E VEÍCULOS PESADOS DAS  EMPRESAS QUE ESTÃO CONSTRUINDO A TRANSPOSIÇÃO DO RIO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DAS LEGAIS ATRIBUIÇÕES, SUBMETE A HONROSA APRECIAÇÃO DO PLENÁRIO DESTE LEGISLATIVO, O PRESENTE REQUERIMENTO, AO EXCELENTÍSSIMO PREFEITO MARCONES LIBORIO DE SÁ E A CODEVASF NO SENTIDO QUE SEJA FEITO POÇOS ARTESIANOS PARA UTILIDADE PUBLICA NAS V.P.R DO MUNICÍPIO DE SALGUEIRO, V.P.R  URI, NEGREIRO, QUEIMADA GRANDE E MALICIA.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, APÓS OUVIR O PLENÁRIO, NA FORMA REGIMENTAL, QUE SEJA SOLICITADO AO EXMº SENHOR PREFEITO DO MUNICÍPIO, MARCONDES LIBÓRIO DE SÁ, QUE INTERCEDA JUNTO A SECRETARIA DE DESENVOLVIMENTO RURAL NO SENTIDO DE QUE POSSA SER FEITO A MELHORIA DAS CACIMBAS DOS SITIOS QUIXABEIRA E MELANCIA</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER, OUVINDO O PLENÁRIO, E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, PEDIDO DE INFORMAÇÃO, APRESENTANDO CÓPIAS À CERCA DO:_x000D_
 1) PROCESSO LICITATÓRIO Nº 086/2015 &amp;#8211; CONCORRÊNCIA Nº 001/2015, O QUAL TEVE COMO HABILITADA A EMPRESA URBANA COMUNICAÇÃO E MARKETING LTDA &amp;#8211; EPP. REQUERENDO DESDE JÁ CÓPIAS DO REFERIDO PROCESSO, BEM COMO DE TODOS OS TERMOS ADITIVOS, SE EXISTIREM, ATÉ A PRESENTE DATA._x000D_
    APROVEITA O ENSEJO PARA TAMBÉM REQUERER CÓPIAS DE TODOS OS CONTRATOS PÚBLICOS FIRMADOS E VIGENTES ENTRE ESTE MUNICÍPIO PARA COM A REFERIDA EMPRESA DE COMUNICAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A MESA, OUVIDO O PLENÁRIO, A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR A POSSIBILIDADE DE IMPLANTAÇÃO DE UM SISTEMA PÚBLICO DE TRANSPORTE NO MUNICIPIO</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/43/43_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/43/43_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE, NO USO DAS ATRIBUIÇÕES CONSTITUCIONAIS, SUBMETE A HONROSA APRECIAÇÃO DO PLENÁRIO DESTA CASA, A PRESENTE PROPOSIÇÃO, NO SENTIDO DE SOLICITAR AO EXMO. SR. PREFEITO DO MUNICÍPIO MARCONES LIBÓRIO DE SÁ E A QUEM DE DIREITO, NO SENTIDO DE SUGERIR QUE AS RETRO ESCAVADEIRAS URBANAS SEJAM DESTINADAS A ZONA RURAL PARA AUMENTAR A LIMPEZA DAS CACIMBAS NOS SÍTIOS E COMUNIDADES RURAIS</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR HERCÍLIO DE ALENCAR CARVALHO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, REQUER AO EXM°. SR. PREFEITO DO MUNICÍPIO DR.MARCONES LIBÓRIO DE SÁ, E A CELPE, NO SENTIDO DE FAZER A MANUTENÇÃO DAS LÂMPADAS NOS POSTES DO SITIO MUTUCA</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/41/41_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/41/41_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO-POÇO</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO-IML</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, APÓS OUVIDA A PLENÁRIA NA FORMA REGIMENTAL QUE SEJA ENCAMINHADO RELATÓRIO A ESTE PODER LEGISLATIVO,DENTRO DO PRAZO LOCAL DA LEI ORGÂNICA E CF 88, CONTENDO DADOS RELATIVOS AOS SERVIÇOS REALIZADOS PELAS MÁQUINAS PESADAS DO MUNÍCÍPIO ( CEDIDAS, PRÓPRIAS, PAC E EVENTUALMENTE LOCADAS).</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/51/51_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/51/51_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTE SUBSCREVE, NO USO DAS ATRIBUIÇÕES CONSTITUCIONAIS, SUBMETE A HONROSA APRECIAÇÃO DO PLENÁRIO DESTA CASA, A PRESENTE PROPOSIÇÃO, NO SENTIDO DE SOLICITAR AO SR. PREFEITO DO MUNICÍPIO MARCONES LIBÓRIO DE SÁ  E A SECRETARIA DE OBRAS A RETIRADA DE UM TANQUE FEITO NO MEIO DA RUA, LOCALIZADO NO BAIRRO NOVO HORIZONTE POR QUESTÕES DE HIGIENE E SAÚDE PUBLICA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR HERCÍLIO DE ALENCAR CARVALHO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, REQUER AO EXM°. SR. PREFEITO DO MUNICÍPIO DR. MARCONES LIBÓRIO DE SÁ, E A SECRETÁRIA DE AGRICULTURA, O DESASSOREAMENTO DO AÇUDE NO SITIO LAGOINHA, E COM O SOLO RETIRADO DO MESMO PROMOVER MELHORIAS NA ESTRADA DO SITIO. </t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR HERCÍLIO DE ALENCAR CARVALHO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, REQUER AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CASA EPITÁCIO ALENCAR, PEDRO PEREIRA DE LIMA, NO SENTIDO DE PROMOVER DEBATE ENTRE OS TRÊS CANDIDATOS A PREFEITO DO MUNICÍPIO NA CÂMARA MUNICIPAL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTE SUBSCREVE, NO USO DAS SUAS ATRIBUIÇÕES CONSTITUCIONAIS, SUBMETE A HONROSA APRECIAÇÃO DO PLENÁRIO DESTA CASA, A PRESENTE PROPOSIÇÃO, NO SENTIDO DE SOLICITAR AO EXMO. SR. PREFEITO DO MUNICÍPIO MARCONES LIBÓRIO DE SÁ, QUE SEJA CONSTRUÍDO UMA ÁREA DE LAZER E QUE SEJA FEITO  O CALÇAMENTO NO BAIRRO NOVO HORIZONTE COMEÇANDO PELA VIA DE ACESSO._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/55/55_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/55/55_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE PROVIDENCIE MÁQUINA PATROL PARA CONSERTO DO ACESSO E RUAS DA VPR NEGREIROS</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE PROVIDENCIE MÁQUINA PATROL PARA CONSERTO DAS RUAS DO BAIRRO NOVO HORIZONTE BEM COMO A BRISA DA SERRA.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE PROCEDA COM A LIMPEZA DO CANAL LOCALIZADO NA RUA 4 NO BAIRRO COHAB.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE PROVIDENCIE LIMPEZA DE BARREIRO NA PROPRIEDADE DO SR. IDELFONSO VALENTIM NABUCO FILHO (NEM) NO SÍTIO UMARI.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE PROVIDENCIE COM A INSTALAÇÃO DE LUMINÁRIAS NAS RUAS DO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR EDNALDO BARROS SOLICITA AO EXMº.  SR. PREFEITO DO MUNICÍPIO DR. MARCONES LIBÓRIO DE SÁ, NO SENTIDO QUE SEJA FEITO O REPARO NO ASFALTO NA RUA OTÁVIO LEITINHO PRÓXIMO A LOJA INSINUANTE. </t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR EDNALDO BARROS, SOLICITA AO EXMº.  SR. PREFEITO DO MUNICÍPIO DR. MARCONES LIBÓRIO DE SÁ,   NO SENTIDO QUE SEJA TOMADA AS DEVIDAS PROVIDÊNCIAS QUANTO AO ESGOTO A CÉU ABERTO EM FRENTE A VII GERÊNCIA REGIONAL DE SAÚDE, NA RUA 30 BAIRRO COHAB. </t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.docx</t>
   </si>
   <si>
     <t>CRIAÇÃO E INSTALAÇÃO  DE UM CANIL PÙBLICO</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/65/65_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/65/65_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR HERCÍLIO DE ALENCAR CARVALHO, NO USO DAS ATRIBUIÇÕES LEGAIS, REQUER AO EXM°. SR. PREFEITO DO MUNICÍPIO DR. MARCONDES LIBÓRIO DE SÁ, QUE ORDENE A SECRETARIA DE OBRAS, NO SENTIDO DE FAZER O CALÇAMENTO DA RUA 43 LOCALIZADA NO BAIRRO COHAB DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/66/66_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/66/66_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR HERCÍLIO DE ALENCAR CARVALHO, NO USO DAS ATRIBUIÇÕES LEGAIS, REQUER AO EXM°. SR. PREFEITO DO MUNICÍPIO DR. MARCONDES LIBÓRIO DE SÁ, QUE ORDENE A SECRETARIA DE OBRAS, NO SENTIDO DE FAZER O CALÇAMENTO DA RUA 42 LOCALIZADA NO BAIRRO COHAB DESTE MUNICÍPIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/67/67_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/67/67_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR HERCÍLIO DE ALENCAR CARVALHO, NO USO DAS ATRIBUIÇÕES LEGAIS, REQUER AO EXM°. SR. PREFEITO DO MUNICÍPIO DR. MARCONES LIBÓRIO DE SÁ, QUE INTERCEDA JUNTO A COMPESA,  NO SENTIDO DE MELHORAR O ABASTECIMENTO DE ÁGUA NOS BAIRROS SANTA MARGARIDA E NOSSA SENHORA DE FÁTIMA QUE SOFREM POR FALTA DE ÁGUA CONSTANTE._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/68/68_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/68/68_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO À MESA, APÓS OUVIR O PLENÁRIO NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO O PRESENTE REQUERIMENTO AO EXM°. SR. PREFEITO DO MUNICÍPIO DR. MARCONES LIBÓRIO DE SÁ, NO SENTIDO DE SOLICITAR À COMPANHIA DE ENERGIA (CELPE) AS ILUMINARIAS NO SITIO MELANCIA, 5° DISTRITO DO MUNICÍPIO, LOCALIZADAS NAS SEGUINTES RESIDÊNCIAS:_x000D_
 _x000D_
  PEDRO ALVES CAVALCANTE._x000D_
 &amp;#8226;	NUMERO DO POSTE: 271958._x000D_
 _x000D_
 DAMIÃO ALVES._x000D_
 &amp;#8226;	NÚMERO DE POSTE: 271959._x000D_
 _x000D_
 GALDINO._x000D_
 &amp;#8226;	NÚMERO DO POSTE: 244055._x000D_
 _x000D_
 JOSÉ ALVES._x000D_
 &amp;#8226;	NÚMERO DO POSTE: 244056._x000D_
 _x000D_
 ADELMAR ALVES._x000D_
 &amp;#8226;	NÚMERO DO POSTE: 271056._x000D_
 </t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/70/70_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/70/70_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR HERCÍLIO DE ALENCAR CARVALHO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, REQUER AO EXM°. SR. PREFEITO DO MUNICÍPIO DR. MARCONES LIBÓRIO DE SÁ, E A SECRETÁRIA COMPETENTE, NO SENTIDO DE FAZER ESCAVAÇÕES NAS CACIMBAS E NOS CÓRREGOS LOCALIZADOS NO SITIO BAIXIO VERDE, E COM A TERRA RETIRADA DOS MESMOS PROMOVER MELHORIAS NO CAMPO DE FUTEBOL DA LOCALIDADE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/72/72_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/72/72_texto_integral.docx</t>
   </si>
   <si>
     <t>CNSTRUÇÃO DO CALÇAMENTO DA VILA ESPERANÇA,  NO BAIRRO SANTA MARGARIDA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/73/73_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/73/73_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIR O PLENÁRIO NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO O PRESENTE REQUERIMENTO AO EXM°. SR. PREFEITO DO MUNICÍPIO DR. MARCONES LIBÓRIO DE SÁ, NO SENTIDO DE SOLICITAR À SECRETARIA DE SERVIÇOS PÚBLICOS PARA QUE SEJA COLOCADO AS ILUMINARIAS NAS SEGUINTES LOCALIDADES:</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/76/76_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/76/76_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, APÓS OUVIR O PLENÁRIO, NA FORMA REGIMENTAL, QUE SEJA SOLICITADO AO EXMº SENHOR PREFEITO DO MUNICÍPIO, MARCONES LIBÓRIO DE SÁ, QUE INTERCEDA JUNTO A SECRETARIA DE SERVIÇOS PUBLICO NO SENTIDO DE QUE SEJA FEITO A MELHORIA DO CAMPO DE FUTEBOL DO SITIO CONTENDAS, PRÓXIMO A RESIDÊNCIA DE BODINHO (FILHO DE ZÉ MUNIZ DO TAMBORIL).</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/77/77_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/77/77_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR HERCÍLIO DE ALENCAR CARVALHO, NA PLENITUDE DAS PRERROGATIVAS INSTITUCIONAIS, APRESENTA ESTE REQUERIMENTO, NO SENTIDO DE QUE SEJA SOLICITADA A CODEVASF E SECRETARIA DE AGRICULTURA DO ESTADO DE PERNAMBUCO, A CONSTRUÇÃO DE UM POÇO ARTESIANO NA PROPRIEDADE DO SENHOR JUNIOR CRUZ, QUE FICA LOCALIZADO NO LAGES, Á 03 KM DE SANTA ROSA  NESTE MUNICÍPIO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/78/78_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/78/78_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR HERCÍLIO DE ALENCAR CARVALHO, NO USO DAS ATRIBUIÇÕES LEGAIS, REQUER AO EXM°. SR. PREFEITO DO MUNICÍPIO DR. MARCONDES LIBÓRIO DE SÁ, QUE ORDENE A SECRETARIA DE OBRAS, NO SENTIDO DE FAZER O CALÇAMENTO NO ALTO DAS ABELHA LOCALIZADA NO CASTELINHO, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/79/79_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/79/79_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTE SUBSCREVE, NO USO DAS ATRIBUIÇÕES CONSTITUCIONAIS, SUBMETE A HONROSA APRECIAÇÃO DO PLENÁRIO DESTA CASA, A PRESENTE PROPOSIÇÃO, NO SENTIDO DE SOLICITAR AO SR. PREFEITO DO MUNICÍPIO MARCONES LIBÓRIO DE SÁ E A QUEM DE DIREITO, NO SENTIDO DE RECUPERAR A BARRAGEM  DE PEDRA DO SITIO LETRAS NESTE MUNICÍPIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/80/80_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/80/80_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR HERCÍLIO DE ALENCAR CARVALHO, NO USO DAS ATRIBUIÇÕES LEGAIS, REQUER AO EXM°. SR. PREFEITO DO MUNICÍPIO DR. MARCONDES LIBÓRIO DE SÁ, QUE ORDENE A SECRETARIA DE OBRAS, NO SENTIDO DE FAZER A PAVIMENTAÇÃO DA RUA LUIZ BENTO DA SILVA LOCALIZADA NO BAIRRO NOSSA SENHORA, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº /2016_x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUEIRO A MESA, APÓS OUVIR O PLENÁRIO, NA FORMA REGIMENTAL, QUE SEJA SOLICITADO AO EXMº.  SR. PREFEITO DO MUNICÍPIO DR. MARCONES LIBÓRIO DE SÁ,  NO SENTIDO DE PROMOVER A PAVIMENTAÇÃO DA RUA TRAVESSA ANTONIO HENRIQUE PEREIRA CALLOU, TENDO EM VISTA QUE, A MESMA FOI VOTADA COMO PRIORIDADE NO ORÇAMENTO PARTICIPATIVO DO MUNICÍPIO._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 _x000D_
 ORAL._x000D_
 _x000D_
 _x000D_
 _x000D_
 GABINETE DO VEREADOR, 28 DE SETEMBRO 2016._x000D_
 _x000D_
 _x000D_
 _x000D_
 HERCÍLIO DE ALENCAR CARVALHO_x000D_
 VEREADOR_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/85/85_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/85/85_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO A MESA, APÓS OUVIR O PLENÁRIO, NA FORMA REGIMENTAL, QUE SEJA SOLICITADO AO EXMº.  SR. PREFEITO DO MUNICÍPIO DR. MARCONES LIBÓRIO DE SÁ,  NO SENTIDO DE PROMOVER A PAVIMENTAÇÃO DA RUA TRAVESSA ANTONIO HENRIQUE PEREIRA CALLOU,  NESTE MUNICÍPIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/86/86_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/86/86_texto_integral.doc</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/92/92_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/92/92_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, APÓS OUVIR O PLENÁRIO, NA FORMA REGIMENTAL, QUE SEJA SOLICITADO AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO PE, SENHOR PAULO HENRIQUE SARAIVA CÂMARA, QUE INTERCEDA JUNTO A SECRETARIA DE RECURSOS HÍDRICOS (IPA) E A CODEVASF NO SENTIDO DE QUE SEJAM CONSTRUÍDOS POÇOS ARTESIANOS NAS SEGUINTES COMUNIDADES: SITIO MOCAMBO NA PROPRIEDADE DE JOSÉ REGINALDO DO NASCIMENTO E NO KM 28 ( POÇO VERDE) NA PROPRIEDADE DE ALESSANDRO ANTONIO  MENDES, AMBOS LOCALIZADOS NO 2° DISTRITO.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/95/95_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/95/95_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº  /2016_x000D_
 _x000D_
 _x000D_
 A VEREADORA QUE A ESTE SUBSCREVE, SUBMETE À MESA DIRETORA DESTA CASA LEGISLATIVA, DEPOIS DE OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, REQUER AO  PRESIDENTE DESTA CASA LEGISLATIVA, SR. PEDRO PEREIRA DE LIMA, NO SENTIDO DE PROVIDENCIAR EM CARÁTER EMERGENCIAL E NO PRAZO LEGAL AS  INFORMAÇÕES  REQUERIDAS, A ESTA CASA  EM 19 DE NOVEMBRO DE 2014 E NOS ANOS SUBSEQUENTES, 2015 E AGORA,  2016, CONSTANTES NO ANEXO, REFERENTES AS ADMINISTRAÇÕES DOS ANOS 2011,2012,2013,2014,  ATÉ A ATUAL DATA._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 VALE SALIENTAR QUE TAIS REQUERIMENTOS FORAM FEITOS VÁRIAS VEZES, DE MANEIRA FORMAL, E, VERBAL DA TRIBUNA DESTA CASA, SEM QUE HOUVESSE QUALQUER MANIFESTAÇÃO DESTE PODER._x000D_
 DIANTE DO EXPOSTO, ESPERA-SE O ATENDIMENTO NO PRAZO LEGAL, E EM NÃO SENDO ATENDIDO, SEJA ESTE DOCUMENTO, ENCAMINHADO AO MINISTÉRIO PÚBLICO PARA QUE LEI SEJA CUMPRIDA._x000D_
 NA CERTEZA DA APROVAÇÃO DESTA CASA DADA A NECESSIDADE DE PUBLICIDADE DA JUSTA SOLICITAÇÃO, ESPERA &amp;#8211; SE O CUMPRIMENTO DO ATENDIMENTO DAS PROVIDÊNCIAS. _x000D_
 _x000D_
 _x000D_
                                                                              GABINETE DA VEREADORA, 26 DE OUTUBRO DE 2016._x000D_
                                                                               RAIMUNDA BARROS DE OLIVEIRA LISBOA MANA_x000D_
                                                                                                       VEREADORA_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/96/96_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/96/96_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                                           REQUERIMENTO Nº /2016_x000D_
 _x000D_
 _x000D_
 A VEREADORA QUE A ESTE SUBSCREVE, SUBMETE A MESA DIRETORA, APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, REQUERER AO SR. LUIZ ANDRÉ FILGUEIRA SAMPAIO,  SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO RURAL, NO SENTIDO DE ATENDER AS  INFORMAÇÕES  SOLICITADAS, QUANTO AOS TRABALHOS REALIZADOS, RELATIVOS A CONSTRUÇÃO DE BARREIROS  LIMPEZAS E ABERTURA DE CACIMBAS, COM AS RESPECTIVAS LOCALIDADES E PROPRIETÁRIOS, DURANTE O ANO DE 2015/2016 NO MUNICÍPIO DE SALGUEIRO, BEM COMO, A FABRICAÇÃO DE SILOS/  SILAGENS, COM AS RESPECTIVAS LOCALIDADES E PROPRIETÁRIOS.    _x000D_
 _x000D_
 BASEADA NAS REIVINDICAÇÕES FEITAS, ATRAVÉS DESTA CASA, É DE SUMA IMPORTÂNCIA À CONFERÊNCIA DOS ATENDIMENTOS, A FIM DE QUE, NOVAS SOLICITAÇÕES SEJAM REFEITAS._x000D_
 _x000D_
  CERTA DA APROVAÇÃO DOS NOBRES PARES, E CUMPRIMENTO DA OBRIGAÇÃO NO PRAZO LEGAL, PELA SECRETÁRIA EM APREÇO.  _x000D_
 _x000D_
 _x000D_
                                                                                GABINETE DA VEREADORA, 26 DE OUTUBRO DE 2016._x000D_
                                                                                   RAIMUNDA BARROS DE OLIVEIRA LISBOA  MANA_x000D_
                                                                                                               VEREADORA_x000D_
 </t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/97/97_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/97/97_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, APÓS OUVIR O PLENÁRIO, NA FORMA REGIMENTAL, QUE SEJA SOLICITADO AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO PE, SENHOR PAULO HENRIQUE SARAIVA CÂMARA, E A CODEVASF QUE INTERCEDAM JUNTO A SECRETARIA DE RECURSOS HÍDRICOS (IPA) NO SENTIDO DE QUE SEJA CONSTRUÍDO UM POÇO ARTESIANO NA PROPRIEDADE DO SENHOR SEU ZÉ PEREIRA, LOCALIZADO NO SÍTIO PITOMBEIRA DNOCS, NO MUNICÍPIO DE SALGUEIRO PE.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/101/101_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/101/101_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUEIRO A MESA, APÓS OUVIR O PLENÁRIO, NA FORMA REGIMENTAL, QUE SEJA SOLICITADO AO EXMº SENHOR PREFEITO DO MUNICÍPIO, MARCONES LIBÓRIO DE SÁ, QUE INTERCEDA JUNTO A SECRETARIA DE SERVIÇOS PUBLICO NO SENTIDO DE QUE SEJA COLOCADAS LUMINÁRIAS NA RESIDÊNCIA DO SR. LUCIELDO OLIVEIRA DA SILVA POSTE X123510 VÁRZEA REDONDA 1° DISTRITO.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/102/102_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/102/102_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A ESTE SUBSCREVE, ENCAMINHA A MESA, APÓS  OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADA A PREFEITURA MUNICIPAL, ATRAVÉS  DA SECRETARIA DE SERVIÇOS PÚBLICOS E A COMPANHIA ENERGÉTICA DE PERNAMBUCO &amp;#8211; CELPE, PARA PROCEDER INSTALAÇÃO DE ENERGIA ELÉTRICA NO AÇUDE DO SR. FRANCISCO MANOEL GONDIM,  NO SITIO BAIXIO VERDE, MUNICÍPIO DE SALGUEIRO/PE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/103/103_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/103/103_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO A MESA, APÓS OUVIR O PLENÁRIO, NA FORMA REGIMENTAL, QUE SEJA SOLICITADO AO EXMº.  SR. PREFEITO DO MUNICÍPIO DR. MARCONES LIBÓRIO DE SÁ, NO SENTIDO DE PROMOVER A PAVIMENTAÇÃO E ILUMINAÇÃO DO TRECHO LIGANDO A BR 232 AO CAMPUS UPE SALGUEIRO._x000D_
 </t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/104/104_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/104/104_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTE SUBSCREVE, NO USO DAS ATRIBUIÇÕES CONSTITUCIONAIS, SUBMETE A HONROSA APRECIAÇÃO DO PLENÁRIO DESTA CASA, A PRESENTE PROPOSIÇÃO, NO SENTIDO DE SOLICITAR AO EXMO. SR. PREFEITO MARCONES LIBÓRIO DE SÁ E A SECRETARIA DE OBRAS, A CONSTRUÇÃO DE UMA PASSARELA NO CANAL EM FRENTE AO DCA SUPERMERCADO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>O VEREADOR HERCÍLIO DE ALENCAR CARVALHO, NO USO DAS ATRIBUIÇÕES LEGAIS, SOLICITA AO EXM°. SR PEDRO FALCÃO, REITOR DA UPE CAMPUS SALGUEIRO, QUE REGULARIZE A QUESTÃO DA SEGURANÇA DO CAMPUS, COMO TAMBÉM DOS PROFISSIONAIS DE SEGURANÇA QUE FORAM AFASTADOS DO SERVIÇO.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/106/106_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/106/106_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE A ESTE SUBSCREVE, SUBMETE À MESA DIRETORA, APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, REQUERER AO SR. PREFEITO DO MUNICÍPIO DR. MARCONES  LIBÓRIO DE SÁ OU SEU SUCESSOR, ATRAVÉS DA  SECRETARIA DE SERVIÇOS PÚBLICOS E DEMAIS ÓRGÃOS ENVOLVIDOS, PROCEDER ALTERAÇÃO  NO TRANSITO,  INTERLIGANDO A RUA FRANCISCO CORREA À RUA JOSÉ A. MENESES, CRUZANDO A AVENIDA ANTONIO ANGELIM. DA MESMA FORMA REQUER A TRANSFERÊNCIA DO SINAL DE TRANSITO, ANTES EM FUNCIONAMENTO NA REFERIDA AVENIDA, PARA O TRECHO INDICADO. </t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.docx</t>
   </si>
   <si>
     <t>APELO A CODEVASF COM A FINALIDADE DE QUE  SEJA  FEITO O DESASSOREAMENTO NA BARRAGEM DE CONCEIÇÃO DAS CRIOULAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUEIRO À MESA, APÓS OUVIR O PLENÁRIO NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO O PRESENTE REQUERIMENTO AO EXM°. SR. PREFEITO DO MUNICÍPIO  MARCONES LIBÓRIO DE SÁ, QUE INTERCEDA JUNTO A SECRETARIA DE SERVIÇOS PÚBLICOS NO SENTIDO DE COLOCAR  LUMINÁRIAS NO SITIO VÁRZEA REDONDA, 1° DISTRITO DO MUNICÍPIO, NA RESIDÊNCIA DE SRª MARIA DAS GRAÇAS SANTOS PARENTE. POSTE N° X040228.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1891,68 +1891,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/69/69_texto_integral.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/71/71_texto_integral.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/74/74_texto_integral.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/99/99_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/107/107_texto_integral.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/119/119_texto_integral.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/121/121_texto_integral.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/125/125_texto_integral.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/3/3_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/64/64_texto_integral.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/124/124_texto_integral.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/82/82_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/93/93_texto_integral.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/94/94_texto_integral.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/98/98_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/100/100_texto_integral.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/2/2_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/39/39_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/81/81_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/4/4_texto_integral.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/5/5_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/6/6_texto_integral.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/7/7_texto_integral.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/8/8_texto_integral.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/9/9_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/10/10_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/11/11_texto_integral.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/43/43_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/41/41_texto_integral.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/51/51_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/55/55_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/65/65_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/66/66_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/67/67_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/68/68_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/70/70_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/72/72_texto_integral.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/73/73_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/76/76_texto_integral.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/77/77_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/78/78_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/79/79_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/80/80_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/85/85_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/86/86_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/92/92_texto_integral.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/95/95_texto_integral.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/96/96_texto_integral.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/97/97_texto_integral.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/101/101_texto_integral.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/102/102_texto_integral.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/103/103_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/104/104_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/106/106_texto_integral.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/35/35_texto_integral.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/63/63_texto_integral.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/69/69_texto_integral.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/71/71_texto_integral.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/74/74_texto_integral.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/99/99_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/107/107_texto_integral.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/119/119_texto_integral.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/120/120_texto_integral.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/121/121_texto_integral.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/125/125_texto_integral.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/126/126_texto_integral.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/3/3_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/64/64_texto_integral.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/124/124_texto_integral.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/47/47_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/50/50_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/82/82_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/93/93_texto_integral.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/94/94_texto_integral.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/98/98_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/100/100_texto_integral.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/123/123_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/2/2_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/38/38_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/39/39_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/45/45_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/44/44_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/46/46_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/81/81_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/4/4_texto_integral.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/5/5_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/6/6_texto_integral.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/7/7_texto_integral.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/8/8_texto_integral.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/9/9_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/10/10_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/11/11_texto_integral.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/33/33_texto_integral.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/36/36_texto_integral.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/37/37_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/40/40_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/43/43_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/42/42_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/41/41_texto_integral.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/48/48_texto_integral.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/49/49_texto_integral.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/51/51_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/52/52_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/53/53_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/54/54_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/55/55_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/56/56_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/57/57_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/58/58_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/59/59_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/60/60_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/61/61_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/62/62_texto_integral.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/65/65_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/66/66_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/67/67_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/68/68_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/70/70_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/72/72_texto_integral.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/73/73_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/76/76_texto_integral.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/77/77_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/78/78_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/79/79_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/80/80_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/85/85_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/86/86_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/92/92_texto_integral.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/95/95_texto_integral.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/96/96_texto_integral.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/97/97_texto_integral.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/101/101_texto_integral.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/102/102_texto_integral.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/103/103_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/104/104_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/106/106_texto_integral.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/./sapl/public/materialegislativa/2016/122/122_texto_integral.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H126"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="115" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>