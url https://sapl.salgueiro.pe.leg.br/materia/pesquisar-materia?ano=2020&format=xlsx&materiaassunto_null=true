--- v0 (2025-10-16)
+++ v1 (2026-05-18)
@@ -54,9043 +54,9043 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>emenda a lei organica</t>
   </si>
   <si>
     <t>George Arraes</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5336/emenda_a_lom_no_001-2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5336/emenda_a_lom_no_001-2020.docx</t>
   </si>
   <si>
     <t>Altera a redação do art. 9º e cria parágrafos da Lei Orgânica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5337/emenda_a_lom_no_002-2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5337/emenda_a_lom_no_002-2020.docx</t>
   </si>
   <si>
     <t>Altera a redação §3º art. 15 da Lei Orgânica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5338/emenda_a_lei_organica_no_003_-2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5338/emenda_a_lei_organica_no_003_-2020.docx</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5339/emenda_a_lom_no_004-2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5339/emenda_a_lom_no_004-2020.docx</t>
   </si>
   <si>
     <t>Altera a redação art. 23 da Lei Orgânica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5340/emenda_a_lom_no_005-2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5340/emenda_a_lom_no_005-2020.docx</t>
   </si>
   <si>
     <t>Altera a redação §1º art. 24 da Lei Orgânica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5341/emenda_a_lom_no_006-2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5341/emenda_a_lom_no_006-2020.docx</t>
   </si>
   <si>
     <t>Altera o Parágrafo Único do art. 29 da Lei Orgânica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5342/emenda_a_lom_no_007-2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5342/emenda_a_lom_no_007-2020.docx</t>
   </si>
   <si>
     <t>Altera o Parágrafo Único do art. 29 da Lei Orgânica Municipal e dá outras providências</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5343/emenda_a_lom_no_008-2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5343/emenda_a_lom_no_008-2020.docx</t>
   </si>
   <si>
     <t>Extingue o Inciso XI do art. 22 da Lei Orgânica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5344/emenda_a_lom_no_009_-2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5344/emenda_a_lom_no_009_-2020.docx</t>
   </si>
   <si>
     <t>Altera o § 5º e Extingue os § 5º (repetido) e § 6º todos do art. 40 da Lei Orgânica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5345/emenda_a_lom_no_010_-2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5345/emenda_a_lom_no_010_-2020.docx</t>
   </si>
   <si>
     <t>Altera a redação art. 62 da Lei Orgânica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5346/emenda_a_lom_no_011_-2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5346/emenda_a_lom_no_011_-2020.docx</t>
   </si>
   <si>
     <t>Altera a redação da alínea “c” do Inciso XVI do art. 81 da Lei Orgânica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5356/emenda_a_lom_no_012_-2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5356/emenda_a_lom_no_012_-2020.docx</t>
   </si>
   <si>
     <t>Cria os Incisos VIII e IX no § 1º do art. 180 da Lei Orgânica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5357/emenda_a_lom_no_013_-2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5357/emenda_a_lom_no_013_-2020.docx</t>
   </si>
   <si>
     <t>Cria os §1º, §2º e §3º no art 3º. Das Disposições Gerais e Transitórias da Lei Orgânica Municipal e</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5358/emenda_a_lom_no_014-2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5358/emenda_a_lom_no_014-2020.docx</t>
   </si>
   <si>
     <t>Altera a redação da alínea “a” do Inciso IV art. 16 da Lei Orgânica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5359/emenda_a_lom_no_015_-2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5359/emenda_a_lom_no_015_-2020.docx</t>
   </si>
   <si>
     <t>Modifica o artigo 101 da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei (Executivo)</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR IMÓVEL À PARÓQUIA SANTO ANTÔNIO (CNPJ Nº 16.619.719/0001-45), DOAÇÃO ESTA FUNDAMENTADA NO INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO EXERCÍCIO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
     <t>CONCEDE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DE SALGUEIRO, E REAJUSTA O PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO DO SISTEMA MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO, PODER EXECUTIVO, A DOAR 01 (UM) TRATOR AGRÍCOLA À ASSOCIAÇÃO DOS AGRICULTORES DO SÍTIO SOLTA E ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4922/projeto_de_lei_-_doacao_de_terreno_para_a_assoc_FDP0VuX.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4922/projeto_de_lei_-_doacao_de_terreno_para_a_assoc_FDP0VuX.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALIENAR POR MEIO DE DOAÇÃO UM TERRENO URBANO DE PROPRIEDADE DO MUNICÍPIO DE SALGUEIRO PARA A ASSOCIAÇÃO DE KARATÊ DO SERTÃO CENTRAL (AKASEC).</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4879/pl_007-2020.docx.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4879/pl_007-2020.docx.docx</t>
   </si>
   <si>
     <t>Adequa a Lei N.º 1460/2004 a EC 103/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4880/pl_no_08-_2020_-_abre_credito_especial.docx.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4880/pl_no_08-_2020_-_abre_credito_especial.docx.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de Crédito Adicional Especial ao Orçamento do exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar ao Orçamento do exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4891/projeto_de_lei_010.2020_-_fixa_multa_para_esta_7taQoy2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4891/projeto_de_lei_010.2020_-_fixa_multa_para_esta_7taQoy2.docx</t>
   </si>
   <si>
     <t>Fixa multa para estabelecimentos bancários e comércio em geral que porventura venham a descumprir as obrigações impostas em virtude da pandemia do novo Coronavírus e dá outras providências.</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4997/pl_no_011-_2020_-_abre_credito_suplementar_-_s_94OAJmn.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4997/pl_no_011-_2020_-_abre_credito_suplementar_-_s_94OAJmn.docx</t>
   </si>
   <si>
     <t>4959</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4959/projeto_de_lei_012.2020_-_hospital_de_campanha_S9fydFT.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4959/projeto_de_lei_012.2020_-_hospital_de_campanha_S9fydFT.docx</t>
   </si>
   <si>
     <t>Cria cargos e funções que estabelece na área da Saúde Pública, para funcionar em período limitado no combate ao Novo Coronavírus (COVID-19) e dá outras providências.</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5038/pl_no_013._2020_-_abre_credito_suplementar_-_saude_6.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5038/pl_no_013._2020_-_abre_credito_suplementar_-_saude_6.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de Crédito Adicional Suplementarao Orçamento do exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5043/projeto_de_lei_no_014_-_poder_executivo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5043/projeto_de_lei_no_014_-_poder_executivo.docx</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5134/salgueiro_ldo_2021.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5134/salgueiro_ldo_2021.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes orçamentárias para o exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5194/projeto_de_lei_no_016.2020_-_parque_das_criancas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5194/projeto_de_lei_no_016.2020_-_parque_das_criancas.docx</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5195/projeto_de_lei_no_017.2020_-_castracao_de_animais.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5195/projeto_de_lei_no_017.2020_-_castracao_de_animais.docx</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5196/projeto_de_lei_no_018.2020_-_aquisicao_e_implantacao_de_energia_solar_na_camara.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5196/projeto_de_lei_no_018.2020_-_aquisicao_e_implantacao_de_energia_solar_na_camara.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de Crédito Adicional Especial ao Orçamento do exercício de 2020 e dá outras providências</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5212/projeto_de_lei_no_020.2020_-_credito_suplementar.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5212/projeto_de_lei_no_020.2020_-_credito_suplementar.docx</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5227/projeto_de_lei_no_020.2020_-_credito_suplementar.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5227/projeto_de_lei_no_020.2020_-_credito_suplementar.docx</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5265/projeto_no_021-_2020_-loa_salgueiro_2021.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5265/projeto_no_021-_2020_-loa_salgueiro_2021.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA do Município para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5266/projeto_no_022-2020_revisao_do_ppa_2021_-_salgueiro.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5266/projeto_no_022-2020_revisao_do_ppa_2021_-_salgueiro.pdf</t>
   </si>
   <si>
     <t>Revisa o Plano Plurianual 2018/2021 para execução da parcela anual de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5296/pl_no_23-_2020_-_abre_credito_suplementar_-_salgueiro-1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5296/pl_no_23-_2020_-_abre_credito_suplementar_-_salgueiro-1.docx</t>
   </si>
   <si>
     <t>5315</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5315/projeto_de_lei_no024-2020_abre_credito_suplementar.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5315/projeto_de_lei_no024-2020_abre_credito_suplementar.docx</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5328/pl_025__2020_-_prorrogacao_de_prazo_construcao_da_univasf.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5328/pl_025__2020_-_prorrogacao_de_prazo_construcao_da_univasf.docx</t>
   </si>
   <si>
     <t>Prorroga por mais 02 (dois) anos o prazo previsto no inciso I, do art. 3º da Lei nº 2.100, de 2018.</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5352/projeto_de_lei_no_026-2020_abre_credito_suplementar.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5352/projeto_de_lei_no_026-2020_abre_credito_suplementar.docx</t>
   </si>
   <si>
     <t>4960</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>BRUNO MARRECA</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4960/proposta_modificativa_no___ao_art_172_reg_inte_Hy17VQd.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4960/proposta_modificativa_no___ao_art_172_reg_inte_Hy17VQd.docx</t>
   </si>
   <si>
     <t>Ementa: Modifica a redação do Art. 172º do Resolução nº 010/1991, que: Institui o Regimento Interno da Câmara Municipal do Salgueiro. e dá outra providencias.</t>
   </si>
   <si>
     <t>4961</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4961/proposta_modificativa_no___ao__1_do_art_172__r_BixFmph.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4961/proposta_modificativa_no___ao__1_do_art_172__r_BixFmph.docx</t>
   </si>
   <si>
     <t>Ementa: Modifica a redação do o § 1° do Art. 172º do Resolução nº 010/1991, que: Institui o Regimento Interno da Câmara Municipal do Salgueiro. e dá outra providencias.</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Ednaldo Barros</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4537/projeto_de_lei_ednaldo_barros_fogos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4537/projeto_de_lei_ednaldo_barros_fogos.docx</t>
   </si>
   <si>
     <t>EMENTA:  Institui que a queima dos fogos de artifícios apenas com estampidos passam a ser proibidos na cidade de Salgueiro, e dá outras providências.</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t xml:space="preserve">Augusto Matias </t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4541/projeto_de_lei__01_-_ano_2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4541/projeto_de_lei__01_-_ano_2020.docx</t>
   </si>
   <si>
     <t>O vereador Augusto Matias que subscreve, no uso das atribuições legislativas, propõe à CÂMARA MUNICIPAL DE VEREADORES DE SALGUEIRO, o seguinte Projeto de Lei:_x000D_
 _x000D_
 _x000D_
 Art. 1° - Passa a denominar-se a Rua MARIA RITA DA CONCEIÇÃOr- (DONA MARIA DO BAR), a Trav. São Vicente – bairro Divino Espírito Santos, no município de Salgueiro,._x000D_
 Art 1.1 – em anexo segue a biografia e Xerox do óbito.</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
     <t>PAIZINHA PATRIOTA</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4549/projeto_de_lei_canudos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4549/projeto_de_lei_canudos.docx</t>
   </si>
   <si>
     <t>Institui; PROÍBE A COMERCIALIZAÇÃO E A UTILIZAÇÃO DE CANUDOS DE PLÁSTICO, EXCETO OS BIODEGRADÁVEIS, EM RESTAURANTES, BARES, QUIOSQUES, AMBULANTES, HOTÉIS E SIMILARES NO ÂMBITO DO MUNICÍPIO DE SALGUEIRO.</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4550/projeto_de_lei_modifica_nome_da_praca.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4550/projeto_de_lei_modifica_nome_da_praca.docx</t>
   </si>
   <si>
     <t>Ementa: Modifica o nome da Praça São José, no Loteamento São José, Bairro Nossa Senhora das Graças, para Praça Severino Arcelino de Brito e dá outras providencias.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
     <t>Antônio Pires</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4560/projeto_de_lei_2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4560/projeto_de_lei_2020.docx</t>
   </si>
   <si>
     <t>Propõe-se a utilização de um psicólogo para alunos de rede pública do município de Salgueiro.</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
     <t>ELIANE ALVES</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4573/projeto_de_lei_banco_de_racoes_para_animais.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4573/projeto_de_lei_banco_de_racoes_para_animais.docx</t>
   </si>
   <si>
     <t>EMENTA: Institui o programa Banco de Ração e Utensílios para Animais, no Município de Salgueiro.</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4575/projeto_de_lei_merenda_escolar_saudavel.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4575/projeto_de_lei_merenda_escolar_saudavel.docx</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre a promoção de alimentação saudável nas cantinas de escolas municipais do município de Salgueiro/PE.</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
     <t>LEO PARENTE</t>
   </si>
   <si>
     <t>Cria o Programa Tem Remédio, que garante o acesso gratuito dos usuários do Sistema Único de Saúde -- SUS -- a medicamentos e insumos não fornecidos, por motivo de falta de disponibilidade em estoque, nas unidades e estabelecimentos da rede pública de saúde do Município de Salgueiro-PE.</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4585/pl_-_medicamentos_para_todos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4585/pl_-_medicamentos_para_todos.docx</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4596/projeto_de_lei_-_reducao_de_tarifa_de_esgoto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4596/projeto_de_lei_-_reducao_de_tarifa_de_esgoto.docx</t>
   </si>
   <si>
     <t>Ementa: Dispõe sobre a tarifa de esgotamento sanitário cobrada pela concessionária do serviço público responsável no âmbito do município de Salgueiro –PE e dá outras providências.</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>Erivaldo Pereira</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4606/1-_joao_vital_de_oliveira.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4606/1-_joao_vital_de_oliveira.docx</t>
   </si>
   <si>
     <t>Denomina-se Pimenta 4, localizada no Bairro Santa Margarida, passe a se chamar JOÃO VITAL DE OLIVEIRA e dar outras providências.</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
     <t>Professor Hercílio</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4644/projet._d._lei_colocando_a_festa_do_padroeira__EBNdYSS.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4644/projet._d._lei_colocando_a_festa_do_padroeira__EBNdYSS.docx</t>
   </si>
   <si>
     <t>Fica denominado no Calendário municipal, as Festividades Culturais e Religiosas da Padroeira Nossa Senhora de Fátima, e dá outras providências.</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4655/projet._d._lei_colocando_a_festa_do_padroeiro__jhZSxnu.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4655/projet._d._lei_colocando_a_festa_do_padroeiro__jhZSxnu.docx</t>
   </si>
   <si>
     <t>Fica denominado no Calendário municipal, as Festividades Culturais e Religiosa do Padroeiro São Francisco de Asssis, e dá outras providências.</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4666/projeto_de_lei_incetivo_fiscal_estacionamentos_ok.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4666/projeto_de_lei_incetivo_fiscal_estacionamentos_ok.docx</t>
   </si>
   <si>
     <t>EMENTA: Autoriza o Poder Executivo a instituir incentivo fiscal para a construção de edificação, destinada ao estacionamento de veículos na cidade de Salgueiro e dá outras providências.</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4670/pl_-_mudaca_de_nome_rua_projetada_1_-_sao_francisco_1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4670/pl_-_mudaca_de_nome_rua_projetada_1_-_sao_francisco_1.docx</t>
   </si>
   <si>
     <t>Ementa: Modifica o nome da Rua Projetada 1, no loteamento São Francisco, para Rua Manoel Leônidas de Sá Trapiá, e dá outras providências.</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4677/projeto_de_lei_-_02_-_criacao_do_programa_moni_FjNWImC.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4677/projeto_de_lei_-_02_-_criacao_do_programa_moni_FjNWImC.docx</t>
   </si>
   <si>
     <t>Ementa: Dispõe sobre a criação do programa MONITOR SOLIDÁRIO no âmbito do município de Salgueiro –PE e dá outras providências.</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4704/projeto_de_lei_-_agendamento_telefonico_de_con_jr2uq9p.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4704/projeto_de_lei_-_agendamento_telefonico_de_con_jr2uq9p.docx</t>
   </si>
   <si>
     <t>Estabelece o agendamento telefônico de consultas médicas para pacientes idosos e/ou portadores de deficiência, previamente cadastrados nas Unidades de Saúde do Município de Salgueiro.</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
     <t>ZÉ CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4711/projeto_de_lei_2020_geracao_de_emprego_para_jovens.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4711/projeto_de_lei_2020_geracao_de_emprego_para_jovens.docx</t>
   </si>
   <si>
     <t>O Vereador José Carlos de Carvalho Parente, no uso de suas atribuições legislativas e constitucionais, apresenta o seguinte projeto de lei;  Ementa; Dispõe sobre o Programa de apoio à Geração de Emprego para Jovens na cidade de Salgueiro e dá outras providências.</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4712/projeto_de_lei_2020_drogas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4712/projeto_de_lei_2020_drogas.docx</t>
   </si>
   <si>
     <t>O Vereador José Carlos de Carvalho Parente, no uso de suas atribuições legislativas e constitucionais, apresenta o seguinte projeto de lei; EMENTA: Institui O Programa Municipal de Atendimento a Crianças e Adolescentes Dependentes de Drogas e dá outras providências.</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4714/pl_instalacao_de_eliminadores_1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4714/pl_instalacao_de_eliminadores_1.docx</t>
   </si>
   <si>
     <t>Ementa: DISPÕE SOBRE A INSTALAÇÃO DE EQUIPAMENTO ELIMINADOR DE AR NA TUBULAÇÃO DO SISTEMA DE ABASTECIMENTO DE ÁGUA DO MUNICIPIO DE SALGUEIRO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4733/2_manoel_cosme_filho.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4733/2_manoel_cosme_filho.docx</t>
   </si>
   <si>
     <t>Denomina-se a Travessa do Colégio localizada no Bairro Santa Margarida, passe a se chamar RUA MANOEL COSME FILHO e dar outras providências.</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4776/projet._d._lei___fica_no__incluido_no_caled._o_d2j920c.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4776/projet._d._lei___fica_no__incluido_no_caled._o_d2j920c.docx</t>
   </si>
   <si>
     <t>Fica denominado no Calendário municipal, o Carnaval do 5° distrito Pau Ferro e dá outras providências</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4777/projet._d._lei___fica_no__incluido_no_caled._o_Pg0NHtG.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4777/projet._d._lei___fica_no__incluido_no_caled._o_Pg0NHtG.docx</t>
   </si>
   <si>
     <t>Fica denominado no Calendário municipal, a festa tradicional do São João do 5° distrito Pau Ferro e dá outras providências.</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4789/semana_municipalo_de_educacao_no_transito.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4789/semana_municipalo_de_educacao_no_transito.docx</t>
   </si>
   <si>
     <t>Institui a Semana municipal de educação no trânsito e dá outras providências</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4794/projeto_de_lei_a_disponibilizacao_do_resultado_U298Vf9.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4794/projeto_de_lei_a_disponibilizacao_do_resultado_U298Vf9.docx</t>
   </si>
   <si>
     <t>EMENTA: A disponibilização do resultado do exame citopatológico do colo do útero no prazo máximo de 30 dias a partir da coleta do exame.</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4795/projeto_de_institui_realizacao_do_exame_de_mamografia.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4795/projeto_de_institui_realizacao_do_exame_de_mamografia.docx</t>
   </si>
   <si>
     <t>EMENTA: Institui realização do exame de mamografia no prazo máximo de 30 dias a partir da solicitação médica.</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4796/projeto_adote_uma_praca.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4796/projeto_adote_uma_praca.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROJETO DE LEI "ADOTE UMA PRAÇA" NO MUNICÍPIO DE SALGUEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4803/pl_-_linceca_para_espacos_de_sons_automotivos.gdoc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4803/pl_-_linceca_para_espacos_de_sons_automotivos.gdoc</t>
   </si>
   <si>
     <t>Proíbe o funcionamento dos  equipamentos de som automotivo popularmente conhecidos como paredões de som nas vias, praças e demais logradouros públicos no âmbito do município de Salgueiro e dá outras providências.</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>FLAVINHO BARROS</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4805/cabine_de_imprensa_mauricio_alencar.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4805/cabine_de_imprensa_mauricio_alencar.docx</t>
   </si>
   <si>
     <t>Denomina o nome do prédio destinado para as cabines de imprensa do Estádio Municipal Cornélio de Barros Muniz e Sá com o nome de Maurício Alencar Barros Gomes de Sá e dá outras providências.</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4806/dia_endometriose.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4806/dia_endometriose.docx</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município do Salgueiro o “Dia Municipal de Informação e Conscientização sobre a Endometriose” e dá outras providências.</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4815/01_focieira_de_caes.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4815/01_focieira_de_caes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de focinheira para cães ferozes de grande porte, tipo “Rottweiler, Pitbull, Dogue Alemão, Fila Brasileiro e outros”, quando do seu passeio, e dá outras providências</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4821/projeto_de_lei_-_alimentacao_saudavel_nas_cant_Ikl07j4.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4821/projeto_de_lei_-_alimentacao_saudavel_nas_cant_Ikl07j4.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a promoção de alimentação saudável nas cantinas de escolas municipais do município de Salgueiro.</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4898/dia_endometriose_1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4898/dia_endometriose_1.docx</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4904/projeto_de_lei_-_obriga_o_uso_de_mascras_respi_gHRQCeH.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4904/projeto_de_lei_-_obriga_o_uso_de_mascras_respi_gHRQCeH.docx</t>
   </si>
   <si>
     <t>Ementa: Dispõe sobre a obrigatoriedade do uso de máscara respiratória e Álcool Gel dentro dos ambientes fechados no âmbito do município de Salgueiro –PE e dá outras providências.</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4905/projeto_de_lei_-_dispoe_sobre_a_suspensao_dos__cqq7STk.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4905/projeto_de_lei_-_dispoe_sobre_a_suspensao_dos__cqq7STk.docx</t>
   </si>
   <si>
     <t>Ementa: Dispõe sobre a suspensão do cumprimento de obrigações financeiras referentes a empréstimos consignados contraídos por servidores públicos municipais, no âmbito do Município de Salgueiro, durante o período de 90 dias e dá outras providências.</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4909/projetodelei.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4909/projetodelei.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalações de recipientes com álcool em gel nas Repartições Privadas e Públicas Municipais.</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4944/projeto_de_lei_2020.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4944/projeto_de_lei_2020.pdf</t>
   </si>
   <si>
     <t>Denominado UBS (Unidade Básica de Saúde) Edmundo Ribeiro de Barros ( Dr. Buda), localizado no loteamento Monte Alegre.</t>
   </si>
   <si>
     <t>4949</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4949/projeto_de_lei_-_02_-_criacao_do_sao_joao_virtual.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4949/projeto_de_lei_-_02_-_criacao_do_sao_joao_virtual.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de artistas locais, economicamente, afetados pela Pandemia do Novo Coronavírus (COVID-19), para a realização de shows virtuais durante o ciclo junino no município do Salgueiro PE.</t>
   </si>
   <si>
     <t>5022</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5022/pl_mudaca_de_nome__-_vivadavia_joaquim_da_silva.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5022/pl_mudaca_de_nome__-_vivadavia_joaquim_da_silva.pdf</t>
   </si>
   <si>
     <t>Modifica o nome da Rua Quatro, no Copo de Cristal, para Rua Vivadávia Joaquim da Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5028/cicera.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5028/cicera.doc</t>
   </si>
   <si>
     <t>Ementa: Modifica o nome da rua Avenida Projetada 02, no Novo Salgueiro, para Rua Cícera Belém Leite  Barros e dá outras providencias.</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5040/4_paulo_fernando_pessoa_de_santana.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5040/4_paulo_fernando_pessoa_de_santana.pdf</t>
   </si>
   <si>
     <t>Denomina-se a Rua 07 localizada no Bairro Minervina Franklin Bezerra Lima (antigo Copo de Cristal), passe a se chamar RUA PAULO FERNANDO PESSOA DE SANTANA e dar outras providências.</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5041/01_focieira_de_caes.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5041/01_focieira_de_caes.pdf</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5058/4_antonio_estacio_neto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5058/4_antonio_estacio_neto.docx</t>
   </si>
   <si>
     <t>Denomina-se a Rua Projetada localizada no Bairro Divino Espirito Santo, passe a se chamar RUA ANTÔNIO ESTÁCIO NETO e dar outras providências</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5059/rua_luciene.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5059/rua_luciene.doc</t>
   </si>
   <si>
     <t>Ementa: Modifica o nome da Rua Dez, No Bairro Copo de Cristal, para Rua Luciene Silva Nascimento e das outras providências.</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5060/quadra_do_riachinho.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5060/quadra_do_riachinho.doc</t>
   </si>
   <si>
     <t>Ementa: Modifica o nome da quadra do Riachinho, no bairro Nossa SRA Aparecida, para Quadra Damasceno Eliezer da Silva e das outras providencias.</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5065/projeto_de_lei_no_augusto_matias_-_2020_luciene.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5065/projeto_de_lei_no_augusto_matias_-_2020_luciene.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº /2020_x000D_
 _x000D_
 _x000D_
 _x000D_
 EMENTA: Passa Denominar-se Rua LUCIENE SILVA NASCIMENTO a Rua DEZ, no Bairro Copo de Cristal, na Cidade de Salgueiro- PE e da outras providencias._x000D_
                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                     _x000D_
 _x000D_
 O Vereador que este subscreve, no uso de suas atribuições legislativas, propõe à CÂMARA MUNICIPAL DE VEREADORES DE SALGUEIRO, o seguinte Projeto de Lei:_x000D_
 _x000D_
 _x000D_
 Art.1º- Passa a denominar-se Rua, LUCIENE SILVA NASCIMENTO , a Rua Dez no Bairro Copo de Cristal na Cidade de Salgueiro- PE e da outras providências._x000D_
 _x000D_
 _x000D_
 Art. 2º- A Prefeitura Municipal se encarregará de comunicar aos órgãos competentes-Correios Cartório de Registro de Imóveis e outros, sobre a presente matéria, bem como, no prazo de 60 (sessenta) dias e providenciará a fixação da placa indicativa._x000D_
 _x000D_
 _x000D_
 _x000D_
 Art.3º Esta lei entrará em vigor na data de sua publicação, revogadas as disposições em contrário._x000D_
 _x000D_
 _x000D_
 _x000D_
 Gabinete do Vereador, em 13 de Julho de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Augusto Matias Neto _x000D_
 Vereador</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5072/indicacao_cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5072/indicacao_cohab.docx</t>
   </si>
   <si>
     <t>Modifica o nome da rua	22, no bairro Cohab, para João Severino da Silva e das outras providências.</t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5086/projeto_de_lei-_noome_de_rua.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5086/projeto_de_lei-_noome_de_rua.pdf</t>
   </si>
   <si>
     <t>Denomina-se a Rua Projetada localizada no Bairro Nossa Senhora das Graças, passe a se chamar Rua: José Pereira  de Carvalho &amp; Maria Pinheiro de  Carvalho e dar outras providências.</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5100/rua_francisco_de_assis.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5100/rua_francisco_de_assis.docx</t>
   </si>
   <si>
     <t>Modifica o nome da Rua Sítio Bananeiras para denominar Rua Francisco de Assis Peixoto e dá outras providências.</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5101/rua_maria_luiza_caravan.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5101/rua_maria_luiza_caravan.docx</t>
   </si>
   <si>
     <t>Modifica o nome da Rua Travessa Caravan para denominar Rua Maria Luiza Docelina Alencar Barros e dá outras providências.</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5106/pl_-_linceca_para_espacos_de_sons_automotivos.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5106/pl_-_linceca_para_espacos_de_sons_automotivos.pdf</t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5111/projeto_de_lei-_nome_de_rua_jamilles_alberes_go_ionuzIU.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5111/projeto_de_lei-_nome_de_rua_jamilles_alberes_go_ionuzIU.pdf</t>
   </si>
   <si>
     <t>Denomina-se a Rua Projetada localizada no Distrito de Umãs, passe a se chamar Rua: Professor Jamilles Alberes Gonçalves Matias e dar outras providências.</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5117/5_severino_alves_de_ataide.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5117/5_severino_alves_de_ataide.pdf</t>
   </si>
   <si>
     <t>Denomina-se à Avenida Projetada 02 localizada no BAIRRO ADALBERTO ALVES DE SÁ (Loteamento Novo Salgueiro), passe a se chamar RUA SEVERINO ALVES DE ATAÍDE    e dar outras providências</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5119/mudaca_de_nome__-_pedro_candido_simiao.docx.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5119/mudaca_de_nome__-_pedro_candido_simiao.docx.pdf</t>
   </si>
   <si>
     <t>Ementa: Modifica o nome da Rua Quarenta e Três, no Loteamento Monte Alegre, para Rua Pedro Cândido Simião, e dá outras providências.</t>
   </si>
   <si>
     <t>5122</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5122/otacilio.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5122/otacilio.doc</t>
   </si>
   <si>
     <t>Ementa: Modifica o nome ponte do DNOCS, Na Zuna Rural de Salgueiro, para, Otacilio Bezerra Leite e das outras providências.</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5131/indicacaomontealegre.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5131/indicacaomontealegre.docx</t>
   </si>
   <si>
     <t>Denomina-se o nome da rua Otília Josefa de Jesus, rua projetada 36, localizada no Loteamento  Monte Alegre e das outras providências.</t>
   </si>
   <si>
     <t>5132</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5132/5_anailton_de_lira_rocha.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5132/5_anailton_de_lira_rocha.pdf</t>
   </si>
   <si>
     <t>Denomina-se à Avenida Projetada 02 localizada no BAIRRO ADALBERTO ALVES DE SÁ (Loteamento Novo Salgueiro), passe a se chamar AV. ANAILTON DE LIRA ROCHA    e dar outras providências.</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5165/maria_goretti_grangeiro_maciel_dos_anjos.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5165/maria_goretti_grangeiro_maciel_dos_anjos.pdf</t>
   </si>
   <si>
     <t>Concede Título de CIDADÃ SALGUEIRENSE a Senhora Maria Goretti Grangeiro Maciel dos Anjos  dá  outras providências.</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5174/nome_de_rua-ze_nilton-1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5174/nome_de_rua-ze_nilton-1.docx</t>
   </si>
   <si>
     <t>Ementa: Modifica o nome da Rua Pimenta 2, Bairro Nossa Senhora de Fátima, para José Nilton Ferreira Feitoza popular Zé Nilton e dá outras providencias.</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5191/projeto_de_lei_-_denomina_a_triangulo_do_divino_-_quinha.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5191/projeto_de_lei_-_denomina_a_triangulo_do_divino_-_quinha.doc</t>
   </si>
   <si>
     <t>Ementa: Dar-se-á o Nome Francisca Canuto da Silva, ao Triangulo localizado na Rua Fernando Bezerra cruzamento com a rua José Duperron de Alencar, bairro Divino Espirito Santo.</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5205/projeto_de_lei_no_augusto_matias_-_2020_praca_triangulo_bar.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5205/projeto_de_lei_no_augusto_matias_-_2020_praca_triangulo_bar.docx</t>
   </si>
   <si>
     <t>EMENTA: A Praça em Nome da Moradora Francisca Canuto da Silva popular (Kinha) da Rua Fernando Bezerra, no Bairro Divino Espirito Santos, na Cidade de Salgueiro- PE e da outras providencias.</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Pedro de Compadre</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5213/projeto_de_lei_-rua_distrito_de__pau_ferro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5213/projeto_de_lei_-rua_distrito_de__pau_ferro.docx</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre a denominação da rua localizada no Distrito Pau Ferro Município de Salgueiro como sendo RUA ANTÔNIO JOAQUIM DA SILVA, e dá outras providências.</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5218/projeto_de_nome_da_creche_de_conceicao_das_crioulas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5218/projeto_de_nome_da_creche_de_conceicao_das_crioulas.docx</t>
   </si>
   <si>
     <t>Fica denominado Creche Mãe e Filho - Maria Aparecida da Silva e Humberto Erick da Silva a Creche Municipal localizada no II Distrito de Conceição das Crioulas no município de Salgueiro, quando no seu término e dá outras providências.</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5224/praca_authiery.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5224/praca_authiery.docx</t>
   </si>
   <si>
     <t>Cria-se o nome da praça, popular “girador do prado” para AUTHIERY DE SÁ MATIAS</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5229/feira_da_mulher.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5229/feira_da_mulher.docx</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE SALGUEIRO O EVENTO “FEIRA DA MULHER”</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5230/projetodeleiespacopublico.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5230/projetodeleiespacopublico.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA EM ESPAÇOS ESPORTIVOS NO MUNICÍPIO DE SALGUEIRO PARA CADEIRANTES.</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5248/quadra_montevideu.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5248/quadra_montevideu.docx</t>
   </si>
   <si>
     <t>Cria-se o nome da quadra Sebastião Pereira da Silva localizada no montevideu</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5263/projeto_fica_denominada_a_rua_jose_ivo_alves_vasconcelos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5263/projeto_fica_denominada_a_rua_jose_ivo_alves_vasconcelos.docx</t>
   </si>
   <si>
     <t>Ementa: Fica denominada a rua José Ivo Alves Vasconcelos, a rua projetada 10, localizada no bairro Monte Alegre, município de Salgueiro, quando no seu término e dá outras providências.</t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5264/projeto_fica_denominada_a_rua_rosalvo_ferreira_de_oliveira.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5264/projeto_fica_denominada_a_rua_rosalvo_ferreira_de_oliveira.docx</t>
   </si>
   <si>
     <t>Ementa: Fica denominada a rua Rosalvo Ferreira de Oliveira, na rua projetada 05, localizado no Bairro Monte Alegre, município de Salgueiro, quando no seu término e dá outras providências</t>
   </si>
   <si>
     <t>5276</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5276/rua_joao_evaristo.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5276/rua_joao_evaristo.doc</t>
   </si>
   <si>
     <t>Ementa: Modifica o nome da Rua Treze, No Bairro Nossa senhora das Graças, para Rua João Evangelista de Carvalho e das outras providências.</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5280/projeto_de_lei_-_prorrogacao_do_concurso_porrogado.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5280/projeto_de_lei_-_prorrogacao_do_concurso_porrogado.docx</t>
   </si>
   <si>
     <t>Ementa: Dispõe sobre a suspenção dos prazos de validade dos concursos públicos já homologados e em fase de convocação dos aprovados, enquanto durar o estado de calamidade pública, decretado por causa da pandemia da covid-19 no âmbito do município de Salgueiro-PE.</t>
   </si>
   <si>
     <t>5281</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5281/projeto_de_nome_da_creche_de_conceicao_das_crioulas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5281/projeto_de_nome_da_creche_de_conceicao_das_crioulas.docx</t>
   </si>
   <si>
     <t>Ementa: Fica denominado Creche Maria Aparecida da Silva a Creche Municipal localizada no II Distrito de Conceição das Crioulas no município de Salgueiro, quando no seu término e dá outras providências.</t>
   </si>
   <si>
     <t>5331</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>AUREMAR CARVALHO BARROS</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5331/proj._adalberto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5331/proj._adalberto.docx</t>
   </si>
   <si>
     <t>Ementa: Modifica o Nome da TRAVESSA JOSE ADALBERTO, para Rua Jose Rufino Pereira, e dá outras providências.</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5332/proj.manoel_chaves.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5332/proj.manoel_chaves.docx</t>
   </si>
   <si>
     <t>Ementa: Modifica o Nome da Rua Projetada, para Rua Manoel Rodrigues Chaves, e dá outras providências.</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5351/nome_rua-antonio_dede.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5351/nome_rua-antonio_dede.docx</t>
   </si>
   <si>
     <t>Ementa: Modifica o nome da Avenida Projetada 1, Bairro Nossa Senhora das Graças , para Antônio José de Souza, popular “ANTONIO DEDÉ” e dá outras providencias.</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5353/nome_rua-valeria_antonio_dede2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5353/nome_rua-valeria_antonio_dede2.docx</t>
   </si>
   <si>
     <t>Ementa: Modifica o nome da Rua Projetada 2, Bairro Nossa Senhora das Graças , para Rua Valéria Ivo de Souza, e dá outras providencias.</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5354/rua_paulo_silva.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5354/rua_paulo_silva.docx</t>
   </si>
   <si>
     <t>Ementa: Modifica o nome da Rua Projetada 4, Bairro Nossa Senhora das Graças , para Rua Paulo Ivo Silva, e dá outras providencias.</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5355/nome_rua-gercelenia_2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5355/nome_rua-gercelenia_2.docx</t>
   </si>
   <si>
     <t>Ementa: Modifica o nome da Rua Projetada 3, Bairro Nossa Senhora das Graças , para Rua Gercelina Ferreira da Silva, e dá outras providencias.</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5366/projeto_de_lei_no_estrutura_da_camara.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5366/projeto_de_lei_no_estrutura_da_camara.docx</t>
   </si>
   <si>
     <t>EMENTA: ALTERA A LEI Nº 2.204/2019, modificando a estrutura administrativa da câmara municipal de vereadores do salgueiro extinguindo cargos, e dando outras providências.</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4583/d._l._titulo_cidadao_dr_marcio_nascimento.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4583/d._l._titulo_cidadao_dr_marcio_nascimento.docx</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Salgueirense a Marcio Francisco do Nascimento.</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4588/d._l._titulo_cidadao_dr_marcio_nascimento_3o8thhd.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4588/d._l._titulo_cidadao_dr_marcio_nascimento_3o8thhd.docx</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Salgueirense ao Médico Dr. Marcio Francisco do_x000D_
 Nascimento.</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4636/projet._d._lei_colocando_a_festa_do_padroeiro__vWKGRKn.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4636/projet._d._lei_colocando_a_festa_do_padroeiro__vWKGRKn.docx</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4707/decreto_legislativo_dr._gracielton.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4707/decreto_legislativo_dr._gracielton.docx</t>
   </si>
   <si>
     <t>EMENTA: Concede o TÍTULO DE CIDADÃO SALGUEIRENSE ao Ilmo. Sr. Gracielton Nascimento de Oliveira, e dá outras providências.</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4721/jose_roberto_dos_santos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4721/jose_roberto_dos_santos.docx</t>
   </si>
   <si>
     <t>Concede Título de CIDADÃO SALGUEIRENSE ao Senhor JOSÉ ROBERTO DOS SANTOS  dá outras providências.</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4804/concede_o_titulo_de_cidadao_salgueirense_a_joa_OSZwGjs.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4804/concede_o_titulo_de_cidadao_salgueirense_a_joa_OSZwGjs.docx</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Salgueirense a João de Ataíde.</t>
   </si>
   <si>
     <t>4964</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4964/d._l._titulo_cidadao_dep_fernando_rodolfo_assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4964/d._l._titulo_cidadao_dep_fernando_rodolfo_assinado.pdf</t>
   </si>
   <si>
     <t>Ementa: Concede o Título de Cidadão Salgueirense ao Deputado Federal Fernando Rodolfo Tenório de Vasconcelos.</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5083/titulo_yran_dutra.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5083/titulo_yran_dutra.docx</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Salgueirense a Antônio Yran Salvador Dutra.</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5112/titulo_cidadao-_naedja_pinheiro_de_carvalho.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5112/titulo_cidadao-_naedja_pinheiro_de_carvalho.pdf</t>
   </si>
   <si>
     <t>Concede Título de CIDADÃO SALGUEIRENSE a Senhora Maria Naedja Pinheiro de Carvalho dá outras providências.</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5141/titulo_cidadao-_maria_nagesia_pinheiro_de_carvalho.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5141/titulo_cidadao-_maria_nagesia_pinheiro_de_carvalho.pdf</t>
   </si>
   <si>
     <t>Concede Título de CIDADÃO SALGUEIRENSE a Senhora Maria Nagésia Pinheiro de Carvalho dá outras providências.</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5169/maria_goretti_grangeiro_maciel_dos_anjos.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5169/maria_goretti_grangeiro_maciel_dos_anjos.pdf</t>
   </si>
   <si>
     <t>Concede Título de CIDADÃ SALGUEIRENSE a  Senhora Maria Goretti Grangeiro Maciel dos Anjos  dá outras providências.</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5324/titulo_cidada-_paava_de_barros_de_alencar_carvalho_filgueira.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5324/titulo_cidada-_paava_de_barros_de_alencar_carvalho_filgueira.pdf</t>
   </si>
   <si>
     <t>Concede Título de CIDADÃ SALGUEIRENSE a Senhora Paava de Barros de Alencar Carvalho Filgueira e dá outras providências.</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5334/titulo_cidada_maria_da_paz_soares_freire.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5334/titulo_cidada_maria_da_paz_soares_freire.pdf</t>
   </si>
   <si>
     <t>Concede Título de CIDADÃ_x000D_
 SALGUEIRENSE a Senhora Maria da_x000D_
 Paz Soares Freire e dá outras providências.</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5360/bruno_marreca.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5360/bruno_marreca.pdf</t>
   </si>
   <si>
     <t>Concede Título de CIDADÃO SALGUEIRENSE     ao      Senhor OLAVO BRUNO TENÓRIO FILGUEIRA (BRUNO MARRECA) dá outras providências.</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5363/titulo_cidada-_maria_helena_de_sousa_leite.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5363/titulo_cidada-_maria_helena_de_sousa_leite.pdf</t>
   </si>
   <si>
     <t>Concede Título de CIDADÃ SALGUEIRENSE a Senhora Maria Helena de Sousa Leite e dá outras providências.</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>emenda ao projeto de lei do legistativo</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4574/projeto_de_lei_incetivo_fiscal_estacionamentos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4574/projeto_de_lei_incetivo_fiscal_estacionamentos.docx</t>
   </si>
   <si>
     <t>5124</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5124/indicacaomontealegre.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5124/indicacaomontealegre.docx</t>
   </si>
   <si>
     <t>Modifica o nome da Rua projetada 36, localizada no Loteamento Monte alegre, para Otília Josefa de Jesus e das outras providências.</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>EMENTA: Formula votos de pesar aos Familiares de José João de Sá, popular Zeca de Joao.</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4605/mocao_de_pesar-02-sr_francisco_ricardo_da_silva.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4605/mocao_de_pesar-02-sr_francisco_ricardo_da_silva.docx</t>
   </si>
   <si>
     <t>EMENTA: Formula votos de pesar aos Familiares de Francisco Ricardo da Silva, popular Chico de Gaia.</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4607/02-divanildo_leal_de_sa.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4607/02-divanildo_leal_de_sa.docx</t>
   </si>
   <si>
     <t>Formula Votos de Pesar aos familiares do Senhor DIVANILDO LEAL DE SÁ</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4608/01-joel_teles_de_siqueira.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4608/01-joel_teles_de_siqueira.docx</t>
   </si>
   <si>
     <t>Formula Votos de Pesar aos familiares do Senhor JOEL TELES DE SIQUEIRA</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4612/01-_vitoria_santos_pereira-_aniversario.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4612/01-_vitoria_santos_pereira-_aniversario.docx</t>
   </si>
   <si>
     <t>Formula votos de Aplausos a jovem MARIA VITÓRIA SANTOS PEREIRA, pela passagem de seu aniversário</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4662/mocao_de_aplausos_-01_bloco_tabacaria_ok.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4662/mocao_de_aplausos_-01_bloco_tabacaria_ok.docx</t>
   </si>
   <si>
     <t>EMENTA: Formulam votos de Aplausos pelos 20 Anos da Troça Carnavalesca A  Tabacaria em Salgueiro-PE.</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4671/mocao_cdl_1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4671/mocao_cdl_1.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS - Nº      /2020_x000D_
 _x000D_
 _x000D_
 Ementa: Formula votos de aplausos para o CDL - SALGUEIRO.</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4708/mocao_de_pesar_a_chico_felix.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4708/mocao_de_pesar_a_chico_felix.docx</t>
   </si>
   <si>
     <t>Ementa: Formula votos de pesar aos familiares de Francisco Antônio dos Santos, conhecido como Chico Félix do Sítio dos Hipólitos.</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4754/mocao_gualberto_2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4754/mocao_gualberto_2.docx</t>
   </si>
   <si>
     <t>EMENTA: Formula Votos de Pesar aos familiares do Ex–Vereador Gualberto Sampaio Muniz (Gualberto de Cornelito)._x000D_
 _x000D_
 MOÇÃO DE PESAR Nº. ______/2020_x000D_
 _x000D_
 _x000D_
 EMENTA: Formula Votos de Pesar aos familiares do Ex–Vereador Gualberto Sampaio Muniz (Gualberto de Cornelito)._x000D_
 _x000D_
 _x000D_
 O Vereador George Arraes Sampaio, no uso de suas legais prerrogativas, tendo em vista, o falecimento do Ex –Vereador Gualberto Sampaio Muniz (Gualberto de |Cornelito), ocorrido no dia 29 do mês de Fevereiro de 2020, na Cidade de Recife, resolve apresentar esta Moção nos seguintes moldes: _x000D_
 _x000D_
 Art.1º - Fica registrado Votos de Pesar à família enlutada._x000D_
 _x000D_
 Art. 2º - Da decisão deste Legislativo, dê-se ciência aos seus familiares. _x000D_
 _x000D_
 _x000D_
 Gabinete do Vereador, 29 de Fevereiro de 2020._x000D_
 _x000D_
 _x000D_
 _x000D_
 GEORGE ARRAES SAMPAIO_x000D_
 Vereador</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4797/mocao-zeneide-george_farmacia.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4797/mocao-zeneide-george_farmacia.docx</t>
   </si>
   <si>
     <t>EMENTA: Formula Votos de Pesar aos familiares de  Zeneide Fernandes Vieira.</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4837/mocao_de_pesar_-vandeilson_silva.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4837/mocao_de_pesar_-vandeilson_silva.docx</t>
   </si>
   <si>
     <t>EMENTA:Formula votos de pesar aos familiares do  Sr Vandeilson Silva e dá outras providencias.</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4850/mocao_de_pesar_-_2020_-_assis_de_vei_do_16_sit_gpCnpDv.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4850/mocao_de_pesar_-_2020_-_assis_de_vei_do_16_sit_gpCnpDv.docx</t>
   </si>
   <si>
     <t>Ementa: Formula votos de pesar aos familiares do ( Sr Francisco Coelho de Souza – Assis de véi do 16)._x000D_
 _x000D_
 	_x000D_
 	 O Vereador Augusto Matias  no uso de suas atribuições e satisfeitas as formalidades regimentais, vem apresentar esta MOÇÃO DE PESAR aos familiares do Sr Francisco Coelho de Souza – Assis de véi do 16 pelo seu falecimento no dia 10 de março do corrente - Sitio feijão- nesta cidade._x000D_
 _x000D_
 Art. 1º - Ficam registrados nesta Casa Parlamentar, votos de pesar aos seus familiares, nossas sinceras condolências reiterando que esta Câmara não poderia deixar de se associar ao seu pesar. Manifestamos nosso profundo respeito e rogando a Deus que traga conforto aos corações enlutados. Desejamos que a paz, o consolo e a força da fé reinem no meio de todos, primando o amor a Deus sobre todas as coisas para que do  Sr Francisco Coelho de Souza – Assis de véi do 16 – sitio feijão descanse em paz.</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4869/mocao_de_aplausos_-04_laryssa_barros_13-03.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4869/mocao_de_aplausos_-04_laryssa_barros_13-03.docx</t>
   </si>
   <si>
     <t>EMENTA: Formulam votos de Aplausos a estudante Salgueirense Laryssa Barros, que cursa Medicina e foi destacada "Aluna nota 10" em Universidade do Estado de Sergipe.</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4885/02-__aos_profissionais_da_saude-_covid_19.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4885/02-__aos_profissionais_da_saude-_covid_19.pdf</t>
   </si>
   <si>
     <t>Formula VOTOS DE APLAUSOS A TODOS OS PROFISSIONAIS NA ÁREA DA SAÚDE através dos que fazem a O HOSPITAL REGIONAL INÁCIO DE SÁ por estarem na linha de frente em combate ao COVID -19 (Corona Vírus) e outras doenças.</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4890/mocao_de_aplausos_no________-2020_grupamento_d_pV57Oyk.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4890/mocao_de_aplausos_no________-2020_grupamento_d_pV57Oyk.docx</t>
   </si>
   <si>
     <t>EMENTA: Formula Votos de Aplausos aos 5º Grupamento de Bombeiro – 5º GB/Salgueiro, Major Weltmam João de Lima, Capitão Giovanni Lustosa Cabral Filho, aos Tenentes Rogerio Mota da Silva Souza, José Vidal de Negreiros Neto, Sargento Sergio Leonel de Melo, aos Soldados Edson Márcio da Luz, Rivelino Lourenço dos Santos Amaral.</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4910/03-__aos_profissionais_da_artistico-_covid_19.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4910/03-__aos_profissionais_da_artistico-_covid_19.pdf</t>
   </si>
   <si>
     <t>Formula VOTOS DE APLAUSOS A TODOS OS PROFISSIONAIS DA ÁREA ARTÍSTICA através do cantor e compositor JOSÉ ALVES SOBRINHO - Popular (Zezito Doceiro) que fazem LIVES em prol das entidades e pessoas carentes, que estão passando por dificuldades principalmente nessa época de Pandemia do COVID- 19 (Corona Vírus).</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4911/04-joao_helder_januario_dos_santos.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4911/04-joao_helder_januario_dos_santos.pdf</t>
   </si>
   <si>
     <t>Formula Votos de Pesar aos familiares do Senhor JOÃO HÉLDER JANUÁRIO DOS SANTOS</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4912/03-maria_shirley_angelim_maia.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4912/03-maria_shirley_angelim_maia.pdf</t>
   </si>
   <si>
     <t>Formula Votos de Pesar aos familiares da Senhora MARIA SHIRLEY ANGELIM MAIA a mesma foi professora da escola Carlos Pena Filho e FASCUSC</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4926/nocao_de_pesar_augusto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4926/nocao_de_pesar_augusto.docx</t>
   </si>
   <si>
     <t>O Vereador Augusto Matias no uso de suas atribuições e satisfeitas as formalidades regimentais, vem apresentar esta MOÇÃO DE PESAR aos familiares do Sr Francisco Coelho de Souza – Assis de véi do 16 pelo seu falecimento no dia 10 de março do corrente - Sitio feijão- nesta cidade._x000D_
 _x000D_
 Art. 1º - Ficam registrados nesta Casa Parlamentar, votos de pesar aos seus familiares, nossas sinceras condolências reiterando que esta Câmara não poderia deixar de se associar ao seu pesar. Manifestamos nosso profundo respeito e rogando a Deus que traga conforto aos corações enlutados. Desejamos que a paz, o consolo e a força da fé reinem no meio de todos, primando o amor a Deus sobre todas as coisas para que do Sr Francisco Coelho de Souza – Assis de véi do 16 – sitio feijão descanse em paz.</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4930/03-__aos_profissionais_da_artistico-_covid_19.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4930/03-__aos_profissionais_da_artistico-_covid_19.pdf</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4937/mocao_de_pesar_no______2020_maria_do_socorro_bezerra.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4937/mocao_de_pesar_no______2020_maria_do_socorro_bezerra.docx</t>
   </si>
   <si>
     <t>Formula Votos de Pesar aos familiares da Sra. Maria do Socorro Bezerra Filgueira.</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4939/mocao_de_pesar_augusto_02.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4939/mocao_de_pesar_augusto_02.docx</t>
   </si>
   <si>
     <t>O Vereador Augusto Matias no uso de suas atribuições e satisfeitas as formalidades regimentais, vem apresentar esta MOÇÃO DE PESAR aos familiares do Sra Maria Ivonete R da Silva- (popularmente conhecida por Vanda de Edmilson Machante), pelo seu falecimento no dia 11 de maio do corrente – Copo de Cristal- nesta cidade._x000D_
 _x000D_
 Art. 1º - Ficam registrados nesta Casa Parlamentar, votos de pesar aos seus familiares, nossas sinceras condolências reiterando que esta Câmara não poderia deixar de se associar ao seu pesar. Manifestamos nosso profundo respeito e rogando a Deus que traga conforto aos corações enlutados. Desejamos que a paz, o consolo e a força da fé reinem no meio de todos, primando o amor a Deus sobre todas as coisas para que do Sra: Maria Ivonete R. da Silva ( popularmente conhecida por Vanda), copo de cristal, descanse em paz.</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4942/05-geraldo_ribeiro_geraldo_da_sucam.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4942/05-geraldo_ribeiro_geraldo_da_sucam.pdf</t>
   </si>
   <si>
     <t>Formula Votos de Pesar aos familiares do Senhor GERALDO RIBEIRO LEITE (GERALDO DA SUCAM)</t>
   </si>
   <si>
     <t>4968</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4968/bombeiros.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4968/bombeiros.doc</t>
   </si>
   <si>
     <t>Ementa: Formula votos de aplausos aos Bombeiros civis, Policia Militar, Agentes de Trânsito, e aos fiscais da prefeitura de Salgueiro, pelo ato das Intensas  fiscalizações ao combate do Covid 19.</t>
   </si>
   <si>
     <t>4971</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4971/06-joao_bernardo_da_silva.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4971/06-joao_bernardo_da_silva.pdf</t>
   </si>
   <si>
     <t>Formula Votos de Pesar aos familiares do Senhor JOÃO BERNARDO DA SILVA.</t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de Odete Inácio Pinto.</t>
   </si>
   <si>
     <t>4988</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4988/pesar_jose_sebastiao_de_santana_assinado_.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4988/pesar_jose_sebastiao_de_santana_assinado_.pdf</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de José Sebastião de Santana.</t>
   </si>
   <si>
     <t>4991</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4991/07-francisco_de_assis_da_silva.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4991/07-francisco_de_assis_da_silva.pdf</t>
   </si>
   <si>
     <t>Formula Votos de Pesar aos familiares do Senhor FRANCISCO DE ASSIS DA SILVA</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4999/mocao_de_pesar_artur_marins_de_barros.15-06.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4999/mocao_de_pesar_artur_marins_de_barros.15-06.docx</t>
   </si>
   <si>
     <t>EMENTA: Formula votos de pesar aos Familiares de ARTUR MARINS DE BARROS.</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5039/mocao_de_aplausos_-__val_xavier.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5039/mocao_de_aplausos_-__val_xavier.pdf</t>
   </si>
   <si>
     <t>Formula VOTOS DE APLAUSOS ao cantor Salgueirense Valdemar de Menezes Xavier compôs duas belas músicas enaltecendo nossa cidade, sempre que dá show divulga muito bem nossa terra.</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5044/mocao_ednaldo_carvalho.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5044/mocao_ednaldo_carvalho.docx</t>
   </si>
   <si>
     <t>O Vereador Antonio Pires de Sá, no uso de suas atribuições e satisfeitas as formalidades regimentais, vem apresentar esta MOÇÃO DE PESAR aos familiares de EDINALDO CARVALHO LEITE, pelo falecimento do mesmo, ocorrido no dia 01 de julho do corrente ano.</t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5049/mocao_bila_-_enfermeira.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5049/mocao_bila_-_enfermeira.docx</t>
   </si>
   <si>
     <t>Ementa: Formula votos de pesar aos familiares de Marilucy de Souza( popular por Bila Peba)._x000D_
 _x000D_
 _x000D_
 _x000D_
 O Vereador Augusto Matias, no uso de suas atribuições e satisfeitas as formalidades regimentais, vem apresentar esta MOÇÃO DE PESAR aos familiares de Marilucy de Souza- ( popular  BILA Peba) enfermeira muito conhecida trabalhava com ornamentações de festas,  pelo falecimento da mesma, ocorrido no dia 02 de julho do corrente ano._x000D_
 _x000D_
 Art. 1º - Ficam registrados nesta Casa Parlamentar, votos de pesar aos familiares da mesma._x000D_
 _x000D_
 Art. 2º - Da respeitável decisão desta casa, dê-se ciência a família enlutada._x000D_
 _x000D_
 Art. 3º - Esta proposição entra em vigor na data de sua publicação.</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5053/mocao_de_pesar_no_______-_2020_-_maria_do_soco_cdlrbzt.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5053/mocao_de_pesar_no_______-_2020_-_maria_do_soco_cdlrbzt.docx</t>
   </si>
   <si>
     <t>Formulam Votos de Pesar aos familiares da Sra. Maria do Socorro Sampaio Alencar.</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5057/08-_jose_virginio_de_siqueira.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5057/08-_jose_virginio_de_siqueira.pdf</t>
   </si>
   <si>
     <t>Formula Votos de Pesar aos familiares do Senhor JOSÉ VIRGÍNIO DE SIQUEIRA.</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5062/pesar_maria_viviane_de_oliveira_nascimento.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5062/pesar_maria_viviane_de_oliveira_nascimento.pdf</t>
   </si>
   <si>
     <t>O Vereador Leo Parente, no uso de suas atribuições legislativas e_x000D_
 satisfeita as formalidades regimentais, vem votos de pesar aos familiares de_x000D_
 Maria Viviane de Oliveira Nascimento, pelo seu falecimento ocorrido no dia_x000D_
 11 de Julho de 2020.</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5066/mocao_de_pesar_no_______-_2020_-_francisca_alv_Xe0lLsU.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5066/mocao_de_pesar_no_______-_2020_-_francisca_alv_Xe0lLsU.docx</t>
   </si>
   <si>
     <t>Formulam Votos de Pesar aos familiares da Sra. Francisca Alves de Vasconcelos.</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5069/mocao_chico_bila.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5069/mocao_chico_bila.docx</t>
   </si>
   <si>
     <t>MOÇÃO Nº 002     /2020_x000D_
                                                                                _x000D_
                                                                                        EMENTA: Formula votos de pesar aos familiares do  Sr Francisco Manoel de Barros e dá outras providencias.</t>
   </si>
   <si>
     <t>5133</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5133/mocao_carcara.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5133/mocao_carcara.docx</t>
   </si>
   <si>
     <t>Formula votos de aplausos e congratulações para o SALGUEIRO ATLÉTICO CLUBE (SAC) pelo título de CAMPEÃO PERNAMBUCANO DE 2020.</t>
   </si>
   <si>
     <t>5135</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5135/mocao_aplausos_-_bm.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5135/mocao_aplausos_-_bm.docx</t>
   </si>
   <si>
     <t>EMENTA: Formula votos de Aplausos para o Presidente, toda comissão técnica, jogadores e funcionários do Salgueiro Atlético Clube, popularmente conhecido como o CARCARÁ DO SERTÃO pela conquista do Título inédito do Campeonato Pernambucano de Futebol e das outras providências.</t>
   </si>
   <si>
     <t>5138</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5138/mocao_-_bm.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5138/mocao_-_bm.docx</t>
   </si>
   <si>
     <t>Formula votos de pesar a todos os Familiares de Dona Leônida Maria da Conceição e da outras providências.</t>
   </si>
   <si>
     <t>5146</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5146/mocao_de_rosa_antonia_de_andrade_umas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5146/mocao_de_rosa_antonia_de_andrade_umas.docx</t>
   </si>
   <si>
     <t>MOÇÃO Nº 005     /2020_x000D_
                                                                                _x000D_
                                                                                        EMENTA: Formula votos de pesar aos familiares da  Sra. Rosa Antônia de Andrade e dá outras providencias.</t>
   </si>
   <si>
     <t>5147</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5147/mocao_de_pesar_ericleide_novaes.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5147/mocao_de_pesar_ericleide_novaes.docx</t>
   </si>
   <si>
     <t>MOÇÃO Nº 006     /2020_x000D_
                                                                                _x000D_
                                                                                        EMENTA: Formula votos de pesar aos familiares do  Sra. Ericleide Novaes e dá outras providencias.</t>
   </si>
   <si>
     <t>5150</t>
   </si>
   <si>
     <t>O Vereador Bruno Marreca, no uso de suas atribuições e satisfeitas as formalidades regimentais, vem apresentar esta MOÇÃO DE PESAR aos familiares de ANTÕNIO GOMES FERREIRA ”, pelo falecimento do mesmo, ocorrido no dia 12 de Agosto do corrente ano, na cidade de Salgueiro._x000D_
 _x000D_
 Art. 1º - Ficam registrados nesta Casa Parlamentar, votos de pesar aos familiares do mesmo._x000D_
 _x000D_
 Art. 2º - Da respeitável decisão desta casa, dê-se ciência a família enlutada._x000D_
 _x000D_
 Art. 3º - Esta proposição entra em vigor na data de sua publicação</t>
   </si>
   <si>
     <t>5154</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5154/mocao_-luiz_jose.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5154/mocao_-luiz_jose.docx</t>
   </si>
   <si>
     <t>MOÇÃO Nº 007    /2020_x000D_
                                                                                _x000D_
                                                                                        EMENTA: Formula votos de pesar aos familiares do  Sr Luiz José de Andrade e dá outras providencias.</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5160/mocao_antonio_gomes.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5160/mocao_antonio_gomes.docx</t>
   </si>
   <si>
     <t>EMENTA: Formula votos de pesar a todos os Familiares de Antônio Gomes Ferreira da outras providências.</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5163/mocao_de_pesar_-_antono_manoel.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5163/mocao_de_pesar_-_antono_manoel.docx</t>
   </si>
   <si>
     <t>MOÇAO DE PESAR - N°     /2020_x000D_
 _x000D_
 _x000D_
 _x000D_
 O Vereador que a este subscreve, ouvido o plenário e cumpridas as formalidades regimentais, vem apresentar esta moção de pesar aos familiares de Antônio Manoel do Amaral, pelo falecimento do mesmo, ocorrido no dia 05 de agosto do corrente na cidade de salgueiro.</t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5164/requerimento_-_mocao_de_pesar_rafael.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5164/requerimento_-_mocao_de_pesar_rafael.docx</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, ouvido o plenário e cumpridas as formalidades regimentais, vem apresentar esta moção de pesar aos familiares de Rafael Jonatas Bezerra, pelo falecimento do mesmo, ocorrido no dia 30 de junho do corrente na cidade de salgueiro.</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5166/mocao_-a_joao_pereira_da_cruz.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5166/mocao_-a_joao_pereira_da_cruz.docx</t>
   </si>
   <si>
     <t>MOÇÃO Nº    /2020_x000D_
                                                                                _x000D_
                                                                                        EMENTA: Formula votos de pesar aos familiares do  Sr João Pereira da Cruz e dá outras providencias.</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5178/requerimento_-_mocao_sonia.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5178/requerimento_-_mocao_sonia.docx</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, ouvido o plenário e cumpridas as formalidades regimentais, vem apresentar esta moção de pesar aos familiares de Sonia Alves Gondim Barros, pelo falecimento da mesma, ocorrido no dia 01 de agosto do corrente na cidade de salgueiro._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: ORAL:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Salgueiro, 24 de agosto de 2020_x000D_
 _x000D_
 _x000D_
                                     _____________________________x000D_
 _x000D_
 _x000D_
                                     _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Salgueiro, 24 de agosto de 2020_x000D_
 _x000D_
 _x000D_
                                     ____________________________</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5185/mocao_novinho.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5185/mocao_novinho.docx</t>
   </si>
   <si>
     <t>O Vereador Bruno Marreca, no uso de suas atribuições e satisfeitas as formalidades regimentais, vem apresentar esta MOÇÃO DE PESAR aos familiares de Aldivar Rodrigues (Novinho)”, pelo falecimento do mesmo, ocorrido no dia 25 de Agosto do corrente ano, na cidade de Salgueiro.</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5192/mocao_de_aplausos_a_orlando_silho_-_orlandinho.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5192/mocao_de_aplausos_a_orlando_silho_-_orlandinho.doc</t>
   </si>
   <si>
     <t>Ementa: Formula votos de aplausos ao jovem Orlando Ferreira Lima Filho (Conhecido por Orlandinho), pelo destaque na nossa Cidade de Salgueiro, como o Rei do Peseiro, e programa Encontro com Fatima Bernardes na Rede Globo de Televisão.</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5208/mocao_antonio.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5208/mocao_antonio.doc</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, ouvido o plenário e cumpridas as formalidades regimentais, vem apresentar esta moção de pesar aos familiares de Antônio Alves Bezerra filho, pelo falecimento do mesmo, ocorrido no dia 31 de agosto do corrente na cidade de Mirandiba Pe.</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5210/mocao_aldivar.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5210/mocao_aldivar.doc</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, ouvido o plenário e cumpridas as formalidades regimentais, vem apresentar esta moção de pesar aos familiares de Aldivar Rodrigues dos Santos, pelo falecimento do mesmo, ocorrido no dia 25 de agosto do corrente na cidade de salgueiro Pe.</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5211/mocao_de_pesar_no_______-_2020_-_dr._francisco_de_sa_sampaio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5211/mocao_de_pesar_no_______-_2020_-_dr._francisco_de_sa_sampaio.docx</t>
   </si>
   <si>
     <t>Formulam Votos de Pesar aos familiares do Dr. Francisco de Sá  Sampaio (Dr.Chico).</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5222/09-juvenal_santos_de_oliveira_juvenal_moto_taxi..pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5222/09-juvenal_santos_de_oliveira_juvenal_moto_taxi..pdf</t>
   </si>
   <si>
     <t>Formula Votos de Pesar aos familiares do Senhor JUVENAL SANTOS DE OLIVEIRA (JUVENAL MOTO TÁXI).</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5226/mocao_dr._chico.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5226/mocao_dr._chico.doc</t>
   </si>
   <si>
     <t>Ementa: Formula votos de Pesar aos Familiares de Francisco de Sá Sampaio (Dr. Chico).</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5239/mocao_maria_do_carmo_mendes_nene_e_seu_esposo_pedro_jorge_da_silva_.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5239/mocao_maria_do_carmo_mendes_nene_e_seu_esposo_pedro_jorge_da_silva_.docx</t>
   </si>
   <si>
     <t>O Vereador Bruno Marreca, no uso de suas atribuições e satisfeitas as formalidades regimentais, vem apresentar esta MOÇÃO DE PESAR aos familiares de Maria do Carmo Mendes (NENE) e seu esposo Pedro Jorge da Silva  pelo falecimento dos mesmos, ocorrido no dia 15  de Setembro do corrente ano, na cidade de Salgueiro.</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5247/mocao_de_aplausos_-_passagem_de_aniversario_de_antonio_feitosa_de_freitas.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5247/mocao_de_aplausos_-_passagem_de_aniversario_de_antonio_feitosa_de_freitas.pdf</t>
   </si>
   <si>
     <t>Formula votos de Aplausos ao Sr.  Antônio Feitosa de Freitas (Garrincha), pela passagem de seu aniversário.</t>
   </si>
   <si>
     <t>5269</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5269/mocao_de_pesar_-_maria.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5269/mocao_de_pesar_-_maria.docx</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, ouvido o plenário e cumpridas as formalidades regimentais, vem apresentar esta moção de pesar aos familiares de Maria da Natividade Barros de Carvalho, pelo falecimento da mesma, ocorrido no dia 01 de outubro do corrente na cidade de salgueiro.</t>
   </si>
   <si>
     <t>5279</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5279/04-10_dez_anos_completado_da_diocese.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5279/04-10_dez_anos_completado_da_diocese.pdf</t>
   </si>
   <si>
     <t>Formula Votos de Aplausos pelos 10 (dez) anos completado da Diocese de Salgueiro no dia 12/10/2020.</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5300/mocao_de_pesar_urbano.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5300/mocao_de_pesar_urbano.docx</t>
   </si>
   <si>
     <t>EMENTA: Formula votos de     pesar a   os Familiares de Urbano De Sá Araújo Neto.</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5302/10-maria_gorete_da_silva..pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5302/10-maria_gorete_da_silva..pdf</t>
   </si>
   <si>
     <t>Formula Votos de Pesar aos familiares da Senhora MARIA GORETE DA SILVA</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5348/mocao_nelcina_mota.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5348/mocao_nelcina_mota.docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de NELCINA MOTA DE LIMA.</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5349/mocao_de_israel.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5349/mocao_de_israel.docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de ISRAEL KENEDY MIMI DA SILVA.</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5361/mocao_maria_cicera_da_conceicao____mandacaru.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5361/mocao_maria_cicera_da_conceicao____mandacaru.docx</t>
   </si>
   <si>
     <t>EMENTA: Formula votos de pesar a todos os Familiares de Maria Cícera da Conceição, da  outras providências.</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5364/mocao_edinaldo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5364/mocao_edinaldo.docx</t>
   </si>
   <si>
     <t>Formula votos de aplausos e congratulações para o SD EDINALDO DA SILVA FREIRE DO CARMO, PM/CE, pela atitude de coragem e altruísmo realizada do dia 04 de outubro do corrente ano.</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5365/mocao_de_aplausos_ao_sd_edinaldo_freire.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5365/mocao_de_aplausos_ao_sd_edinaldo_freire.docx</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4548/rua_maria_america_primavera.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4548/rua_maria_america_primavera.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo Prefeito, Clebel Cordeiro, e ao Exmo Secretário de Desenvolvimento Urbano e Obras, Marcos Tarcísio, que adotem as medidas necessárias a fim de construir a pavimentação da Rua Maria América de Sá Sampaio, Bairro Primavera.</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4558/indicacao_no_01_-calcamento_da_rua_gloria_no_b_YNDojxP.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4558/indicacao_no_01_-calcamento_da_rua_gloria_no_b_YNDojxP.docx</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e ao Secretário de Obras, Senhor Marcos Tarcísio Sá de Vasconcelos, proceda o calçamento da rua da Glória no Bairro Primavera.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4561/indicacao_gratificacao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4561/indicacao_gratificacao.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo Prefeito, Clebel Cordeiro, que adote as discussões necessárias a fim de analisar a possibilidade assegurar aos servidores públicos municipais a estabilidade financeira quanto à gratificação ou comissão percebida a qualquer título, por anos ininterruptos ou intercalados.</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4563/indicacao_central_de_ambulancia.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4563/indicacao_central_de_ambulancia.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo Prefeito, Clebel Cordeiro, sugerindo que adote as medidas necessárias a fim de promover a criação de uma CENTRAL DE AMBULÂNCIA, com telefone de atendimento e demais meios de comunicação, para ordenar e coordenar o atendimento e encaminhamento de pacientes que necessitem do transporte de ambulância dentro e fora do município.</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4564/indicacao-02-construcao_de_uma_creche_localiza_iWOlsaK.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4564/indicacao-02-construcao_de_uma_creche_localiza_iWOlsaK.docx</t>
   </si>
   <si>
     <t>Indica aPresidência desta Casa Legislativa, que submeta à apreciação do Plenário, e após sua aprovação seja encaminhada ao Chefe do Poder Executivo Municipal e a quem de direito: _x000D_
 Indica a construção de uma Creche para a localidade do 5º Distrito de Pau-Ferro.</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
     <t>Indica a Presidência desta Casa Legislativae após sua aprovação seja encaminhada ao Chefe do Poder Executivo Municipal e a quem de direito.Indica realizar estudos para implantação de um plano de ação com cadastro de beneficiados, rotas e necessidade para dar eficácia à distribuição de água por meio de carro pipa.</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4576/indicacao_construcao_quadra_de_esportes_-_primavera.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4576/indicacao_construcao_quadra_de_esportes_-_primavera.docx</t>
   </si>
   <si>
     <t>Indicação para o Senhor Marcos Tarsísio Sá de Vasconcelos, Secretário de Desenvolvimento Urbano e Obras, no sentido de envidar esforços para que seja providenciado A CONSTRUÇÃO DE UMA QUADRA DE ESPORTES NO BAIRRO DA PRIMAVERA NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4577/indicacao_brinquedoteca.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4577/indicacao_brinquedoteca.docx</t>
   </si>
   <si>
     <t>Indicação para a Sra. Patrícia Duarte, Secretária de Desenvolvimento Social, e ao Coordenador do COMDICAS o Senhor Josivan Saraiva, no sentido de envidar esforços para que seja providenciado, UMA SALA DE BRINQUEDOTECA NA CASA DOS CONSELHOS DO MUNICÍPIO DE SALGUEIRO.</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4579/indicacao_construcao_praca_enfrente_escola_cleuzemir.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4579/indicacao_construcao_praca_enfrente_escola_cleuzemir.docx</t>
   </si>
   <si>
     <t>Indicação ao senhor Marcos Tarcísio Sá de Vasconcelos, Secretário de Desenvolvimento Urbano e Obras, no sentido de envidar esforços para que seja executado a CONSTRUÇÃO DE UMA PRAÇA NA RUA ADAILTON DE ARAÚJO, ANTIGA RUA 15 EM FRENTE A ESCOLA CLEUZEMIR NO BAIRRO DA COHAB.</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4581/indicacao_brinquedoteca_da_biblioteca.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4581/indicacao_brinquedoteca_da_biblioteca.docx</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Cultura e Esporte Senhor Henrique Leal Sampaio e a Secretária de Educação a Sra. Karla Cristina Siqueira Vasconcelos de Barros, no sentido de envidar esforços para que seja feita UMA SALA DE BRINQUEDOTECA NA BIBLIOTECA PÚBLICA MUNICIPAL FRANCISCO AUGUSTO.</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
     <t>O Vereador Leo Parente, no uso de suas atribuições legislativas, ouvido o_x000D_
 plenário, e cumpridas as formalidades regimentais, indica ao Prefeito Municipal,_x000D_
 Senhor Clebel Cordeiro de Souza e ao Secretário de Cultura e Esportes, Senhor_x000D_
 Henrique Sampaio, que providencie com a máxima urgência possível a reforma da_x000D_
 quadra do planalto, com implantação de telas de contenção, evitando que as bolas_x000D_
 sejam arremessadas nos telhados das casas daquela região, retirada de materiais_x000D_
 que danificam bolas e são riscos para os usuários.</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4586/indicacacao_reforma_da_quadra__.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4586/indicacacao_reforma_da_quadra__.docx</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4587/indicacacao_refroma_do_postinho_bode_assado_.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4587/indicacacao_refroma_do_postinho_bode_assado_.docx</t>
   </si>
   <si>
     <t>O Vereador Leo Parente, no uso de suas atribuições legislativas, ouvido o_x000D_
 plenário, e cumpridas as formalidades regimentais, indica ao Prefeito Municipal,_x000D_
 Senhor Clebel Cordeiro de Souza e a Secretária de Saúde, Senhora Adja Barros, que_x000D_
 providencie com a máxima urgência possível a reforma da Unidade Básica de Saúde_x000D_
 do bode assado, com implantação de toldo para que os usuários possam aguardar o_x000D_
 atendimento.</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>VERONALDO GONÇALVES</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4597/pavimentacao_rua_travessa_joao_veras.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4597/pavimentacao_rua_travessa_joao_veras.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Exmo. Senhor CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário MARCOS TARCÍSIO SÁ DE VASCONCELOS, a fim de construir o calçamento da Rua Travessa João Veras de Siqueira e no final da mesma passagem molhada onde passa o sangradouro do Açude Novo, ligando o Bairro Castelinho com o Bairro do Prado, neste município.</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4598/calcamento_ligado_a_rua_expedicionario_pedro_barros.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4598/calcamento_ligado_a_rua_expedicionario_pedro_barros.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Exmo. Senhor CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário MARCOS TARCÍSIO SÁ DE VASCONCELOS, a fim de construir o calçamento ligado a Rua Expedicionário Pedro Barros com a Rua Valdemar Menezes, beneficiando as Ruas Raimundo de Sá Araújo Antônio Levino Alencar, neste município.</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4599/5_instalar_posto_policial.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4599/5_instalar_posto_policial.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Exmo. Senhor CLEBEL DE SOUZA CORDEIRO que autorize a Secretaria Responsável, a fim de instalar Posto Policial e efetivo da P.M (Policia Militar) no 3º (terceiro) distrito (Umãs) deste município.</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4601/3_calcamento_da_rua_joao_mariano_sobrinho.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4601/3_calcamento_da_rua_joao_mariano_sobrinho.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Exmo. Senhor CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário MARCOS TARCÍSIO SÁ DE VASCONCELOS, a fim de construir o calçamento da Rua João Mariano Sobrinho no 3º (terceiro) distrito (Umãs) deste município.</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4602/4_calcamento_da_rua_francisco_esmerindo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4602/4_calcamento_da_rua_francisco_esmerindo.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Exmo. Senhor CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário MARCOS TARCÍSIO SÁ DE VASCONCELOS, a fim de construir o calçamento da Rua Francisco Esmerindo de Sá no 3º (terceiro) distrito (Umãs) deste município.</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4604/7_construcao_de_ponto_de_onibus.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4604/7_construcao_de_ponto_de_onibus.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Exmo. Senhor CLEBEL DE SOUZA CORDEIRO que autorize a Secretaria Responsável, a realizar a construção de ponto de ônibus para os alunos que aguardam o transporte escolar nos sítios e no distrito de Umãs.</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4609/02-_pavimento_nas_ruas_dos_bairros_cohab_e_jar_DsdnRME.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4609/02-_pavimento_nas_ruas_dos_bairros_cohab_e_jar_DsdnRME.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Exmo. Senhor CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário MARCOS TARCÍSIO SÁ DE VASCONCELOS, a inserir no planejamento de obras de Pavimentação em Paralelepípedo as Ruas: 30 e 15 no Bairro da Cohab, e nas Ruas: 13, da Glória, Aurea Sampaio Parente Muniz,  Severina Silva Rêgo e  Av  Antonio P. De Lima, no Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4610/01-_pavimento_nas_ruas_do_bairro_brisa_da_serra.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4610/01-_pavimento_nas_ruas_do_bairro_brisa_da_serra.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Exmo. Senhor CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário MARCOS TARCÍSIO SÁ DE VASCONCELOS, a inserir no planejamento de obras de Pavimentação em Paralelepípedo as Ruas: Boa Nova, Boa Esperança e Mariano Joaquim, todas no Bairro Brisa da Serra.</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4620/indicacao_biblioteca_digital.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4620/indicacao_biblioteca_digital.docx</t>
   </si>
   <si>
     <t>Ao Secretário de Cultura e Esporte Senhor Henrique Leal Sampaio no sentido de envidar esforços para que seja feita a implementação de UMA BIBLIOTECA DIGITAL NA BIBLIOTECA FRANCISCO AUGUSTO EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4624/indicacao_de_psicopedagogo_ywmajef.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4624/indicacao_de_psicopedagogo_ywmajef.docx</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Prefeito do Município Clebel de Souza Cordeiro, no sentido de envidar esforços para  CRIAR CARGO DE  PROFISSIONAIS NA ÁREA DE PSICOPEDAGOGIA, EM TODAS AS ESCOLAS MUNICIPAIS DE SALGUEIRO</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4625/indicacao_de_horta.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4625/indicacao_de_horta.docx</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito do Município Clebel de Souza Cordeiro,  visando o bem-estar social dos nossos Munícipes, que faça gestão junto a quem de direito, no sentido de IMPLANTAR HORTA COMUNITÁRIA COM PRODUTOS ORGÂNICOS.</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4626/indicacao_creche__horizonte.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4626/indicacao_creche__horizonte.docx</t>
   </si>
   <si>
     <t>Ao Senhor Marcos Tarsísio Sá de Vasconcelos, Secretário de Desenvolvimento Urbano e Obras, no sentido de envidar esforços para que viabilize a CONSTRUÇÃO DE UMA CRECHE NO BAIRRO NOVO HORIZONTE</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4627/indicacao_creche__no_santo_antonio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4627/indicacao_creche__no_santo_antonio.docx</t>
   </si>
   <si>
     <t>Ao Senhor Marcos Tarsísio Sá de Vasconcelos, Secretário de Desenvolvimento Urbano e Obras, no sentido de envidar esforços para que viabilize a CONSTRUÇÃO DE UMA CRECHE NO RESIDENCIAL SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4628/indicacao_de_escola_no_santo_antonio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4628/indicacao_de_escola_no_santo_antonio.docx</t>
   </si>
   <si>
     <t>Ao Senhor Marcos Tarsísio Sá de Vasconcelos, Secretário de Desenvolvimento Urbano e Obras, no sentido de envidar esforços para que viabilize a CONSTRUÇÃO DE UMA ESCOLA MUNICIPAL NO RESIDENCIAL SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4632/indicacao_01-2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4632/indicacao_01-2020.docx</t>
   </si>
   <si>
     <t>O vereador Augusto Matias, no uso das atribuições legais., requer à mesa diretora, após ouvido o plenário, que seja solicitado ao Exmo Sr Prefeito  do município Clebel de Souza Cordeiro, no sentido de determinar ao órgão competente que seja feita a manutenção do calçamento na Rua Antonio Alves Conserva, em frente a Escola Paulo Fernando.</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4635/8_passagem_molhada_na_entrada_do_sitio_tamboril_2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4635/8_passagem_molhada_na_entrada_do_sitio_tamboril_2.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Exmo. Senhor CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário MARCOS TARCÍSIO SÁ DE VASCONCELOS, a fim de construir uma passagem molhada na entrada do Sítio Tamboril 2, que dá acesso ao cemitério do referido sítio, qual pertence ao 3º distrito (Umãs) deste município.</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4639/ind.__solicita_a_contrucao_de_duas_passagem_mo_EEyewzf.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4639/ind.__solicita_a_contrucao_de_duas_passagem_mo_EEyewzf.docx</t>
   </si>
   <si>
     <t>Indica, ao Exmo. Sr, Prefeito Clebel de Souza Cordeiro, para que seja construída uma passagem molhada na estrada do sitio alazão próximo a residência de seu Anízio, pois nos períodos chuvosos de grandes enchentes dificultam a ultrapassagem de motos, carros pequenos e ate os veículos maiores, inclusive os carros de feira, ônibus escolar que por ali circulam todos os dias para a cidade de  Salgueiro-PE.</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4640/ind.__solicita_a_contrucao_de_uma_praca_no_sit_pZT1A6E.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4640/ind.__solicita_a_contrucao_de_uma_praca_no_sit_pZT1A6E.docx</t>
   </si>
   <si>
     <t>Indica, ao Exmo. Sr, prefeito Clebel de Souza Cordeiro, para que seja construída uma praça Pública na Comunidade do Sitio Penedo município de Salgueiro-PE.</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4641/ind.__solicita_a_contrucao_de_uma_biblioteca___t8YMoNP.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4641/ind.__solicita_a_contrucao_de_uma_biblioteca___t8YMoNP.docx</t>
   </si>
   <si>
     <t>Indica, ao Exmo. Sr Prefeito do Município Clebel de Souza Cordeiro, indica a construção de uma Biblioteca pública no Sítio Uri, onde beneficiará toda a comunidade, e também como suporte para a escola Municipal Pedro Paixão.</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4642/ind.__solicita_a_contrucao_de_uma_biblioteca___PfNepcQ.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4642/ind.__solicita_a_contrucao_de_uma_biblioteca___PfNepcQ.docx</t>
   </si>
   <si>
     <t>Indica a construção de uma Biblioteca pública no 5° Distrito Pau Ferro, onde beneficiará todas as comunidades próximas, e também como suporte para a escola Joaquim Barbosa de Maria.</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4643/9_implantacao_de_quebra-_molas_e_cuidador.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4643/9_implantacao_de_quebra-_molas_e_cuidador.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Exmo. Senhor CLEBEL DE SOUZA CORDEIRO que autorize a Secretaria Responsável, no sentido de realizar implantação de quebra- molas e placas de sinalização em todas as paradas de ônibus escolar nos sítios do distrito de Umãs, com abrangência a todo o município, e ainda a contratação de um cuidador para permanecer nos ônibus para melhor manter a segurança dos alunos especiais.</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4645/ind._para__que_seja_construcao_a__casa_do_estudante.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4645/ind._para__que_seja_construcao_a__casa_do_estudante.docx</t>
   </si>
   <si>
     <t>Indica, ao Exmo. Sr, Prefeito Clebel de Souza Cordeiro, para que seja construída á casa dos Estudantes no Município de Salgueiro, com o intuito de atender todos os estudantes dos distritos Conceição das Criolas, Umãs, Vasquez e Pau Ferro.</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4646/ind._ao_governador__do_estado.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4646/ind._ao_governador__do_estado.docx</t>
   </si>
   <si>
     <t>Indica, ao Exmo. Sr, Governador do Estado de Pernambuco, Paulo Henrique Saraiva Câmara, e todas as autoridades, órgãos competentes do nosso município, para juntos lutarmos por a Pavimentação asfáltica da PE da estrada do 5° distrito Pau Ferro no município de Salgueiro-PE.</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4661/indicacao-05-locacao_de_espacos_publicos_para__JCEJ9Hu.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4661/indicacao-05-locacao_de_espacos_publicos_para__JCEJ9Hu.docx</t>
   </si>
   <si>
     <t>indica à Presidência desta Casa Legislativa,após sua aprovação seja encaminhada ao Chefe do Poder Executivo Municipal e a quem de direito: a premente necessidade de locação de espaços públicos para servirem de anexo das creches para abrigar todos os alunos que não encontraram disponibilidade de vagas e constam na lista de espera no cadastro de reserva.</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4663/indicacao-04-construcao_de_um_novo_predio_para_DtOLc2k.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4663/indicacao-04-construcao_de_um_novo_predio_para_DtOLc2k.docx</t>
   </si>
   <si>
     <t>indica à Presidência desta Casa Legislativa,após sua aprovação seja encaminhada ao Chefe do Poder Executivo Municipal e a quem de direito:Indica para que dentro das possibilidades orçamentárias, a construção de um prédio no terreno ao lado do Memorial do Couro para a realocação do teatro Alaíde Conserva, incluindo sala de ensaios.</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4664/indicacao-03-construcao_de_passagem_molhada_ok_1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4664/indicacao-03-construcao_de_passagem_molhada_ok_1.docx</t>
   </si>
   <si>
     <t>indica à Presidência desta Casa Legislativa,após sua aprovação seja encaminhada ao Chefe do Poder Executivo Municipal e a quem de direito: Viabilizar construção de uma passarela com colocação de manilhas na Avenida Espanha localizada do Bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4669/indicacacao_rua_reforma_da_quadra.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4669/indicacacao_rua_reforma_da_quadra.docx</t>
   </si>
   <si>
     <t>O Vereador Leo Parente, no uso de suas atribuições legislativas, ouvido o plenário, e cumpridas as formalidades regimentais, indica ao Prefeito Municipal, Senhor Clebel Cordeiro de Souza e ao Secretário de Cultura e Esportes, Senhor Henrique Sampaio, que providencie com a máxima urgência possível a reforma da quadra do planalto, com implantação de telas de contenção, evitando que as bolas sejam arremessadas nos telhados das casas daquela região, retirada de materiais que danificam bolas e são riscos para os usuários.</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4678/indicacao_no_02_-calcamento_da_rua_padre_ze_maria.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4678/indicacao_no_02_-calcamento_da_rua_padre_ze_maria.docx</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e ao Secretário de Obras, Senhor Marcos Tarcísio Sá de Vasconcelos, proceda o calçamento da Rua Padre Zé Maria no Bairro Divino Espirito Santo.</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4679/indicacao_ensino_biblico.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4679/indicacao_ensino_biblico.docx</t>
   </si>
   <si>
     <t>A Secretária de Educação a Sra. Karla Cristina Siqueira Vasconcelos de Barros, no sentido de envidar esforços para que INCLUA NA CARGA HORÁRIA NORMAL, ENSINO BÍBLICO NAS ESCOLAS MUNICIPAIS, COM MATRÍCULA FACULTATIVA, COM BASE NO ARTIGO 210, § 1º, DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4686/13_calcamento_do_cemiterio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4686/13_calcamento_do_cemiterio.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Exmo. Senhor CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário MARCOS TARCÍSIO SÁ DE VASCONCELOS, no sentido de promover calçamento que dá acesso Cemitério Público do 3º distrito (Umãs) de Salgueiro.</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4687/10_posto_de_saude_-_sitio_santana.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4687/10_posto_de_saude_-_sitio_santana.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Exmo. Senhor CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário MARCOS TARCÍSIO SÁ DE VASCONCELOS, no sentido de construir um posto de Saúde no Sítio Santana, afim de melhorar a qualidade de vida dos seus moradores.</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4688/12_calcamento_da_rua_messias_jose_de_sa.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4688/12_calcamento_da_rua_messias_jose_de_sa.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Exmo. Senhor CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário MARCOS TARCÍSIO SÁ DE VASCONCELOS, no sentido de construir calçamento da Rua Messias José de Sá, localizada no 3º distrito (Umãs) de Salgueiro</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4690/indicacao_01_-_2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4690/indicacao_01_-_2020.docx</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4702/indicacao_-_cursos_na_area_de_agricultura_fami_fJy5Bas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4702/indicacao_-_cursos_na_area_de_agricultura_fami_fJy5Bas.docx</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Prefeito Clebel de Souza Cordeiro e ao Presidente do Conselho Regional do SENAI-PE Ricardo Essinger, para que seja disponibilizados cursos na área de agricultura familiar e manejo de caprinos e ovinos para a população salgueirense e comunidades vizinhas.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4719/creche_leticia_rosa.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4719/creche_leticia_rosa.docx</t>
   </si>
   <si>
     <t>O Vereador Leo Parente, no uso de suas atribuições legislativas, ouvido o plenário, e cumpridas as formalidades regimentais, indica ao Prefeito Municipal, Senhor Clebel Cordeiro de Souza e ao Secretário de Desenvolvimento urbano e obras, o senhor Marcos Tarcísio que providencie com a máxima urgência possível a reforma do CSU para que seja anexada a creche Letícia Rosa para que a mesma seja reformada para a finalidade do espaço, para suprir a demanda de alunos.</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4724/indicacao_no_02_-criacao_da_agencia_reguladora_ApZmHyu.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4724/indicacao_no_02_-criacao_da_agencia_reguladora_ApZmHyu.docx</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e ao Secretário de Administração, Senhor Luís André Filgueira Sampaio, providencie a criação da Agência Reguladora de Saneamento e Águas do município de Salgueiro.</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4727/indicacao-08-ampliacao_dos_servicos_socioassisteciais.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4727/indicacao-08-ampliacao_dos_servicos_socioassisteciais.docx</t>
   </si>
   <si>
     <t>indica à Presidência desta Casa Legislativa,após sua aprovação seja encaminhada ao Chefe do Poder Executivo Municipal e a quem de direito:a ampliação dos Serviços Socioassistenciais estendendo aos bairros e distritos do município, com locação de espaços e equipe para atender a população de vulnerabilidade social.</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4728/indicacao-09-levantamento_de_rotas_turisticas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4728/indicacao-09-levantamento_de_rotas_turisticas.docx</t>
   </si>
   <si>
     <t>indica à Presidência desta Casa Legislativa,após sua aprovação seja encaminhada ao Chefe do Poder Executivo Municipal e a quem de direito:Indica a necessidade de realizar estudo e orçamento para levantamento com mapeamentos e rotas dos pontos turísticos naturais e históricos do município para se trabalhar ecoturismo sustentável.</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4729/indicacao-07-iluminacao_das_brs.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4729/indicacao-07-iluminacao_das_brs.docx</t>
   </si>
   <si>
     <t>indica à Presidência desta Casa Legislativa,após sua aprovação seja encaminhada ao Chefe do Poder Executivo Municipal e a quem de direito:Indica realizar estudo e orçamento para viabilização de projeto de iluminação das BRs 232 e 116 com luz de Led, dos pontos compreendendo a partir do IF Sertão à Pedreira Barbosa e da Ponte da Bananeira a Fábrica de Dormentes na saída pro Ceará.</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4730/indicacao-06-realizacao_de_concurso_de_poesias_NbQQRBA.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4730/indicacao-06-realizacao_de_concurso_de_poesias_NbQQRBA.docx</t>
   </si>
   <si>
     <t>indica à Presidência desta Casa Legislativa,após sua aprovação seja encaminhada ao Chefe do Poder Executivo Municipal e a quem de direito:A realização de Concurso de Poesias e impressão de livro de coletâneas dos poetas integrado com a Biblioteca Francisco Augusto.</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4731/indicacao-09_-criacao_de_espaco_pulblico_uri.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4731/indicacao-09_-criacao_de_espaco_pulblico_uri.docx</t>
   </si>
   <si>
     <t>indica à Presidência desta Casa Legislativa,após sua aprovação seja encaminhada ao Chefe do Poder Executivo Municipal e a quem de direito:Indica ao Ministério da Integração, Corpo de Bombeiros, Poder Executivo Municipal e quem mais de direito para viabilizar estudo para criação de espaço público denominado local próprio e seguro e sinalizado destinado à visitação para turismo e lazer por pessoa e/ou banhistas na barragem dos Negreiros, localizada no Sitio URI, neste município.</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4738/ind.__solicita_ao_governador_do_estado__a_cont_x3AnRLs.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4738/ind.__solicita_ao_governador_do_estado__a_cont_x3AnRLs.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Governador do Estado de Pernambuco Sr Paulo Henrique Saraiva Câmara, para que viabilize a contratação de profissionais especialista na área de otorrinolaringologia para o hospital Regional Inácio de Sá na Cidade de Salgueiro PE.</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4739/ind.__solicita_ao_governador_do_estado__a_cons_RnsvWFo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4739/ind.__solicita_ao_governador_do_estado__a_cons_RnsvWFo.docx</t>
   </si>
   <si>
     <t>Indico a mesa diretora, na forma regimental, após aprovação do plenário, que seja encaminhado ao Poder Executivo a presente indicação subscreve por meio de suas atribuições legais, indica, ao Exmo. Sr, Deputado Federal, João Henrique de Andrade Lima Campos, e a CODEVASF, objetivando emendas parlamentares para a construção de uma quadra poliesportiva com infra- estrutura na comunidade do 5° distrito Pau Ferro, município de Salgueiro PE.</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4740/indicacao_no_04_-aumento_do_quedro_de_agente_d_mxNfcEM.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4740/indicacao_no_04_-aumento_do_quedro_de_agente_d_mxNfcEM.docx</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, após ouvido o Plenário, na forma regimental, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e ao Senhor André Filgueira Secretario de Administração, que providencie o aumento no quadro de Agentes Combate as Endemias do nosso município.</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4743/ind._ao__prefeito_solicita_a_construcao_da_cas_KIodfFj.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4743/ind._ao__prefeito_solicita_a_construcao_da_cas_KIodfFj.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr, Prefeito Clebel de Souza Cordeiro, para que seja construída uma casa de acolhimento no Município de Salgueiro, com o intuito de atender todos os Salgueirenses dos distritos Conceição das Crioulas, Umãs, Vasquez e Pau Ferro.</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4745/03-_poco_com_a_perfuratriz.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4745/03-_poco_com_a_perfuratriz.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Exmo. Senhor CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE DESENVOLVIMENTO RURAL, através do Secretário JULIANO BARROS, a fazer um poço artesiano no Lar São Vicente de Paulo com a perfuratriz deste município.</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4760/14_calcamento_da_rua_raimundo_nunes_pereira.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4760/14_calcamento_da_rua_raimundo_nunes_pereira.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Exmo. Senhor CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário MARCOS TARCÍSIO SÁ DE VASCONCELOS, a fim de construir o calçamento da Rua Raimundo Nunes Pereira no Bairro Nossa Senhora do Perpetuo Socorro (por trás da parma).</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4761/15_calcamento_da_rua_joao_antonio_marins.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4761/15_calcamento_da_rua_joao_antonio_marins.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Exmo. Senhor CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário MARCOS TARCÍSIO SÁ DE VASCONCELOS, a fim de construir o calçamento da Rua João Antônio Marins no Bairro Divino Espirito Santo.</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4764/indicacao_04_-_2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4764/indicacao_04_-_2020.docx</t>
   </si>
   <si>
     <t>O vereador Augusto Matias, no uso das atribuições legais., requer à mesa diretora, após ouvido o plenário, que seja solicitado ao Exmo Sr Prefeito  do município Clebel de Souza Cordeiro, no sentido de determinar ao órgão competente que seja feita a manutenção do calçamento na lateral da Casa Paroquial do Santuário Nossa Senhora do Perpetuo do Socorro .</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4765/indicacao_03_-_2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4765/indicacao_03_-_2020.docx</t>
   </si>
   <si>
     <t>O vereador Augusto Matias, no uso das atribuições legais., requer à mesa diretora, após ouvido o plenário, que seja solicitado ao Exmo Sr Prefeito  do município Clebel de Souza Cordeiro, no sentido de determinar ao órgão competente que seja feita a manutenção do calçamento da Rua Antonio Filgueira Soares, bairro Sta Margarida .</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4766/indicacao_02_-_2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4766/indicacao_02_-_2020.docx</t>
   </si>
   <si>
     <t>O vereador Augusto Matias, no uso das atribuições legais., requer à mesa diretora, após ouvido o plenário, que seja solicitado ao Exmo Sr Prefeito  do município Clebel de Souza Cordeiro, no sentido de determinar ao órgão competente que seja feita a manutenção do calçamento da Rua José Duperron de Alencar, bairro Divino Espírito Santos .</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4767/indicacao-11-instalacao_de_uma_brinquedoteca_-ok.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4767/indicacao-11-instalacao_de_uma_brinquedoteca_-ok.docx</t>
   </si>
   <si>
     <t>Indica a instalação de uma brinquedoteca no Parque das Crianças.</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4768/indicacao-13-indica_viabilizar_estudo_e_orcame_0HioUw9.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4768/indicacao-13-indica_viabilizar_estudo_e_orcame_0HioUw9.docx</t>
   </si>
   <si>
     <t>Indica viabilizar estudo e orçamento para calçamento e piso nas áreas das diversas Capelas e igrejas nas Comunidades rurais do município.</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4771/indicacao-16-passagem_molhada_br_116__02-03-20.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4771/indicacao-16-passagem_molhada_br_116__02-03-20.docx</t>
   </si>
   <si>
     <t>Viabilizar construção de uma passarela com colocação de manilhas na Avenida Espanha localizada as margens da BR 116 sentido UPAE em Salgueiro-PE</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4773/indicacao_construcao_de_praca.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4773/indicacao_construcao_de_praca.docx</t>
   </si>
   <si>
     <t>Indico a mesa, após ouvido o plenário no uso das legais atribuições, visando o bem-estar social dos nossos Munícipes, solicitando ao Exmo Sr. Prefeito Clebel de Souza Cordeiro, a construção de uma praça pública no sítio Uri, em frente a capela São José.</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4774/indicacao_predio_pete.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4774/indicacao_predio_pete.docx</t>
   </si>
   <si>
     <t>Indica a mesa Diretora após ouvido o Plenário e cumpridas as legais atribuições, visando o bem-estar social dos moradores do 5° distrito Pau Ferro,solicita ao Exmo. Sr Prefeito do Município Clebel de Souza Cordeiro, que faça gestão junto ao povo, objetivando a transformação do antigo prédio onde funcionava o PETE, em um grande salão Comunitário.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4775/indicacao_sobre_construcao_de_banheiros_publicos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4775/indicacao_sobre_construcao_de_banheiros_publicos.docx</t>
   </si>
   <si>
     <t>Indico a mesa, após ouvido o plenário no uso das legais atribuições, visando o bem-estar social dos nossos Munícipes, solicitando ao Exmo Sr. Prefeito Clebel de Souza Cordeiro,com extrema urgência a construção de banheiros públicos na cidade de Salgueiro para respeitar os visitantes e as pessoas da zona rural.</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4779/indicacao_-_calcamento_da_rua_antonio_pereira__NzvMKvW.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4779/indicacao_-_calcamento_da_rua_antonio_pereira__NzvMKvW.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO À EXECUÇÃO DO CALÇAMENTO DA RUA ANTONIO PEREIRA DE LIMA, NO BAIRRO DA PRIMAVERA</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4780/indicacao_-_calcamento_da_rua_antonio_p._de_al_cbslg8S.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4780/indicacao_-_calcamento_da_rua_antonio_p._de_al_cbslg8S.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO À EXECUÇÃO DO CALÇAMENTO DA RUA ANTÔNIO P. DE ALENCAR QUE LIGA À AV. FRANCISCO JOSÉ DA ROSA, NO BAIRRO DA PRIMAVERA</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4781/indicacao_-_calcamento_da_rua_l_11_tambem_conh_8zOTF1M.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4781/indicacao_-_calcamento_da_rua_l_11_tambem_conh_8zOTF1M.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO À EXECUÇÃO DO CALÇAMENTO DA RUA L 11, TAMBÉM CONHECIDA COMO RUA J 10, NO BAIRRO DA PRIMAVERA</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4792/indicacao_no_05_-calcamento_da_rua_rita_alves__wNiK4Sy.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4792/indicacao_no_05_-calcamento_da_rua_rita_alves__wNiK4Sy.docx</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e ao Secretário de Obras, Senhor Marcos Tarcísio Sá de Vasconcelos, proceda o calçamento da Rua Rita Alves dos Santos, bairro: Primavera</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4798/indicacacao_reparo_calcamento_rua_lourival_sampaio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4798/indicacacao_reparo_calcamento_rua_lourival_sampaio.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Senhor Clebel de Souza Cordeiro, ao que providencie, o reparo no calçamento e quebra molas na Rua Lourival Sampaio, Bairro Nossa Senhora das Graças, Salgueiro-PE.</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4800/indicacacao_rua_do_hospital_transito_placas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4800/indicacacao_rua_do_hospital_transito_placas.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Senhor Clebel de Souza Cordeiro, ao Diretor do DDTRANS que providencie regularizar como via de mão única a Rua Antônio Alencar Sampaio, no bairro Nossa Senhora das Graças, Planalto (Rua do Hospital). Sendo necessário a implantação de placas, e pintura de meio fio, sinalizando estacionamentos e pontos de taxi, moto-taxi e transporte alternativo.</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4824/ind.03solicita_a_contrucao_de_um_campo_de__fut_JaDDKg3.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4824/ind.03solicita_a_contrucao_de_um_campo_de__fut_JaDDKg3.docx</t>
   </si>
   <si>
     <t>indica, ao Exmo. Sr, Prefeito Clebel de Souza Cordeiro, á Secretaria de cultura e Espoetes para que seja construído um campo de futebol com iluminação na comunidade do 5° distrito Pau Ferro</t>
   </si>
   <si>
     <t>4825</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4825/ind._05_solicita_a_contrucao_de_um_campo_de_fu_C0fLxK4.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4825/ind._05_solicita_a_contrucao_de_um_campo_de_fu_C0fLxK4.docx</t>
   </si>
   <si>
     <t>indica, ao Exmo. Sr, Prefeito Clebel de Souza Cordeiro, para que seja construído um campo de futebol co iluminação na comunidade do Sitio Penedo.</t>
   </si>
   <si>
     <t>4826</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4826/ind._01_solicita_a_contrucao_de_um_campo_de_fu_12Sj0He.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4826/ind._01_solicita_a_contrucao_de_um_campo_de_fu_12Sj0He.docx</t>
   </si>
   <si>
     <t>indica, ao Exmo. Sr, Prefeito Clebel de Souza Cordeiro, para que seja construído um campo de futebol com iluminação no Sitio Curral velho.</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4827/ind.04__solicita_a_contrucao_de_um_campo_de_fu_X8qtIsu.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4827/ind.04__solicita_a_contrucao_de_um_campo_de_fu_X8qtIsu.docx</t>
   </si>
   <si>
     <t>indica, ao Exmo. Sr, Prefeito Clebel de Souza Cordeiro, para que seja construído um campo de futebol com iluminação na comunidade do Sitio lagoinha.</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4828/ind.03solicita_a_contrucao_de_uma_ponte_na_mol_M0fkreK.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4828/ind.03solicita_a_contrucao_de_uma_ponte_na_mol_M0fkreK.docx</t>
   </si>
   <si>
     <t>, indica, ao Exmo. Sr, Prefeito Clebel de Souza Cordeiro, para que seja construída uma Ponte na passagem molhada do 5° distrito Pau ferro, pois nos períodos chuvosos de grandes enchentes dificultam a ultrapassagem de motos, carros pequenos e ate os veículos maiores, inclusive os carros de feira, ônibus escolar que por ali circulam todos os dias para a cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>André Luiz Souza (André Cacau)</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4844/indicacao_-_pavimentacao_rua_beira_canal..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4844/indicacao_-_pavimentacao_rua_beira_canal..docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, que providencie a pavimentação da rua Beira Canal que liga as rua Lourival Sampaio à Elisa Patriota, na Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4851/indicacao_de_alcool_em_gel_coronavirus.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4851/indicacao_de_alcool_em_gel_coronavirus.docx</t>
   </si>
   <si>
     <t>Indico ao Prefeito em Exercício do Município Francisco Sampaio, a Secretária de Saúde a Sra. Adja Barros ou a quem for de direito no sentido de envidar esforços  para que SEJAM DISTRIBUÍDOS EM TODAS AS REPARTIÇÕES PUBLICAS DO MUNICÍPIO DE SALGUEIRO PRINCIPALMENTE NOS POSTOS DE SAÚDES, ESCOLAS E CRECHES, SACHES DE ÁLCOOL  EM GEL 70% E MASCARAS DESCARTES, DEVIDO  A PANDEMIA  DO  COVID-19 CONHECIDO COMO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4867/indicacao-15-faixa_de_pedestre_na_getulio_vargas_13-03.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4867/indicacao-15-faixa_de_pedestre_na_getulio_vargas_13-03.docx</t>
   </si>
   <si>
     <t>Para que dentro das possibilidades orçamentárias Implante uma faixa de pedestre com a devida sinalização de parada obrigatória na Rua Getulio Vargas em frente à Rua José de Siqueira Campos, sendo necessário retirado do canteiro central, o que hoje dificulta o circulação das pessoas, e principalmente dos estudantes.</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4868/indicacao-17-manutencao_da_escadaria_da_serra__iLhi9pA.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4868/indicacao-17-manutencao_da_escadaria_da_serra__iLhi9pA.docx</t>
   </si>
   <si>
     <t>Indica a manutenção da escadaria da Serra do Cruzeiro com construção de pórtico de entrada na subida da serra, corremão nas laterais da escadaria e placas de sinalização de ecoturismo educacional no percurso, bem como restauração do cruzeiro e limite de segurança em cima da serra.</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4870/ind.__solicita_aos_deputados_federais_a_aprova_002kDge.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4870/ind.__solicita_aos_deputados_federais_a_aprova_002kDge.docx</t>
   </si>
   <si>
     <t>Indica aos Excelentíssimos Senhores Deputados Federais, para que aprovem o novo FUNDEB, (Fundo de Manutenção e Desenvolvimento da Educação Básica).</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4874/decreto_de_emergencia.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4874/decreto_de_emergencia.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo Prefeito, Clebel Cordeiro, que adote as medidas necessárias a fim de avaliar a possibilidade de agilizar a utilização das máquinas e equipamentos necessários para a realização dos trabalhos nas políticas públicas de contenção de águas e demais serviços que ajudem o homem do campo, bem como verificar a possibilidade de efetivar a utilização da perfuratriz, através do Decreto Estadual de nº 48.801, de 13 de março de 2020, que reconhece a “Situação de Emergência” em Salgueiro pela estiagem, durante o período de 180 (cento e oitenta) dias, e da Lei Federal nº 8.666/1993, que dispõe em seu teor sobre a dispensa de licitação nos casos de emergência.</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4875/rua_tenente_arlindo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4875/rua_tenente_arlindo.docx</t>
   </si>
   <si>
     <t>indicação ao Exmo Prefeito, Clebel Cordeiro, que adote as medidas necessárias a fim de construir a pavimentação da Rua Tenente Arlindo Rocha, Bairro Augusto Alencar Sampaio.</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4882/requerimento_hospital_de_campanha.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4882/requerimento_hospital_de_campanha.docx</t>
   </si>
   <si>
     <t>Requeiro à Douta Mesa, nos termos do Regimento Interno da Câmara Municipal de Salgueiro, que seja oficiado a Secretaria Municipal de Salgueiro/Prefeitura de Salgueiro, para que utilize os repasses financeiros oriundos do Ministério da Saúde para instalação, montagem e estruturação de um HOSPITAL DE CAMPANHA – COVID-19 para reforçar a capacidade hospitalar de Salgueiro.</t>
   </si>
   <si>
     <t>4888</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4888/indicacao_no_06_-criacao_de_um_fundo_emergenci_mzEt1XC.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4888/indicacao_no_06_-criacao_de_um_fundo_emergenci_mzEt1XC.docx</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e a Secretária de Saúde, Senhora Adja Barros, que solicite a liberação de mais recursos para criação de um FUNDO EMERGENCIAL no município de Salgueiro, para o combate ao COVID-19 e aquisição de RESPIRADORES DE AR e materiais de proteção ao Coronavirus.</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4906/indicacao_-procedimentos_caso_de_obito.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4906/indicacao_-procedimentos_caso_de_obito.docx</t>
   </si>
   <si>
     <t>Para que seja articulados e organizados procedimentos entre os órgãos municipais para a remoção de corpos em caso de óbitos de causas naturais ocorridos na residência da pessoa falecida. De acordo com a portaria conjunta SDS/SES Nº001 de 24/03/ do Governo do Estado de Pernambuco.</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4917/indicacao_no_07_-calcamento_das_principais_rua_jziBjtW.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4917/indicacao_no_07_-calcamento_das_principais_rua_jziBjtW.docx</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e ao Secretário de Obras, Senhor Marcos Tarcísio Sá de Vasconcelos, proceda o calçamento das principais ruas do Sítio Campinhos.</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4920/indicacao_george_arraes_04052020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4920/indicacao_george_arraes_04052020.docx</t>
   </si>
   <si>
     <t>O VEREADOR PRESIDENTE DA CÂMARA DE VEREADORES DE SALGUEIRO, que a esta subscreve, no uso de suas atribuições, indica ao Exmo. Prefeito Clebel Cordeiro, que se digne em determinar que a verba devolvida pela Câmara de Vereadores de Salgueiro, no valor de R$50.000,00 (cinquenta mil reais) seja usada exclusivamente para aquisição de insumos básicos e produtos essenciais ao combate à disseminação do COVID-19, como máscaras e álcool em gél._x000D_
 Indica também que a secretaria de saúde faça a distribuição destes materiais de prevenção nos locais onde há concentração de pessoas e aglomerações que causem perigo de contágio, bem como aos que sofrem de vulnerabilidade social e necessitam dos itens de prevenção e higiene.</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4923/programa_micro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4923/programa_micro.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Prefeito, Clebel Cordeiro, que adote as medidas do “Programa Municipal de Apoio ao Pequeno Negócio”, a fim de tentar dar sustentação aos pequenos empreendimentos, formais e informais, e as famílias dos empreendedores, em particular as de baixa renda, promovendo a articulação para concessão de financiamento bancário através do Fundo Municipal de Pequenos Negócios, conforme instituído pela Lei Municipal nº 2.024/2017, e as demais iniciativas delegadas.</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4924/decreto_de_emergencia_sapl.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4924/decreto_de_emergencia_sapl.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo. Prefeito, Clebel Cordeiro, que adote as medidas de ajuda ao homem do campo através do Decreto Estadual de nº 48.801, de 13 de março de 2020, que reconhece a “Situação de Emergência” em Salgueiro pela estiagem, durante o período de 180 (cento e oitenta) dias.</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4931/indicacao_celpe_pe.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4931/indicacao_celpe_pe.docx</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja formulado um VEEMENTE APELO ao Excelentíssimo Senhor Prefeito do Município Clebel de Souza Cordeiro sentido de resolver expedir RECOMENDAÇÃO e a todos os seus órgãos, no sentido de:</t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4934/credenciamento_mercado_local.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4934/credenciamento_mercado_local.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo Prefeito, Clebel Cordeiro, que adote as medidas necessárias a fim de efetuar o para O CREDENCIAMENTO DE PEQUENOS FORNECEDORES NO MERCADO LOCAL com o objetivo de habilitá-los para a venda de produtos ou a contratação de serviços necessários para o desenvolvimento das ações desenvolvidas no período de combate ao COVID-19, pulverizando o emprego dos recursos utilizados nas ações e contribuindo para o fomento do comércio local.</t>
   </si>
   <si>
     <t>4935</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4935/indicacao_no_08_-_sao_joao_das_lives_sertanejas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4935/indicacao_no_08_-_sao_joao_das_lives_sertanejas.docx</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e ao Secretário de Cultura e Esporte, Senhor João Filho, proceda a realização do São João Virtual em nosso município.</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4938/indicacao_george_pfec_18.05.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4938/indicacao_george_pfec_18.05.docx</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que destine parte da verba do Programa Federativo de Enfrentamento ao Coronavírus na compra de máscaras de tecido confeccionadas por costureiras locais.</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4940/indicacao03_20.05.2020_eliane.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4940/indicacao03_20.05.2020_eliane.docx</t>
   </si>
   <si>
     <t>É importante a Prefeitura garantir a manutenção das ruas, praças e equipamentos públicos. Os serviços de limpeza essenciais no combate a Dengue. Entre diversas ruas destacamos a Rua Erick Ribeiro, o pátio do Estádio Salgueirão, as imediações da Rua Joaquim Nabuco onde tem uma roça de cultivo de capim</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4941/indicacao_02-_20.05.2020_eliane.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4941/indicacao_02-_20.05.2020_eliane.docx</t>
   </si>
   <si>
     <t>Indica a importância da Prefeitura de Salgueiro através da Secretaria de Saúde garantir medicamentos nos Postos de Saúde, como também atendimento médico, evitando que a população se desloque para o Hospital Regional Inácio de Sá.</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4947/indicacao_ponto_de_onibus_escolar.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4947/indicacao_ponto_de_onibus_escolar.docx</t>
   </si>
   <si>
     <t>indica ao Exmo. Sr Prefeito do Município, Clebel de Souza Cordeiro, que seja construído um ponto de ônibus para os estudantes do sítio Uri.</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4950/indicacao_cvt.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4950/indicacao_cvt.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo Prefeito, Clebel Cordeiro, que adote as medidas necessárias a fim de utilizar o maquinário de costura do Centro de Vocação Tecnológico (CVT) para confecção de máscaras que ajudem a combater o coronavírus (COVID-19), articulando uma atuação colaborativa entre cidadãos, entidades da sociedade civil e empresas, sobretudo as integrantes do segmento de confecções da cidade, e incentivando a produção, o comércio, a distribuição e a aquisição de máscaras, em especial para a população de baixa renda, também estendendo este trabalho para a zona rural.</t>
   </si>
   <si>
     <t>4952</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4952/hemope_salgueiro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4952/hemope_salgueiro.docx</t>
   </si>
   <si>
     <t>Indica ao Exmo Prefeito, Clebel Cordeiro, sugerindo que adote as medidas necessárias a fim de regulamentar, ou se for suficiente apenas orientar, durante o período de medidas restritivas de controle de circulação de veículos e pessoas devido a pandemia do novo coronavírus (COVID - 19), a mobilidade dos doadores de sangue até o Núcleo de Hemoterapia Regional de Salgueiro.</t>
   </si>
   <si>
     <t>4953</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4953/04-_auxilio_municipal.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4953/04-_auxilio_municipal.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Exmo. Senhor CLEBEL DE SOUZA CORDEIRO que autorize as SECRETARIA DE  DESENVOLVIMENTO SOCIAL, através do Secretária PATRÍCIA DUARTE, que seja criado um programa de R$: 300,00 a R$: 400,00 reais de Auxílio Emergencial para aquelas famílias que não tiveram acesso ao auxílio emergencial do Governo Federal.</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4957/proposicao_antonio_pires.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4957/proposicao_antonio_pires.pdf</t>
   </si>
   <si>
     <t>Que seja distribuído kits de higiene_x000D_
 contendo; creme dental, sabonete, papel higiênico e álcool em_x000D_
 gel. Para todos os alunos de ensino público do município de_x000D_
 Salgueiro.</t>
   </si>
   <si>
     <t>4963</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4963/indicacao_no_______-_2020_george_arraes.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4963/indicacao_no_______-_2020_george_arraes.docx</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Prefeito Clebel Cordeiro, que se digne em determinar a antecipação dos feriados municipais, agrupando em dias seguidos para incentivar a população a permanecer em casa.</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4976/indicacao_e_book.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4976/indicacao_e_book.docx</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Prefeito, Clebel Cordeiro, e ao Exmo Secretário de Cultura e Esportes, João Filho, que adotem as medidas necessárias a fim de idealizar uma PLATAFORMA DIGITAL DA BIBLIOTECA MUNICIPAL, tanto para empréstimos de livros quanto para disponibilizar livros no formato “e-book”.</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4977/indicacao__plano_de_retomada.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4977/indicacao__plano_de_retomada.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito, Clebel Cordeiro, a criação do PLANO MUNICIPAL DE CONDUTAS SOCIAIS E RETOMADA GRADUAL DE ATIVIDADES ECONÔMICAS, tendo em vista a determinação do Governo do Estado de Pernambuco, de acordo com o Decreto Estadual nº 49.055, de 31 de maio de 2020, para retomada setorial e gradual do funcionamento das atividades econômicas suspensas durante o enfrentamento à pandemia, considerando os riscos à saúde e a relevância socioeconômica de cada atividade, sendo importante viabilizar ações públicas de apoio de acordo com a nossa realidade.</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4978/indicacao_no_10_-adesao_ao_programa_atende_em_casa.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4978/indicacao_no_10_-adesao_ao_programa_atende_em_casa.docx</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e a Secretária de Saúde, Senhora Adja Barros, proceda a inclusão do município ao programa “ATENDE EM CASA”, para combate ao COVID-19.</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4979/indicacao_no_11_-kit_covid-19.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4979/indicacao_no_11_-kit_covid-19.docx</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e a Secretária de Saúde, Senhora Adja Barros, proceda a aquisição e distribuição de um “KIT – COVID-19” a população infectada e deixem disponíveis esses medicamentos nas UBS´s e caso não seja incluso, que incluam na lista de REMUME – Relação Municipal de Medicamentos 2020.</t>
   </si>
   <si>
     <t>4990</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4990/amancio.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4990/amancio.doc</t>
   </si>
   <si>
     <t>Que seja solicitado ao Senhor Prefeito do Município Clebel Cordeiro junto ao secretário de desenvolvimento Urbano e Obras a construção do calçamento da rua Amâncio Horácio Cruz na Primavera.</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4998/indicacao_no_12_-_insalubridade_40.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4998/indicacao_no_12_-_insalubridade_40.docx</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro, a Secretária de Saúde, Sr.ª Adja Barros, Secretaria de Administração Sr.ª. Allany Ferreira proceda o aumento para 40% de insalubridade aos Profissionais envolvidos diretamente ao combate ao Covid-19.</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5002/j10.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5002/j10.doc</t>
   </si>
   <si>
     <t>Que seja solicitado ao Senhor Prefeito do Município Clebel Cordeiro junto ao secretário de desenvolvimento Urbano e Obras a construção do calçamento da rua J10, Bairro Primavera.</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5005/05-_a_instalacao_de_equipamento_eliminador_de_ar.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5005/05-_a_instalacao_de_equipamento_eliminador_de_ar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Exmo. Senhor CLEBEL DE SOUZA CORDEIRO que solicite da COMPESA- Companhia Pernambucana de Saneamento a instalação de equipamento eliminador de ar na tubulação do sistema de abastecimento.</t>
   </si>
   <si>
     <t>5009</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5009/rua-pedreiro_genesio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5009/rua-pedreiro_genesio.docx</t>
   </si>
   <si>
     <t>O Vereador George Arraes, no uso de suas atribuições legislativas, ouvido o plenário, e cumpridas as formalidades regimentais, indica ao Prefeito Municipal, Senhor Clebel Cordeiro de Souza e ao Secretário de obras, Senhor Marcos Sá, que providencie com a máxima urgência possível o Calçamento da Rua  Pedreiro Genesio , Bairro: Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>5015</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5015/antonio_nogueira.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5015/antonio_nogueira.doc</t>
   </si>
   <si>
     <t>Que seja solicitado ao Senhor Prefeito do Município Clebel Cordeiro junto ao secretário de desenvolvimento Urbano e Obras a construção do calçamento da rua Antônio Nogueira de Melo, Bairro Primavera.</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5033/indicacao_para_consrtucao_de_uma_plataforma_de__nFr27Wq.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5033/indicacao_para_consrtucao_de_uma_plataforma_de__nFr27Wq.pdf</t>
   </si>
   <si>
     <t>O Vereador Leo Parente, no uso de suas atribuições legislativas, ouvido o plenário, e cumpridas as formalidades regimentais, indica ao Prefeito Municipal, Senhor Clebel Cordeiro de Souza e o Secretário de Obras, Senhor Marcos Sá a construção de uma plataforma de decolagem de parapente e asa-delta, na serra do Cruzeiro. Assim como a revitalização do acesso, instalação de equipamentos de proteção, com o intuito de estimular a prática esportiva naquela localidade em nosso município.</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5045/au.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5045/au.doc</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito do Município Clebel Cordeiro junto ao secretário de Desenvolvimento Urbano e Obras, o Sr. Marcos Tarcísio Sá de Vasconcelos, a construção do calçamento da rua Aurea Sampaio Parente Muniz, Bairro Primavera.</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5047/indicacacao_taxas_e_insencoes_vans_motoxistas.docx.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5047/indicacacao_taxas_e_insencoes_vans_motoxistas.docx.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Senhor Clebel de Souza Cordeiro, ao Secretário Tayrone Torres e ao Diretor do DDTRANS Sr. Wirlânio Ferreira, que diante desse período conturbado e de recessão comercial, os alvarás e taxas para mototaxistas, taxistas e proprietários de vans sejam concedidos provisoriamente e sem custo para os requerentes, em especial aos mototaxistas que a mais de 2 meses não podem realizar a prestação de seus serviços.</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5050/indicacao_augusto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5050/indicacao_augusto.docx</t>
   </si>
   <si>
     <t>INDICAÇAO_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 O vereador Augusto Matias, no uso de suas atribuições asseguradas por Lei, notadamente os dispositivos do Regimento Interno, através do presente instrumento, requer à Presidência desta Casa Legislativa, que submeta à apreciação do Plenário, e após sua aprovação seja acionado o Sr prefeito Clebel Cordeiro e órgãos competentes para que seja realizada limpeza na Rua Tiradentes localizada na lateral da pedra do Hospital Regional.</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5055/indicacao_-_calcamento_na_comunidade_do_uri.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5055/indicacao_-_calcamento_na_comunidade_do_uri.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Clebel de Souza Cordeiro, que ordene a Secretária de obras no sentido de promover a Pavimentação em Paralelepípedo na comunidade do Uri.</t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5063/indicacao_no_13_-_lombada_no_monte_alegre.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5063/indicacao_no_13_-_lombada_no_monte_alegre.docx</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e ao Secretário de Obras, Senhor Marcos Sá, proceda a construção de lombadas nas Avenidas (logo após o Condomínio Residencial Maria América), localizado no Bairro Monte Alegre do município de Salgueiro.</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5068/indicacao-ninho.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5068/indicacao-ninho.docx</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Excelentíssimo Senhor Clebel de Souza Cordeiro, Prefeito do Município e a Ilmª Senhora Adja Barros, Secretária de Saúde, que proceda com a máxima Urgência Testes do COVD-19 para a comunidade do Ninho do Senhor, afim de detectar se existe  o Vírus naquele local.</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5073/indicacao_augusto_2020_-_06.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5073/indicacao_augusto_2020_-_06.docx</t>
   </si>
   <si>
     <t>INDICAÇAO¬¬¬¬¬¬¬¬¬¬¬¬¬¬¬¬¬¬--________2020_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 O vereador Augusto Matias, no uso de suas atribuições asseguradas por Lei, notadamente os dispositivos do Regimento Interno, através do presente instrumento, requer à Presidência desta Casa Legislativa, que submeta à apreciação do Plenário, e após sua aprovação seja acionado o Sr prefeito Clebel Cordeiro e órgãos competentes para que Seja colocados dois (02) postes na Rua Manoel Leônidas, bairro N.Sra Aparecida  próximos ao DER.</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5074/indicacao_augusto_2020_-_07.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5074/indicacao_augusto_2020_-_07.docx</t>
   </si>
   <si>
     <t>INDICAÇAO¬¬¬¬¬¬¬¬¬¬¬¬¬¬¬¬¬¬--________2020_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 O vereador Augusto Matias, no uso de suas atribuições asseguradas por Lei, notadamente os dispositivos do Regimento Interno, através do presente instrumento, requer à Presidência desta Casa Legislativa, que submeta à apreciação do Plenário, e após sua aprovação seja acionado o Sr prefeito Clebel Cordeiro e órgãos competentes para que Seja colocados um (01) poste na Rua Claudomicio, bairro Divino Espirito Santo, nesta cidade.</t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5078/06-saneamento_basico.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5078/06-saneamento_basico.pdf</t>
   </si>
   <si>
     <t>Indica ao Exm°. Senhor Governador PAULO HENRIQUE SARAIVA CÂMARA, através da Secretaria de Infraestrutura e Recursos Hídricos do Estado, representada pela Exmª. Senhora FERNANDHA BATISTA, que possa fazer a implantação do Sistema de Rede de Esgoto no Sítio Ponteiras (antigo Adalmir Águas Parque).</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5081/indicacao_no__-calcamento_da_rua_beco_da_paz.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5081/indicacao_no__-calcamento_da_rua_beco_da_paz.docx</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e ao Secretário de Obras, Senhor Marcos Tarcísio Sá de Vasconcelos, proceda o calçamento e o Saneamento da Rua Beco da Paz nas mediações do número 69 no bairro Santa Margarida no município de Salgueiro.</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5084/preservacao_ambiental_e_de_promocao_do_eco.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5084/preservacao_ambiental_e_de_promocao_do_eco.docx</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito, Clebel Cordeiro, e ao Excelentíssimo Secretário de Desenvolvimento Econômico, Ciência e Tecnologia, Darlando Barros, sugerindo que adotem as medidas necessárias a fim promover ações de preservação ambiental e promoção do ecoturismo local, através da exposição dos pontos de ecoturismo da cidade e envolvimento da parceria público-privada.</t>
   </si>
   <si>
     <t>5090</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5090/indicacao_de_um_campos_if_no_5_distrito.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5090/indicacao_de_um_campos_if_no_5_distrito.docx</t>
   </si>
   <si>
     <t>indica, ao Exmo. Sr, Deputado Federal, João Henrique de Andrade Lima Campos, que destine emendas parlamentares, objetivando a criação de uma extensão educacional IF no 5° distrito Pau ferro zona rural de Salgueiro-PE</t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5099/indicacao_-_bm.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5099/indicacao_-_bm.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após ouvido o Plenário, na forma regimental, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e ao Secretaria de Desenvolvimento Econômico Senhor Darlando Barros e a Secretaria de Desenvolvimento Rural Senhor Juliano Barros, que crie a cadeia produtiva de piscicultura em nosso município.</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5102/indicacao_02_2020._ind.ao_prefeito_para_que_co_rVrXyx4.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5102/indicacao_02_2020._ind.ao_prefeito_para_que_co_rVrXyx4.docx</t>
   </si>
   <si>
     <t>Indica, ao Exmo. Sr, Prefeito municipal, Clebel de Souza Cordeiro, para que seja feita a construção de um CEASA no 5° distrito Pau Ferro, na Cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5103/indicacao_canal_na_rua_joao_buique_docx.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5103/indicacao_canal_na_rua_joao_buique_docx.pdf</t>
   </si>
   <si>
     <t>O Vereador Leo Parente, no uso de suas atribuições legislativas, ouvido_x000D_
 o plenário, e cumpridas as formalidades regimentais, indica ao Prefeito_x000D_
 Municipal, Senhor Clebel Cordeiro de Souza que viabilize a construção de um_x000D_
 canal com uma passagem elevada, na Rua João Buíque, onde o esgoto passa_x000D_
 em frente as casas, em um antigo riacho.</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5104/indicacao_passagem_molhada_docx.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5104/indicacao_passagem_molhada_docx.pdf</t>
   </si>
   <si>
     <t>O Vereador Leo Parente, no uso de suas atribuições legislativas, ouvido_x000D_
 o plenário, e cumpridas as formalidades regimentais, indica ao Prefeito_x000D_
 Municipal, Senhor Clebel Cordeiro de Souza que viabilize a construção de_x000D_
 uma passagem molhada na Rua Expedita de Sá Araújo, Planalto, até_x000D_
 encontrar a Avenida Brasil no Bairro Copo de Cristal, via de ligação dos dois_x000D_
 Bairros, que fica intransitável, e gera transtornos para toda a população loca l.</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5108/rua_travessa_antonio_filgueira_soares.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5108/rua_travessa_antonio_filgueira_soares.docx</t>
   </si>
   <si>
     <t>O Vereador George Arraes, no uso de suas atribuições legislativas, ouvido o plenário, e cumpridas as formalidades regimentais, indica ao Prefeito Municipal, Senhor Clebel Cordeiro de Souza e ao Secretário de obras, Senhor Marcos Sá, que providencie com a máxima urgência possível o Calçamento da Rua: Travessa Antônio Filgueira  Soares, Bairro: Nossa Senhora de Fatima</t>
   </si>
   <si>
     <t>5126</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5126/indicacao-_bm.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5126/indicacao-_bm.docx</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, após ouvido o Plenário, na forma regimental, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e ao Secretaria de Desenvolvimento Rural Senhor Juliano Barros, que realize um Programa de Construção de BARREIROS-TRINCHEIRA nas Associações Rurais do município de Salgueiro.</t>
   </si>
   <si>
     <t>5129</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5129/rua_10_loteamento_asa_branca.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5129/rua_10_loteamento_asa_branca.docx</t>
   </si>
   <si>
     <t>O Vereador George Arraes, no uso de suas atribuições legislativas, ouvido o plenário, e cumpridas as formalidades regimentais, indica ao Prefeito Municipal, Senhor Clebel Cordeiro de Souza e ao Secretário de obras, Senhor Marcos Sá, que providencie com a máxima urgência possível o Calçamento da Rua:10 Bairro: loteamento asa branca , por trás do clube da telpe</t>
   </si>
   <si>
     <t>5144</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5144/indicacao_construcao_quadra_de_esportes_-_primavera_2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5144/indicacao_construcao_quadra_de_esportes_-_primavera_2.docx</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja formulado um VEEMENTE APELO ao Excelentíssimo Senhor Prefeito do Município, Clebel de Souza Cordeiro ao Excelentíssimo Senhor Marcos Tarsísio Sá de Vasconcelos, Secretário de Desenvolvimento Urbano e Obras, no sentido de envidar esforços para que seja providenciado A CONSTRUÇÃO DE UMA QUADRA DE ESPORTES NO BAIRRO DA PRIMAVERA NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>5145</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5145/indicacao_construcao_praca_enfrente_escola_cleuzemir__sr85j1v.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5145/indicacao_construcao_praca_enfrente_escola_cleuzemir__sr85j1v.docx</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja formulado um VEEMENTE APELO ao Excelentíssimo Senhor Prefeito do Município, Clebel de Souza Cordeiro ao Excelentíssimo Senhor Marcos Tarsísio Sá de Vasconcelos, Secretário de Desenvolvimento Urbano e Obras, no sentido de envidar esforços para que seja providenciada CONSTRUÇÃO DE UMA PRAÇA NA RUA ADAILTON DE ARAÚJO, ANTIGA RUA 15 EM FRENTE À ESCOLA CLEUZEMIR NO BAIRRO DA COHAB</t>
   </si>
   <si>
     <t>5149</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5149/indicacao_brinquedoteca_da_biblioteca_3.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5149/indicacao_brinquedoteca_da_biblioteca_3.docx</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja formulado um VEEMENTE APELO ao Excelentíssimo Senhor Prefeito do Município Clebel de Souza Cordeiro e ao Secretário de Cultura e Esporte Senhor João Filho Sá Gonçalves e a Secretária de Educação a Sra. Karla Cristina Siqueira Vasconcelos de Barros, no sentido de envidar esforços para que seja feita UMA SALA DE BRINQUEDOTECA NA BIBLIOTECA PÚBLICA MUNICIPAL FRANCISCO AUGUSTO, CONFORME A LEI Nº 8,069/90 DO ESTATUTO DA CRIANÇA E DO ADOLESCENTE - ECA.</t>
   </si>
   <si>
     <t>5152</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5152/indicacao_brinquedoteca_1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5152/indicacao_brinquedoteca_1.docx</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja formulado um VEEMENTE APELO ao Excelentíssimo Senhor Prefeito do Município, Clebel de Souza Cordeiro, Ilma. Sra. Patrícia Duarte, Secretária de Desenvolvimento Social, e ao Coordenador do COMDICAS o Senhor Josivan Saraiva, no sentido de envidar esforços para que seja providenciado, UMA SALA DE BRINQUEDOTECA NA CASA DOS CONSELHOS DO MUNICÍPIO DE SALGUEIRO.</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5159/indicacao_do_canstrucao_de_terminal_de_vans.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5159/indicacao_do_canstrucao_de_terminal_de_vans.docx</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro, Secretário de Obras, Senhor Marcos Tarcísio Sá de Vasconcelos e do Diretor de DDTRANS Wirlânio Ferreira, proceda a construção de um Terminal de Vans com toda estrutura por trás do CVT – Centro de Vocação Tecnológico, localizado no Bairro Santo Antônio no município de Salgueiro.</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5167/indicacao_-_quadra_poliespotiva.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5167/indicacao_-_quadra_poliespotiva.docx</t>
   </si>
   <si>
     <t>indica ao Exmo. Senhor Prefeito Clebel de Souza Cordeiro, que faça gestão, junto a quem de direito, no sentido de construir uma quadra poliesportiva com iluminação na comunidade do Uri.</t>
   </si>
   <si>
     <t>5176</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5176/indicacao_de_escola_no_santo_antonio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5176/indicacao_de_escola_no_santo_antonio.docx</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja formulado um VEEMENTE APELO ao Excelentíssimo Senhor Prefeito do Município Clebel de Souza Cordeiro e ao Senhor Marcos Tarsísio Sá de Vasconcelos, Secretário de Desenvolvimento Urbano e Obras, no sentido de envidar esforços para que viabilize a CONSTRUÇÃO DE UMA ESCOLA MUNICIPAL NO RESIDENCIAL SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5186/indicacao_de_um_poco_artesiano_na_propiedade__do_senh_foxqaxw.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5186/indicacao_de_um_poco_artesiano_na_propiedade__do_senh_foxqaxw.docx</t>
   </si>
   <si>
     <t>Indica, ao Exmo. Sr, Deputado Federal, João Henrique de Andrade Lima Campos, e a CODEVASF, que destine emendas parlamentares para que seja feita perfuração de um poço artesiano em caráter de urgência na comunidade do sitio Alazão na propriedade do Senhor, Audemir Barbosa.  .</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5187/indicacao_solicita_a_contrucao_de_postinho_na_lagoinha.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5187/indicacao_solicita_a_contrucao_de_postinho_na_lagoinha.docx</t>
   </si>
   <si>
     <t>Indica, ao Exmo. Sr, Prefeito municipal, Clebel de Souza Cordeiro, objetivando a construção de uma UBS (Unidade Básica de Saúde) na Comunidade Lagoinha zona rural de Salgueiro, atendendo as comunidades vizinhas.</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5193/indicacao_no_14_-_construcao_de_parque_industrial.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5193/indicacao_no_14_-_construcao_de_parque_industrial.docx</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e ao Secretário de Desenvolvimento Econômico, Ciência e Tecnologia Sr. Darlando Barros de Oliveira, que encaminhe para esta casa um projeto de lei de dispõe sobre o Programa Municipal de Incentivos à Industrialização, Comercialização e Serviços no Município de Salgueiro – PE.</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5197/indicacao_creche__no_santo_antonio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5197/indicacao_creche__no_santo_antonio.docx</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja formulado um VEEMENTE APELO ao Excelentíssimo Senhor Prefeito do Município Clebel de Souza Cordeiro e ao Senhor Marcos Tarsísio Sá de Vasconcelos, Secretário de Desenvolvimento Urbano e Obras, no sentido de envidar esforços para que viabilize a CONSTRUÇÃO DE UMA CRECHE  NO RESIDENCIAL SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5198/indicacao_de_psicopedagogo_ywmajef.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5198/indicacao_de_psicopedagogo_ywmajef.docx</t>
   </si>
   <si>
     <t>Indico à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja formulado um VEEMENTE APELO ao Excelentíssimo Senhor Prefeito do Município Clebel de Souza Cordeiro, no sentido de envidar esforços para CRIAR CARGO DE PROFISSIONAIS NA ÁREA DE PSICOPEDAGOGIA, EM TODAS AS ESCOLAS MUNICIPAIS DE SALGUEIRO.</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5199/indicacao_01_2020_ind._ao_prefeito_a_construcao_de_um_1juutxw.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5199/indicacao_01_2020_ind._ao_prefeito_a_construcao_de_um_1juutxw.docx</t>
   </si>
   <si>
     <t>Indica, ao Exmo. Sr.Prefeito municipal, Clebel de Sousa Cordeiro, a construção de um posto Policial na comunidade do 5° distrito de Pau- ferro zona rural de salgueiro PE.</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5201/indicacaoap.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5201/indicacaoap.doc</t>
   </si>
   <si>
     <t>Solicito ao Senhor Prefeito do Município Clebel Cordeiro junto ao secretário de desenvolvimento Urbano e Obras Marcos Tarcísio de Sá Vasconcelos, a reforma e construção de uma creche no antigo “CSU” Centro Social Urbano, localizado no bairro Divino Espírito Santo neste município.</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5203/indicacao_de_um_poco_artesiano_na_propiedade__do_senh_qznkgpq.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5203/indicacao_de_um_poco_artesiano_na_propiedade__do_senh_qznkgpq.docx</t>
   </si>
   <si>
     <t>Indica, ao Exmo. Sr, Deputado Federal, João Henrique de Andrade Lima Campos, e a CODEVASF, que destine emendas parlamentares para que seja feita perfuração de um poço artesiano em caráter de urgência na comunidade do sitio Baixio da Cacimbinha na propriedade do Senhor, Antônio João Silva.  .</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5217/indicacao._solicita_ao_governador_paulo_camara.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5217/indicacao._solicita_ao_governador_paulo_camara.docx</t>
   </si>
   <si>
     <t>Indica, ao Exmo Sr. Paulo Henrique Saraiva Câmara, Governador de Pernambuco, a realização de estudos e elaboração de um Projeto para a viabilização de recursos financeiros para   construção da pavimentação asfáltica da Estrada do 5° distrito Pau Ferro Barbara de Alencar.</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5223/ind._para_construcao_de_uma_lombada.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5223/ind._para_construcao_de_uma_lombada.docx</t>
   </si>
   <si>
     <t>Indica, ao Exmo. Sr, Prefeito municipal, Clebel de Souza Cordeiro, e a Secretaria de serviços públicos, objetivando a construção de uma lombada na rua Belém S/N no bairro novo Salgueiro próximo ao presidio e o batalhão em virtude do grande fluxo de movimentação da avenida.</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5235/indicacao_solicita_a_const._de_uma_praca_na_lagoinha_alazao_curral_velho.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5235/indicacao_solicita_a_const._de_uma_praca_na_lagoinha_alazao_curral_velho.docx</t>
   </si>
   <si>
     <t>Indica, ao Exmo. Sr, Prefeito municipal, Clebel de Souza Cordeiro, objetivando a construção de três Praças Públicas nas Comunidades rurais: Sítio Lagoinha, Alazão e Curral Velho zona rural de Salgueiro.</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5242/rua_fernando_bezerra.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5242/rua_fernando_bezerra.docx</t>
   </si>
   <si>
     <t>O Vereador George Arraes, no uso de suas atribuições legislativas, ouvido o plenário, e cumpridas as formalidades regimentais, indica ao Prefeito Municipal, Senhor Clebel Cordeiro de Souza e ao Secretário de obras, Senhor Marcos Sá, que providencie com a máxima urgência possível o Calçamento da Rua Fernando Bezerra  , Bairro: Divino Espirito Santo.</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5243/rua_travessa_ubaldo_de_sa.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5243/rua_travessa_ubaldo_de_sa.docx</t>
   </si>
   <si>
     <t>O Vereador George Arraes, no uso de suas atribuições legislativas, ouvido o plenário, e cumpridas as formalidades regimentais, indica ao Prefeito Municipal, Senhor Clebel Cordeiro de Souza e ao Secretário de obras, Senhor Marcos Sá, que providencie com a máxima urgência possível o Calçamento da Rua Travessa Ubaldo de Sá  , Bairro: Divino Espirito Santo</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5244/rua_bolivia.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5244/rua_bolivia.doc</t>
   </si>
   <si>
     <t>Que seja solicitado ao Senhor Prefeito do Município Clebel Cordeiro junto ao secretário de desenvolvimento urbano e obras a construção do calçamento da rua Bolívia, Bairro Copo de Cristal.</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5254/indicacao_creche__horizonte.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5254/indicacao_creche__horizonte.docx</t>
   </si>
   <si>
     <t>Indico  à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja formulado um VEEMENTE APELO ao Excelentíssimo Senhor Prefeito do Município Clebel de Souza Cordeiro e ao Senhor Marcos Tarsísio Sá de Vasconcelos, Secretário de Desenvolvimento Urbano e Obras, no sentido de envidar esforços para que viabilize a CONSTRUÇÃO DE UMA CRECHE  NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>5283</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5283/req._02_a.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5283/req._02_a.doc</t>
   </si>
   <si>
     <t>Indica a mesa após ouvido o Plenário, na forma regimental, solicitando ao Excelentíssimo Sr. Prefeito. Clebel de Souza Cordeiro, e ao Secretário de Agricultura, Juliano Barros para realizar perfuração de poços artesianos para os agricultores: João José de Barro, Antônio João da silva residem na comunidade Baixio da cacimbinha.</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5286/indicacao_loteamento_asa_branca.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5286/indicacao_loteamento_asa_branca.docx</t>
   </si>
   <si>
     <t>Indica à Presidência desta Casa Legislativa após sua aprovação seja encaminhada ao Chefe do Poder Executivo Municipal e a quem de direito: urgência na manutenção com aterro da via na Rua 20, no Loteamento Asa Branca, bem como estudo e orçamento para calçamento da mesma.</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5304/01_pocos_artesiano.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5304/01_pocos_artesiano.doc</t>
   </si>
   <si>
     <t>Indica a mesa após ouvido o Plenário, na forma regimental, solicitando ao Excelentíssimo Sr. Prefeito. Clebel de Souza Cordeiro, para que seja realizado a perfuração de um poço artesiano na propriedade do senhor, João de lima filho, na comunidade do Sitio Letras zona rural de Salgueiro.</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5305/aocooper.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5305/aocooper.doc</t>
   </si>
   <si>
     <t>indica a mesa após ouvido o Plenário, na forma regimental, solicitando ao Excelentíssimo Sr. Prefeito. Clebel de Souza Cordeiro, para que seja realizado a perfuração de um poço artesiano na propriedade do senhor, Francisco José de Barros, na comunidade do Sitio Tapuio zona rural de Salgueiro.</t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5308/indicacao_no__-calcamento_ant.fig.soares.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5308/indicacao_no__-calcamento_ant.fig.soares.docx</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e ao Secretário de Obras, Senhor Marcos Tarcísio Sá de Vasconcelos, proceda o calçamento da travessa Antônio Filgueira Soares, no bairro Santa Margarida no município de Salgueiro.</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5309/ind.._02__asfalto_das_estrada.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5309/ind.._02__asfalto_das_estrada.doc</t>
   </si>
   <si>
     <t>Indica a mesa após ouvido o Plenário, na forma regimental, solicitando ao Excelentíssimo Sr. Prefeito. Clebel de Souza Cordeiro, para que seja feita a pavimentação da estrada Barbara de Alencar, saindo do posto castelinho até a empresa, JODIBE protegendo toda a população do bairro primavera, que sofrem com um grande fluxo de poeira devido a circulação de veículos que transitam todos os dias por aquela estrada.</t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5320/rua_rio_branco.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5320/rua_rio_branco.docx</t>
   </si>
   <si>
     <t>Que seja solicitado ao Senhor Prefeito do Município junto ao secretário de desenvolvimento urbano e obras o calçamento da Rua Rio Branco no bairro Novo Salgueiro.</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5333/aveniida.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5333/aveniida.docx</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito do Município Clebel Cordeiro junto a Secretaria de Desenvolvimento Urbano e Obras a manutenção do calçamento da Avenida Central no Bairro da COHAB.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4538/requerimento_-_servico_de_capinacao_e_desobstr_kkaI1yl.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4538/requerimento_-_servico_de_capinacao_e_desobstr_kkaI1yl.docx</t>
   </si>
   <si>
     <t>solicita ao Prefeito Municipal ao Secretário de Serviços Públicos que realize serviço de capinação e desobstrução de esgoto na travessa Alfredo Soares vizinho a residência nº 58, no bairro Divino Espírito Santo.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4539/requerimento_praca_em_penedo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4539/requerimento_praca_em_penedo.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Urbano e Obras o Senhor Marcos Tarsísio Sá de Vasconcelos no sentido de que seja feito a construção do calçamento e uma praça pública em frente a capela de São Brás no Sítio Penedo, localizado no 4º Distrito Pau Ferro. Atendendo a solicitação da própria comunidade que confia e acredita nas ações do governo municipal. Governo este que tem olhado de modo especial para os menos favorecidos.</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4540/requerimento_praca_em_curral_velho.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4540/requerimento_praca_em_curral_velho.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Urbano e Obras o Senhor Marcos Tarsísio Sá de Vasconcelos no sentido de que seja feito a construção do calçamento e  uma praça pública em frente a Capela Santa Edwirgem no Sítio Curral Velho no 4º Distrito Pau ferro. Trata-se de uma reivindicação dos moradores da referida localidade que acreditam nas ações do governo municipal, principalmente pelo bom desempenho que vem realizando no município nesta área.</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4542/iluminacao_do_campo_de_umas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4542/iluminacao_do_campo_de_umas.docx</t>
   </si>
   <si>
     <t>Requer ao Exmo Prefeito, Clebel Cordeiro, que adote as medidas necessárias a fim incluir o campo de futebol da comunidade do 3º Distrito de Umãs entre os 17 (dezessete) campos que serão contemplados através da execução dos serviços de iluminação contratados pelo Processo Licitatório nº 126/2019.</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4543/iluminacao_da_vpr_negreiros.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4543/iluminacao_da_vpr_negreiros.docx</t>
   </si>
   <si>
     <t>Requer ao Exmo Prefeito, Clebel Cordeiro, solicitando que adote as medidas necessárias a fim de incluir o campo de futebol da VPR Negreiros entre os 17 (dezessete) campos que serão contemplados através da execução dos serviços de iluminação contratados pelo Processo Licitatório nº 126/2019.</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4544/iluminacao_da_barra_do_mulungu.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4544/iluminacao_da_barra_do_mulungu.docx</t>
   </si>
   <si>
     <t>Requer ao Exmo Prefeito, Clebel Cordeiro, solicitando que adote as medidas necessárias a fim incluir o campo de futebol da comunidade do Sítio Barra do Mulungu entre os dezessete campos que serão contemplados através da execução dos serviços de iluminação contratados pelo Processo Licitatório nº 126/2019.</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4545/biblioteca_e_salao_comunitario_de_umas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4545/biblioteca_e_salao_comunitario_de_umas.docx</t>
   </si>
   <si>
     <t>Requer ao Exmo Prefeito, Clebel Cordeiro, que adote as medidas necessárias a fim de realizar a vistoria e a execução de possíveis melhorias nas estruturas da Biblioteca José de Barros Sobrinho e do Salão Comunitário do 3º Distrito de Umãs.</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4546/reforma_da_escola_do_pau_ferro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4546/reforma_da_escola_do_pau_ferro.docx</t>
   </si>
   <si>
     <t>Requer ao Exmo Prefeito, Clebel Cordeiro, que adote as medidas necessárias a fim de promover a reforma da Escola Joaquim Barbosa de Maria, localizada no Pau Ferro, 5º Distrito deste município.</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4547/regularizacao_expedito_de_sa_araujo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4547/regularizacao_expedito_de_sa_araujo.docx</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito, Clebel Cordeiro, e ao Exmo. Secretário de Desenvolvimento Urbano e Obras, Marcos Tarcísio, solicitando que adotem as medidas necessárias a fim de promover a regularização dos imóveis situados nas Ruas Travessa Expedito de Sá Araújo e da Rua Inácio Alves de Sá, Bairro Planalto.</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4551/rua_06.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4551/rua_06.docx</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Poder Executivo do município junto a Secretaria de Serviços Públicos a reforma e manutenção do calçamento da rua 06 no bairro da Cohab.</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4552/rua_nove_cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4552/rua_nove_cohab.docx</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado ao secretário de Serviços Públicos, pedido para que seja feito serviços de capinação nas Imediações da Rua Nove, Bairro COHAB.</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4553/rua_23_bairro_cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4553/rua_23_bairro_cohab.docx</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Poder Executivo do município junto a Secretaria de Serviços Públicos a reforma e manutenção do calçamento da rua 23, Bairro da Cohab.</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4554/02-_passagem_no_final_da_rua_sao_jose.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4554/02-_passagem_no_final_da_rua_sao_jose.docx</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário AUREMAR DE CARVALHO que possa fazer a passagem no final da Rua São José interligando ao loteamento Santa Margarida. É uma obrigação do município dar acesso a população o direto de ir e vir.</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4555/01_-_passagem_no_final_da_rua_otavio_mendes.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4555/01_-_passagem_no_final_da_rua_otavio_mendes.docx</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário AUREMAR DE CARVALHO que possa fazer a passagem molhada no final da Rua Otávio Mendes (antigo Beco da Paz) interligando esta Rua ao Loteamento Santa Margarida. É uma obrigação do município dar acesso a população, dando direto de ir e vir.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4556/03-_passagem_no_final_da_rua_pimenta_4_que_da__RuMeIQq.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4556/03-_passagem_no_final_da_rua_pimenta_4_que_da__RuMeIQq.docx</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário AUREMAR DE CARVALHO que possa fazer a passagem no final da Rua Pimenta 4 que dar acesso à Rua Otávio Mendes no Bairro Santa Margarida. É uma obrigação do município dar acesso a população de locomoção.</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4557/04-_servico_de_roco_na_rua_jose_adalberto_ate__jeMtTyR.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4557/04-_servico_de_roco_na_rua_jose_adalberto_ate__jeMtTyR.docx</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário AUREMAR DE CARVALHO a fazer serviço de roço na Rua José Adalberto até a Rua São José no Bairro Santa Margarida. É uma obrigação do município conservar as estradas vicinais em bom estado para que a população não venha a ser prejudicada.</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4559/requerimento_no_01_-_manutencao_da_praca_da_ac_3OtPlKi.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4559/requerimento_no_01_-_manutencao_da_praca_da_ac_3OtPlKi.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após ouvido o Plenário, na forma regimental, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e ao Secretário de Obras, Senhor Marcos Tarcísio Sá de Vasconcelos, para que seja realizada a manutenção da Praça da Academia das Cidades, localizada defronte ao Colégio Carlos Pena Filho.</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4562/estradas_da_santana.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4562/estradas_da_santana.docx</t>
   </si>
   <si>
     <t>Requer ao Exmo Prefeito, Clebel Cordeiro, solicitando que adote as devidas medidas a fim de promover as melhorias necessárias nas estradas do Sítio Santana e adjacências, localidade do Pau Ferro, 5º Distrito deste município, diante das reclamações recebidas de que as estradas estão em precárias condições de trafegabilidade.</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4565/requerimento-06-_kit_escolar.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4565/requerimento-06-_kit_escolar.docx</t>
   </si>
   <si>
     <t>Requer a Presidência desta casa e após sua aprovação seja encaminhada ao Chefe do Poder Executivo Municipal e a quem de direito.Viabilize em caráter de urgência a entrega de “kit escolar” para os alunos da rede municipal contendo fardamento, mochila, caderno, lápis, borracha e outros materiais necessários.</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4566/requerimento-05_pi_jovem_aprendiz.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4566/requerimento-05_pi_jovem_aprendiz.docx</t>
   </si>
   <si>
     <t>Requer a Presidência desta casa e após sua aprovação seja encaminhada ao Chefe do Poder Executivo Municipal e a quem de direito.Informação com relação ao quantitativo de jovens atendidos dentro do Programa Jovem Aprendiz, regulamentado através da lei nº 2.122/2018 de nossa autoria, que dispõe sobre a contratação de adolescentes e jovens aprendizes pelas empresas vencedoras de licitação pública no município de Salgueiro.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
     <t>Requer a Presidência desta casa e após sua aprovação seja encaminhada ao Chefe do Poder Executivo Municipal e a quem de direito. A urgentíssima manutenção das estradas rurais que são rotas do transporte escolar no município.</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4568/requerimento-03-manutencao_das_escolas_municipais.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4568/requerimento-03-manutencao_das_escolas_municipais.docx</t>
   </si>
   <si>
     <t>Requer a Presidência desta casa e após sua aprovação seja encaminhada ao Chefe do Poder Executivo Municipal e a quem de direito.A manutenção das Escolas Públicas da Rede de Ensino Municipal tendo em vista o inicio do ano letivo.</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4569/requerimento-02-manutencao_dos_canteiros_e_rep_DBvqCym.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4569/requerimento-02-manutencao_dos_canteiros_e_rep_DBvqCym.docx</t>
   </si>
   <si>
     <t>Requer a Presidência desta casa e após sua aprovação seja encaminhada ao Chefe do Poder Executivo Municipal e a quem de direito.a manutenção dos canteiros e reposição das árvores mortas da Praça dos Leões no Bairro do Prado.</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
     <t>Requer a Presidência desta casa e após sua aprovação seja encaminhada ao Chefe do Poder Executivo Municipal e a quem de direito:  A restauração dos bancos da Praça dos Leões no Bairro do Prado que se encontram deteriorados.</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4578/requerimento_da_reabertura_da_biblioteca.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4578/requerimento_da_reabertura_da_biblioteca.docx</t>
   </si>
   <si>
     <t>Requerimento ao Secretário de Cultura e Esporte Senhor Henrique Leal Sampaio e a Secretária de Educação a Sra. Karla Cristina Siqueira Vasconcelos de Barros, no sentido de envidar esforços para que AGILIZE A REABERTURA DA BIBLIOTECA MUNICIPAL FRANCISCO AUGUSTO.</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4580/requerimento_corre_mao_lojinhas_canal.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4580/requerimento_corre_mao_lojinhas_canal.docx</t>
   </si>
   <si>
     <t>Requerimento ao Secretário de Desenvolvimento Urbano e Obras, Marcos Tarcísio Sá de Vasconcelos, no sentido de envidar esforços para que seja PROVIDENCIADO CORRE MÃO NAS LOJINHAS DO CANAL NA RUA FRANCISCO DE SÁ, NO BAIRRO SANTO ANTÔNIO NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4589/transporte_aldeias.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4589/transporte_aldeias.docx</t>
   </si>
   <si>
     <t>O Vereador George Arraes, no uso de suas atribuições legislativas, ouvido o plenário, e cumpridas as formalidades regimentais, que seja formulado um VEEMENTE APELO ao Excelentíssimo Senhor Prefeito do Município Clebel de Souza Cordeiro e a Secretária de Educação a Sra. Karla Cristina Siqueira Vasconcelos de Barros, no sentido de envidar esforços para que diante exposto solicito a senhora secretária,que seja revisto as linhas dos estudantes da Aldeia Mulungu,Aldeia Poço da Pedra e Aldeia Garrote Morto,pois os mesmo se deslocam 12km para pagarem o veículos.</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4592/requerimento__roco_por_tras_da_barragem_de_chico_rosa.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4592/requerimento__roco_por_tras_da_barragem_de_chico_rosa.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Prefeito, Clebel Cordeiro e ao Secretário de Serviços Públicos o Sr Auremar Carvalho no sentido que seja feito o serviço de roço as margens da estrada que liga o Bairro Granja Aurora ao Novo Evereste, mas precisamente por trás da barragem de Chico Rosa.</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4593/requerimento__poco_quixaba_ii.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4593/requerimento__poco_quixaba_ii.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros,  no sentido de que seja feito o trabalho de perfuração de um poço artesiano na propriedade da Sra, Eliane Alves Gondim no Sítio Quixaba II, Poço esse que é de extrema necessidade para auxiliar no cultivo agrícola, subsistência do consumo humano e animal.</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4594/requerimento__construcao_barragem_alazao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4594/requerimento__construcao_barragem_alazao.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Prefeito, Clebel Cordeiro ao Secretário de Desenvolvimento Urbano e Obras o Sr Marcos Tarcísio Sá de Vasconcelos e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros,  no sentido de que seja feito o serviço  de construção de uma barragem no Sítio Alazão 5º Distrito, com pedras de argamassa, barramento pequeno no leito do rio. Uma obra pequena, mas de grande valor para os agricultores. Servirá para agricultura, o consumo humano e animal.</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4595/requerimento__roco_por_tras_da_barragem_de_chico_rosa.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4595/requerimento__roco_por_tras_da_barragem_de_chico_rosa.docx</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4600/seja_feita__a_limpeza_na_subida_da_serra_do_cruzeiro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4600/seja_feita__a_limpeza_na_subida_da_serra_do_cruzeiro.docx</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário AREMAR DE CARVALHO  que seja feita  a limpeza na subida da serra do cruzeiro, onde o matagal está tomando de conta da escadaria, e ao mesmo tempo que seja feito reparo nos degraus que encontram-se danificados, podendo vir a causar acidentes a quem por ali transita, e se possível corrimão em área de difícil acesso</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4603/3_retomar_os_servicos_da_obra_da_quadra_de_esp_S4RDmjd.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4603/3_retomar_os_servicos_da_obra_da_quadra_de_esp_S4RDmjd.docx</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário MARCOS TARCÍSIO SÁ DE VASCONCELOS que adote medidas necessárias a fim de retomar os serviços da obra da quadra de esportes, no 3º distrito (Umãs) deste município.</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4611/06-_tapa_buraco_na_rua_august_duerrom_em_frent_INBK6NH.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4611/06-_tapa_buraco_na_rua_august_duerrom_em_frent_INBK6NH.docx</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário MARCOS TARCÍSIO SÁ DE VASCONCELOS a fazer serviço de tapa buraco na Rua August Duperrom defronte à casa de número 60 no Bairro Nossa Senhora Aparecida e ainda, melhorar o acesso da mesma localidade em questão. É uma obrigação do município sempre que necessário fazer a manutenção e melhorar o acesso nas ruas, para que haja um bom trafego de veículos e pedestres.</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4613/05-_tapa_buraco_na_aurilia_rocha_sampaio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4613/05-_tapa_buraco_na_aurilia_rocha_sampaio.docx</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário MARCOS TARCÍSIO SÁ DE VASCONCELOS a fazer serviço de tapa buraco na Rua Aurília Rocha Sampaio, próxima a casa de número 73 no Bairro Nossa Senhora das Graças. É uma obrigação do município fazer a manutenção nas ruas quando necessário, para melhor trafego de veículos e pedestres nas vias.</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4614/requerimento_-_servico_de_capinacao_o_acesso_q_m4LVgXO.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4614/requerimento_-_servico_de_capinacao_o_acesso_q_m4LVgXO.docx</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal, ao Secretário de Serviços Públicos que realize serviço de capinação no acesso que liga os bairros Granja Aurora e Nossa Senhora de Fátima (Novo Evereste).</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4615/requerimento_-_servico_de_tapa_burado_em_frent_Z4LsKTd.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4615/requerimento_-_servico_de_tapa_burado_em_frent_Z4LsKTd.docx</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal, ao Secretário de Serviços Públicos  que realize serviço de tapa buraco em frente ao Parque das Crianças.</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4616/requerimento_-_servico_de_tapa_burado_na_aveni_ocoWVGU.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4616/requerimento_-_servico_de_tapa_burado_na_aveni_ocoWVGU.docx</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal, ao Secretário de Serviços Públicos que realize serviço de tapa buraco na Avenida Antonio Angelim, próximo à Igreja Presbiteriana.</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4617/requerimento_-_servico_de_tapa_burado_no_girad_M4dHOWC.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4617/requerimento_-_servico_de_tapa_burado_no_girad_M4dHOWC.docx</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal, ao Secretário de Serviços Públicos  que realize serviço de tapa buraco no Girador do Prado próximo ao posto de combustível.</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4618/requerimento_calcamento_rua_augusto_opdemon.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4618/requerimento_calcamento_rua_augusto_opdemon.docx</t>
   </si>
   <si>
     <t>Ao Senhor Marcos Tarsísio Sá de Vasconcelos, Secretário de Desenvolvimento Urbano e Obras, no sentido de envidar esforços para que seja executado para que providencie com a máxima urgência possível que seja feito PROCEDA COM O COMPLEMENTO DO CALÇAMENTO DA RUA AUGUSTO OPDEMON LIGANDO ATÉ A RUA MANOEL LEÔNIDAS NO BAIRRO NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4619/requerimentocalcamento_rua_dos_cravos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4619/requerimentocalcamento_rua_dos_cravos.docx</t>
   </si>
   <si>
     <t>Ao Senhor Marcos Tarsísio Sá de Vasconcelos, Secretário de Desenvolvimento Urbano e Obras, no sentido de envidar esforços para que seja executado CALÇAMENTO  NA RUA DOS CRAVOS NO BAIRRO NOVO EVEREST.</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4621/requerimento_parque_das_criancas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4621/requerimento_parque_das_criancas.docx</t>
   </si>
   <si>
     <t>Ao Senhor Marcos Tarsísio Sá de Vasconcelos, Secretário de Desenvolvimento Urbano e Obras, no sentido de envidar esforços para que viabilize em caráter de urgência a RESTAURAÇÃO E MANUTENÇÃO DO PARQUE DAS CRIANÇAS E DOS BRINQUEDOS, do bairro Nossa Senhora de Fátima em Salgueiro.</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4622/requerimento_reativacao__ceu.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4622/requerimento_reativacao__ceu.docx</t>
   </si>
   <si>
     <t>Ao Secretário de Cultura e Esporte Senhor Henrique Leal Sampaio e a Secretária de Desenvolvimento Social a Sra. Patrícia Duarte, no sentido de envidar esforços para que agilize  a REATIVAÇÃO DOS SERVIÇOS SOCIAIS E, ATIVIDADES CULTURAIS  E ESPORTIVAS NA PRAÇA CEU (CENTRO DE ARTES E ESPORTES UNIFICADOS) NO BAIRRO COHAB.</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4623/requerimento_ubs.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4623/requerimento_ubs.docx</t>
   </si>
   <si>
     <t>Ao Senhor Marcos Tarcísio Sá de Vasconcelos, Secretário de Desenvolvimento Urbano e Obras, no sentido de envidar esforços para que seja CONSTRUIDO UMA UBS (UNIDADE BÁSICA DE SAÚDE), PARA ATENDER TODO O ENTORNO DO COPO DE CRISTAL, JARDIM AMÉRICA, NOVO SALGUEIRO E O RESIDENCIAL MANDACARU.</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4629/requerimento_centro_de_musica.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4629/requerimento_centro_de_musica.docx</t>
   </si>
   <si>
     <t>Ao Secretário de Cultura e Esporte Senhor Henrique Leal Sampaio no sentido de envidar esforços para que viabilize em caráter de urgência a  REABERTURA DO CENTRO DE MÚSICA MAESTRO IVALTER, LOCALIZADO NO CENTRO DE CULTURA, LAZER E TURISMO DE SALGUEIRO E RESTABELECIDAS AINDA ESTE ANO, EM CARÁTER CONTINUADO VOLTADO PARA CRIANÇAS JOVENS E ADOLESCENTES, COM AULAS DE CANTO, SANFONA, METAIS, FLAUTA DOCE, FLAUTA TRANSVERSAL, CLARINETE, TECLADO, PERCUSSÃO E BATERIA, TROMBONE, TROMPETE, TUBA E VIOLÃO.</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4630/requerimento__no_01_-_2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4630/requerimento__no_01_-_2020.docx</t>
   </si>
   <si>
     <t>O vereador Augusto Matias, na plenitude das prerrogativas institucionais., atento aos justos interesses e bem estar dos salgueirenses, resolvo apresentar esta proposição, ouvindo-se o pleno desta casa, no sentido de solicitar ao Exmº Sr. prefeito  Clebel de Souza Cordeiro, que se digne acionar o órgão competentes para que seja fixado a placa indicando o inicio do perímetro urbano na BR  116 próximo ao loteamento Santo Antonio.</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4631/requerimento__no_02-_2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4631/requerimento__no_02-_2020.docx</t>
   </si>
   <si>
     <t>O vereador Augusto Matias, na plenitude das prerrogativas institucionais., atento aos justos interesses e bem estar dos salgueirenses, resolvo apresentar esta proposição, ouvindo-se o pleno desta casa, no sentido de solicitar ao Exmº Sr. prefeito  Clebel de Souza Cordeiro, que se digne acionar o órgão competentes com a finalidade que seja feita uma quadra coberta no Centro Social Urbano.</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4633/requerimento_no_03-_limpeza_do_canal_rua_13.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4633/requerimento_no_03-_limpeza_do_canal_rua_13.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após ouvido o Plenário, na forma regimental, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e ao Secretário de Serviços Públicos, Senhor Auremar de Carvalho, para realizar a limpeza do Canal, localizado na rua 13, bairro COHAB.</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4634/requerimento_no_02-_limpeza_do_canal_rua_10.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4634/requerimento_no_02-_limpeza_do_canal_rua_10.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após ouvido o Plenário, na forma regimental, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e ao Secretário de Serviços Públicos, Senhor Auremar de Carvalho, para realizar a limpeza do Canal, localizado na rua 10, bairro COHAB.</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4637/req.__solicita_a_inplantacao__dos_cursos_de_me_peRossq.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4637/req.__solicita_a_inplantacao__dos_cursos_de_me_peRossq.docx</t>
   </si>
   <si>
     <t>Requer ao Exmo Sr. Deputado Federal, João Henrique  de Andrade  Lima Campos, a implantação dos cursos de Medicina e Odontologia na Univasf de Salgueiro-PE</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4638/req.solicita_a_regularizacao_de_todas_as_linha_Y8miEDP.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4638/req.solicita_a_regularizacao_de_todas_as_linha_Y8miEDP.docx</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr Prefeito do Município, Clebel de Souza Cordeiro, e a Secretaria de Educação para que seja regularizada a situação de todas as linhas dos transportes escolares de toda á Cidade e zona rural de Salgueiro e que é um dever e obrigação do município garantir,assegurar este beneficio aos estudantes do nosso município.</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4647/rua_13.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4647/rua_13.docx</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Poder Executivo do município junto a Secretaria de Serviços Públicos a reforma e manutenção do calçamento da Rua Treze no bairro da COHAB.</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4648/10.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4648/10.docx</t>
   </si>
   <si>
     <t>Que seja solicitada a Prefeitura Municipal de Salgueiro, junto a Secretaria de Desenvolvimento Urbano e Obras, o reparo do calçamento da Rua Antônio Alves Conserva, no Bairro Nossa Senhora do Perpetuo Socorro.</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4649/requerimento_no_04_-_estradas_rurais_da_pe_460_tRXdjSv.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4649/requerimento_no_04_-_estradas_rurais_da_pe_460_tRXdjSv.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural Sr. Juliano Barros, melhorias e manutenção nas ESTRADAS RURAIS, especificamente, a que dá acesso da PE 460, passando pelos Sítios Poço Verde, Mocambo até o Anil, pois estão causando muitos transtornos na região.</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4650/10_02_2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4650/10_02_2020.docx</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado ao secretário de Desenvolvimento Rural, o Sr. Juliano Barros, pedido de horas máquina para reparo da estrada que dá acesso ao sítio Malhada Comprida.</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4651/rua_22.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4651/rua_22.docx</t>
   </si>
   <si>
     <t>Requer que seja encaminhada ao Poder Executivo do município junto a Secretaria de Serviços Públicos a reforma e manutenção do calçamento da Rua 22 no bairro da COHAB.</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4652/requerimento_avenida_central.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4652/requerimento_avenida_central.doc</t>
   </si>
   <si>
     <t>solicita ao Senhor Prefeito municipal Clebel de Souza Cordeiro e ao secretário municipal de Desenvolvimento Urbano e Obras, Marcos Tarcísio Sá de Vasconcelos, no sentido de que seja feita a manutenção da avenida José Ferreira de Oliveira (popular avenida Central) neste município.</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4653/requerimento_calcamento_da_rua_projetada_12_cop_y8EWQui.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4653/requerimento_calcamento_da_rua_projetada_12_cop_y8EWQui.doc</t>
   </si>
   <si>
     <t>solicita ao Senhor Prefeito municipal Clebel de Souza Cordeiro e ao secretário municipal de Desenvolvimento Urbano e Obras, Marcos Tarcísio Sá de Vasconcelos, no sentido de que seja feito o calçamento da rua projetada 12, no Bairro Copo de Cristal, deste município.</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4654/requerimento_-_o_conserto_do_calcamento_da_rua_7EntToE.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4654/requerimento_-_o_conserto_do_calcamento_da_rua_7EntToE.docx</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Prefeito do Município, Clebel de Souza Cordeiro ao Excelentíssimo Senhor Auremar de Carvalho Barros, Secretário de Serviços Públicos, no sentido de envidar esforços para que O CONSERTO DO CALÇAMENTO DA RUA ANTÔNIO FILGUEIRA SOARES NO BAIRRO  SANTO ANTONIO.</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4658/requerimento_no_05_-_construcao_da_passagem_en_4bmGjVY.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4658/requerimento_no_05_-_construcao_da_passagem_en_4bmGjVY.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após ouvido o Plenário, na forma regimental, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e ao Secretário de Obras, Senhor Marcos Tarcísio Sá de Vasconcelos, para que seja realizada a construção da passagem da rua 25 para a rua 13 no bairro da COHAB.</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4659/requerimento_no_06_-_construcao_de_um_acude_co_hwlHVpA.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4659/requerimento_no_06_-_construcao_de_um_acude_co_hwlHVpA.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural Sr. Juliano Barros, para a construção de um açude comunitário no Sítio Paulo.</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4660/requerimento-09-iluminacao_residencial_santo_a_PB0Cebq.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4660/requerimento-09-iluminacao_residencial_santo_a_PB0Cebq.docx</t>
   </si>
   <si>
     <t>Requer à Presidência desta Casa Legislativa, que submeta à apreciação do Plenário, seja encaminhada ao Chefe do Poder Executivo Municipal e a quem de direito:  o melhoramento da iluminação da Praça na entrada do Residencial Santo Antonio</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4665/requerimento-08-peixamento_em_acudes_ok.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4665/requerimento-08-peixamento_em_acudes_ok.docx</t>
   </si>
   <si>
     <t>Requer à Presidência desta Casa Legislativa,após sua aprovação seja encaminhada ao Chefe do Poder Executivo Municipal e a quem de direito:um programa de peixamento com alevinos das espécies: tilápia, tambaqui, curimatã e traira nas barragens que se encontram cheias ou com 50% do seu volume de água, na zona rural de Salgueiro, onde já houve um considerável volume de chuvas registrado em 2020.</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4667/requerimento-10-manutencao_iluminacao_sitio_pe_qvvIlyD.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4667/requerimento-10-manutencao_iluminacao_sitio_pe_qvvIlyD.docx</t>
   </si>
   <si>
     <t>Requer à Presidência desta Casa Legislativa, que submeta à apreciação do Plenário, seja encaminhada ao Chefe do Poder Executivo Municipal e a quem de direito:a melhoria na iluminação no Sitio Pedreira próximo a Umãs.</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4668/requerimento-07-manutencao_da_pista_de_cuper_p_kRAgIRk.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4668/requerimento-07-manutencao_da_pista_de_cuper_p_kRAgIRk.docx</t>
   </si>
   <si>
     <t>Requer à Presidência desta Casa Legislativa,após sua aprovação seja encaminhada ao Chefe do Poder Executivo Municipal e a quem de direito:a urgentíssima manutenção da pista de cooper localizado do Parque das Crianças localizado entre os Bairros Nossa Senhora de Fatima e  Santa Margarida.</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4672/copy_of_requerimento_tampa_de_esgoto_-_tv._ant_WTsTB6F.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4672/copy_of_requerimento_tampa_de_esgoto_-_tv._ant_WTsTB6F.docx</t>
   </si>
   <si>
     <t>O Vereador Leo Parente, no uso de suas atribuições legislativas, ouvido o plenário, e cumpridas as formalidades regimentais, requer ao Gerente da Compesa, Senhor Alexsandro Chaves, que providencie com a máxima urgência possível a fixação da tampa de ferro de 1(um) PV, localizado na Travessa Antonio de Alencar Sampaio, Bairro do Planalto.</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4673/copy_of_requerimento_tampa_de_esgoto_-_tv._ant_7HtGaQX.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4673/copy_of_requerimento_tampa_de_esgoto_-_tv._ant_7HtGaQX.docx</t>
   </si>
   <si>
     <t>O Vereador Leo Parente, no uso de suas atribuições legislativas, ouvido o plenário, e cumpridas as formalidades regimentais, requer ao Gerente da Compesa, Senhor Alexsandro Chaves, que providencie com a máxima urgência possível a fixação das tampas de ferros dos 3 (três) PV’s localizados na Travessa Cornélio Soares, Bairro do Planalto.</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4674/requerimento_reforma_escola_joaquim_barbosa.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4674/requerimento_reforma_escola_joaquim_barbosa.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Prefeito, Clebel Cordeiro e a Secretária de Educação a Senhora Karla Cristina Siqueira Vasconcelos de Barros e o Secretário de Desenvolvimento Urbano e Obras Marcos Tarcísio Sá de Vasconcelos no sentido de que seja feito ampliado a Escola Joaquim Barbosa no Distrito Pau Ferro. Que seja utilizado recursos da cessão  onerosa   do Governo  Federal.</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4675/requerimento_asfalto_pau_ferro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4675/requerimento_asfalto_pau_ferro.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Presidente da República Federativa do Brasil Jair Bolsonaro, através do Ministério da Integração Nacional, ao Exmo Senhor Governador do Estado de Pernambuco Paulo Câmara, Exmo Senhor Clebel Cordeiro Prefeito de Salgueiro, aos Deputados Federais Fernando Rodolfo e Gonzaga Patriota, para que veja a possibilidade de fazer a obra de pavimentação com asfalto, desde do Castelinho zona urbana de Salgueiro, passando no 5º Distrito Pau ferro até o 3º Distrito Umãs. Pois já existe um projeto do Ministério da Integração Nacional de asfaltar as estradas que dão acesso as estações elevatórias.</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4676/07-fazer_servico_de_capinacao_nos_bairros_de_n_DJuq2my.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4676/07-fazer_servico_de_capinacao_nos_bairros_de_n_DJuq2my.docx</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE SERVIÇOS PÙBLICOS, através do Secretário AUREMAR DE CARVALHO a fazer serviço de capinação nos bairros de nossa cidade. É um dever e obrigação do município manter todas as localidades da cidade limpa.</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4680/requerimento_calcamento_da_rua_argentina_no_co_p901unw.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4680/requerimento_calcamento_da_rua_argentina_no_co_p901unw.docx</t>
   </si>
   <si>
     <t>Ao Senhor Marcos Tarcísio Sá de Vasconcelos, Secretário de Desenvolvimento Urbano e Obras, no sentido de envidar esforços para que seja executado para que providencie com a máxima urgência possível que seja feito o CALÇAMENTO DA RUA ARGENTINA 1 NO BAIRRO COPO DE CRISTAL EM SALGUEIRO – PE.</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4681/requerimento_reformar_praca_ceu_ipqvxj7.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4681/requerimento_reformar_praca_ceu_ipqvxj7.docx</t>
   </si>
   <si>
     <t>Ao Senhor Marcos Tarsísio Sá de Vasconcelos, Secretário de Desenvolvimento Urbano e Obras, no sentido de envidar esforços para que viabilize em caráter de urgência a RESTAURAÇÃO E MANUTENÇÃO DA PRAÇA CÉU (CENTRO DE ARTES E ESPORTES UNIFICADOS) NO BAIRRO DA COHAB EM SALGUEIRO .</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4682/requerimento_-_servico_de_pavimentacao_e_coloc_wnWwxOw.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4682/requerimento_-_servico_de_pavimentacao_e_coloc_wnWwxOw.docx</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal, ao Secretário de Serviços Públicos  que realize serviço de pavimentação e colocar boca de lobo na rua Antonio Filgueira Soares que foram danificados pelas recentes chuvas em nossa cidade.</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4683/requerimento_-_servico_de_desobstrucao_de_esgoto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4683/requerimento_-_servico_de_desobstrucao_de_esgoto..docx</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal, ao Secretário de Serviços Públicos  que realize serviço de desobstrução de esgoto no trecho que liga os bairros Nossa Senhora de Fátima e Granja Aurora.</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4684/requerimento_-_servico_de_capinacao_e_manutenc_MWzCIsB.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4684/requerimento_-_servico_de_capinacao_e_manutenc_MWzCIsB.docx</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal, ao Secretário de Serviços Públicos que realize serviço de manutenção dos bancos e capinação da praça da Granja Aurora.</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4685/4_iluminacao_publica_da_rua_manoel_leonidas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4685/4_iluminacao_publica_da_rua_manoel_leonidas.docx</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário AuREMAR DE CARVALHO que realize o complemento da iluminação pública da Rua Manoel Leônidas – Bairro do Prado, neste Município.</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4689/4_iluminacao_publica_da_rua_manoel_leonidas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4689/4_iluminacao_publica_da_rua_manoel_leonidas.docx</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário AREMAR DE CARVALHO que realize o complemento da iluminação pública da Rua Manoel Leônidas – Bairro do Prado, neste Município.</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4691/requerimento_buraco_rua_do_santuario.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4691/requerimento_buraco_rua_do_santuario.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Prefeito, Clebel Cordeiro e ao Secretário de Serviços Públicos o Senhor Auremar Carvalho  no sentido de que seja feito o serviço de recuperação da rua Sebastião da Silva Barros pela existência de buracos oriundos das últimas chuvas que caíram na cidade. Salientamos que o problema existente fica enfrente a casa paroquial do Santuário  Nossa Senhora do Perpétuo Socorro.</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4692/07-fazer_servico_de_capinacao_nos_bairros_de_n_VTzn4pX.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4692/07-fazer_servico_de_capinacao_nos_bairros_de_n_VTzn4pX.docx</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário MARCOS TARCÍSIO SÁ DE VASCONCELOS a fazer serviço de tapa buraco na Rua São José no Bairro Nossa Senhora de Fátima. É um dever do município manter as ruas de nossa cidade em bom estado para que a população não venha a ser prejudicada com isso.</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4693/requerimento_05_-_2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4693/requerimento_05_-_2020.docx</t>
   </si>
   <si>
     <t>O vereador AUGUSTO MATIAS, na plenitude das prerrogativas institucionais, atento aos justos interesses e bem estar dos Salgueirenses, resolvo apresentar esta proposição, ouvindo-se o plena desta casa, no sentido de solicitar ao Exmo Sr. Prefeito Clebel de Souza Cordeiro, que se digne acionar o órgão competente para que seja realizado uma reforma no posto Itinerante Montevidéu Maria Cândida no IV distrito.</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4694/requerimento_-_servico_de_terraplanagem_e_capinacao..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4694/requerimento_-_servico_de_terraplanagem_e_capinacao..docx</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal, ao Secretário de Serviços Públicos  que realize serviços de terraplanagem e capinação na rua Antonio Pereira Lima, no bairro Primavera.</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4695/requerimento_-_servico_de_terraplanagem_e_capi_E2pv4St.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4695/requerimento_-_servico_de_terraplanagem_e_capi_E2pv4St.docx</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal, ao Secretário de Serviços Públicos  realize serviços de terraplanagem e capinação na rua Osmar José de Souza, no bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4696/requerimento_-_servico_de_tapa_burado_na_rua___loFU6Tb.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4696/requerimento_-_servico_de_tapa_burado_na_rua___loFU6Tb.docx</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal, ao Secretário de Serviços Públicos que realize serviço de tapa buraco na rua Dr. Levino L. Barros e Silva, no bairro do Prado.</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4697/requerimento_-_servico_de_tapa_burado_na_ru_fr_8y8dKyD.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4697/requerimento_-_servico_de_tapa_burado_na_ru_fr_8y8dKyD.docx</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal, ao Secretário de Serviços Públicos que realize serviço de tapa buraco na Francisco Correia, no bairro Santo Antonio.</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4698/rua_9_da_cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4698/rua_9_da_cohab.docx</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Poder Executivo do município junto a Secretaria de Serviços Públicos a reforma e manutenção do calçamento da rua Nove no bairro da Cohab.</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4699/assentamento_jose_luiz_de_barros.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4699/assentamento_jose_luiz_de_barros.docx</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado ao secretário de Desenvolvimento Rural, o Sr. Juliano Barros, pedido de horas máquinas destinadas a manutenção da estrada do Assentamento José Luiz de Barros, município de Salgueiro-PE.</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4700/centro_de_cultura.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4700/centro_de_cultura.docx</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado a secretaria de Serviços Públicos um mutirão de limpeza nas proximidades do Centro de Cultura e Turismo do município.</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4701/bueiros.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4701/bueiros.docx</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado ao prefeito do município o Sr. Clebel Cordeiro junto a Secretária de Serviços Públicos, pedido de limpeza e desobstrução de canais e Bueiros que existem em nossa cidade.</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4703/requerimento_-__calcamento__francisco_jose_da__MFoTH4a.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4703/requerimento_-__calcamento__francisco_jose_da__MFoTH4a.docx</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Prefeito do Município, Clebel de Souza Cordeiro e ao senhor Marcos Tarcísio de Sá Vasconcelos, secretário de desenvolvimento urbano e obras, no sentido de envidar esforços para que seja feito O CONSERTO DO CALÇAMENTO NA AVENIDA FRANCISCO JOSÉ DA ROSA PRÓXIMO A ESCOLA BALDOINO GOMES DE SÁ, BAIRRO DA PRIMAVERA.</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4705/requerimento_-_conserto_da_rua_rita_alves_dos_santos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4705/requerimento_-_conserto_da_rua_rita_alves_dos_santos.docx</t>
   </si>
   <si>
     <t>ao Excelentíssimo Senhor Prefeito do Município, Clebel de Souza Cordeiro e ao senhor Marcos Tarcísio de Sá Vasconcelos, secretário de desenvolvimento urbano e obras, no sentido de envidar esforços para que seja feito O CONSERTO DA RUA RITA ALVES DOS SANTOS COM A RETROESCAVADEIRA, BAIRRO DA PRIMAVERA.</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4706/requerimento_-_calcamento_da_rua_jose_vitorino_lusyMQy.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4706/requerimento_-_calcamento_da_rua_jose_vitorino_lusyMQy.docx</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Prefeito do Município, Clebel de Souza Cordeiro ao Excelentíssimo Senhor Marcos Tarcísio de Sá Vasconcelos, Secretário de Desenvolvimento Urbano e Obras, no sentido de envidar esforços Para O CONSERTO, REPARO DO CALÇAMENTO DA RUA JOSÉ VITÓRINO DE BARROS E SILVA NO BAIRRO DO CENTRO.</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4709/requerimento_reparo_de_esgoto_na_rua_13_-_cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4709/requerimento_reparo_de_esgoto_na_rua_13_-_cohab.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja formulado um VEEMENTE APELO ao Excelentíssimo Senhor Prefeito do Município Clebel de Souza Cordeiro e ao Senhor Marcos Tarcísio Sá de Vasconcelos, Secretário de Desenvolvimento Urbano e Obras, no sentido de envidar esforços para que seja executado para que providencie com a máxima urgência possível que seja feito o  CONSERTO, REPARO NO ESGOTO E A CAPINAÇÃO E LIMPEZA DA RUA TREZE, NO BAIRRO COHAB.</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4710/requerimento_reparo_do_calcamento_na_rua_13_-_cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4710/requerimento_reparo_do_calcamento_na_rua_13_-_cohab.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja formulado um VEEMENTE APELO ao Excelentíssimo Senhor Prefeito do Município Clebel de Souza Cordeiro e ao Senhor Marcos Tarcísio Sá de Vasconcelos, Secretário de Desenvolvimento Urbano e Obras, no sentido de envidar esforços para que seja executado para que providencie com a máxima urgência possível que seja feito o  CONSERTO, REPARO DO CALÇAMENTO DAS RUAS 13, 23 E LUIZ PACIFICO BENTO NO BAIRRO COHAB.</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4713/requerimento_calcamento_da_rua_ubatuba_no_bair_kMgkngT.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4713/requerimento_calcamento_da_rua_ubatuba_no_bair_kMgkngT.docx</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Prefeito do Município Clebel de Souza Cordeiro e ao Senhor Marcos Tarsísio Sá de Vasconcelos, Secretário de Desenvolvimento Urbano e Obras, no sentido de envidar esforços para que seja executado para que providencie com a máxima urgência possível que seja feito O CALÇAMENTO DA RUA UBATUBA  NO BAIRRO DO PLANALTO</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4715/requerimento_2020_limpeza_travrui_barbosa.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4715/requerimento_2020_limpeza_travrui_barbosa.docx</t>
   </si>
   <si>
     <t>O Vereador Leo Parente, no uso de suas atribuições legislativas, ouvido o plenário, e cumpridas as formalidades regimentais, solicita ao Prefeito Municipal, Senhor Clebel de Souza Cordeiro e ao Secretário de serviços público o Senhor Auremar Carvalho que seja feito o serviço de limpeza da Trav. Ruí Barbosa no Bairro do Planalto no município de salgueiro.</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4716/requerimento_2020_limpeza_da_avenid.mariquinha.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4716/requerimento_2020_limpeza_da_avenid.mariquinha.docx</t>
   </si>
   <si>
     <t>O Vereador Leo Parente, no uso de suas atribuições legislativas, ouvido o plenário, e cumpridas as formalidades regimentais, solicita ao Prefeito Municipal, Senhor Clebel de Souza Cordeiro e ao Secretário de serviços público o Senhor Auremar Carvalho que seja feito o serviço de limpeza da Avenida Mariquinha Parente no Bairro do Planalto no município de salgueiro</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4717/requerimento_2020_trav.cornelio_soares.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4717/requerimento_2020_trav.cornelio_soares.docx</t>
   </si>
   <si>
     <t>O Vereador Leo Parente, no uso de suas atribuições legislativas, ouvido o plenário, e cumpridas as formalidades regimentais, solicita ao Prefeito Municipal, Senhor Clebel de Souza Cordeiro e ao Secretário de serviços público o Senhor Auremar Carvalho que seja feito o serviço de limpeza da Trav. Cornélio Soares no Bairro do Planalto no município de salgueiro</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4718/requerimento_2020_limpeza_da_tenete_quincas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4718/requerimento_2020_limpeza_da_tenete_quincas.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO - Nº      /2020_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 O Vereador Leo Parente, no uso de suas atribuições legislativas, ouvido o plenário, e cumpridas as formalidades regimentais, solicita ao Prefeito Municipal, Senhor Clebel de Souza Cordeiro e ao Secretário de serviços público o Senhor Auremar Carvalho que seja feito o serviço de limpeza da Rua Tenente Quincas no Bairro do Planalto no município de salgueiro.</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4720/manoel_adernil_januario.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4720/manoel_adernil_januario.docx</t>
   </si>
   <si>
     <t>O Vereador Leo Parente, no uso de suas atribuições legislativas, ouvido o plenário, e cumpridas as formalidades regimentais, solicita ao Prefeito Municipal, Senhor Clebel de Souza Cordeiro e ao Secretário de Desenvolvimento Urbano e Obras, senhor Marcos Tarcísio que seja feito o tapa buraco na Rua ADV. Manoel Adernil Januário no Bairro novo Olinda no município de salgueiro</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4722/requerimento_no_10_-_solicitar_a_substituicao__2XPsRS0.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4722/requerimento_no_10_-_solicitar_a_substituicao__2XPsRS0.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e a Secretária de Educação Sr.ª Karla Barros, para solicitar a substituição ou manutenção do Veículo Escolar pelo estado de conservação precário, que transporta as crianças das localidades Maniçoba, Queimada Grande, Cachoeirinha e Adjacências até a Escola Municipal Maria Josefa de Souza, localizada no Sítio Feijão o município de Salgueiro.</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4723/requerimento_no_09_-_criacao_do_plano_municiap_VbPuvd1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4723/requerimento_no_09_-_criacao_do_plano_municiap_VbPuvd1.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Serviços Públicos Sr. Auremar Carvalho, para que seja criado o Plano Municipal de Saneamento Básico do município de Salgueiro.</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4725/requerimento_no_07_-_construcao_do_muro_da_esc_ULVnzRE.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4725/requerimento_no_07_-_construcao_do_muro_da_esc_ULVnzRE.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro, ao Secretário de Obras Sr. Marcos Sá e a Secretária de Educação Sr.ª. Karla Barros, para a construção do muro da Escola Municipal Pedro Paixão do Sítio Uri.</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4726/requerimento_no_08_-_reforma_da_escola_pedro_paixao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4726/requerimento_no_08_-_reforma_da_escola_pedro_paixao.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro, ao Secretário de Obras Sr. Marcos Sá e a Secretária de Educação Sr.ª. Karla Barros, para a reforma geral da Escola Municipal Pedro Paixão do Sítio Uri.</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4732/req.__solicita_ao_prefeito_clebeu_cordeiro_a_c_8KqJz25.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4732/req.__solicita_ao_prefeito_clebeu_cordeiro_a_c_8KqJz25.docx</t>
   </si>
   <si>
     <t>Requer, a mesa Diretora após ouvido o plenário no uso das legais atribuições, visando o bem-estar social dos nossos Munícipes, solicitando a criação de Placas de identificações em pontos estratégicos da cidade, mostrando locais adequados para os animais fazerem suas necessidades sem poluir ou afetar o meio ambiente.</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4734/req.pedido_peixamento.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4734/req.pedido_peixamento.doc</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado ao secretário de Desenvolvimento Rural, o Sr. Juliano Barros, pedido de alevinos para que seja realizado peixamento nos açudes indicados pelas associações rurais do nosso Município.</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4735/17_02_2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4735/17_02_2020.docx</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado ao Prefeito Clebel Cordeiro, Doação de um Trator de arar terra para a Associação dos Agricultores e Agricultoras do Sitio Solta e Adjacências, inscrita no CNPJ n.º 12.926.740/0001-32, sediada na zona Rural no município de Salgueiro.</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4736/req.__solicita_ao_prefeito_clebel_creches.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4736/req.__solicita_ao_prefeito_clebel_creches.docx</t>
   </si>
   <si>
     <t>Requer a mesa Diretora após ouvido o plenário no uso das legais atribuições, visando o bem-estar social dos nossos Munícipes, solicita a presença do Sr. Prefeito Clebel de Souza Cordeiro para apresentar esclarecimentos  a população Salgueirense sobre o projeto das novas creches e das inacabadas.</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4737/req.__solicita_a_presenca_do_coordenador_da_codevasf.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4737/req.__solicita_a_presenca_do_coordenador_da_codevasf.docx</t>
   </si>
   <si>
     <t>Requer, a mesa Diretora após ouvido o plenário no uso das legais atribuições, visando o bem-estar social dos nossos Munícipes, solicita  a presença do Coordenador da Codevasf, Sr, Aurivalter Cordeiro Pereira da Silva, para apresentar esclarecimentos  a população Salgueirense sobre como funciona   a empresa .</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4741/2-_req.__solicita_ao__prefeito_clebel_a_agilid_9f2Qdo4.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4741/2-_req.__solicita_ao__prefeito_clebel_a_agilid_9f2Qdo4.docx</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr Prefeito do Município Clebel de Souza Cordeiro, que faça gestão junto ao povo, no sentido de acelerar a Reforma e Ampliação da Escola Municipal Joaquim Barbosa de Maria no 5° Distrito, para atender toda a demanda escolar, que atualmente atende aproximadamente 350 alunos do Ensino Infantil, Ensino Fundamental I e II, naquela localidade.</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4742/req.__solicita_ao_secretatio_de_agricultura_maquina.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4742/req.__solicita_ao_secretatio_de_agricultura_maquina.docx</t>
   </si>
   <si>
     <t>Requeiro a mesa, após ouvido o plenário no uso das legais atribuições, visando o bem-estar social dos nossos Munícipes, solicita ao Exmo Sr. Deputado Federal, João Henrique  de Andrade  Lima Campos, ao Secretário de Agricultura do Município, Juliano Barros  para viabilizarem maquinas para fazer a limpeza do açude comunitário da Comunidade Lagoinha neste município.</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4744/08-_capinacao_e_colocar_material_rua_sao_jose.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4744/08-_capinacao_e_colocar_material_rua_sao_jose.pdf</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário AUREMAR DE CARVALHO a fazer serviço de capinação e colocar material Rua São José (Pimenta IV) no Bairro Nossa Senhora de Fátima. É uma obrigação do município fazer e manutenção nas ruas manter a limpeza do local mencionado para que a população não venha a ser prejudicada.</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4746/10-_limpeza_e_reforma_do_parque_das_criancas.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4746/10-_limpeza_e_reforma_do_parque_das_criancas.pdf</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que autorize o Secretário Responsável a fazer serviço de limpeza e reforma do Parque das Crianças localizado no Bairro Santo Antônio. É um dever do gestor público manter bem preservados locais de lazer no município.</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4747/09-_tapa_buraco_na_rua_antonio_filgueira_soares.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4747/09-_tapa_buraco_na_rua_antonio_filgueira_soares.pdf</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário MARCOS TARCÍSIO SÁ DE VASCONCELOS a fazer serviço de tapa buraco na Rua Antônio Filgueira Soares no Bairro Nossa Senhora de Fátima. É um dever do município pavimentar as ruas e fazer a manutenção da mesma quando necessário, para melhor trafego de veículos e pedestres nas vias.</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4748/requerimento_patrulha_mecanizada.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4748/requerimento_patrulha_mecanizada.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros no sentido de providenciar uma patrulha mecanizada para fazer o melhoramento das estradas rurais,começando pelas principais, que dão acesso as vilas e povoados.</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4749/requerimento_-_servico_de_desobstrucao_de_esgo_FDdqdjH.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4749/requerimento_-_servico_de_desobstrucao_de_esgo_FDdqdjH.docx</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal, ao Secretário de Serviços Públicos que realize serviço de desobstrução de esgoto na rua Ubaldo Vicente Oliveira, no bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4750/requerimento_-_servico_de_tapa_burado_na_trave_yqee5fb.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4750/requerimento_-_servico_de_tapa_burado_na_trave_yqee5fb.docx</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal, ao Secretário de Serviços Públicos que realize serviço de tapa buraco na Travessa Valdemar Menezes, no bairro do Prado.</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4751/requerimento_2020_limpeza_da_rua_projetada_dois.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4751/requerimento_2020_limpeza_da_rua_projetada_dois.docx</t>
   </si>
   <si>
     <t>O Vereador Leo Parente, no uso de suas atribuições legislativas, ouvido o plenário, e cumpridas as formalidades regimentais, solicita ao Prefeito Municipal, Senhor Clebel de Souza Cordeiro e ao Secretário de serviços público o Senhor Auremar Carvalho que seja feito o serviço de Manutenção da Rua Projetada Dois no Loteamento São Francisco no município de salgueiro.</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4752/requerimento_2020_limpeza_da_rua_expedita_de_sa_araujo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4752/requerimento_2020_limpeza_da_rua_expedita_de_sa_araujo.docx</t>
   </si>
   <si>
     <t>O Vereador Leo Parente, no uso de suas atribuições legislativas, ouvido o plenário, e cumpridas as formalidades regimentais, solicita ao Prefeito Municipal, Senhor Clebel de Souza Cordeiro e ao Secretário de serviços público o Senhor Auremar Carvalho que seja feito o serviço de manutenção da Rua expedita de Sá Araújo no Bairro do Planalto município de salgueiro.</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4753/requerimento_2020_manutencao_da_rua_joaqui_de_sa.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4753/requerimento_2020_manutencao_da_rua_joaqui_de_sa.docx</t>
   </si>
   <si>
     <t>O Vereador Léo Parente, no uso de suas atribuições legislativas, ouvido o plenário, e cumpridas as formalidades regimentais, solicita ao Prefeito Municipal, Senhor Clebel de Souza Cordeiro e ao Secretário de serviços público o Senhor Auremar Carvalho que seja feito o serviço de Manutenção da Rua Joaquim de Sá Araújo no Bairro do Planalto de salgueiro.</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4755/requerimento_-_servico_de_manutencao_de_quebra_DoplZYj.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4755/requerimento_-_servico_de_manutencao_de_quebra_DoplZYj.docx</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal, ao Secretário de Serviços Públicos que realize serviço de manutenção de quebra-molas à Travessa Ten. Osvaldo Varejão, no Prado.</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4756/requerimento_-_servico_de_patrolamnte_na_estac_EbJM9TR.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4756/requerimento_-_servico_de_patrolamnte_na_estac_EbJM9TR.docx</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal , ao Secretário de Serviços Públicos  realize serviços de patrolamento e capinação na antiga estação ferroviária, principalmente no acesso a rua Francisco Corrêa e ao Teatro Prof. Alaíde Conserva.</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4757/8_sinalizacoes_das_ruas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4757/8_sinalizacoes_das_ruas.docx</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário AUREMAR DE CARVALHO afim de rever as sinalizações das ruas com seus respectivos nomes, neste município.</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4758/7_realizar_melhorias_na_ponte_do_riacho_grande.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4758/7_realizar_melhorias_na_ponte_do_riacho_grande.docx</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário AUREMAR DE CARVALHO afim de realizar melhorias na “Ponte do Riacho Grande” localizada no 3º distrito (Umãs) deste município.</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4759/4_recuperacao_de_calcamento_e_da_praca_sao_sebastiao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4759/4_recuperacao_de_calcamento_e_da_praca_sao_sebastiao.docx</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário MARCOS TARCÍSIO SÁ DE VASCONCELOS para fazer a recuperação de calçamento e da praça São Sebastião em frente à Escola Maria Dalva no 3º distrito (Umãs) deste município.</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4762/6_placa_na_entrada_da_pe_483.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4762/6_placa_na_entrada_da_pe_483.docx</t>
   </si>
   <si>
     <t>Requer ao representante do DNIT ou a quem for de direito que seja colocada a placa na entrada da PE 483, a qual indica a entrada do distrito de Umãs.</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4763/11-_colocar_material_na_travessa_jose_adalberto.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4763/11-_colocar_material_na_travessa_jose_adalberto.pdf</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário AUREMAR DE CARVALHO a colocar material na Travessa José Adalberto no Bairro Santa Margarida. É um dever do município fazer e manutenção nas ruas para que a população tenha possibilidade de trafegar a via com segurança.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4769/requerimento-14-iluminacao_imperador_02-03-20.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4769/requerimento-14-iluminacao_imperador_02-03-20.docx</t>
   </si>
   <si>
     <t>Para que tome as providências necessárias para a melhoria da iluminação pública nas imediações da Rua Delta e todo  Bairro Imperador.</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4770/requerimento-15-para_que_tome_providencias_no__ZeCqKne.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4770/requerimento-15-para_que_tome_providencias_no__ZeCqKne.docx</t>
   </si>
   <si>
     <t>Para que tome medidas no sentido de amenizar as poeiras causadas pelo o tráfego de veículos pesados na estrada que liga o posto cachoeira até a empresa JODIBE (antiga AMBEV) que fica em toda a extensão da Rua Salomão Primo de Carvalho no Bairro Primavera.</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4772/requerimento-13-manutencao_da_praca_do_distrit_VpHky6g.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4772/requerimento-13-manutencao_da_praca_do_distrit_VpHky6g.docx</t>
   </si>
   <si>
     <t>Requer a manutenção da Praça do Distrito de Conceição das Crioulas.</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4778/req._pavimentacao_da_rua_amancio_horacio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4778/req._pavimentacao_da_rua_amancio_horacio.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvir o Plenário, na forma Regimental, que seja encaminhado ao Exmo. Sr Prefeito do Município, Clebel de Souza Cordeiro, para que seja feita a pavimentação da Rua Amâncio Horácio da Cruz, localizado no bairro  Primavera   na cidade Salgueiro.</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4782/vazamento_no_saneamento_nas_imediacoes_da_rua__2RzODyl.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4782/vazamento_no_saneamento_nas_imediacoes_da_rua__2RzODyl.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO À QUE SEJA EXECUTADO OS REPAROS E MANUTENÇÃO NECESSÁRIA CORRIGINDO UM VAZAMENTO NO SANEAMENTO NAS IMEDIAÇÕES DA RUA UM (01), Nº 84, BAIRRO COHAB</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4783/reparos_no_calcamento_da_rua_rui_barbosa_no_planalto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4783/reparos_no_calcamento_da_rua_rui_barbosa_no_planalto.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO À QUE SEJA EXECUTADO OS REPAROS NO CALÇAMENTO DA RUA RUI BARBOSA, POPULAR RUA NOVA, NO BAIRRO PLANALTO</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4784/complemento_do_calcamento_da_rua_nove_09_no_ba_BBpMUNg.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4784/complemento_do_calcamento_da_rua_nove_09_no_ba_BBpMUNg.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO À QUE SEJA EXECUTADO O COMPLEMENTO DO CALÇAMENTO DA RUA NOVE (09), NO BAIRRO COHAB</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4785/complemento_do_calcamento_da_rua_raimundo_de_sa_araujo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4785/complemento_do_calcamento_da_rua_raimundo_de_sa_araujo.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO À QUE SEJA EXECUTADO O COMPLEMENTO DO CALÇAMENTO DA RUA RAIMUNDO DE SÁ ARAUJO, NO BAIRRO NOSSA SENHORA APARECIDA</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4786/patrolamento_reparos_no_calcamento_e_limpeza_d_EheeKnX.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4786/patrolamento_reparos_no_calcamento_e_limpeza_d_EheeKnX.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO À QUE SEJA EXECUTADO OS REPAROS NO CALÇAMENTO E LIMPEZA POR TODO O PERCURSO ONDE ESTE HÁ, BEM COMO TAMBÉM, PATROLAMENTO E LIMPEZA DA ÁREA DE TERRA, TUDO ISSO NA RUA CLARISBALTE FILGUEIRA SAMPAIO (DESDE SEU INICIO, AO LADO E POR TRÁS DA ESCOLA MUNICIPAL DOM MALAM), SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4787/patrolamento_limpeza_e_capinacao_da_rua_joaqui_iHRBHS1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4787/patrolamento_limpeza_e_capinacao_da_rua_joaqui_iHRBHS1.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO À QUE SEJA EXECUTADO O PATROLAMENTO LIMPEZA E CAPINAÇÃO DA RUA JOAQUIM DE SÁ ARAÚJO, NO BAIRRO PLANALTO</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4788/patrolamento_limpeza_e_capinacao_da_rua_rio_br_UZxKgJO.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4788/patrolamento_limpeza_e_capinacao_da_rua_rio_br_UZxKgJO.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO À QUE SEJA EXECUTADO O PATROLAMENTO, LIMPEZA E CAPINAÇÃO DA RUA RIO BRANCO, BAIRRO NOVO SALGUEIRO</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4790/requerimento_no_12_-_solicitar_de_poco_profund_S3ZsUkp.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4790/requerimento_no_12_-_solicitar_de_poco_profund_S3ZsUkp.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Senhor Senador, Fernando Bezerra Coelho, para solicitar junto ao Ministério do Desenvolvimento Regional na Divisão de Hidrologia e Exploração e coordenada pela Superintendência Regional em Recife, para conseguimos a perfuração de um POÇO TUBULAR PROFUNDO a ser instalado na comunidade Paula localizada no 2º Distrito domunicípio de Salgueiro.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4791/requerimento_no_11_-_solicitar_de_curso_de_ope_OTw8fdn.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4791/requerimento_no_11_-_solicitar_de_curso_de_ope_OTw8fdn.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e a Secretária de Desenvolvimento Econômico Sr.ªOrlando Parente, parasolicitar ao SENAI curso de Operador de Retroescavadeira e Operador de Trator Agrícola município de Salgueiro.</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4793/requerimento_no_13_-_roco_nas_estradas_que_da__UxpTYF0.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4793/requerimento_no_13_-_roco_nas_estradas_que_da__UxpTYF0.docx</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Plenário, solicitar ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do município de Salgueiro e ao Senhor Juliano Barros Secretário de Desenvolvimento Rural, que realize a manutenção de roço nas Estradas principais que dá acesso ao sitio Pau-ferro.</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4799/requerimento_travessa_expedita_de_sa_araujo_.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4799/requerimento_travessa_expedita_de_sa_araujo_.docx</t>
   </si>
   <si>
     <t>O Vereador Leo Parente, no uso de suas atribuições legislativas, ouvido o plenário, e cumpridas as formalidades regimentais, solicita ao Prefeito Municipal, Senhor Clebel de Souza Cordeiro e ao Secretário de serviços público o Senhor Auremar Carvalho que seja feito o serviço de patrolamento e limpeza das vias na Trav. Expedita de Sá Araújo, no Bairro do Planalto no município de salgueiro.</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4801/equerimento_rua_dez_choab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4801/equerimento_rua_dez_choab.docx</t>
   </si>
   <si>
     <t>Vereador Leo Parente, no uso de suas atribuições legislativas, ouvido o plenário, e cumpridas as formalidades regimentais, solicita ao Prefeito Municipal, Senhor Clebel de Souza Cordeiro e ao Secretário de serviços público o Senhor Auremar Carvalho que seja feito o serviço de patrolamento na Rua 10 no Bairro da Cohab no município de salgueiro.</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4802/requerimento_rua_07_-__copo_de_cistral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4802/requerimento_rua_07_-__copo_de_cistral.docx</t>
   </si>
   <si>
     <t>O Vereador Leo Parente, no uso de suas atribuições legislativas, ouvido o plenário, e cumpridas as formalidades regimentais, solicita ao Prefeito Municipal, Senhor Clebel de Souza Cordeiro e ao Secretário de serviços público o Senhor Auremar Carvalho que seja feito o serviço de patrolamento na Rua 07 no Bairro do Copo de Cristal no município de salgueiro</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4807/requerimento_poco_d.chiquinha_sitio_olho_dagua_vg3njJM.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4807/requerimento_poco_d.chiquinha_sitio_olho_dagua_vg3njJM.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros, no sentido de realizar o trabalho de perfuração de um poço artesiano no Sítio Olho dágua do cachorro localizado no 2º Distrito Conceição das Crioulas na propriedade do senhora Dona Chiquinha.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4808/requerimento_barreiro_st_lagoinha.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4808/requerimento_barreiro_st_lagoinha.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros, no sentido de fazer um pequeno barreiro no Sítio Lagoinha na propriedade do senhor Agenor Simplício para beneficiar toda comunidade vizinha tornando-se uma obra pequena mas, de grande relevância pelo o que ela proporcionará.</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4809/requerimento_poco_sitio_anjico.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4809/requerimento_poco_sitio_anjico.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros, no sentido de realizar o trabalho de perfuração de um poço artesiano no Sítio Angico localizado no 3º Distrito Umãs na propriedade do senhor Lucídio Brandão, mãe D. Jenedite, D. Ana, Iago, João, Maria de Fátima, Maria Ana, Fábio, Cacilda e outros membros da família. peço que essa obra seja avaliada como comunitária pela grande quantidade de pessoas a serem beneficiadas.</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4810/requerimento_ao_dep.gonzaga_e_lucas_ramos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4810/requerimento_ao_dep.gonzaga_e_lucas_ramos.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Deputado Federal o Senhor Gonzaga Patriota, ao Exmo Deputado Estadual Senhor Lucas Ramos, que vejam juntamente com o Governador de Pernambuco Paulo Câmara porque os recursos do FEM-   Fundo Estadual de Apoio ao Desenvolvimento Municipal não foi liberado pelo Governo Estadual. Segundo informações nos últimos 3 anos não ouve nenhum repasse desde recurso para o nosso município.</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4811/requerimento__banheiros_publicos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4811/requerimento__banheiros_publicos.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Urbano e Obras,  o Senhor Marcos Tarcísio Sá de Vasconcelos no sentido de construir banheiros públicos na praça do Senhor Bom Jesus em Umãs.</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4812/requerimento_poco_sitio_letras.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4812/requerimento_poco_sitio_letras.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros, no sentido de realizar o trabalho de perfuração de um poço artesiano no Sítio Letras na propriedade do Senhor Henrique. Esta ação vai beneficiar muitas famílias que necessitam desta água.</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4813/requerimento_poco_sitio_olho_dagua_do_cachorro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4813/requerimento_poco_sitio_olho_dagua_do_cachorro.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros, no sentido de realizar o trabalho de perfuração de um poço artesiano no Sítio Olho dágua do cachorro localizado no 2º Distrito Conceição das Crioulas na propriedade do senhor Dougival David dos Santos(Popular Jó)</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4814/requerimwento_06_-_2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4814/requerimwento_06_-_2020.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa,. Após ouvido o Plenário, na forma Regimental,  que seja solicitado ao Sr presidente da Câmara Municipal George Arraes os valores pagos referente as diárias recebidas no exercício do ano 2019 – vereador Augusto Matias.</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4816/requerimento_quadra_pau_ferro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4816/requerimento_quadra_pau_ferro.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Urbano Secretária de Educação a Senhora Karla Cristina Siqueira Vasconcelos de Barros e Obras o Senhor Marcos Tarsísio Sá de Vasconcelos no sentido de que seja feito a reforma e cobertura da quadra situada na Escola Joaquim Barbosa de Maria  no 5º Distrito Pau Ferro.</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4817/requerimento_quadra_sitio_uri.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4817/requerimento_quadra_sitio_uri.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Urbano  Secretária de Educação a Senhora Karla Cristina Siqueira Vasconcelos de Barros e Obras o Senhor Marcos Tarsísio Sá de Vasconcelos no sentido de que seja feito a cobertura da quadra da Escola Pedro Paixão  no Sítio Uri.</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4818/requerimento_codevasf.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4818/requerimento_codevasf.docx</t>
   </si>
   <si>
     <t>requer a CODEVASF 100 mil alevinos de tambaqui e 100 alevinos de tilapias para distribuir para a população rural.</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4819/req._2020_solicita_ao_presindente_georgr_arrai_DQhER1D.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4819/req._2020_solicita_ao_presindente_georgr_arrai_DQhER1D.docx</t>
   </si>
   <si>
     <t>que seja encaminhado ao Exmo, Sr, Presidente da Câmara municipal de vereadores, George Arraes Sampaio, para que seja feito o reajuste salarial dos servidores da casa Epitácio Alencar.</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4820/requerimento_pedindo_tratores_e_maquinas_para_estradas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4820/requerimento_pedindo_tratores_e_maquinas_para_estradas.docx</t>
   </si>
   <si>
     <t>requer ao Exmo. Sr Prefeito do Município Clebel de Souza Cordeiro, para que as maquinas e tratores trabalhem nas estradas que dá acesso ao 5º distrito Pau Ferro.</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4822/requerimento_-limpeza_do_mato_na_francisco_jos_DqG2SuY.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4822/requerimento_-limpeza_do_mato_na_francisco_jos_DqG2SuY.docx</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Prefeito do Município, Clebel de Souza Cordeiro e ao senhor Auremar de Carvalho Barros, secretário de Serviços públicos, no sentido de envidar esforços para que seja feito A LIMPEZA DO MATO NA AVENIDA FRANCISCO JOSÉ DA ROSA NAS IMEDIAÇÕES DO CLUBE PREMIER NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4823/requerimento_-limpeza_do_mato_na_frnte_a_antig_koAkXDZ.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4823/requerimento_-limpeza_do_mato_na_frnte_a_antig_koAkXDZ.docx</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Prefeito do Município, Clebel de Souza Cordeiro e ao senhor Auremar de Carvalho Barros, secretário de Serviços públicos, no sentido de envidar esforços para que seja feito A LIMPEZA DO MATO NA RUA ANTONIO PEREIRA DE LIMA, DE FRENTE A ANTIGA POLICIA FEDERAL NO BAIRRO PRIMAVERA.</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4829/requerimento__solicita_ao_prefeito_a_manutenca_4CMVvXc.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4829/requerimento__solicita_ao_prefeito_a_manutenca_4CMVvXc.docx</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr Prefeito do Município Clebel de Souza Cordeiro, e á Secretaria de Serviços públicos a manutenção das luminárias dos postes das Comunidades Baixio da Cimbinha e Pau Ferro.</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4830/requerimento_pedindo_tratores_e_maquinas_para_estradas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4830/requerimento_pedindo_tratores_e_maquinas_para_estradas.docx</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr Prefeito do Município Clebel de Souza Cordeiro, e ao Secretario de Agricultura Juliano Barros, para que as máquinas e tratores trabalhem nas estradas que dá acesso ao 5º distrito Pau Ferro.</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4831/req._2020_solicita_ao_presindente_georgr_arrai_O6UXCQg.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4831/req._2020_solicita_ao_presindente_georgr_arrai_O6UXCQg.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvir o Plenário, na forma Regimental, que seja encaminhado ao Exmo, Sr, Presidente da Câmara municipal de vereadores, George Arraes Sampaio, para que seja feito o reajuste salarial dos servidores da casa Epitácio Alencar.</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4832/requerimento_codevasf.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4832/requerimento_codevasf.docx</t>
   </si>
   <si>
     <t>Requer a CODEVASF, 100 mil alevinos de tambaqui e 100 alevinos de tilapias para distribuir para a população da zona rural de Salgueiro.</t>
   </si>
   <si>
     <t>4833</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4833/12-_servico_de_limpeza_do_canteiro.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4833/12-_servico_de_limpeza_do_canteiro.pdf</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário AUREMAR DE CARVALHO a fazer serviço de limpeza do canteiro na Avenida Central no Bairro Augusto Alencar Sampaio e demais localidades que se encontram com muito mato. É um dever da gestão pública fazer a limpeza nos canteiros das praças para que a população viva com mais harmonia em sua localidade.</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4834/13-_tapa_buraco_na_av_central.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4834/13-_tapa_buraco_na_av_central.pdf</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário MARCOS TARCÍSIO SÁ DE VASCONCELOS a fazer serviço de tapa buraco na Av. Central no Bairro Augusto Alencar Sampaio. É responsabilidade do gestor e seu representante (secretário acima citado) fazer a manutenção nas ruas quando necessário, para melhor trafego de veículos e pedestres nas vias.</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4835/14-_limpeza_do_canal_na_rua_10.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4835/14-_limpeza_do_canal_na_rua_10.pdf</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário AUREMAR DE CARVALHO a fazer serviço de limpeza do canal na Rua 10 no Bairro da Cohab, pois a mesma está com muito mato e entulhos. É um dever do gestor público fazer a limpeza nos canais de nossa cidade para que a população não venha a ser prejudicada com essa situação que se encontra.</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4836/15-_colocar_material_na_rua_10.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4836/15-_colocar_material_na_rua_10.pdf</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário AUREMAR DE CARVALHO a colocar material na Rua 10 no Bairro da Cohab, a rua não é pavimentada e com o início das chuvas a mesma está intransitável. É obrigação do município manter as ruas de nossa cidade em bom estado para que a população trafegue com tranquilidade.</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4838/requerimento_poco_vila_conceicao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4838/requerimento_poco_vila_conceicao.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros, no sentido de realizar o trabalho de perfuração de um poço artesiano no localizado na vila do  2º Distrito  Conceição das Crioulas. para Cícero de Luiza.</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4839/requerimento_poco_boqueirao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4839/requerimento_poco_boqueirao.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros, no sentido de realizar o trabalho de perfuração de um poço artesiano no localizado no sítio Boqueirão 2º Distrito  Conceição das Crioulas. Na propriedade de D.Albertina.</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4840/requerimento_poco_nas_areias.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4840/requerimento_poco_nas_areias.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros, no sentido de realizar o trabalho de perfuração de um poço artesiano no localizado Nas Areias 2º Distrito  Conceição das Crioulas. Na propriedade de ‘seu Estevão’’</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4841/requerimento_poco_paus_brancos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4841/requerimento_poco_paus_brancos.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros, no sentido de realizar o trabalho de perfuração de um poço artesiano no localizado Paus Brancos 2º Distrito  Conceição das Crioulas. Na propriedade de ‘Seu Onório ’’</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4842/requerimento_poco_sitio_serra_da_giboia.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4842/requerimento_poco_sitio_serra_da_giboia.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros, no sentido de realizar o trabalho de perfuração de um poço artesiano no Sítio Serra Gibóia localizado no 2º Distrito Conceição das Crioulas na propriedade  do senhor ‘Seu’’ Mazinho</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4843/requerimento_poco_sitio_lagoinha_expedito_de_auta.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4843/requerimento_poco_sitio_lagoinha_expedito_de_auta.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros, no sentido de realizar o trabalho de perfuração de um poço artesiano no Sítio Lagoinha localizado no 2º Distrito Conceição das Crioulas na propriedade do senhor Expedito de Alta.</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4845/requerimento_-_servico_de_capinacao_na_estacao_IaEW1Jt.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4845/requerimento_-_servico_de_capinacao_na_estacao_IaEW1Jt.docx</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal, ao Secretário de Serviços Públicos que realize serviço de capinação na Estação Ferroviária em torno do Teatro Alaíde Conserva.</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4846/requerimento_-_servico_de_tapa_burado_na_rua_c_UU3OXEx.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4846/requerimento_-_servico_de_tapa_burado_na_rua_c_UU3OXEx.docx</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal, ao Secretário de Serviços Públicos que realize serviço de tapa buraco na rua Caboclo Eduardo, no bairro do Prado.</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4847/requerimento_-_servico_de_tapa_burado_na_rua_d_j0TDMnh.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4847/requerimento_-_servico_de_tapa_burado_na_rua_d_j0TDMnh.docx</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal, ao Secretário de Serviços Públicos  realize serviço de tapa buraco na rua Desembargador Silva Barros, no Prado.</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4848/requerimento_-_servico_de_tapa_burado_na_rua_j_KX2xFDQ.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4848/requerimento_-_servico_de_tapa_burado_na_rua_j_KX2xFDQ.docx</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal, ao Secretário de Serviços Públicos que realize serviço de tapa buraco na rua José Vitorino de Barros, bairro Santo Antonio.</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4849/requerimento_-_servico_de_tapa_burado_na_rua_c_GmAn4RQ.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4849/requerimento_-_servico_de_tapa_burado_na_rua_c_GmAn4RQ.docx</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal, ao Secretário de Serviços Públicos que realize serviço de tapa buraco na rua Coronel Honorato Marinho, próximo ao Girador do Prado.</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4852/requerimento_reforma_salao_comunitario_umas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4852/requerimento_reforma_salao_comunitario_umas.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Urbano e Obras o Senhor Marcos Tarcísio Sá de Vasconcelos a   Secretária de Educação a Senhora Karla Cristina Siqueira Vasconcelos de Barros no sentido de que seja feito a reforma do salão comunitário da Escola Maria de Dalva do Distrito de Umãs.</t>
   </si>
   <si>
     <t>4853</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4853/requerimento_codevasf.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4853/requerimento_codevasf.docx</t>
   </si>
   <si>
     <t>requer a CODEVASF, 100 mil alevinos de tambaqui e 100 mil alevinos de tilapias para distribuir para a população da zona rural de Salgueiro.</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4854/9_implantar_alcool_em_gel_e_uso_de_mascara_nos_r1i0TPu.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4854/9_implantar_alcool_em_gel_e_uso_de_mascara_nos_r1i0TPu.docx</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que que autorize a SECRETARIA DE SAÚDE, através da Secretária ADJA BARROS a implantar álcool em gel e uso de máscara (nos funcionários e pacientes) em todas  as unidades Básicas de Saúde na zona rural e urbana, afim de evitar contaminação de várias doenças que são transmitidas através do ar e toque de pele.</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4855/requerimento_pista_de_cooper.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4855/requerimento_pista_de_cooper.docx</t>
   </si>
   <si>
     <t>solicita ao Senhor Prefeito Clebel de Souza Cordeiro, e ao secretário municipal de serviços públicos, Auremar Carvalho, de que seja feita a manutenção da limpeza na pista de cooper, localizado no bairro Divino Espírito Santo neste município.</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4856/rua_9_da_cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4856/rua_9_da_cohab.docx</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4857/esgoto_rua_22.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4857/esgoto_rua_22.docx</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado à Gerência de Unidade de Negócios Regional da COMPESA, através do seu gerente o Sr. Alexandre Chaves da Silva, pedido para que seja feito o reparo da rede de esgoto da Rua Vinte e Dois no bairro COHAB.</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4858/psf_planalto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4858/psf_planalto.docx</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado a secretaria de Serviços Públicos a execução de serviços de capina no Posto de Saúde da Família (PSF) do bairro Planalto.</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4859/rua_20.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4859/rua_20.docx</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Poder Executivo do município junto a Secretaria de Serviços Públicos a reforma e manutenção do calçamento da Rua Vinte no bairro da COHAB.</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4860/rua_6.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4860/rua_6.docx</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado à Gerência de Unidade de Negócios Regional da COMPESA, através do seu gerente o Sr. Alexandre Chaves da Silva, pedido para que seja feito o reparo da rede de esgoto da Rua Seis no bairro COHAB.</t>
   </si>
   <si>
     <t>4861</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4861/requerimento-17-_limpeza_de_mato_na_ubs_prado_13-03.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4861/requerimento-17-_limpeza_de_mato_na_ubs_prado_13-03.docx</t>
   </si>
   <si>
     <t>A necessidade de proceder à realização a limpeza da área externa da Unidade Básica de Saúde do Prado localizado na área da Estação Feroviária.</t>
   </si>
   <si>
     <t>4862</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4862/requerimento-18-_limpeza_de_mato_na_escola_pau_D7NKvxf.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4862/requerimento-18-_limpeza_de_mato_na_escola_pau_D7NKvxf.docx</t>
   </si>
   <si>
     <t>Para  proceder à realização de limpeza em toda área externa da Escola Paulo Fernando dos Santos localizado na Rua Antônio Alves Conserva, Bairro Nossa Senhora do Perpétuo Socorro.</t>
   </si>
   <si>
     <t>4863</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4863/requerimento-19-iluminacao_alto_das_abelhas_13-03.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4863/requerimento-19-iluminacao_alto_das_abelhas_13-03.docx</t>
   </si>
   <si>
     <t>Requer instalação de braço com luminária no poste existente na Rua José Carlos popular (Alto das Abelhas) Bairro Castelinho.</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4864/requerimento-16-reabertura_do_centro_de_musica_V2pbcSK.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4864/requerimento-16-reabertura_do_centro_de_musica_V2pbcSK.docx</t>
   </si>
   <si>
     <t>Requer viabilizar estudo e orçamento para reabertura do Centro de Música Maestro Ivalter com aulas de música, voz e instrumentos.</t>
   </si>
   <si>
     <t>4865</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4865/requerimento-14-manutencao_da_praca_academia_d_d4S0BVa.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4865/requerimento-14-manutencao_da_praca_academia_d_d4S0BVa.docx</t>
   </si>
   <si>
     <t>Requer a manutenção da Praça academia das cidades localizada no bairro Nossa Senhara Aparecida.</t>
   </si>
   <si>
     <t>4866</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4866/requerimento-15-_esgoto_estourado_engenheiro_w_QxrpMFb.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4866/requerimento-15-_esgoto_estourado_engenheiro_w_QxrpMFb.docx</t>
   </si>
   <si>
     <t>Requer a premente necessidade de proceder à limpeza e manutenção no esgoto estourado localizado na Rua Engenheiro Walmir Campos Bezerra, - Nossa Senhora Aparecida, Salgueiro - PE.</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4871/requerimento_no_18_-_roco_nas_estradas_que_da__Z5OTRyq.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4871/requerimento_no_18_-_roco_nas_estradas_que_da__Z5OTRyq.docx</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Plenário, solicitar ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do município de Salgueiro e ao Senhor Juliano Barros Secretário de Desenvolvimento Rural, que realize a manutenção e roço nas Estradas que dá acesso ao sítio Mutuca.</t>
   </si>
   <si>
     <t>4872</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4872/requerimento_no_17_-_roco_nas_estradas_que_da__os6YyRD.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4872/requerimento_no_17_-_roco_nas_estradas_que_da__os6YyRD.docx</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Plenário, solicitar ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do município de Salgueiro e ao Senhor Juliano Barros Secretário de Desenvolvimento Rural, que realize a manutenção e roço nas Estradas que dá acesso aos sítios; Dnocs, Riacho Pequeno e Sito Paulo.</t>
   </si>
   <si>
     <t>4873</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4873/requerimento_no_19_-entrega_dos_correios_nos_b_qDkTmem.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4873/requerimento_no_19_-entrega_dos_correios_nos_b_qDkTmem.docx</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Plenário, solicitar ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do município de Salgueiro e ao Senhor André Sampaio Secretário de Administração, que solicite a regularização junto aos correios para, que os bairros Monte Alegre e URI.</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4876/revisao_do_plano_diretor.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4876/revisao_do_plano_diretor.docx</t>
   </si>
   <si>
     <t>Requer ao Exmo Prefeito, Clebel Cordeiro, que adote as devidas medidas a fim de promover a REVISÃO DO PLANO DIRETOR DO MUNICÍPIO (Lei Municipal nº 1.635/2008, conforme previsto no § 3º, do art. 40, da Lei Federal nº 10.257, de 10 de julho de 2001 (Estatuto das Cidades).</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4877/mutirao_da_dengue.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4877/mutirao_da_dengue.docx</t>
   </si>
   <si>
     <t>Requer ao Exmo Prefeito Municipal, Clebel Cordeiro, a programação da REALIZAÇÃO DE UM MUTIRÃO CONTRA A DENGUE E DEMAIS ARBOVIROSES, em caráter preventivo na cidade.</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4878/estrada_da_escola_agricola.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4878/estrada_da_escola_agricola.docx</t>
   </si>
   <si>
     <t>Requer ao Exmo Prefeito, Clebel Cordeiro,  que adote as devidas medidas a fim de promover as melhorias necessárias na estrada da Escola Agrícola de Umãs, 3º Distrito deste município.</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4884/requerimento_coronavirus.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4884/requerimento_coronavirus.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Governador de Pernambuco Paulo Henrique Saraiva Câmara, ao Exmo Senhor  Prefeito, Clebel_x000D_
 Cordeiro, e o Sr. Deputado Federal Gonzaga Patriota, Que vejam a possibilidade de montar o hospital de campanha ao combate do CORANAVÍRUS  em Salgueiro na sede da UPA 24 horas localizada no Bairro Planalto  que se encontra fechada. Diante desta pandemia que se alastra pelo mundo, inclusive já chegou ao nosso município conclamamos união neste momento por parte dos governos no intuído de se prepararmos para combater este mal que está matando nossa gente.</t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4886/requerimento_calcamento_rua_manoel_alencar_araujo.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4886/requerimento_calcamento_rua_manoel_alencar_araujo.doc</t>
   </si>
   <si>
     <t>solicita ao Senhor Prefeito municipal Clebel de Souza Cordeiro e ao secretário municipal de Desenvolvimento Urbano e Obras, Marcos Tarcísio Sá de Vasconcelos, no sentido de que seja feito o asfalto da avenida José Ferreira de Oliveira, popular avenida central, deste Município.</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4887/requerimento_calcamento_primavera.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4887/requerimento_calcamento_primavera.doc</t>
   </si>
   <si>
     <t>solicita ao Senhor Prefeito municipal Clebel de Souza Cordeiro e ao secretário municipal de Agricultura, Juliano Barros, no sentido de que seja feita a estrada que dar acesso aos sítios Coqueiros e Acauã, deste Município.</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4889/requerimento_aglomeracao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4889/requerimento_aglomeracao.docx</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Prefeito do Município, Clebel de Souza Cordeiro para que sejam tomadas medidas mais enérgicas em combate à propagação da Covid-19, em virtude de aglomerações que estão ocorrendo em locais que oferecem serviços essenciais, tais quais farmácias, casas lotéricas, supermercados e principalmente, agências bancárias.</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4892/acoes_dengue.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4892/acoes_dengue.docx</t>
   </si>
   <si>
     <t>Requer ao Exmo Prefeito, Clebel Cordeiro, solicitando a intensificação das AÇÕES DE COMBATE  AO MOSQUITO DA DENGUE E DEMAIS ARBOVIROSES, inclusive promovendo mais ações de limpezas de matagais, entulhos e notificações de terrenos baldios com suspeita de foco de dengue, em caráter de urgência.</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4893/requerimento_no_21_-manutencao_das_estradas_vicinais.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4893/requerimento_no_21_-manutencao_das_estradas_vicinais.docx</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Plenário, solicitar ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do município de Salgueiro e ao Senhor Juliano Barros Secretário de Desenvolvimento Rural, que realize as manutenções das principais vias vicinais de nosso município.</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4894/requerimento_no_20_-decreto_inclua_lava_jatos__S2NxQ5v.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4894/requerimento_no_20_-decreto_inclua_lava_jatos__S2NxQ5v.docx</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Plenário, solicitar ao Excelentíssimo Senhor Paulo Câmara Governador do Estado de Pernambuco e ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do município de Salgueiro, que inclua no Decreto Emergencial como Serviços Essenciais a abertura dos Lava Jatos em Salgueiro, assim como, em todo território Pernambucano.</t>
   </si>
   <si>
     <t>4895</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4895/decreto_15_papel_timbrado_4.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4895/decreto_15_papel_timbrado_4.docx</t>
   </si>
   <si>
     <t>solicita ao senhor prefeito municipal Clebel de Souza Cordeiro e ao secretário municipal de desenvolvimento e obras, Marcos Tarcísio de Sá Vasconcelos, no sentido de que seja feita a reforma do posto de saúde do distrito de Montevideu.</t>
   </si>
   <si>
     <t>4896</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4896/rua_9.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4896/rua_9.doc</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado ao secretário de Serviços Públicos, pedido para que seja feito serviços de capinação e limpeza do esgoto da rua Nove bairro da COHAB.</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4897/requerimento_reparo_de_estrada__sitios_dnocs.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4897/requerimento_reparo_de_estrada__sitios_dnocs.docx</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado ao secretário de Desenvolvimento Rural, o Sr. Juliano Barros, pedido de horas máquina para reparo da estrada que dá acesso ao Matadouro Municipal bem como aos sítios DNOCS, Riacho Pequeno, Ariado, Sabino, Caeira, Roça Queimada e região.</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4899/pnae_pandemia_impressao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4899/pnae_pandemia_impressao.docx</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito, Clebel Cordeiro, que adote as medidas necessárias a fim de continuar a distribuição imediata de gêneros alimentícios adquiridos com recursos do Programa Nacional de Alimentação Escolar (PNAE) aos pais ou responsáveis dos estudantes das escolas públicas municipais durante o período de suspensão das aulas em razão da pandemia do COVID-19, de acordo com a Lei Federal nº 13.987/2020.</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4900/efetuar_60_fundef_impressao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4900/efetuar_60_fundef_impressao.docx</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito, Clebel Cordeiro, que adote as medidas necessárias a fim de efetuar o pagamento do rateio entre os beneficiários do magistério municipal de 60% (sessenta por cento) dos valores pagos pela União ao Município a título de precatórios do Fundo de Manutenção e Desenvolvimento do Ensino Fundamental e de Valorização do Magistério (FUNDEF).</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4901/rua_do_hospital.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4901/rua_do_hospital.doc</t>
   </si>
   <si>
     <t>Requer a Prefeitura Municipal de Salgueiro junto a secretaria competente pedido de reparo no calçamento da rua Antonio Alencar Sampaio no bairro Planalto.</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4902/requerimentoantonio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4902/requerimentoantonio.docx</t>
   </si>
   <si>
     <t>solicita ao senhor prefeito municipal Clebel de Souza Cordeiro e ao secretário municipal de Serviços Públicos, Marcos Tarcísio de Sá Vasconcelos, no sentido de que seja feita a limpeza e Capinação da pista de cooper, localizada no bairro Divino Espírito Santo, deste município</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4903/requerimento-limpeza_matagal_nos_bairros_-22.04.2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4903/requerimento-limpeza_matagal_nos_bairros_-22.04.2020.docx</t>
   </si>
   <si>
     <t>Requer Para que seja efetuado serviços de capinação,limpeza e retirada de matos nas vias próximas a residências em diversos Bairros de Salgueiro.</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4907/requerimento_augusto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4907/requerimento_augusto.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa,. Após ouvido o Plenário, na forma Regimental, que seja solicitado ao Sr presidente da Câmara Municipal George Arraes os valores pagos referente as diárias recebidas no exercício do ano 2019 + 2020.</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4908/requerimento_no_george.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4908/requerimento_no_george.docx</t>
   </si>
   <si>
     <t>EMENTA: Apresenta requerimento ao chefe do poder executivo do município de Salgueiro a instauração de operação de blitz e bloqueio nas rodovias de acesso a zona urbana deste município para realização de exames e entrega de materiais de prevenção e higiene.</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4913/antoniopires2.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4913/antoniopires2.doc</t>
   </si>
   <si>
     <t>solicita ao senhor prefeito municipal Clebel de Souza Cordeiro e ao secretário de desenvolvimento e obras, Marcos Tarcísio de Sá Vasconcelos, no sentido de que seja feito o conserto da rua Pedro Alves de Brito.</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4914/antoniopires_1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4914/antoniopires_1.docx</t>
   </si>
   <si>
     <t>solicita ao senhor prefeito municipal Clebel de Souza Cordeiro e ao secretário de desenvolvimento e obras, Marcos Tarcísio de Sá Vasconcelos, no sentido de que seja feito o reparo e conserto da rua Otoniel A da Silva, popular “paredão do açude” neste município.</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4915/req.capinamento_parque_das_criancas.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4915/req.capinamento_parque_das_criancas.doc</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado a secretaria de Serviços Públicos a execução de serviços de capinação no Parque das Crianças localizado na rua Antônio Filgueira Soares.</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4916/req.capinamento_forum.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4916/req.capinamento_forum.doc</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado a secretaria de Serviços Públicos, pedido para que seja feito serviços de capinação no bairro Augusto Alencar.</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4918/requerimento_aquisicao_de_trator_dnocs.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4918/requerimento_aquisicao_de_trator_dnocs.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Senhor Deputado Federal Gonzaga Patriota ,baseado em requerimento formulado anteriormente por este vereador que subscreve, no sentido que seja feito a aquisição  de um veículo trator  e com seus implementos agrícolas, projetado para tracionar, transportar  e realizar arado. Será destinado a comunidade do Perímetro irrigável Boa Vista DNOCS  Salgueiro, que a muito tempo pleiteia  este maquinário agrícola que é da maior importância para aquele povo que vive na sua maioria da produção rural.</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4919/requerimento_no_23_-_epidemia_de_dengue_no_sit_Br4K0QV.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4919/requerimento_no_23_-_epidemia_de_dengue_no_sit_Br4K0QV.docx</t>
   </si>
   <si>
     <t>O Vereador Bruno Marreca, no uso de suas atribuições legislativas, constitucionais e nos termos do Regimento Interno, propõe à Câmara de Vereadores de Salgueiro e requer ao Excelentíssimo Sr. Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e a Secretária de Saúde Sr.ª Adja Barros, que seja realizado pela à vigilância sanitária municipal, uma fiscalização de combate da Epidemia de Dengue no Sítio Feijão, popularmente conhecido como 16 no município de Salgueiro.</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4925/12_-_tapa_buraco_na_travessa_jose_luiz_da_silva.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4925/12_-_tapa_buraco_na_travessa_jose_luiz_da_silva.pdf</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário MARCOS TARCÍSIO SÁ DE VASCONCELOS a fazer o conserto do calçamento (tapa buraco) na Rua Travessa José Luiz da Silva no Bairro Nossa Senhora das Graças. É responsabilidade do gestor e seu representante (secretário acima citado) fazer a manutenção nas ruas quando necessário, para melhor trafego de veículos e pedestres nas vias.</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4927/requerimento_augusto_matias_-_2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4927/requerimento_augusto_matias_-_2020.docx</t>
   </si>
   <si>
     <t>O vereador Augusto Matias, no uso de suas atribuições asseguradas por Lei, notadamente os dispositivos do Regimento Interno, através do presente instrumento, requer à Presidência desta Casa Legislativa, que submeta à apreciação do Plenário, e após sua aprovação seja acionado o Sr prefeito Clebel Cordeiro e ou  órgãos competentes para realização de limpeza e capinação à Rua Miguel Mano Bairro Novo Everest – neste município.</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4928/25.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4928/25.doc</t>
   </si>
   <si>
     <t>Requer a Prefeitura Municipal de Salgueiro junto a secretaria competente pedido de reparo no calçamento da rua Vinte e Cinco no bairro COHAB.</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4929/6.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4929/6.doc</t>
   </si>
   <si>
     <t>Requer a Prefeitura Municipal de Salgueiro junto a secretaria competente pedido de reparo no calçamento da rua Seis no bairro Cohab.</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4932/requerimentoantonio1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4932/requerimentoantonio1.docx</t>
   </si>
   <si>
     <t>O VEREADOR ANTONIO PIRES DE SÁ, NO USO DE SUAS ATRIBUIÇÕES LEGISLATIVAS, E SATISFEITAS AS FORMALIDADES REGIMENTAIS, SOLICITA AO SENHOR PREFEITO CLEBEL DE SOUZA CORDEIRO E AO SECRETÁRIO DE SERVIÇOS PÚBLICOS, SENHOR FRANCISCO TAIRONE ALBUQUERQUE TORRES DA SILVA, QUE SEJA FEITO A LIMPEZA E CAPINAÇÃO DA RUA TRAVESSA 42, BAIRRO DA COHAB NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4933/requerimentoantonio2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4933/requerimentoantonio2.docx</t>
   </si>
   <si>
     <t>solicita ao senhor prefeito municipal Clebel de Souza Cordeiro e ao secretário municipal de Obras, Marcos Tarcísio de Sá Vasconcelos, no sentido de que seja feito o calçamento da rua travessa 42, bairro cohab deste município.</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4936/requerimento_no_24_-saneamento_de_pimenta_2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4936/requerimento_no_24_-saneamento_de_pimenta_2.docx</t>
   </si>
   <si>
     <t>O Vereador Bruno Marreca, no uso de suas atribuições legislativas, constitucionais e nos termos do Regimento Interno, propõe à Câmara de Vereadores de Salgueiro e requer ao Excelentíssimo Sr. Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e a Secretária de Saúde Sr.ª Adja Barros e ao Secretário de Serviços Públicos, Sr. Thairony Torres, que seja realizado um trabalho de Saneamento Básico no Rua Jose Adalberto, popularmente conhecida como Pimenta 2, localizada no município de Salgueiro.</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4943/quadra_riachinho.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4943/quadra_riachinho.doc</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado a secretaria de Serviços Públicos a execução de serviços de capinação nas imediações da quadra do Riachinho.</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4945/09-despesas_do_hospital_de_campanha.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4945/09-despesas_do_hospital_de_campanha.pdf</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Governador PAULO HENRIQUE SARAIVA CÂMARA, através da Secretaria de Infraestrutura e Recursos Hídricos do Estado, representada pela Exmª. Senhora FERNANDHA BATISTA, que possa retirar a taxa de esgoto de 80% (oitenta por cento) enquanto perdurar esse estado complexo da saúde - COVID 19.</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4946/requerimento_ao_ministerio_da_integracao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4946/requerimento_ao_ministerio_da_integracao.docx</t>
   </si>
   <si>
     <t>requer ao Ministério da Integração Nacional, para que seja asfaltada a estrada do Pau Ferro, uma compensação social seria o asfaltamento até a estação elevatória.</t>
   </si>
   <si>
     <t>4948</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4948/requerimento_no_25_-cemiterio_publico_de_conceicao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4948/requerimento_no_25_-cemiterio_publico_de_conceicao.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após ouvido o Plenário, na forma regimental, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e ao Secretário de Serviços Públicos, Senhor Thairony Torres, para realizar a manutenção e limpeza do Cemitério Público de Conceição das Crioulas.</t>
   </si>
   <si>
     <t>4951</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4951/estrada_pitombeira.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4951/estrada_pitombeira.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após ouvido o Plenário, na forma regimental, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e ao Secretário de Agricultura Senhor Juliano Barros, para conserto das Estradas dos SÍTIOS PITOMBEIRA, SABINO, ATÉ O CARCARÁ, este requerimento é de grande importância pois devido as recentes chuvas as estradas estão bastantes danificadas.</t>
   </si>
   <si>
     <t>4954</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4954/14_-_empresas_de_obras_de_engenharia_possam_tra_Diylryj.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4954/14_-_empresas_de_obras_de_engenharia_possam_tra_Diylryj.pdf</t>
   </si>
   <si>
     <t>Respeitando o Decreto número 033/2.020 requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO, que seja autorizado que as empresas de Obras de Engenharia possam trabalhar com até 10 funcionários seguindo as recomendações necessárias: “Realização da obra em local aberto e ventilado, Higienização dos funcionários e Disponibilização de material de EPI para os trabalhadores da empresa”.</t>
   </si>
   <si>
     <t>4955</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4955/requerimento_augusto_matias_-_2020_04.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4955/requerimento_augusto_matias_-_2020_04.docx</t>
   </si>
   <si>
     <t>O vereador Augusto Matias, no uso de suas atribuições asseguradas por Lei, notadamente os dispositivos do Regimento Interno, através do presente instrumento, requer à Presidência desta Casa Legislativa, que submeta à apreciação do Plenário, e após sua aprovação seja acionado o Sr prefeito Clebel Cordeiro e ou  órgãos competentes para realização de limpeza e capinação à Rua Jose Duperron de Alencar- Bairro Divino Espirito Santo – neste município.</t>
   </si>
   <si>
     <t>4956</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4956/requerimento_augusto_matias_-_2020_05.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4956/requerimento_augusto_matias_-_2020_05.docx</t>
   </si>
   <si>
     <t>O vereador Augusto Matias, no uso de suas atribuições asseguradas por Lei, notadamente os dispositivos do Regimento Interno, através do presente instrumento, requer à Presidência desta Casa Legislativa, que submeta à apreciação do Plenário, e após sua aprovação seja acionado o Sr prefeito Clebel Cordeiro e Secretario de Agricultura Sr. Juliano Barros para passar maquina nas estradas do Sitio Ninho do Senhor deste município._x000D_
 _x000D_
 _x000D_
 JUSTUFICAFIVA:_x000D_
 Vez que com as fortes chuvas na região, as estradas encontram-se em péssimo estado para trafego de veículos.</t>
   </si>
   <si>
     <t>4958</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4958/requerimento_joao_campos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4958/requerimento_joao_campos.docx</t>
   </si>
   <si>
     <t>requer ao deputado federal João Henrique de Andrade Lima Campos, para que junto ao governo federal, e o ministério da educação para que a UNIVASF coloque em Salgueiro  cursos de medicina e odontologia.</t>
   </si>
   <si>
     <t>4962</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4962/requerimento_george_arraes.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4962/requerimento_george_arraes.docx</t>
   </si>
   <si>
     <t>O Vereador George Arraes,, requer ao Exmo Senhor Prefeito, Clebel Cordeiro e ao Ilmº Sr. Secretário de Serviços Públicos Francisco Thairony Albuquerque, que seja  feita a capinação e a limpeza do matagal  na Rua João Buique, visto que, nesse local existe foco do Aedes aegypti o mosquito transmissor da dengue.</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4965/requerimento_no_26_-_copias_das_notas_fiscais__n8foLss.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4965/requerimento_no_26_-_copias_das_notas_fiscais__n8foLss.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após ouvido o Plenário, na forma regimental, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e ao Secretária de Saúde, Senhora Adja Barros Cópias das Notas Fiscais dos Empenhos de aquisições de EPI´s para o município de Salgueiro abaixo descritos:</t>
   </si>
   <si>
     <t>4966</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4966/requerimento_no_27_-_trocada_as_lampadas_dos_p_QW3C2EB.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4966/requerimento_no_27_-_trocada_as_lampadas_dos_p_QW3C2EB.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Serviços Públicos Sr. Thairony Torres, para que coloquem os braços de energia e lâmpadas nos postes, localizados na Rua Severina Silva Rêgo, Bairro primavera do município de Salgueiro.</t>
   </si>
   <si>
     <t>4967</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4967/compesa.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4967/compesa.doc</t>
   </si>
   <si>
     <t>Requer a Prefeitura Municipal de Salgueiro junto a Compesa que seja feita a diminuição do rodízio de dias para o abastecimento de água, principalmente nas localidades como Primavera, Brisa da serra, Santo Antonio, Lot. Monte alegre, Cohab.</t>
   </si>
   <si>
     <t>4969</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4969/requerimento_novo_everest.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4969/requerimento_novo_everest.doc</t>
   </si>
   <si>
     <t>Revitalização e melhorias na parede do açude, colocando pedras na reposição do nome, realizando a limpeza geral do local e plantando pés de eucalipto, que fica localizada no bairro Novo Everest deste município.</t>
   </si>
   <si>
     <t>4970</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4970/requerimento_rua_do_prado.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4970/requerimento_rua_do_prado.doc</t>
   </si>
   <si>
     <t>Reforma no calçamento da rua Expedicionário Pedro Barros (popularmente conhecida por rua do zoológico), no bairro do Prado neste município.</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4972/requerimento_patrolamento.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4972/requerimento_patrolamento.docx</t>
   </si>
   <si>
     <t>requer ao Exmo. Sr prefeito do município Clebel de Souza Cordeiro, para que seja feito patrolamento da estrada que liga o km 25 da estrada de Conceição das Crioulas, até o acampamento José Luis de Barros que passa por a canoa, bezerros dos Lopes e outras comunidades.</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4974/requerimento__perfuracao_de_poco_-_2020_augusto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4974/requerimento__perfuracao_de_poco_-_2020_augusto.docx</t>
   </si>
   <si>
     <t>Requerimento nº              2020_x000D_
 _x000D_
 _x000D_
 O vereador Augusto Matias, na plenitude das prerrogativas institucionais., atento aos justos interesses e bem estar dos salgueirenses, resolvo apresentar esta proposição, ouvindo-se o pleno desta casa, no sentido de solicitar ao Exmº Sr. prefeito  Clebel de Souza Cordeiro, que se digne acionar a secretária de Agricultura na pessoa do Sr Juliano Barros, para que seja perfurado um poço na propriedade do Sr Alfredo José Coelho no sitio feijão no 16.</t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4975/requerimentpo_estrada_pocinho_2020_augustp.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4975/requerimentpo_estrada_pocinho_2020_augustp.docx</t>
   </si>
   <si>
     <t>O vereador Augusto Matias, no uso de suas atribuições asseguradas por Lei, notadamente os dispositivos do Regimento Interno, através do presente instrumento, requer à Presidência desta Casa Legislativa, que submeta à apreciação do Plenário, e após sua aprovação seja acionado o Sr prefeito Clebel Cordeiro e Secretario de Agricultura Sr. Juliano Barros para passar maquina nas estradas do Sitio Porcinhos deste município.</t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4980/requerimento.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4980/requerimento.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Governador de Pernambuco Paulo Henrique Saraiva Câmara, ao Exmo Senhor  Deputado Federal Gonzaga Patriota. No sentido de tomarem as devidas providências da retomada dos trabalhos de tapas buracos da PE 483, que liga Salgueiro ao Distrito de Umãs, Pois somente a metade dos trabalhos foram realizados,  ficando trechos importantes comprometidos, dificultando o tráfego de veículos. Ao mesmo tempo solicito o roço das margens da PE, pois o matagal está encobrindo,  podendo ocasionar acidentes.</t>
   </si>
   <si>
     <t>4981</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4981/requerimentoantonio2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4981/requerimentoantonio2.docx</t>
   </si>
   <si>
     <t>solicita ao senhor prefeito municipal Clebel de Souza Cordeiro e ao secretário municipal de Obras, Marcos Tarcísio de Sá Vasconcelos, no sentido de que seja feito o calçamento da rua Manoel Adernil Januário, localizada no bairro Nova Olinda deste município.</t>
   </si>
   <si>
     <t>4982</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4982/requerimentoantoniopires.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4982/requerimentoantoniopires.docx</t>
   </si>
   <si>
     <t>solicita ao senhor prefeito municipal Clebel de Souza Cordeiro e ao secretário municipal de Obras, Marcos Tarcísio de Sá Vasconcelos, no sentido de que seja feito o calçamento da rua projetada 36, localizada no loteamento monte alegre deste município.</t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4983/requerimento_perfuracao_do_poco_no_04_distrito-_2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4983/requerimento_perfuracao_do_poco_no_04_distrito-_2020.docx</t>
   </si>
   <si>
     <t>Requerimento nº              2020_x000D_
 _x000D_
 _x000D_
 O vereador Augusto Matias, na plenitude das prerrogativas institucionais., atento aos justos interesses e bem estar dos salgueirenses, resolvo apresentar esta proposição, ouvindo-se o pleno desta casa, no sentido de solicitar ao Exmº Sr. prefeito  Clebel de Souza Cordeiro, que se digne acionar a secretária de Agricultura na pessoa do Sr Juliano Barros, para que seja perfurado um poço artesiano o qual servirá  a comunidade do Barreiro localizado no quarto distrito (04) na propriedade do Sr Antonio Pequeno .</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4984/requerimento_complemento_calcamento_-_2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4984/requerimento_complemento_calcamento_-_2020.docx</t>
   </si>
   <si>
     <t>O vereador Augusto Matias, no uso das atribuições legais., requer à mesa diretora, após ouvido o plenário, que seja solicitado ao Exmo Sr Prefeito  do município Clebel de Souza Cordeiro, no sentido de determinar ao órgão competente que seja complementado o calçamento da Rua Maria Rita Alves no bairro primavera neste município.</t>
   </si>
   <si>
     <t>4985</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4985/requerimento_coletores_de_lixos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4985/requerimento_coletores_de_lixos.docx</t>
   </si>
   <si>
     <t>requer ao Exmo Sr. Prefeito Clebel de Souza Cordeiro, para que seja colocado coletores de lixo nas entradas rurais de Salgueiro como forma de combate ao mosquito da dengue e para a limpeza pública do nosso município.</t>
   </si>
   <si>
     <t>4986</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4986/15-_melhoramento_da_via_na_travessa_antonio_hen_i25IqXI.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4986/15-_melhoramento_da_via_na_travessa_antonio_hen_i25IqXI.pdf</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário MARCOS TARCÍSIO SÁ DE VASCONCELOS a fazer serviço melhoramento da via na Travessa Antônio Henrique Callou ligando Rua Francisco Norberto sentido PROAC no bairro Divino Espirito Santo, para que o trânsito fique acessível para todos.</t>
   </si>
   <si>
     <t>4987</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4987/requerimento_capinacao_planalto_assinado_.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4987/requerimento_capinacao_planalto_assinado_.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal, Senhor Clebel de Souza Cordeiro e ao Secretário de serviços público o Senhor Thairony Torres que seja feito o serviço de limpeza das vias com capinação (mutirão de limpeza) no Bairro do Planalto (compreendendo todas as ruas e travessas) no município de salgueiro.</t>
   </si>
   <si>
     <t>4989</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4989/requerimento_para_reparos_nos_pontos_de_moto_taxi.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4989/requerimento_para_reparos_nos_pontos_de_moto_taxi.docx</t>
   </si>
   <si>
     <t>Requeiro ao Excelentíssimo Senhor Prefeito do Município Clebel de Souza Cordeiro e ao senhor Francisco Thairony Albuquerque Torres, secretário de Serviços públicos, no sentido de envidar esforços para que sejam feitos REPAROS NO TETO EM VÁRIOS PONTOS DE MOTO TAXI NESSE MUNICÍPIO, DENTRE ELES, UM LOCALIZADO NA RUA MAJOR ANTÔNIO RUFINO E OUTRO PRÓXIMO AO GIRADOR DO PRADO.</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4992/rua_luiz_ribeiro.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4992/rua_luiz_ribeiro.doc</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado a secretaria de Serviços Públicos, pedido para que seja feito serviços de capinação e limpeza da rua Luiz Ribeiro Martins bairro Nossa Sra. Aparecida.</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4993/requerimento-08.06.2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4993/requerimento-08.06.2020.docx</t>
   </si>
   <si>
     <t>Requer à Presidência desta Casa Legislativa, que submeta à apreciação do Plenário, e após sua aprovação seja encaminhada a Secretaria de Serviços Públicos e ao Chefe do Poder Executivo Municipal: _x000D_
 Requer a limpeza e roço da AVENIDA FRANCISCO JOSÉ DA ROSA, no Bairro PRIMAVERA que encontra-se tomada pelo matagal._x000D_
 Como também a limpeza e roço no Bairro Novo Salgueiro das Ruas de acesso ao Condomínio Mandacaru.</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4994/requerimento_no_28_-_servico_de_roco_em_ruas_d_IqdwPDA.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4994/requerimento_no_28_-_servico_de_roco_em_ruas_d_IqdwPDA.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Serviços Públicos Sr. Auremar Carvalho, no sentido de que seja feito o serviço de roço, capinação e, localizados na Rua Severina Silva Rêgo e da Rua Luís Soares Diniz, Bairro Primavera do município de Salgueiro.</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4995/requerimento_no_29-_servico_de_capinacao_e_lim_whVCku0.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4995/requerimento_no_29-_servico_de_capinacao_e_lim_whVCku0.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Serviços Públicos Sr. Thairony Torres, no sentido de que seja feito o serviço de capinação e limpeza, na praça CEÚ (Centro de Artes e Esportes Unificados) na Cohab, do município de Salgueiro.</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5000/req._trav._ten._arlindo_rocha_assinado_.docx.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5000/req._trav._ten._arlindo_rocha_assinado_.docx.pdf</t>
   </si>
   <si>
     <t>O Vereador Leo Parente, no uso de suas atribuições legislativas, ouvido o_x000D_
 plenário, e cumpridas as formalidades regimentais, requer ao Prefeito do Município_x000D_
 Clebel Cordeiro, e ao Secretário de Sev. Públicos Thairony Torres que providencie_x000D_
 com a máxima urgência possível a limpeza e retirada de material (lixo), na Trav. Ten._x000D_
 Arlindo Rocha, localizado no Bairro do Imperador.</t>
   </si>
   <si>
     <t>5001</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5001/requerimento_rua_27_cohab_-_assinado_.docx.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5001/requerimento_rua_27_cohab_-_assinado_.docx.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito do Município Clebel Cordeiro, e ao Secretário de Sev. Públicos Thairony Torres que providencie com a máxima urgência possível a capinação na Rua 27, localizado na no Bairro da COHAB.</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5003/beco_da_paz.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5003/beco_da_paz.docx</t>
   </si>
   <si>
     <t>Que seja solicitado ao Senhor Prefeito do Município Clebel Cordeiro junto a secretária de serviços Públicos, Que seja feita o serviço de tapa buracos na rua Beco da Paz, Bairro Santa Margarida.</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5004/16-_passar_maquina_motoniveladora.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5004/16-_passar_maquina_motoniveladora.pdf</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE DESENVOLVIMENTO RURAL, através do Secretário JULIANO BARROS a passar máquina (MOTONIVELADORA) na estrada que vai para o Sítio Ponteiras (Antigo Adalmir Parque), começando próximo a caixa d'água na Rua Antônio Filgueira Soares (Loteamento Asa Branca).</t>
   </si>
   <si>
     <t>5006</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5006/requerimento_de_george_arraes.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5006/requerimento_de_george_arraes.docx</t>
   </si>
   <si>
     <t>O Vereador George Arraes, solicita ao Ilmº.  Sr. Secretário de Serviços Públicos, Francisco Thairony Albuquerque Torres, que seja feita a troca das lâmpadas nos postes Nºs X0337951 e X0337950, do Sítio Riacho do Fogo.</t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5007/antoniopires.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5007/antoniopires.docx</t>
   </si>
   <si>
     <t>solicita ao Senhor prefeito Clebel de Souza Cordeiro, e ao secretário municipal de serviços públicos, Thayrony Albuquerque Torres, de que seja feito o desmatamento do córrego e adjacências, localizado no bairro Nossa Senhora de Fátima neste município.</t>
   </si>
   <si>
     <t>5008</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5008/rua_antonio_jose_de_souza.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5008/rua_antonio_jose_de_souza.docx</t>
   </si>
   <si>
     <t>O Vereador George Arraes, no uso das atribuições legais, após ouvido o Plenário, requer ao Exmo Senhor Prefeito, Clebel Cordeiro e ao Ilmº Sr. Secretário de Serviços Públicos Francisco Thairony Albuquerque,  no sentido de que seja  feita a capinação e a limpeza do matagal  na Rua Antônio José de Souza,Bairro Residencial Santo Antônio.</t>
   </si>
   <si>
     <t>5010</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5010/requerimento_jodibe_matagal.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5010/requerimento_jodibe_matagal.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Serviços Públicos Francisco Thairony Albuquerque Torres no sentido de que seja feito o serviço de roço e desmatamento nas laterais da Rua Salomão Primo de Carvalho. Entre o Posto Castelinho e a empresa JODIBE no Bairro Augusto de Alencar Sampaio; (Primavera.) Como também na estrada que dá acesso ao distrito Pau ferro. Última vez que foi feito esse trabalho tem mais de um ano, a situação é crítica e exige atenção dos senhores.</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5011/requerimento_luminacao_praca.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5011/requerimento_luminacao_praca.docx</t>
   </si>
   <si>
     <t>Requeiro á mesa diretora, após ouvido o plenário no uso das legais atribuições, visando o bem-estar social dos nossos Munícipes, requer ao Exmo Sr. Prefeito Clebel de Souza Cordeiro, para que seja feita a manutenção das luminárias da  praça do quinto distrito Pau Ferro.</t>
   </si>
   <si>
     <t>5012</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5012/requerimento_manutencao_luminarias.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5012/requerimento_manutencao_luminarias.docx</t>
   </si>
   <si>
     <t>requer ao Exmo Sr. Prefeito Clebel de Souza Cordeiro, solicitando seja feita manutenções nas luminárias dos postes, nas comunidades Baixio da Cacimbinha e Pau Ferro, quinto distrito.</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5013/antoniopiresr1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5013/antoniopiresr1.docx</t>
   </si>
   <si>
     <t>solicita ao Senhor prefeito Clebel de Souza Cordeiro, e ao secretário municipal de serviços públicos, Thayrony Albuquerque Torres, de que seja feito o desmatamento do córrego e adjacências, localizado da rua 10, e vai seguindo até o CRAS no bairro Nossa Senhora de Fátima neste município.</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5014/antoniopirescalc.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5014/antoniopirescalc.docx</t>
   </si>
   <si>
     <t>solicita ao Senhor prefeito Clebel de Souza Cordeiro, e ao secretário municipal de obras, Marcos Tarcísio Vasconcelos, de que seja feito o calçamento da rua 10 localizado no bairro Nossa Senhora de Fátima neste município.</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5016/postos_de_saude.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5016/postos_de_saude.doc</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado a secretaria de Serviços Públicos, pedido para que seja feito serviços de  limpeza e capinação nos Postos de Saúde da Cidade.</t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5017/requerimento_12_-_2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5017/requerimento_12_-_2020.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO¬___________/2020_x000D_
 _x000D_
 _x000D_
 O vereador AUGUSTO MATIAS, na plenitude das prerrogativas institucionais, atento aos justos interesses e bem estar dos Salgueirenses, resolvo apresentar esta proposição, ouvindo-se o plena desta casa, no sentido de solicitar ao Exmo Sr. Prefeito Clebel de Souza Cordeiro, que se digne acionar o órgão competente para que seja realizado calçamento na Trav. 13 de Maio, Bairro Nossa Sra das Graças neste município.</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5018/requerimento_13_-_2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5018/requerimento_13_-_2020.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO¬___________/2020_x000D_
 _x000D_
 _x000D_
 O vereador AUGUSTO MATIAS, na plenitude das prerrogativas institucionais, atento aos justos interesses e bem estar dos Salgueirenses, resolvo apresentar esta proposição, ouvindo-se o plena desta casa, no sentido de solicitar ao Exmo Sr. Prefeito Clebel de Souza Cordeiro, que se digne acionar o órgão competente para que seja realizado calçamento na Rua Adalberto Alves Conserva, Bairro Copo Cristal neste município.</t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5019/requerimento_rua_atras_da_esola_cleumezi_.docx.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5019/requerimento_rua_atras_da_esola_cleumezi_.docx.pdf</t>
   </si>
   <si>
     <t>requer ao Prefeito do Município Clebel Cordeiro, e ao Secretário de Sev. Públicos Thairony Torres que providencie com a máxima urgência possível a capinação na Rua Antônio Nogueira de Melo, Rua da Glória e Travessa Localizada atrás da Escola Cleuzemi Pereira do Nascimento, (onde a vegetação está colocando em risco a população que circula naquela região e também servindo de abrigo para vândalos e marginais), localizado na no Bairro da COHAB.</t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5020/requerimento_poco_em_campinhos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5020/requerimento_poco_em_campinhos.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros  no sentido de que seja feito o serviço de perfuração de um poço artesiano na propriedade do senhor Juvenal no Sítio Campinhos situado no 4º Distrito Vasques, que irá beneficiar muitos moradores da localidade. Trata-se de uma grande necessidade principalmente no período de estiagem e é um sonho de todos os agricultores.</t>
   </si>
   <si>
     <t>5021</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5021/requerimento_maquina_motoniveladora.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5021/requerimento_maquina_motoniveladora.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros  no sentido de que seja feito o serviço com a máquina motoniveladora  nas estradas do 4º Distrito. Início dos trabalhos  pelas imediações do túnel da transposição em direção a Monte Videl de baixo, Vila São Pedro até a divisa com o estado do Ceará. Envolvendo a comunidade VPR - Malícia até a BR116 contemplando  as estradas do Sítio Alazão, Urubus dos Bezecas até  Pilões divisa com Verdejante.</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5023/requerimento-limpeza_matagal_nos_bairros_-22.04.2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5023/requerimento-limpeza_matagal_nos_bairros_-22.04.2020.docx</t>
   </si>
   <si>
     <t>Requer para que seja efetuado os serviços de capinação, limpeza e retirada de matos na RUA ANTONIO NOGUEIRA DE MELO (proximidade com a Escola Cleuzemir Pereira do Nascimento) Bairro Primavera.</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5024/17-_limpeza_no_bairro_da_cohab.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5024/17-_limpeza_no_bairro_da_cohab.pdf</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário FRANCISCO THAIRONY ALBUQUERQUE TORRES a fazer serviço de limpeza no bairro da Cohab. É uma obrigação do município manter e fazer a limpeza do local mencionado para que a população não venha a ser prejudicada.</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5025/18-_manutencao_dapraca_antonio_anselmo.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5025/18-_manutencao_dapraca_antonio_anselmo.pdf</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário FRANCISCO THAIRONY ALBUQUERQUE TORRES a manutenção - Pintura, Podação das Árvores e Recuperação dos Bancos e brinquedos da Praça Antônio Anselmo no Bairro Santa Margarida. É um dever do município preservar o patrimônio público de nossa cidade.</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5026/requerimento_matadouro_-_caprinos_e_ovinos.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5026/requerimento_matadouro_-_caprinos_e_ovinos.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo Sr. Prefeito Clebel de Souza Cordeiro, para que agilize o matadouro de caprinos e ovinos para que possa facilitar a abate dos animais citados, beneficiando nossa região e os nossos produtores.</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5027/requerimento_merenda_escolar.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5027/requerimento_merenda_escolar.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo Sr. Prefeito Clebel de Souza Cordeiro, para que seja priorizada a merenda escolar da rede municipal com os produtos da região como a carne de caprinos e ovino e o hortifrutigranjeiros, pois os agricultores e pecuaristas de nossa região tem produtos de qualidade.</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5029/sitio_tamboril.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5029/sitio_tamboril.docx</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado ao secretário de Desenvolvimento Rural, o Sr. Juliano Barros, pedido de horas máquina para reparo da estrada que dá acesso ao sitio Tamboril e campinhos.</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5030/antoniopirescalc.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5030/antoniopirescalc.docx</t>
   </si>
   <si>
     <t>solicita ao Senhor prefeito Clebel de Souza Cordeiro, e ao secretário municipal de obras, Marcos Tarcísio Vasconcelos, de que seja feito o calçamento da rua 13 localizada no bairro Augusto A Sampaio, ás mediações do bairro primavera, neste município.</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5031/antoniopires.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5031/antoniopires.docx</t>
   </si>
   <si>
     <t>solicita ao Senhor prefeito Clebel de Souza Cordeiro, e ao secretário municipal de serviços públicos, Thayrony Albuquerque Torres, de que seja feito o desmatamento e recolhimento de entulho do canal na Cohab e adjacências  neste município.</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5032/requerimento_poco_para_seu_everaldo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5032/requerimento_poco_para_seu_everaldo.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros  no sentido de que seja feito o serviço de perfuração de um poço artesiano na propriedade do senhor Everaldo Gonçalves Ferreira na comunidade de Camarinha  situado no 4º Distrito Vasques, que irá beneficiar muitos moradores da localidade. Os benefícios são muitos, principalmente nesta região onde é conhecida pela produtividade rural, com terra fértil, mas falta o líquido tão necessário (água) aí dificulta a vida desses bravos agricultores e o poço vem trazer esperança e alegria para  aquele povo.</t>
   </si>
   <si>
     <t>5034</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5034/requerimento_no_33-_servico_de_capinacao_e_lim_BAYOGaL.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5034/requerimento_no_33-_servico_de_capinacao_e_lim_BAYOGaL.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Serviços Públicos Sr. Thairony Torres, no sentido de que seja feito o serviço de capinação e limpeza em todo o Condomínio Mandacaru do município de Salgueiro.</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5035/requerimento_no_32-_servico_de_capinacao_e_lim_0mm8Z7l.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5035/requerimento_no_32-_servico_de_capinacao_e_lim_0mm8Z7l.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Serviços Públicos Sr. Thairony Torres, no sentido de que seja feito o serviço de capinação e limpeza em todo o Residencial Santo Antônio do município de Salgueiro.</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5036/requerimento_rua_35_novo_salgueiro.docx.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5036/requerimento_rua_35_novo_salgueiro.docx.pdf</t>
   </si>
   <si>
     <t>O Vereador Leo Parente, no uso de suas atribuições legislativas, ouvido o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito do Município Clebel Cordeiro, e ao Secretário de Sev. Públicos Thairony Torres que providencie com a máxima urgência possível a capinação e patrolamento na Rua 35, no Loteamento Novo Salgueiro.</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5037/requerimento_no_34_-lista_de_perfuracoes_do_mu_4A5JpA7.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5037/requerimento_no_34_-lista_de_perfuracoes_do_mu_4A5JpA7.docx</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Plenário, solicitar ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do município de Salgueiro e ao Senhor Juliano Barros Secretário de Desenvolvimento Rural, que disponibilize a lista de perfurações de Poços Artesianos nos últimos 06 meses e os próximos contemplados, bem como, quais os critérios utilizados como prioridades na tomada de decisão de escolha no município de Salgueiro.</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5042/requerimento_limpeza_novo_esperanca.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5042/requerimento_limpeza_novo_esperanca.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Serviços Públicos Francisco Thairony Albuquerque Torres no sentido de que seja feito o serviço de limpeza de entulhos  e desmatamento nas laterais da Rua e também a travessa Antônio  Filgueira Soares ,depois da antiga Rádio Asa Branca na altura do nº residencial 1109 e no Conjunto Habitacional Novo Esperança próximo a Capela San Martin.</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5046/limpesa.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5046/limpesa.doc</t>
   </si>
   <si>
     <t>Requer a Mesa que seja encaminhado ao prefeito do município, o Sr. Clebel Cordeiro, junto à secretaria de Serviços Públicos, pedido para que seja feito a limpeza dos açudes da cidade.</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5048/requerimento_projeto_esperanca.docx.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5048/requerimento_projeto_esperanca.docx.pdf</t>
   </si>
   <si>
     <t>o Vereador Leo Parente, no uso de suas atribuições legislativas, ouvido o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito do Município Clebel Cordeiro, e ao Secretário de Sev. Públicos Thairony Torres que providencie com a máxima urgência possível a capinação do Projeto Esperança, localizado  no Bairro da Santa Margarida.</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5051/requerimento_no_35_-revitalizacao_do_perimetro_sgWOItQ.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5051/requerimento_no_35_-revitalizacao_do_perimetro_sgWOItQ.docx</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Plenário, solicitar ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do município de Salgueiro e ao Senhor Juliano Barros Secretário de Desenvolvimento Rural, a revitalização do perímetro irrigado do DNOCS no município de Salgueiro.</t>
   </si>
   <si>
     <t>5052</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5052/requerimento_no_30_-_trocada_as_lampadas_dos_p_cbGZxBj.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5052/requerimento_no_30_-_trocada_as_lampadas_dos_p_cbGZxBj.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Serviços Públicos Sr. Thairony Torres, que proceda a Substituições das Lâmpadas Queimadas dos postes em torno da Igreja da comunidade Aldeia Poço da Pedra no II Distrito do nosso Município._x000D_
 _x000D_
 M-336232 -  M-336230 -   M-334799</t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5054/requerimento_buraco_r._antonio_filgueira..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5054/requerimento_buraco_r._antonio_filgueira..docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Serviços Públicos Francisco Thairony Albuquerque Torres no sentido de que seja feito o serviço de recuperação do calçamento de um trecho da rua Antônio filgueira soares Bairro Nossa Senhora de Fátima. Um buraco localizado próximo a um quebra molas  antes do antigo bar pitombeira em frente a um mercadinho.</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5056/requerimento_profissionais_na_area_de_engenharia_civil.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5056/requerimento_profissionais_na_area_de_engenharia_civil.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo Sr. Prefeito Clebel de Souza Cordeiro, um apelo para que seja implantado na folha de pagamento do município  o salário mínimo do Profissional na área de Engenharia Civil, conforme a Lei nº 4.950 A/66 a partir de 01/01/20, passa a ser de 9.405,00 para 8 horas diárias e 6.270,00 para 6 horas diárias, ficando prevalecendo os valores negociados nesses instrumentos coletivos de trabalho durante a vigência dos mesmos.</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5061/antoniopirescalcamentoriachinho.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5061/antoniopirescalcamentoriachinho.docx</t>
   </si>
   <si>
     <t>solicita ao Senhor prefeito Clebel de Souza Cordeiro, e ao secretário municipal de obras, Marcos Tarcísio Vasconcelos, de que seja feito o conserto de buracos localizado na rua Umbelino de Sá Araújo, bairro riachinho neste município.</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5064/cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5064/cohab.docx</t>
   </si>
   <si>
     <t>solicita ao Senhor prefeito Clebel de Souza Cordeiro, e ao secretário municipal de obras, Marcos Tarcísio Vasconcelos, de que seja feito o conserto e reparo da avenida central, localizada no bairro Cohab neste município.</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5067/estrada_pau-ferro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5067/estrada_pau-ferro.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após ouvido o Plenário, na forma regimental, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e ao Secretário de Agricultura Senhor Juliano Barros, para conserto e o roçado das Estradas do Castelinho até ao Pau-Ferro, este requerimento é de grande importância pois devido as recentes chuvas as estradas estão bastantes danificadas.</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5070/requerimento_poco_-chico_artur____em_montevideu.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5070/requerimento_poco_-chico_artur____em_montevideu.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros  no sentido de que seja feito o serviço de perfuração de um poço artesiano na propriedade do senhor Chico Artur  no Montevidéu 4º Distrito Vasques neste Município. Água torna-se a maior riqueza para o agricultor, e irá beneficiar muitos moradores da localidade. Servirá para o consumo humano e animal e consequentemente até na agricultura familiar com plantios de hortas.</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5071/antoniopiresaltodocurtume.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5071/antoniopiresaltodocurtume.docx</t>
   </si>
   <si>
     <t>solicita ao Senhor prefeito Clebel de Souza Cordeiro, e ao secretário municipal de serviços públicos, Thayrony Albuquerque Torres, de que seja feito o desmatamento do córrego e adjacências, saindo da Rua São José, nas adjacências do beco da paz, até a rua do cego localizado no bairro Nossa Senhora de Fátima neste município.</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5075/20_de_julho_de_2020.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5075/20_de_julho_de_2020.doc</t>
   </si>
   <si>
     <t>Requer a Mesa que seja encaminhado ao prefeito do município, o Sr. Clebel Cordeiro, junto à secretaria de Serviços Públicos, pedido para que seja feito a limpeza e capinação da rua Aurea Sampaio parente Muniz, Bairro Primavera.</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5076/reparo_da_rua_antonio.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5076/reparo_da_rua_antonio.doc</t>
   </si>
   <si>
     <t>Requer a Prefeitura Municipal de Salgueiro junto a secretaria competente pedido de reparo no calçamento da rua Antônio Pereira de lima, Bairro primavera.</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5077/19-_passar_maquina_motoniveladora-_alazao.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5077/19-_passar_maquina_motoniveladora-_alazao.pdf</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE DESENVOLVIMENTO RURAL, através do Secretário JULIANO BARROS a passar máquina motoniveladora (Patrol) na estrada do Sítio Alazão. É dever do gestor manter as estradas vicinais em bom estado de trafego.</t>
   </si>
   <si>
     <t>5079</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5079/requerimento_recuperacao_do_salao_do_mandacaru.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5079/requerimento_recuperacao_do_salao_do_mandacaru.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo Sr. Prefeito Clebel de Souza Cordeiro, para fazer a recuperação do salão do residencial Mandacaru.</t>
   </si>
   <si>
     <t>5080</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5080/requerimento_dispensar_a_mensalidade_dos_alunos.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5080/requerimento_dispensar_a_mensalidade_dos_alunos.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo Sr. Prefeito Clebel de Souza Cordeiro, para que seja dispensada a mensalidade de todas as bolsistas que foram contratadas e dispensadas da Autarquia Educacional deste município.</t>
   </si>
   <si>
     <t>5082</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5082/requerimento_no_33-_trocada_as_lampadas_dos_p__5Wgjzha.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5082/requerimento_no_33-_trocada_as_lampadas_dos_p__5Wgjzha.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Serviços Públicos Sr. Thairony Torres, que proceda a instalação de iluminaria completa do poste M-234466, localizado na comunidade do sitio Pau ferro.</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5085/requerimento-_manutencao_de_estrada_rural_co.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5085/requerimento-_manutencao_de_estrada_rural_co.docx</t>
   </si>
   <si>
     <t>Execução da manutenção na estrada rural que dá acesso a localidade Sitio Riacho do Fogo no 1º Distrito de Salgueiro-PE.</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5087/estrada_vila_uri.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5087/estrada_vila_uri.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após ouvido o Plenário, na forma regimental, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e ao Secretário de Agricultura Senhor Juliano Barros, para conserto das Estradas da Vila Uri, e o acesso que vai  Vila Queimada Grande  este requerimento é de grande importância pois devido as recentes chuvas as estradas estão bastantes danificadas.</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5088/requerimento_poco_-janio_sitio_mutuca.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5088/requerimento_poco_-janio_sitio_mutuca.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros  no sentido de que seja feito o serviço de perfuração de um poço artesiano na propriedade do senhor Janio Matias Salmento e D. Marizeti Ramos da Silva no Sítio Mutuca em frente a ‘’fofo’’ neste Município. tendo  o poço com uma a única solução  para sair desse problema existente por conta da situação climática. E com certeza  irá beneficiar outros moradores da localidade que sofrem pelo mesmo problema da falta dágua.</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5089/requerimento_poco_-para_sebasto_em_montevideu.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5089/requerimento_poco_-para_sebasto_em_montevideu.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros  no sentido de que seja feito o serviço de perfuração de um poço artesiano na propriedade do senhor Antônio Sebastião da Silva (Antônio de Sebasto) no Montevidéu 4º Distrito Vasques neste Município. que irá beneficiar muitos moradores da localidade. Trata-se de uma grande necessidade principalmente no período de estiagem e é um sonho de todos os agricultores.</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5091/requerimento_cartao_zona_azul.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5091/requerimento_cartao_zona_azul.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo Sr. Prefeito Clebel de Souza Cordeiro, para cadastrar os moradores das ruas zona azul e dar um cartão para os que possuem veículo (s) para estacionar gratuitamente na frente das suas casas.</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5092/rua_fernando_bezerra.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5092/rua_fernando_bezerra.doc</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado a secretaria de Serviços Públicos a execução de serviços de tapa buracos na Rua Fernando Bezerra, Bairro do Divino.</t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5093/rua_da_graca.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5093/rua_da_graca.doc</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado a secretaria de Serviços Públicos a execução de serviços de limpeza e capinação nas imediações da Rua da Graça  no Bairro da Primavera.</t>
   </si>
   <si>
     <t>5094</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5094/novosalgueiro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5094/novosalgueiro.docx</t>
   </si>
   <si>
     <t>solicita ao Senhor prefeito Clebel de Souza Cordeiro, e ao secretário municipal de obras, Marcos Tarcísio Vasconcelos, de que seja feito o calçamento da Rua projetada 22, localizada no bairro Novo Salgueiro, neste município.</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5095/loteamentomontealegre.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5095/loteamentomontealegre.docx</t>
   </si>
   <si>
     <t>solicita ao Senhor prefeito Clebel de Souza Cordeiro, e ao secretário municipal de obras, Marcos Tarcísio Vasconcelos, de que seja feito o calçamento da Rua projetada 44, localizada no bairro Monte Alegre neste município.</t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5096/20-_passagem_no_final_da_rua_sao_jose.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5096/20-_passagem_no_final_da_rua_sao_jose.pdf</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário MARCOS TARCÍSIO SÁ DE VASCONCELOS que possa fazer a passagem no final da Rua São José no Bairro Santa Margarida. É um dever do município fazer manutenção nas estradas dando acesso a população o direto de ir e vir.</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5097/21-_passagem_no_final_da_rua_otavio_mendes.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5097/21-_passagem_no_final_da_rua_otavio_mendes.pdf</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário MARCOS TARCÍSIO SÁ DE VASCONCELOS que possa fazer a passagem no final da Rua Otávio Mendes no Bairro Santa Margarida para interligar a outras ruas. É um dever do município fazer manutenção nas estradas dando acesso a população o direto de ir e vir.</t>
   </si>
   <si>
     <t>5098</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5098/requerimento_conserto_de_estrada_do_sitio_caxite.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5098/requerimento_conserto_de_estrada_do_sitio_caxite.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja formulado um VEEMENTE APELO ao Excelentíssimo Senhor Prefeito do Município Clebel de Souza Cordeiro e ao Senhor Juliano Barros, Secretário de Desenvolvimento Rural, no sentido de envidar esforços para que seja executado com a máxima urgência possível o CONSERTO E REPARO NA ESTRADA DO SÍTIO CAXITE.</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5105/requerimento-_bm.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5105/requerimento-_bm.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após ouvido o Plenário, na forma regimental, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e ao Secretaria de Planejamento Senhor Felype Sampaio que solicite aos CORREIOS que cadastre o bairro do Vicente de Paulo, popularmente, conhecido como Monte Alegre, para receber as correspondências em nosso município.</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5107/loteamento_asa_branca.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5107/loteamento_asa_branca.docx</t>
   </si>
   <si>
     <t>O Vereador George Arraes, no uso das atribuições legais, após ouvido o Plenário, requer ao Exmo Senhor Prefeito, Clebel Cordeiro e ao Ilmº Sr. Secretário de Serviços Públicos Francisco Thairony Albuquerque,  no sentido de que seja  feita o conserto de algumas Ruas do Loteamento Asa Branca.</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5109/requerimento_-_servico_de_tapa_buraco_na_rua_e_BZSvcjI.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5109/requerimento_-_servico_de_tapa_buraco_na_rua_e_BZSvcjI.docx</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal Senhor Clebel Cordeiro de Souza, ao Secretário de Serviços Públicos Senhor Auremar de Carvalho Barros que realize serviço de tapa buraco na rua Epitácio Alencar, no centro da cidade.</t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5110/requerimento_-_servico_de_capincao_canal_clari_Iu68tcn.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5110/requerimento_-_servico_de_capincao_canal_clari_Iu68tcn.docx</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal Senhor Clebel Cordeiro de Souza, ao Secretário de Serviços Públicos Senhor Auremar de Carvalho Barros que realize serviço de capinação no canal da rua Clarisbalte Filgueira Sampaio, no centro da cidade.</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5113/requerimento_poco_-duza_de_joaquim_antonio___e_JX3XoOf.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5113/requerimento_poco_-duza_de_joaquim_antonio___e_JX3XoOf.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros  no sentido de que seja feito o serviço de perfuração de um poço artesiano na propriedade do senhor Adail (Duza de Joaquim Antônio) no Montevidéu 4º Distrito Vasques neste Município. É uma reivindicação daquelas famílias que a muito tempo  sofrem com a estiagem, tendo o poço com uma boa alternativa para sair desse problema existente por conta da situação climática. E irá beneficiar muitos moradores da localidade.</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5114/requerimento_pocos_regiao_de_umas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5114/requerimento_pocos_regiao_de_umas.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros no sentido de que seja feito o serviço de perfuração de Poços artesianos nas seguintes localidades: Várzea Redonda, Angico, Baixio do Gravatá e Poçinho. Sítios localizados numa região afligida pela escassez de água.</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5115/requerimento_semana_da_familia.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5115/requerimento_semana_da_familia.docx</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Prefeito, Clebel Cordeiro, e à  Excelentíssima Secretária de Desenvolvimento Social, Patrícia Duarte, que adotem as medidas necessárias a fim de promover ações voltadas à “Semana Municipal de Valorização da Família”, durante a semana do dia 21 (vinte e um) de outubro, conforme previsto pela Lei Municipal nº 1.933/2014.</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5116/pe_483.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5116/pe_483.docx</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Engenheiro Antonio Pereira Ferraz Filho, responsável pelo Departamento de Estradas de Rodagem de Pernambuco – 6º DOD – Salgueiro, solicitando que seja feito o recapeamento da PE 483, Distrito de Umãs, diante da situação degradante que se encontra, a fim de que possa restaurar e conservar a faixa de domínio desta rodovia integrante do Plano Rodoviário Estadual.</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5118/22-fiscalizacao_do_transito_proximo_a_praca_elias.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5118/22-fiscalizacao_do_transito_proximo_a_praca_elias.pdf</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que que autorize a DTTRANS - Diretoria de Trânsito e Transportes de Salgueiro, através do Diretor Wirlanio Ferreira dos Santos, que que fiscalize com mais intensidade o trânsito próximo à Praça Elias no Bairro Nossa Senhora das Graças. Manter a cidade organizada um dever do gestor público através de sua equipe.</t>
   </si>
   <si>
     <t>5120</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5120/requerimento_concerto_e_reparo_no_calcamento_d_Lmn6HyF.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5120/requerimento_concerto_e_reparo_no_calcamento_d_Lmn6HyF.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja formulado um VEEMENTE APELO ao Excelentíssimo Senhor Prefeito do Município Clebel de Souza Cordeiro e ao Senhor Marcos Tarcísio Sá de Vasconcelos, Secretário de Desenvolvimento Urbano e Obras, no sentido de envidar esforços para que seja executado com a máxima urgência possível O CONSERTO, REPARO DO CALÇAMENTO DA RUA MARINA PEREIRA E SILVA, CONHECIDA COMO RUA DO PRIVÊ, NO BAIRRO NOSSA SENHORA DAS GRAÇAS.</t>
   </si>
   <si>
     <t>5121</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5121/requerimento_de_vaga_para_deficientes_e_idosos_8kuLopd.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5121/requerimento_de_vaga_para_deficientes_e_idosos_8kuLopd.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja formulado um VEEMENTE APELO ao Excelentíssimo Senhor Prefeito do Município Clebel de Souza Cordeiro e ao senhor Francisco Thairony Albuquerque Torres, secretário de Serviços públicos, no sentido de envidar esforços para que sejam RESERVADOS VAGAS PARA DEFICIENTES E IDOSOS EM TODOS OS LOCAIS PÚBLICOS, ONDE ESTÁ SENDO INSTALADA A MODALIDADE DE ESTACIONAMENTO DA ZONA AZUL, CONFORME A LEI Nº 13.146, DE 6 DE JULHO DE 2015, ART. 47, DO ESTATUTO DA PESSOA COM DEFICIÊNCIA E A LEI Nº 10.741/03, DE 1º DE OUTUBRO DE 2003, ART. 41, DO ESTATUTO DO IDOSO.</t>
   </si>
   <si>
     <t>5123</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5123/rua_antonio.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5123/rua_antonio.doc</t>
   </si>
   <si>
     <t>Requer a Mesa que seja encaminhado ao prefeito do município, o Sr. Clebel Cordeiro, junto à secretaria de Serviços Públicos, pedido para que seja feito a limpeza e capinação da rua Antônio Nogueira de Melo, Bairro Primavera.</t>
   </si>
   <si>
     <t>5125</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5125/requerimento-_bm.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5125/requerimento-_bm.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após ouvido o Plenário, na forma regimental, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e ao Secretaria de Serviços Públicos Senhor Tayrone Torres, que solicite o PATROLAMENTO das vias públicas, bem como, a manutenção das iluminarias do bairro Novo Salgueiro, para atender à solicitação dos moradores deste bairro..</t>
   </si>
   <si>
     <t>5127</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5127/requerimento_esgoto_mariquinha_parente_.docx.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5127/requerimento_esgoto_mariquinha_parente_.docx.pdf</t>
   </si>
   <si>
     <t>O Vereador Leo Parente, no uso de suas atribuições legislativas, ouvido o plenário, e cumpridas as formalidades regimentais, requer ao Gerente Regional da COMPESA -Companhia Pernambucana de Saneamento o Senhor Dr. Alex Chaves – (Sede Salgueiro), a manutenção da rede de saneamento e a drenagem sanitária na Avenida Mariquinha Parente, Localizado no Bairro do Planalto.</t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5128/requerimento_augusto_matias_-_2020_passagem_mo_zzXt6wR.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5128/requerimento_augusto_matias_-_2020_passagem_mo_zzXt6wR.docx</t>
   </si>
   <si>
     <t>Requerimento nº              2020_x000D_
 _x000D_
 _x000D_
 O vereador Augusto Matias, na plenitude das prerrogativas institucionais., atento aos justos interesses e bem estar dos salgueirenses, resolvo apresentar esta proposição, ouvindo-se o pleno desta casa, no sentido de solicitar ao Exmº Sr. prefeito  Clebel de Souza Cordeiro, que se digne acionar a Secretário de Obras, para que seja realizada uma reforma no Posto de Saúde VASQUE (IV Distrito) deste municipio.</t>
   </si>
   <si>
     <t>5130</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5130/requerimento_corre_mao_lojinhas_canal_1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5130/requerimento_corre_mao_lojinhas_canal_1.docx</t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5136/requerimento_-_servico_de_capincao_canal_e_limpeza_no_canal_da_rua_adv_adernil_januario.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5136/requerimento_-_servico_de_capincao_canal_e_limpeza_no_canal_da_rua_adv_adernil_januario.docx</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal Senhor , ao Secretário de Serviços Públicos  que realize serviço de capinação e limpeza  no canal da rua Advogado Manoel Adernil Januário, no bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>5137</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5137/requerimento_-_servico_de_capincao_rua_carlos_soares_de_brito_no_bairro_santo_antonio..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5137/requerimento_-_servico_de_capincao_rua_carlos_soares_de_brito_no_bairro_santo_antonio..docx</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal , ao Secretário de Serviços Públicos  que realize serviço de capinação no meio-fio da rua Carlos Soares de Brito, nas proximidades da Polícia Federal, no bairro Santo Antonio</t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5139/07_de_agosto.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5139/07_de_agosto.doc</t>
   </si>
   <si>
     <t>Requer a Mesa que seja encaminhado ao prefeito do município, o Sr. Clebel Cordeiro, junto à secretaria de Serviços Públicos, pedido para que seja feito a limpeza e capinação da Rua Francisco Alves da Paixão, Bairro Primavera.</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5140/dia_07_imperador.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5140/dia_07_imperador.doc</t>
   </si>
   <si>
     <t>Requer a Mesa que seja encaminhado ao prefeito do município, o Sr. Clebel Cordeiro, junto à secretaria de Serviços Públicos, pedido para que seja feita a manutenção do calçamento da rua Travessa Francisco Ferreira Telles, Bairro Imperador.</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5142/antoniop.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5142/antoniop.doc</t>
   </si>
   <si>
     <t>solicita ao Senhor Prefeito Clebel de Souza Cordeiro e ao Secretário de Obras Senhor Marcos Tarcísio Sá de Vasconcelos para que seja feito o conserto e reparo do calçamento localizado na rua Umbelino de Sá Araújo, bairro nossa senhora do perpétuo socorro, “riachinho” neste município.</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5143/antoniopiresalto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5143/antoniopiresalto.docx</t>
   </si>
   <si>
     <t>solicita ao Senhor prefeito Clebel de Souza Cordeiro, e ao secretário municipal de serviços públicos, Thayrony Albuquerque Torres, de que seja feito o desmatamento do córrego, na rua Advogado Manoel Adernil Januário localizado no bairro Nossa Senhora do perpétuo do Socorro neste município</t>
   </si>
   <si>
     <t>5148</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5148/gabinete_vereador_augusto_matias_requerimento_monte.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5148/gabinete_vereador_augusto_matias_requerimento_monte.docx</t>
   </si>
   <si>
     <t>Requerimento _______________________nº 2020_x000D_
 _x000D_
 O vereador Augusto Matias, na plenitude das prerrogativas institucionais., atento aos justos interesses e bem estar dos salgueirenses, resolvo apresentar esta proposição, ouvindo-se o pleno desta casa, no sentido de solicitar ao Exmº Sr. prefeito Clebel de Souza Cordeiro, que se digne acionar a secretaria de agricultura na pessoa do Sr Juliano Barros para que seja feita uma passagem molhada bem como a manutenção da parede do açude no Monte Alegre</t>
   </si>
   <si>
     <t>5151</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5151/indicacao_creche__horizonte.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5151/indicacao_creche__horizonte.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja formulado um VEEMENTE APELO ao Excelentíssimo Senhor Prefeito do Município Clebel de Souza Cordeiro e ao Senhor Marcos Tarsísio Sá de Vasconcelos, Secretário de Desenvolvimento Urbano e Obras, no sentido de envidar esforços para que viabilize em caráter de urgência a RESTAURAÇÃO E MANUTENÇÃO DA PRAÇA CÉU (CENTRO DE ARTES E ESPORTES UNIFICADOS) NO BAIRRO DA COHAB EM SALGUEIRO .</t>
   </si>
   <si>
     <t>5153</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5153/requerimento_-_poco_monte_videu_de_baixo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5153/requerimento_-_poco_monte_videu_de_baixo.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros  no sentido de que seja feito o serviço de perfuração de um poço artesiano na comunidade de monte videu de baixo atendendo a solicitação do Presidente da (ASMONTE)Associação de Moradores de Monte Videu  o senhor Cícero Romão Batista,  situado no 4º Distrito Vasques. O poço irá beneficiar muitos moradores da localidade. Os benefícios são muitos, principalmente nesta região onde é conhecida pela produtividade rural, com terra fértil, mas falta o líquido tão necessário (água) aí dificulta a vida desses bravos agricultores e o poço vem trazer esperança e alegria para  aquele povo.</t>
   </si>
   <si>
     <t>5155</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5155/23-_feirantes-_rua_francisco_de_sa.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5155/23-_feirantes-_rua_francisco_de_sa.pdf</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário FRANCISCO THAIRONY ALBUQUERQUE TORRES para que os feirantes permaneçam no espaço existente na rua Francisco de Sá até a legalização de um local para acomodar os mesmos para depois implantar a zona azul no local em questão. É um dever do gestor público dá atenção as pessoas menos favorecidas do nosso município.</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5156/requerimento_-_servico_de_capincao_e_retirada_de_entulho_em_frente_ao_salgueirao..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5156/requerimento_-_servico_de_capincao_e_retirada_de_entulho_em_frente_ao_salgueirao..docx</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal, ao Secretário de Serviços Públicos  que faça serviço de capinação e retirada de entulho no espaço em frente e na lateral do estádio municipal Cornélio de Barros.</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5157/requerimento_-_servico_de_recapeamento_de_asfalto_da_rua_cel._manoel_de_sa..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5157/requerimento_-_servico_de_recapeamento_de_asfalto_da_rua_cel._manoel_de_sa..docx</t>
   </si>
   <si>
     <t>Solicita ao Gerente Regional da Compesa senhor Alexsadro Chaves que realize serviço de recapeamento do asfalto da rua Cel. Manoel de Sá, próximo a Catedral de Santo Antonio.</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5158/antoniopcal.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5158/antoniopcal.doc</t>
   </si>
   <si>
     <t>solicita ao Senhor Prefeito Clebel de Souza Cordeiro e ao Secretário de Obras Senhor Marcos Tarcísio Sá de Vasconcelos para que seja feito o calçamento da Rua Antônio Pereira de Lima, localizado no bairro Primavera neste município.</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5161/requerimento__praca_sitio_feijao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5161/requerimento__praca_sitio_feijao.docx</t>
   </si>
   <si>
     <t>Requerimento nº             / 2020_x000D_
 _x000D_
 _x000D_
 O vereador Augusto Matias, na plenitude das prerrogativas institucionais., atento aos justos interesses e bem estar dos salgueirenses, resolvo apresentar esta proposição, ouvindo-se o pleno desta casa, no sentido de solicitar ao Exmº Sr. prefeito  Clebel de Souza Cordeiro, que se digne acionar o órgão competentes na pessoa do Sr Marcos Sá, com a finalidade que seja feita uma praça para a capela do sitio feijão, desde já a comunidade agradeci.</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5162/14.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5162/14.doc</t>
   </si>
   <si>
     <t>Requer a Mesa que seja encaminhado ao prefeito do município, o Sr. Clebel Cordeiro, junto à secretaria de Serviços Públicos, pedido para que seja feito a limpeza e capinação do Parque das Crianças, no Bairro Santa Margarida.</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5168/requerimento_stio_algodoes.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5168/requerimento_stio_algodoes.docx</t>
   </si>
   <si>
     <t>requer ao DNOSC Departamento Nacional de Obras Contra as secas, a abertura das aguas do sítio algodões até o sítio umari.</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5170/antoniopirestay.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5170/antoniopirestay.doc</t>
   </si>
   <si>
     <t>, solicita ao Senhor Prefeito Clebel de Souza Cordeiro e ao Secretário de Serviços Públicos, Thayrony Albuquerque Torres, de que seja feito o desmatamento e limpeza do antigo posto de saúde, localizado na Rua Santa Terezinha, bairro Divino Espírito Santo neste município.</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5171/antoniopirestay.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5171/antoniopirestay.doc</t>
   </si>
   <si>
     <t>solicita ao Senhor Prefeito Clebel de Souza Cordeiro e ao Secretário de Serviços Públicos, Thayrony Albuquerque Torres, para que seja feito a limpeza da Rua Elvira Soares, localizado no bairro Primavera neste município.</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5172/planalto.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5172/planalto.doc</t>
   </si>
   <si>
     <t>Que seja solicitado ao Senhor Prefeito do Município Clebel Cordeiro junto a secretaria de serviços públicos, A limpeza e manutenção do posto de saúde do bairro do planalto.</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5173/rua_30.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5173/rua_30.doc</t>
   </si>
   <si>
     <t>Que seja solicitado ao Senhor Prefeito do Município Clebel Cordeiro junto a secretaria de serviços públicos, a limpeza e capinação da rua Trinta, Bairro da Cohab.</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5175/requerimento_ubs.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5175/requerimento_ubs.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja formulado um VEEMENTE APELO ao Excelentíssimo Senhor Prefeito do Município Clebel de Souza Cordeiro e ao Senhor Marcos Tarcísio Sá de Vasconcelos, Secretário de Desenvolvimento Urbano e Obras, no sentido de envidar esforços para que seja CONSTRUIDO UMA UBS (UNIDADE BÁSICA DE SAÚDE), PARA ATENDER TODO O ENTORNO DO COPO DE CRISTAL, JARDIM AMÉRICA, NOVO SALGUEIRO E O RESIDENCIAL MANDACARU.</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5177/requerimento_agua_para_agricultores_.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5177/requerimento_agua_para_agricultores_.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro, ao Exmo Senhor Senador Fernando Bezerra Coelho, ao Exmo Senhor  Deputado Federal Gonzaga Patriota, ao Exmo Senhor Deputado Federal Fernando Rodolfo, que seja enviado ao Ministério do Desenvolvimento Regional do Governo Federal (Extinto Ministério da  Integração Nacional). No sentido que seja revisto dentro dos parâmetros legais, técnicos e ambientais  a viabilização de manter a permanência das águas que saem da barragem do Negreiro município de Salgueiro decorrente  de um vazamento que não trás dano a barragem  nem perigo a população e está transformando a região no maior polo agrícola do sertão central com o aproveitamento dessas águas.</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5179/requerimento_pedido_de_const.de_barreeiro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5179/requerimento_pedido_de_const.de_barreeiro.docx</t>
   </si>
   <si>
     <t>O Vereador Bruno Marreca, no uso de suas atribuições legislativas, constitucionais e nos termos do Regimento Interno, propõe à Câmara de Vereadores de Salgueiro, que encaminhe este requerimento ao Excelentíssimo Prefeito do município de Salgueiro Sr. Clebel de Souza Cordeiro e ao Excelentíssimo Secretário de Desenvolvimento Rural de Salgueiro Sr. Juliano Barros, que proceda com a  construção de um Barreiro na propriedade do agriculto Sidnei Manoel  Figueiredo, no Sítio Caxite  zona rural do município de Salgueiro.</t>
   </si>
   <si>
     <t>5180</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5180/requerimento_ampliacao_do_espaco_e_leitos_do_hc.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5180/requerimento_ampliacao_do_espaco_e_leitos_do_hc.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, após ouvido o Plenário, na forma regimental, ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do Município de Salgueiro e a Secretária de Saúde, Senhora Adja Barros que proceda com a ampliação do espaço e  dos leitos, do hospital de Campanha Boa Esperança do Município de Salgueiro.</t>
   </si>
   <si>
     <t>5181</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5181/requerimento_reforma_pe_483.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5181/requerimento_reforma_pe_483.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Governador de Pernambuco Paulo Henrique Saraiva Câmara, ao Exmo Senhor  Prefeito, Clebel Cordeiro, ao Diretor do DER-PE e ao Senhor  Deputado Federal Gonzaga Patriota  e Deputados e Deputadas  eleitos que obtiveram votos nos municípios de Terra Nova, Salgueiro e em especial no 3º Distrito Umãs e sítios vizinhos que seja tomadas as devidas providências no que diz respeito  a reforma com a pavimentação  da  PE 483 que liga Salgueiro ao  Distrito Umãs. Baseado no  requerimento 558/2019  aprovado nesta casa em julho de 2019 , reforçamos mais uma vez esta solicitação</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5182/requerimento_roco_pe_483.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5182/requerimento_roco_pe_483.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Prefeito  Clebel Cordeiro, ao Exmo Sr  Governador do Estado de Pernambuco  Paulo Henrique Saraiva Câmara, e ao Exmo  Sr Deputado Federal Gonzaga Patriota, no sentido de que seja feito o serviço de roço da margem da PE 483 que liga Salgueiro ao 3º Distrito Umãs.  Baseado no requerimento de Nº560/2019 aprovado por esta casa a mais de um ano e sem resposta para tal até o presente momento..</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5183/24-_reforma_do_banheiro_do_mercado_publico.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5183/24-_reforma_do_banheiro_do_mercado_publico.pdf</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário MARCOS TARCÍSIO SÁ DE VASCONCELOS que possa fazer uma reforma no banheiro do Mercado Público Municipal. É Obrigação do gestor público cuidar da saúde da população.</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5184/25-_roco_no_canal_da_av._clarisbalte_filgueira_sampaio.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5184/25-_roco_no_canal_da_av._clarisbalte_filgueira_sampaio.pdf</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário MARCOS TARCÍSIO SÁ DE VASCONCELOS a fazer serviço de roço no canal da Av. Clarisbalte Filgueira Sampaio, próxima a ponte da Rua Joaquim Sampaio. É uma obrigação do município fazer e manter a limpeza do local mencionado para que a população não venha a ser prejudicada.</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5188/requerimento_centro_de_musica.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5188/requerimento_centro_de_musica.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja formulado um VEEMENTE APELO ao Excelentíssimo Senhor Prefeito do Município Clebel de Souza Cordeiro e ao Secretário de Cultura e Esporte Senhor João Filho Sá Gonçalves no sentido de envidar esforços para que viabilize em caráter de urgência a  REABERTURA DO CENTRO DE MÚSICA MAESTRO IVALTER, LOCALIZADO NO CENTRO DE CULTURA, LAZER E TURISMO DE SALGUEIRO E RESTABELECIDAS AINDA ESTE ANO, EM CARÁTER CONTINUADO VOLTADO PARA CRIANÇAS JOVENS E ADOLESCENTES, COM AULAS DE CANTO, SANFONA, METAIS, FLAUTA DOCE, FLAUTA TRANSVERSAL, CLARINETE, TECLADO, PERCUSSÃO E BATERIA, TROMBONE, TROMPETE, TUBA E VIOLÃO.</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5189/requerimento_parque_das_criancas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5189/requerimento_parque_das_criancas.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja formulado um VEEMENTE APELO ao Excelentíssimo Senhor Prefeito do Município Clebel de Souza Cordeiro e ao Senhor Marcos Tarsísio Sá de Vasconcelos, Secretário de Desenvolvimento Urbano e Obras, no sentido de envidar esforços para que viabilize em caráter de urgência a RESTAURAÇÃO E MANUTENÇÃO DO PARQUE DAS CRIANÇAS E DOS BRINQUEDOS, do bairro Nossa Senhora de Fátima  em Salgueiro.</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5190/pistadecooper.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5190/pistadecooper.doc</t>
   </si>
   <si>
     <t>Solicito ao Senhor Prefeito do Município Clebel Cordeiro junto ao secretário de Serviços públicos Tayrone Albuquerque, que seja cobrado da COMPESA o saneamento básico da PISTA DE COOPER, a ampliação de poste com luz de led e melhoria no seu percurso, neste município.</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5200/req._solicitando_a_pintura_dos_quebra_moles_do_5_distrito.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5200/req._solicitando_a_pintura_dos_quebra_moles_do_5_distrito.docx</t>
   </si>
   <si>
     <t>requer, ao Exmo. Sr.Prefeito municipal, Clebel de Sousa Cordeiro, a Pintura imediata dos quebra moles das ruas  do 5° distrito de Pau- ferro zona rural de Salgueiro-PE .</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5202/.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5202/.doc</t>
   </si>
   <si>
     <t>Requer a Mesa que seja encaminhado ao prefeito do município, o Sr. Clebel Cordeiro, junto à secretaria de Serviços Públicos, pedido para que seja feito a limpeza e capinação da rua Nove, Bairro da Cohab.</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5204/requerimento_solicita_placas_de_identicacao_em_todas__mykcf8p.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5204/requerimento_solicita_placas_de_identicacao_em_todas__mykcf8p.docx</t>
   </si>
   <si>
     <t>Requer, ao Exmo. Sr.Prefeito municipal, Clebel de Sousa Cordeiro, para viabilize a implantação de placas para identificação e localização com nome  em destaque, em  todas as entradas  que dão acesso  as comunidades rurais de todos os distritos de salgueiro PE.</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5206/requerimento__carro_fumace.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5206/requerimento__carro_fumace.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado a Fundação Nacional de Saúde através da 7ª GERES setor de epidemiologia , no sentido de providenciar o ‘’carro fumacê’’  usado como um dos métodos de combate ao mosquito Aedes aegypti, Zika, Chukugunya e pernilongos(muriçoca) nos  bairros da nossa cidade.</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5207/ant.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5207/ant.doc</t>
   </si>
   <si>
     <t>solicita ao Senhor Prefeito Clebel de Souza Cordeiro e ao Secretário de serviços públicos Tayrone Albuquerque que seja feito limpeza e desmatamento da rua Maria Elvira de Sá, localizada no bairro Primavera neste município.</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5209/requerimento_no_36_-medico_de_usg.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5209/requerimento_no_36_-medico_de_usg.docx</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Plenário, solicitar ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do município de Salgueiro e ao Senhora Adja Barros Secretária de Saúde, que disponibilize o mais rápido possível um médico, para realização dos exames de Ultrassonografia no município de Salgueiro.</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5214/requerimento_via_ciclista.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5214/requerimento_via_ciclista.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento e Obras Marcos Tarcísio Sá de Vasconcelos. No sentido de fazer uma via  de ciclismo na  lateral das ruas  Poetas Levino Neto saindo do cruzamento da Br 116 (Antiga Parma ), rua Getúlio Vargas - DNIT , segundo até ao girador do prado.</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5215/requerimento_iluminacao_poste_-_sitio_quixaba.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5215/requerimento_iluminacao_poste_-_sitio_quixaba.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja formulado um VEEMENTE APELO ao Excelentíssimo Senhor Prefeito do Município Clebel de Souza Cordeiro e ao Senhor Francisco Thairony Albuquerque Torres, Secretário de Serviços Públicos, no sentido de envidar esforços para que seja executado para que providencie com a máxima urgência possível A ILUMINAÇÃO COMPLETA PARA O POSTE NÚMERO M 230334 SITIO QUIXABA PRÓXIMA A TIA CHICA E A BR 232.</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5216/requerimento_iluminacao_poste_-_monte_alegre.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5216/requerimento_iluminacao_poste_-_monte_alegre.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja formulado um VEEMENTE APELO ao Excelentíssimo Senhor Prefeito do Município Clebel de Souza Cordeiro e ao Senhor Francisco Thairony Albuquerque Torres, Secretário de Serviços Públicos, no sentido de envidar esforços para que seja executado para que providencie com a máxima urgência possível A ILUMINAÇÃO COMPLETA PARA O POSTE NÚMERO X 114808, AVENIDA 2 NO BAIRRO MONTE ALEGRE.</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5219/requerimento_-_servico_de_tapa-buraco_na_rua_dr._levino_l._barros_e_silva._1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5219/requerimento_-_servico_de_tapa-buraco_na_rua_dr._levino_l._barros_e_silva._1.docx</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal, ao Secretário de Serviços Públicos  que realize serviço de tapa buraco na rua Dr. Levino L. Barros e Silva, no bairro do Prado.</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5220/requerimento_augusto_matias_-lixeiras.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5220/requerimento_augusto_matias_-lixeiras.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor  Prefeito, Clebel Cordeiro, ao Exmo  Secretário de Serviços Públicos, o Senhor   Francisco Thairony Albuquerque Torres no sentido que seja providenciado lixeiras para a nova praça Manoel Garcia localizada em frente a igreja Nossa Senhora do Perpétuo Socorro.</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5221/requerimento_augusto_matias_-calcamento.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5221/requerimento_augusto_matias_-calcamento.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor  Prefeito, Clebel Cordeiro, e  ao Exmo  Secretário de Desenvolvimento Urbano e Obras o Senhor   Marcos Sá  no sentido que seja feito o calçamento da Av. Santa Cruz Bairro Primavera.</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5225/vila_dos_funcionarios.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5225/vila_dos_funcionarios.doc</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado a secretaria de Serviços Públicos, pedido para que seja feito serviços de  limpeza e capinação na rua Quatorze Bairro Augusto de Alencar Sampaio.</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5228/requerimento_grade_aradoura_-santana.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5228/requerimento_grade_aradoura_-santana.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo. Senhor Deputado Federal Gonzaga Patriota no sentido que seja providenciado uma Grade  de arado. (Aradoura14 discos) atendendo uma solicitação da Associação de Moradores Quilombolas do Sítio Santana  dos Produtores Agrícolas do Sítio Santana - Distrito Umãs. É de grande necessidade e  irá beneficiar muitos moradores daquela  localidade.</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5231/requerimento_iluminacao_poste_-_sitio_contendas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5231/requerimento_iluminacao_poste_-_sitio_contendas.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja formulado um VEEMENTE APELO ao Excelentíssimo Senhor Prefeito do Município Clebel de Souza Cordeiro e ao Senhor Francisco Thairony Albuquerque Torres, Secretário de Serviços Públicos, no sentido de envidar esforços para que seja executado para que providencie com a máxima urgência possível A ILUMINAÇÃO NO POSTE NÚMERO M229453, NO SÍTIO CONTENDAS, DISTRITO DE UMÃS.</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5232/requerimento_calcamento_da_vila_sao_pedro..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5232/requerimento_calcamento_da_vila_sao_pedro..docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja formulado um VEEMENTE APELO ao Excelentíssimo Senhor Prefeito do Município Clebel de Souza Cordeiro e ao Senhor Marcos Tarsísio Sá de Vasconcelos, Secretário de Desenvolvimento Urbano e Obras, no sentido de envidar esforços para que seja executado para que providencie com a máxima urgência possível que seja feito O CALÇAMENTO DA VILA SÃO PEDRO.</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5233/27-conclusao_do_calcamento_na_av._aurora_de_carvalho_rosa.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5233/27-conclusao_do_calcamento_na_av._aurora_de_carvalho_rosa.pdf</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário MARCOS TARCÍSIO SÁ DE VASCONCELOS a fazer a conclusão do calçamento na Av. Aurora de Carvalho Rosa. É um dever do município fazer a pavimentação para manter a cidade organizada e assim melhorar a vida da população.</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5234/26-_rede_de_extensao_eletrica_no_oiticica.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5234/26-_rede_de_extensao_eletrica_no_oiticica.pdf</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário FRANCISCO THAIRONY ALBUQUERQUE TORRES KLEBER BARROS a fazer a rede de extensão elétrica partindo do barramento (XI772018) no sítio Oiticica. É uma obrigação do município organizar a parte elétrica na cidade e zona rural, garantindo qualidade de vida a todos.</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5236/rua_do_hospital_novo.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5236/rua_do_hospital_novo.doc</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado a secretaria de Serviços Públicos, pedido para que seja feito serviços de  manutenção da rua Antônio Alencar Sampaio, Bairro  Planalto.</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5237/dia_18.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5237/dia_18.doc</t>
   </si>
   <si>
     <t>Requer a Mesa que seja encaminhado ao prefeito do município, o Sr. Clebel Cordeiro, junto à secretaria de Serviços Públicos, pedido para que seja feito a limpeza e capinação da Rua Antônio Nogueira de Melo, bairro Imperador.</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5238/requerimento_no_37_-abastecimento_rural.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5238/requerimento_no_37_-abastecimento_rural.docx</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Plenário, solicitar ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do município de Salgueiro e ao Senhor Juliano Barros, que disponibilize abastecimento por carro pipa nas comunidades rurais abaixo, pois a situação é calamitosa e a nossa população não tem água para beber. _x000D_
 _x000D_
 Sítio Paula, Sítio Canoa, Sítio Caldeirão das Letras, Assentamento José Luís de Barros, Sítio Luna e Sítio Caeira</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5240/requerimento_poco_sitio_formiga.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5240/requerimento_poco_sitio_formiga.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros  no sentido de que seja feito o serviço de perfuração de um poço artesiano na propriedade do Pedro Alves Gondim(Pedro Targino) situado no Sítio Formiga neste município.</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5241/requerimento_av._central.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5241/requerimento_av._central.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor  Prefeito, Clebel Cordeiro, e  ao Exmo  Secretário de Serviços Públicos Francisco Thairony Albuquerque Torres no sentido que seja feito um serviço de tapa buracos na Avenida Central que dá acesso ao Bairro Cohab. É notório alguns buracos nas duas vias da referida avenida onde pode ocasionar acidentes.</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5245/rua_sao_vicente.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5245/rua_sao_vicente.doc</t>
   </si>
   <si>
     <t>Requer a Prefeitura Municipal de Salgueiro junto a secretaria competente pedido de reparo no calçamento da rua São Vicente, Bairro Divino Espirito Santo.</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5246/requerimento-_recuperacao_e_iluminacao_do_campo_de_futebol_do_sitio_uri..pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5246/requerimento-_recuperacao_e_iluminacao_do_campo_de_futebol_do_sitio_uri..pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo Sr. Prefeito Clebel de Souza Cordeiro, para fazer a recuperação e iluminação do campo de futebol do sítio Uri.</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5249/29-carro_fumace.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5249/29-carro_fumace.pdf</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE SAÚDE, através da Secretária Adja Georgia Barros Vieira a passar o carro fumacê nos bairros de nossa cidade. É obrigação do município cuidar da saúde de nossa população.</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5250/28-corrimao_na_parte_alta_do_calcamento_na_travessa_manoel_jose_da_silva.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5250/28-corrimao_na_parte_alta_do_calcamento_na_travessa_manoel_jose_da_silva.pdf</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário FRANCISCO THAIRONY ALBUQUERQUE TORRES a fazer um corrimão na parte alta do calçamento na Travessa Manoel José da Silva no Bairro Santa Margarida. É obrigação do gestor público zelar pela segurança da população.</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5251/requerimento_augusto_matias_-calcamento_capela_.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5251/requerimento_augusto_matias_-calcamento_capela_.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor  Prefeito, Clebel Cordeiro, e  ao Exmo  Secretário de Desenvolvimento Urbano e Obras o Senhor   Marcos Sá  no sentido que seja feito o calçamento da Capela do Sítio Barreiro no 4º Distrito  Vasques.</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5252/requerimento_augusto_matias_-limpeza.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5252/requerimento_augusto_matias_-limpeza.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor  Prefeito, Clebel Cordeiro, e  ao Exmo  Secretário de Serviços Públicos Francisco Thairony Albuquerque Torres no sentido que seja feito a limpeza de um cercado localizado na rua Otoni Nogueira tendo como ponto de referência por traz do posto do Girador do Prado.</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5253/requerimento_instalacao_de_poco.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5253/requerimento_instalacao_de_poco.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja formulado um VEEMENTE APELO ao Excelentíssimo Senhor Prefeito do Município Clebel de Souza Cordeiro e ao Senhor Juliano Barros, Secretário de Desenvolvimento Rural, no sentido de envidar esforços para que seja INSTALADO UM POÇO ARTESIANO NO SÍTIO CACHOEIRINHA DE BAIXO, PRÓXIMO A CASA DE EVILÁSIO RAMOS VALENTIM.</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5255/requerimento_no_38_-manutencao_estradas_rurais__sts.novos_e_santana.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5255/requerimento_no_38_-manutencao_estradas_rurais__sts.novos_e_santana.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural Sr. Juliano Barros, melhorias e manutenção nas ESTRADAS RURAIS dos Sítios: Novos e Santana, pois está causando muitos transtornos na região.</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5256/requerimento_no_39_-_manutencao_dos_posto_de_saude.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5256/requerimento_no_39_-_manutencao_dos_posto_de_saude.docx</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Plenário, solicitar ao Excelentíssimo Senhor Clebel de Souza Cordeiro Prefeito do município de Salgueiro e ao Senhora Adja Barros Secretária de Saúde, que disponibilize o mais rápido possível a manutenção dos Postos de Saúde da zona rural, em especial Vila Negreiros, Vila do URI e Sítio Bode Assado.</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5257/requerimento_recapeamento.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5257/requerimento_recapeamento.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros  no sentido de que seja feito o serviço de recapeamento  das estradas rurais que ligam o Distrito Pau ferro a Umãs entre outras vias vicinais , pois apresentam dificuldades de trafegabilidade em alguns trechos.</t>
   </si>
   <si>
     <t>5258</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5258/requerimento_poco_acude_quebrado.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5258/requerimento_poco_acude_quebrado.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros  no sentido de que seja feito o serviço de perfuração de um poço artesiano na propriedade de Alessandra Alves Bezerra (Sandra) na localidade Sítio Açude  Quebrado neste município.</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5259/requerimento_reforma_calcada_do_cemiterio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5259/requerimento_reforma_calcada_do_cemiterio.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor  Prefeito, Clebel Cordeiro, e  ao Exmo  Secretário de Desenvolvimento Urbano e Obras o Senhor   Marcos Sá  no sentido que seja feito a reforma da calçada e a troca dos portões do cemitério Público de nossa cidade.</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5260/requerimento_augusto_matias_-calcamento_travessa_antonio_p.callor.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5260/requerimento_augusto_matias_-calcamento_travessa_antonio_p.callor.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor  Prefeito, Clebel Cordeiro, e  ao Exmo  Secretário de Desenvolvimento Urbano e Obras o Senhor   Marcos Sá  no sentido que seja feito o calçamento da Travessa Antônio Henrique Pereira Callor no Bairro Divino Espírito Santo Sagueiro.</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5261/rua_joao_evaristo.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5261/rua_joao_evaristo.doc</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5262/sitio_tamboril.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5262/sitio_tamboril.docx</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5267/requerimento_iluminacao_campos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5267/requerimento_iluminacao_campos.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento e Obras Marcos Tarcísio Sá de Vasconcelos. No sentido de fazer instalação de iluminação nos campos de futebol da zona rural do nosso município, baseado em ofício de Nº 075/2020 enviado a Secretaria de cultura e esportes datado em 08-10-2020 , onde trata-se de um convênio entre a Prefeitura Municipal e as Associações de Moradores de Produtores Agrícolas para o Desenvolvimento de Umãs.</t>
   </si>
   <si>
     <t>5268</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5268/requerimento_2_quebra_molas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5268/requerimento_2_quebra_molas.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento e Obras Marcos Tarcísio Sá de Vasconcelos. No sentido de fazer dois quebra molas na Rua Desembargador Silva Barros Na altura da residência de Nº1024 do senhor  Valter Alves no Bairro Nossa Senhora Aparecida (Prado) Objetivo: Coibir atitudes abusivas, Carros e motos passando em velocidade acima do permitido.</t>
   </si>
   <si>
     <t>5270</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5270/requerimento_augusto_matias_-interligacao_de_ruas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5270/requerimento_augusto_matias_-interligacao_de_ruas.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor  Prefeito, Clebel Cordeiro, e  ao Exmo  Secretário de Desenvolvimento Urbano e Obras o Senhor   Marcos Sá  no sentido que seja feito o calçamento interligando a rua José de Brito Rosado com a Rua João Buíque no Bairro Nossa Senhora da Graças (Bomba) .</t>
   </si>
   <si>
     <t>5271</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5271/requerimento_augusto_matias_-calcamento_rua_26.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5271/requerimento_augusto_matias_-calcamento_rua_26.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor  Prefeito, Clebel Cordeiro, e  ao Exmo  Secretário de Desenvolvimento Urbano e Obras o Senhor   Marcos Sá  no sentido que seja feito o complemento do  calçamento da Rua 26 Bairro Cohab .</t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5272/req._01_.manutencao_da_praca.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5272/req._01_.manutencao_da_praca.doc</t>
   </si>
   <si>
     <t>Requer a mesa após ouvido o Plenário, na forma regimental, encaminha ao Excelentíssimo Sr. Prefeito. Clebel de Souza Cordeiro, solicitando a melhoria e manutenção da praça de eventos, José João da Silva, no 5° distrito Pau Ferro, atendendo as seguintes demandas: reposição dos postes, luminárias, que se encontram apagadas a mais de 03 meses totalmente no escura sendo este o único espaço público destinado para a realização de eventos como também pintura imediata, a substituição dos balances na área de do parque e reposição das lixeiras que não existem naquele espaço.</t>
   </si>
   <si>
     <t>5273</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5273/req_02_melhoria_das_estradas.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5273/req_02_melhoria_das_estradas.doc</t>
   </si>
   <si>
     <t>requer a mesa após ouvido o Plenário, na forma regimental, encaminha ao Excelentíssimo Sr. Prefeito. Clebel de Souza Cordeiro, a melhoria e manutenção das vias de acesso das estradas rurais das seguintes comunidades:_x000D_
 Umãs, Sítios novo, Santana, Vázia do Ramo, Olaria, Curral Velho_x000D_
 Olho d’ água, Boa esperança, Melancia, Alazão, Umarí_x000D_
 Vila Negreiros, Pau Ferro, Baixio da Cacimbinha, Penedo, Letras_x000D_
 Tapuio e Laginha.</t>
   </si>
   <si>
     <t>5274</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5274/calcamento_boanova.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5274/calcamento_boanova.docx</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO CLEBEL DE SOUZA CORDEIRO, E AO SECRETÁRIO DE OBRAS MARCOS TARCÍSIO QUE SEJA FEITO O CALÇAMENTO DA RUA BOA ESPERANÇA, LOCALIZADA NO BAIRRO NOVO HORIZONTE NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5275</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5275/calcamentoboanova.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5275/calcamentoboanova.docx</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO CLEBEL DE SOUZA CORDEIRO, E AO SECRETÁRIO DE OBRAS MARCOS TARCÍSIO QUE SEJA FEITO O CALÇAMENTO DA RUA BOA NOVA, LOCALIZADA NO BAIRRO NOVO HORIZONTE NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5277</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5277/requerimento_luiz_jose_de_barros.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5277/requerimento_luiz_jose_de_barros.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro, ao Secretário Juliano Barros  e ao Secretário de Desenvolvimento e Obras  Marcos Tarcísio Sá de Vasconcelos. No sentido de seja o calçamento no Assentamento Luiz José de Barros Segundo Distrito de Conceição das  Crioulas ,Vila esta onde existe 50 residências. Trata-se  de uma solicitação do senhor  Edivaldo Antônio de Souza. E também que seja feito um Poço artesiano na mesma vila  a pedido do senhor  João de Júlio.</t>
   </si>
   <si>
     <t>5278</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5278/requerimento_iluminacao_nas_vprs.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5278/requerimento_iluminacao_nas_vprs.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento e Obras Marcos Tarcísio Sá de Vasconcelos. No sentido de fazer instalações de iluminação nos campos de futebol da zona rural do nosso município, baseado em ofício já enviado a Secretaria de Cultura e esportes ,de outras comunidades rurais  onde trata-se de um convênio entre a Prefeitura Municipal e as Associações de Moradores de Produtores Agrícolas.  Por esta razão  sentimos a necessidade de incluir também as Vilas Produtivas Rurais: VPR MALÍCIA/ VPR NEGREIRO,/VPR URI,/VPR QUEIMADA GRANDE,/MONTE VIDEO,/CAMPINHOS,/BODE ASSADO E FORMIGA. Onde existe a prática de desportos e a iluminação vem favorecer mais ainda os atletas participantes.</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5282/req._01_a_construcao_de_campos_de_futebol_1.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5282/req._01_a_construcao_de_campos_de_futebol_1.doc</t>
   </si>
   <si>
     <t>Requer a mesa após ouvido o Plenário, na forma regimental, solicitando ao Excelentíssimo Sr. Prefeito. Clebel de Souza Cordeiro, para que sejam construídos campos de futebol com iluminação nas comunidades Pau ferro, Curral Velho, Penedo, Santana e Lagoinha.</t>
   </si>
   <si>
     <t>5284</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5284/avenida_beira_canal.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5284/avenida_beira_canal.doc</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado a secretaria de Serviços Públicos, pedido de reparo da ponte localizada à Avenida Beira Canal que interliga a rua Santiago que dar acesso a paróquia Santa Cruz no bairro da COHAB.</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5285/divino.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5285/divino.doc</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado a secretaria de Serviços Públicos, pedido de limpeza do Açude Velho no Bairro do Divino Espírito Santo.</t>
   </si>
   <si>
     <t>5287</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5287/30-_vagas_para_deficientes_e_idosos.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5287/30-_vagas_para_deficientes_e_idosos.pdf</t>
   </si>
   <si>
     <t>Requer ao Exm°. Senhor Prefeito, CLEBEL DE SOUZA CORDEIRO que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário FRANCISCO THAIRONY ALBUQUERQUE TORRES que seja incluídas vagas para deficientes e idosos no estacionamento em frente ao Salgueiro Shopping. É uma obrigação do município organizar e oferecer vagas a estes seguimentos.</t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5288/requerimento_no_40_-_trocada_as_lampadas_dos_postes_poco_da_pedra.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5288/requerimento_no_40_-_trocada_as_lampadas_dos_postes_poco_da_pedra.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Serviços Públicos Sr. Thairony Torres, que proceda a Substituições das Lâmpadas Queimadas dos postes da comunidade Aldeia Poço da Pedra no II Distrito do nosso Município._x000D_
 Segue em anexo oficio com os nomes das pessoas e numeração dos postes que requerem a iluminação.</t>
   </si>
   <si>
     <t>5289</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5289/requerimento_poco_sitio_barrocas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5289/requerimento_poco_sitio_barrocas.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros  no sentido de que seja feito o serviço de perfuração de um poço artesiano na propriedade do Senhor  Arnaldo Bernardo Rocha  situado no Sítio Barrocas  neste município.</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5290/requerimentoruaexpeditodesaaraujo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5290/requerimentoruaexpeditodesaaraujo.docx</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO CLEBEL DE SOUZA CORDEIRO, E AO SECRETÁRIO DE OBRAS MARCOS TARCÍSIO QUE SEJA FEITO O CALÇAMENTO DA RUA EXPEDITA DE SÁ ARAÚJO, LOCALIZADA NO BAIRRO PLANALTO NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5291/req._01__para_que_seja_feita_arborisacao_das_pracas.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5291/req._01__para_que_seja_feita_arborisacao_das_pracas.doc</t>
   </si>
   <si>
     <t>requer a mesa após ouvido o Plenário, na forma regimental, solicitando ao Excelentíssimo Sr. Prefeito. Clebel de Souza Cordeiro, para que seja feita arborização em todas as Praças públicas da nossa cidade salgueiro e distritos.</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5292/req._02_a.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5292/req._02_a.doc</t>
   </si>
   <si>
     <t>requer a mesa após ouvido o Plenário, na forma regimental, solicitando ao Excelentíssimo Sr. Prefeito. Clebel de Souza Cordeiro, e ao Secretário de Agricultura, Juliano Barros, para que viabilize 02 caminhões pipas para atender as famílias que sofrem sem abastecimento de água no sitio Baixio da cacimbinha já bem no final da rede de encanação na parte da ipueira que estão a mais de 7 meses sem água da compensa.</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5293/bueiros.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5293/bueiros.doc</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado ao prefeito do município o Sr. Clebel Cordeiro junto a secretaria de serviços públicos, pedido de limpeza e desobstrução de canais e bueiros que existem em nossa cidade.</t>
   </si>
   <si>
     <t>5294</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5294/sitio.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5294/sitio.doc</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado ao secretario de desenvolvimento rural,pedido de horas maquinas para reparo da estrada que da acesso aos sítios Caxite, Carcará, Roça Queimada e Riacho Pequeno.</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5295/requerimentotravessacorneliosoares.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5295/requerimentotravessacorneliosoares.docx</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO CLEBEL DE SOUZA CORDEIRO, E AO SECRETÁRIO DE OBRAS MARCOS TARCÍSIO QUE SEJA FEITO O CALÇAMENTO DA TRAVESSA CORNÉLIO SOARES, LOCALIZADA NO BAIRRO PLANALTO NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5297/requerimento_poco_sitio_baixio_do_gravata.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5297/requerimento_poco_sitio_baixio_do_gravata.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros  no sentido de que seja feito um Poço artesiano para a comunidade do Sítio Baixio do Gravatá neste Município atendendo a solicitação do Senhor Damião Pereira de Vasconcelos Junior que veio em nome dos moradores da comunidade citada que serão beneficiados , a exemplo dos senhores Mikael Batista de Vasconcelos, Damião Cícero Batista de Vasconcelos. _x000D_
 . Este poço deverá atender essas famílias, que sofrem com a escassez das chuvas, e  irá melhorar a qualidade de vida daquele  povo. Gente batalhadora que espera com muita esperança a realização deste sonho que é a água o líquido mais precioso para a vida.</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5298/requerimento_escola_santo_antonio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5298/requerimento_escola_santo_antonio.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro, ao Secretário de Desenvolvimento e Obras Marcos Tarcísio Sá de Vasconcelos, e a Secretária de Educação  Karla Cristina Siqueira Vasconcelos de Barros no sentido de construir  uma Escola de Ensino Fundamental no residencial Santo Antônio.</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5299/sitio_malhada.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5299/sitio_malhada.doc</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado ao secretario de desenvolvimento rural o Sr. Juliano Barros, pedido de horas maquinas para reparo da estrada que dá acesso ao Sitio Malhada Comprida.</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5301/acude_novo.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5301/acude_novo.doc</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado á secretaria do meio ambiente junto a secretaria de serviços públicos, pedido de limpeza e desobstrução das margens e sangradouros do “Açude Novo”, Localizado no bairro do prado, bem como retirada das plantas aquáticas que encobrem aquele reservatório.</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5303/requerimento_a_prf.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5303/requerimento_a_prf.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado Ao Diretor do DNIT e  ao Diretor chefe da Polícia Rodoviária Federal Delegacia da PRF  com Sede Salgueiro. No Sentido de que, intensifique o trabalho de recolhimento de animais com o carro boiadeiro da PRF nas BRs 116 e 232, Mas precisamente nesse trecho Salgueiro x Uri onde o número de acidentes por atropelamento animal tem aumentado causando prejuízos ,deixando vítimas com sequelas graves e vidas sendo ceifadas por conta de animais soltos nas pistas e que haja identificação dos proprietários e uma punição mais rígidas. E que se coloque também lombadas eletrônicas no trecho da comunidade do  Uri e o Residencial Santo Antônio..</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5306/rua_8_dia_06_11_20.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5306/rua_8_dia_06_11_20.docx</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado à Gerência de Unidade de Negócios Regional da COMPESA, através do seu gerente o Sr. Alexandre Chaves da Silva, pedido para que seja feito o reparo da rede de esgoto da Rua Oito no bairro COHAB.</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5307/reparo_sitios_06_11_20.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5307/reparo_sitios_06_11_20.docx</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5310/req._01_reforma_e_ampilacao_do_cemiterio.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5310/req._01_reforma_e_ampilacao_do_cemiterio.doc</t>
   </si>
   <si>
     <t>Requer a mesa após ouvido o Plenário, na forma regimental, solicitando ao Excelentíssimo Sr. Prefeito. Clebel de Souza Cordeiro, para que seja feita reforma, ampliação e manutenção das lâmpadas do cemitério do 5° distrito Pau ferro que se encontram todas queimadas.</t>
   </si>
   <si>
     <t>5311</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5311/requerimento_trav_antonio_trapia.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5311/requerimento_trav_antonio_trapia.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro, ao Secretário de Desenvolvimento e Obras Marcos Tarcísio Sá de Vasconcelos, No sentido de fazer o calçamento da Travessa Antônio  Trapiá Bairro Nossa Senhora das Graças Salgueiro.</t>
   </si>
   <si>
     <t>5312</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5312/requerimento_poco_edmilson_souza.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5312/requerimento_poco_edmilson_souza.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros  no sentido de que seja feito o serviço de perfuração de um poço artesiano na propriedade do senhor Luiz Edmilson de Souza em Montevideu  situado no 4º Distrito Vasques, que irá beneficiar muitos moradores da localidade. Os benefícios são muitos, principalmente nesta região onde é conhecida pela produtividade rural, com terra fértil, mas falta o líquido tão necessário (água) aí dificulta a vida desses bravos agricultores e o poço vem trazer esperança e alegria para  aquele povo.</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5313/caravan_13_11.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5313/caravan_13_11.docx</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado a secretaria de Serviços Públicos pedido para que seja realizado serviço de capinação nas imediações da rua Eng. Walmir C Bezerra, Bairro Caravan.</t>
   </si>
   <si>
     <t>5314</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5314/rua_29_dia_12_11.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5314/rua_29_dia_12_11.docx</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado à Gerência de Unidade de Negócios Regional da COMPESA, através do seu gerente o Sr. Alexandre Chaves da Silva, pedido para que seja feito o reparo da rede de esgoto da Rua Vinte e nove no bairro COHAB.</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5316/req_01_melhoria_das_estradas_barbara_de_alencar.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5316/req_01_melhoria_das_estradas_barbara_de_alencar.doc</t>
   </si>
   <si>
     <t>Requer a mesa após ouvido o Plenário, na forma regimental, solicitando ao Excelentíssimo Sr. Prefeito. Clebel de Souza Cordeiro, a melhoria e manutenção da estrada do 5° distrito, Barbara de Alencar Carvalho, saindo do posto castelinho até a comunidade Pau ferro.</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5317/req_02_melhoria_da_passagem_molhada.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5317/req_02_melhoria_da_passagem_molhada.doc</t>
   </si>
   <si>
     <t>Requer a mesa após ouvido o Plenário, na forma regimental, sugerindo ao Excelentíssimo Sr. Prefeito. Clebel de Souza Cordeiro, para que seja construída uma ponte na Passagem molhada da comunidade do 5° distrito Pau ferro, ou realizada uma operação tapa buracos para minimizar os transtornos e impedir a ocorrência de acidentes pois esta, se encontra em péssimas condições de ultrapassagem dos veículos, carros, caminhão e motos, que por ali circulam todos os dias para a cidade de salgueiro e sítios vizinhos, como Curral velho, Melancia, olho d’ água, boa esperança, quixabeira, alazão, umarí.</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5318/requerimento_no_41_-_iluminacao_das_br_s.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5318/requerimento_no_41_-_iluminacao_das_br_s.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Obras Sr. Marcos Sá, que a implantação da Iluminação das BR´s do entorno do município de Salgueiro,</t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5319/ceasa.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5319/ceasa.docx</t>
   </si>
   <si>
     <t>Requer a Prefeitura Municipal de Salgueiro, junto a secretaria competente para que seja feito o reparo da cobertura do Centro de Abastecimento Sociedade Anônima (CEASA).</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5321/requerimento_poco_manoel_ferreira.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5321/requerimento_poco_manoel_ferreira.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento Rural o Senhor Juliano Barros  no sentido de que seja feito o serviço de perfuração de um poço artesiano na propriedade do senhor Manoel Ferreira Sobrinho  em Montevideu no 4º Distrito Vasques, que irá beneficiar muitos moradores da localidade. Trata-se de uma grande necessidade principalmente no período de estiagem e é um sonho de todos os agricultores.</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5322/requerimento_limpeza_publica.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5322/requerimento_limpeza_publica.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Serviços Públicos Francisco Thairony Albuquerque Torres no sentido de que seja feito o serviço de limpeza de entulhos  e desmatamento a esquerda da rua  Antônio  Filgueira Soares quase em frente ao ‘’CONVIVER’’,Onde era a antiga Rádio Asa Branca na altura do nº residencial 1109.</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5323/requerimento_parque_das_criancas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5323/requerimento_parque_das_criancas.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro e ao Secretário de Desenvolvimento e Obras Marcos Tarcísio Sá de Vasconcelos. No sentido de que seja feito conserto nos brinquedos do parque público  recreativo ‘’Parque das crianças’’ tais como: Balanços, roda roda, e escorregadores.</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5325/requerimentoparaservicospublicos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5325/requerimentoparaservicospublicos.docx</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO CLEBEL DE SOUZA CORDEIRO, E AO SECRETÁRIO DE SERVIÇOS PÚBLICOS, TAYRONE ALBUQUERQUE, QUE SEJA FEITO A LIMPEZA E DESMATAMENTO NAS MEDIAÇOES DA RUA EXPEDITO DOS SANTOS, LOCALIZADA NO BAIRRO COPO DE CRISTAL NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5326/ruaprojetada47.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5326/ruaprojetada47.docx</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO CLEBEL DE SOUZA CORDEIRO, E AO SECRETÁRIO DE OBRAS MARCOS TARCÍSIO QUE SEJA FEITO O CALÇAMENTO DA RUA PROJETADA 47, LOCALIZADA NO BAIRRO NOVO SALGUEIRO NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5327/ruaexpeditodossantos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5327/ruaexpeditodossantos.docx</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO CLEBEL DE SOUZA CORDEIRO, E AO SECRETÁRIO DE OBRAS MARCOS TARCÍSIO QUE SEJA FEITO O CALÇAMENTO DA RUA EXPEDITO DOS SANTOS, LOCALIZADA NO BAIRRO COPO DE CRISTAL NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5329</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5329/requerimento_agua_para_o_dnocs.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5329/requerimento_agua_para_o_dnocs.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo. Senhor Prefeito, Clebel Cordeiro, ao Exmo Senhor Senador Fernando Bezerra Coelho, ao Exmo Senhor  Deputado Federal Gonzaga Patriota, ao Exmo Senhor Deputado Federal Fernando Rodolfo, que seja enviado ao Ministério do Desenvolvimento Regional do Governo Federal (Extinto Ministério da  Integração Nacional). No sentido que seja mantido o grande esforço  dentro dos parâmetros legais, técnicos e ambientais  a viabilização do abastecimento  do açude DNOCS Salgueiro através das águas da transposição do Rio São Francisco que fica menos de 5 Kms do canal, e que, essa água desce por gravidade e deverá  manter esse manancial cheio para beneficiar nossos agricultores.</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5330/requerimento_retroescavadeira.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5330/requerimento_retroescavadeira.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor  Deputado Federal Gonzaga Patriota, A aquisição de uma retroescavadeira para Associação dos Produtores Agrícolas  do Sítio Novos - Distrito de Umãs através de emendas parlamentares.</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5335/07_2020.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5335/07_2020.docx</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado a secretaria  de Serviços Públicos o pedido de limpeza da rua Otone Nogueira Sobrinho no bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5347/requerimento_paulo_camara_-hospital.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5347/requerimento_paulo_camara_-hospital.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após  ouvido o Plenário, na forma Regimental,  que seja solicitado ao Exmo Senhor Governador de Pernambuco Paulo Henrique Saraiva Câmara, no sentido de construir um hospital aqui em Salgueiro completamente voltado ao tratamento de doenças e prevenção das pessoas idosas. O hospital deveria ofertar consultas e leitos exclusivo  para pessoa da 3ª idade, iria desafogar o atendimento no hospital regional deixando-os esses pacientes em um local próprio. E poderia ser o nome sugestivo em homenagem ao nosso eterno Dr Assis Carvalho.</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5350/requerimentoparaservicospublicospistacooper.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5350/requerimentoparaservicospublicospistacooper.docx</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO CLEBEL DE SOUZA CORDEIRO, E AO SECRETÁRIO DE SERVIÇOS PÚBLICOS, TAYRONE ALBUQUERQUE, QUE SEJA FEITO A LIMPEZA E DESMATAMENTO NAS MEDIAÇOES DA PISTA DE COOPER, LOCALIZADA NO BAIRRO DIVINO NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5362/dia_18_dezembro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5362/dia_18_dezembro.docx</t>
   </si>
   <si>
     <t>Requer a Mesa, que seja encaminhado a secretaria de Serviços Públicos  pedido para que seja feito um mutirão de limpeza nas proximidades das Creches do nosso município.</t>
   </si>
   <si>
     <t>4883</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>OFÍCIO</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GABPRES</t>
   </si>
   <si>
     <t>Cumprimentando-o, levamos ao conhecimento de Vossa Excelência, o interesse da matéria em epígrafe para a cidade de Salgueiro-PE, com a finalidade de obter informações que não constam no Projeto nº 008/2020, requerendo os nomes das instituições às quais serão beneficiadas com a utilização do crédito, onde estão localizadas e as obras que serão feitas, assim como os móveis e materiais que serão destinados, requerendo informações de tipos, quantidade e a quais instituições encaminharão.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -9412,67 +9412,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5336/emenda_a_lom_no_001-2020.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5337/emenda_a_lom_no_002-2020.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5338/emenda_a_lei_organica_no_003_-2020.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5339/emenda_a_lom_no_004-2020.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5340/emenda_a_lom_no_005-2020.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5341/emenda_a_lom_no_006-2020.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5342/emenda_a_lom_no_007-2020.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5343/emenda_a_lom_no_008-2020.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5344/emenda_a_lom_no_009_-2020.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5345/emenda_a_lom_no_010_-2020.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5346/emenda_a_lom_no_011_-2020.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5356/emenda_a_lom_no_012_-2020.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5357/emenda_a_lom_no_013_-2020.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5358/emenda_a_lom_no_014-2020.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5359/emenda_a_lom_no_015_-2020.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4922/projeto_de_lei_-_doacao_de_terreno_para_a_assoc_FDP0VuX.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4879/pl_007-2020.docx.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4880/pl_no_08-_2020_-_abre_credito_especial.docx.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4891/projeto_de_lei_010.2020_-_fixa_multa_para_esta_7taQoy2.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4997/pl_no_011-_2020_-_abre_credito_suplementar_-_s_94OAJmn.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4959/projeto_de_lei_012.2020_-_hospital_de_campanha_S9fydFT.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5038/pl_no_013._2020_-_abre_credito_suplementar_-_saude_6.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5043/projeto_de_lei_no_014_-_poder_executivo.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5134/salgueiro_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5194/projeto_de_lei_no_016.2020_-_parque_das_criancas.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5195/projeto_de_lei_no_017.2020_-_castracao_de_animais.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5196/projeto_de_lei_no_018.2020_-_aquisicao_e_implantacao_de_energia_solar_na_camara.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5212/projeto_de_lei_no_020.2020_-_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5227/projeto_de_lei_no_020.2020_-_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5265/projeto_no_021-_2020_-loa_salgueiro_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5266/projeto_no_022-2020_revisao_do_ppa_2021_-_salgueiro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5296/pl_no_23-_2020_-_abre_credito_suplementar_-_salgueiro-1.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5315/projeto_de_lei_no024-2020_abre_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5328/pl_025__2020_-_prorrogacao_de_prazo_construcao_da_univasf.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5352/projeto_de_lei_no_026-2020_abre_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4960/proposta_modificativa_no___ao_art_172_reg_inte_Hy17VQd.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4961/proposta_modificativa_no___ao__1_do_art_172__r_BixFmph.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4537/projeto_de_lei_ednaldo_barros_fogos.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4541/projeto_de_lei__01_-_ano_2020.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4549/projeto_de_lei_canudos.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4550/projeto_de_lei_modifica_nome_da_praca.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4560/projeto_de_lei_2020.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4573/projeto_de_lei_banco_de_racoes_para_animais.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4575/projeto_de_lei_merenda_escolar_saudavel.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4585/pl_-_medicamentos_para_todos.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4596/projeto_de_lei_-_reducao_de_tarifa_de_esgoto.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4606/1-_joao_vital_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4644/projet._d._lei_colocando_a_festa_do_padroeira__EBNdYSS.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4655/projet._d._lei_colocando_a_festa_do_padroeiro__jhZSxnu.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4666/projeto_de_lei_incetivo_fiscal_estacionamentos_ok.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4670/pl_-_mudaca_de_nome_rua_projetada_1_-_sao_francisco_1.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4677/projeto_de_lei_-_02_-_criacao_do_programa_moni_FjNWImC.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4704/projeto_de_lei_-_agendamento_telefonico_de_con_jr2uq9p.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4711/projeto_de_lei_2020_geracao_de_emprego_para_jovens.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4712/projeto_de_lei_2020_drogas.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4714/pl_instalacao_de_eliminadores_1.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4733/2_manoel_cosme_filho.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4776/projet._d._lei___fica_no__incluido_no_caled._o_d2j920c.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4777/projet._d._lei___fica_no__incluido_no_caled._o_Pg0NHtG.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4789/semana_municipalo_de_educacao_no_transito.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4794/projeto_de_lei_a_disponibilizacao_do_resultado_U298Vf9.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4795/projeto_de_institui_realizacao_do_exame_de_mamografia.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4796/projeto_adote_uma_praca.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4803/pl_-_linceca_para_espacos_de_sons_automotivos.gdoc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4805/cabine_de_imprensa_mauricio_alencar.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4806/dia_endometriose.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4815/01_focieira_de_caes.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4821/projeto_de_lei_-_alimentacao_saudavel_nas_cant_Ikl07j4.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4898/dia_endometriose_1.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4904/projeto_de_lei_-_obriga_o_uso_de_mascras_respi_gHRQCeH.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4905/projeto_de_lei_-_dispoe_sobre_a_suspensao_dos__cqq7STk.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4909/projetodelei.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4944/projeto_de_lei_2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4949/projeto_de_lei_-_02_-_criacao_do_sao_joao_virtual.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5022/pl_mudaca_de_nome__-_vivadavia_joaquim_da_silva.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5028/cicera.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5040/4_paulo_fernando_pessoa_de_santana.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5041/01_focieira_de_caes.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5058/4_antonio_estacio_neto.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5059/rua_luciene.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5060/quadra_do_riachinho.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5065/projeto_de_lei_no_augusto_matias_-_2020_luciene.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5072/indicacao_cohab.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5086/projeto_de_lei-_noome_de_rua.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5100/rua_francisco_de_assis.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5101/rua_maria_luiza_caravan.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5106/pl_-_linceca_para_espacos_de_sons_automotivos.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5111/projeto_de_lei-_nome_de_rua_jamilles_alberes_go_ionuzIU.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5117/5_severino_alves_de_ataide.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5119/mudaca_de_nome__-_pedro_candido_simiao.docx.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5122/otacilio.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5131/indicacaomontealegre.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5132/5_anailton_de_lira_rocha.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5165/maria_goretti_grangeiro_maciel_dos_anjos.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5174/nome_de_rua-ze_nilton-1.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5191/projeto_de_lei_-_denomina_a_triangulo_do_divino_-_quinha.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5205/projeto_de_lei_no_augusto_matias_-_2020_praca_triangulo_bar.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5213/projeto_de_lei_-rua_distrito_de__pau_ferro.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5218/projeto_de_nome_da_creche_de_conceicao_das_crioulas.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5224/praca_authiery.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5229/feira_da_mulher.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5230/projetodeleiespacopublico.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5248/quadra_montevideu.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5263/projeto_fica_denominada_a_rua_jose_ivo_alves_vasconcelos.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5264/projeto_fica_denominada_a_rua_rosalvo_ferreira_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5276/rua_joao_evaristo.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5280/projeto_de_lei_-_prorrogacao_do_concurso_porrogado.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5281/projeto_de_nome_da_creche_de_conceicao_das_crioulas.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5331/proj._adalberto.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5332/proj.manoel_chaves.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5351/nome_rua-antonio_dede.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5353/nome_rua-valeria_antonio_dede2.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5354/rua_paulo_silva.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5355/nome_rua-gercelenia_2.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5366/projeto_de_lei_no_estrutura_da_camara.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4583/d._l._titulo_cidadao_dr_marcio_nascimento.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4588/d._l._titulo_cidadao_dr_marcio_nascimento_3o8thhd.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4636/projet._d._lei_colocando_a_festa_do_padroeiro__vWKGRKn.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4707/decreto_legislativo_dr._gracielton.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4721/jose_roberto_dos_santos.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4804/concede_o_titulo_de_cidadao_salgueirense_a_joa_OSZwGjs.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4964/d._l._titulo_cidadao_dep_fernando_rodolfo_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5083/titulo_yran_dutra.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5112/titulo_cidadao-_naedja_pinheiro_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5141/titulo_cidadao-_maria_nagesia_pinheiro_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5169/maria_goretti_grangeiro_maciel_dos_anjos.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5324/titulo_cidada-_paava_de_barros_de_alencar_carvalho_filgueira.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5334/titulo_cidada_maria_da_paz_soares_freire.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5360/bruno_marreca.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5363/titulo_cidada-_maria_helena_de_sousa_leite.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4574/projeto_de_lei_incetivo_fiscal_estacionamentos.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5124/indicacaomontealegre.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4605/mocao_de_pesar-02-sr_francisco_ricardo_da_silva.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4607/02-divanildo_leal_de_sa.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4608/01-joel_teles_de_siqueira.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4612/01-_vitoria_santos_pereira-_aniversario.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4662/mocao_de_aplausos_-01_bloco_tabacaria_ok.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4671/mocao_cdl_1.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4708/mocao_de_pesar_a_chico_felix.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4754/mocao_gualberto_2.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4797/mocao-zeneide-george_farmacia.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4837/mocao_de_pesar_-vandeilson_silva.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4850/mocao_de_pesar_-_2020_-_assis_de_vei_do_16_sit_gpCnpDv.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4869/mocao_de_aplausos_-04_laryssa_barros_13-03.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4885/02-__aos_profissionais_da_saude-_covid_19.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4890/mocao_de_aplausos_no________-2020_grupamento_d_pV57Oyk.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4910/03-__aos_profissionais_da_artistico-_covid_19.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4911/04-joao_helder_januario_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4912/03-maria_shirley_angelim_maia.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4926/nocao_de_pesar_augusto.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4930/03-__aos_profissionais_da_artistico-_covid_19.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4937/mocao_de_pesar_no______2020_maria_do_socorro_bezerra.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4939/mocao_de_pesar_augusto_02.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4942/05-geraldo_ribeiro_geraldo_da_sucam.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4968/bombeiros.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4971/06-joao_bernardo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4988/pesar_jose_sebastiao_de_santana_assinado_.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4991/07-francisco_de_assis_da_silva.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4999/mocao_de_pesar_artur_marins_de_barros.15-06.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5039/mocao_de_aplausos_-__val_xavier.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5044/mocao_ednaldo_carvalho.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5049/mocao_bila_-_enfermeira.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5053/mocao_de_pesar_no_______-_2020_-_maria_do_soco_cdlrbzt.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5057/08-_jose_virginio_de_siqueira.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5062/pesar_maria_viviane_de_oliveira_nascimento.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5066/mocao_de_pesar_no_______-_2020_-_francisca_alv_Xe0lLsU.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5069/mocao_chico_bila.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5133/mocao_carcara.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5135/mocao_aplausos_-_bm.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5138/mocao_-_bm.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5146/mocao_de_rosa_antonia_de_andrade_umas.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5147/mocao_de_pesar_ericleide_novaes.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5154/mocao_-luiz_jose.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5160/mocao_antonio_gomes.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5163/mocao_de_pesar_-_antono_manoel.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5164/requerimento_-_mocao_de_pesar_rafael.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5166/mocao_-a_joao_pereira_da_cruz.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5178/requerimento_-_mocao_sonia.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5185/mocao_novinho.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5192/mocao_de_aplausos_a_orlando_silho_-_orlandinho.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5208/mocao_antonio.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5210/mocao_aldivar.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5211/mocao_de_pesar_no_______-_2020_-_dr._francisco_de_sa_sampaio.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5222/09-juvenal_santos_de_oliveira_juvenal_moto_taxi..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5226/mocao_dr._chico.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5239/mocao_maria_do_carmo_mendes_nene_e_seu_esposo_pedro_jorge_da_silva_.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5247/mocao_de_aplausos_-_passagem_de_aniversario_de_antonio_feitosa_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5269/mocao_de_pesar_-_maria.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5279/04-10_dez_anos_completado_da_diocese.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5300/mocao_de_pesar_urbano.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5302/10-maria_gorete_da_silva..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5348/mocao_nelcina_mota.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5349/mocao_de_israel.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5361/mocao_maria_cicera_da_conceicao____mandacaru.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5364/mocao_edinaldo.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5365/mocao_de_aplausos_ao_sd_edinaldo_freire.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4548/rua_maria_america_primavera.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4558/indicacao_no_01_-calcamento_da_rua_gloria_no_b_YNDojxP.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4561/indicacao_gratificacao.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4563/indicacao_central_de_ambulancia.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4564/indicacao-02-construcao_de_uma_creche_localiza_iWOlsaK.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4576/indicacao_construcao_quadra_de_esportes_-_primavera.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4577/indicacao_brinquedoteca.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4579/indicacao_construcao_praca_enfrente_escola_cleuzemir.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4581/indicacao_brinquedoteca_da_biblioteca.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4586/indicacacao_reforma_da_quadra__.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4587/indicacacao_refroma_do_postinho_bode_assado_.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4597/pavimentacao_rua_travessa_joao_veras.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4598/calcamento_ligado_a_rua_expedicionario_pedro_barros.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4599/5_instalar_posto_policial.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4601/3_calcamento_da_rua_joao_mariano_sobrinho.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4602/4_calcamento_da_rua_francisco_esmerindo.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4604/7_construcao_de_ponto_de_onibus.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4609/02-_pavimento_nas_ruas_dos_bairros_cohab_e_jar_DsdnRME.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4610/01-_pavimento_nas_ruas_do_bairro_brisa_da_serra.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4620/indicacao_biblioteca_digital.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4624/indicacao_de_psicopedagogo_ywmajef.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4625/indicacao_de_horta.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4626/indicacao_creche__horizonte.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4627/indicacao_creche__no_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4628/indicacao_de_escola_no_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4632/indicacao_01-2020.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4635/8_passagem_molhada_na_entrada_do_sitio_tamboril_2.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4639/ind.__solicita_a_contrucao_de_duas_passagem_mo_EEyewzf.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4640/ind.__solicita_a_contrucao_de_uma_praca_no_sit_pZT1A6E.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4641/ind.__solicita_a_contrucao_de_uma_biblioteca___t8YMoNP.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4642/ind.__solicita_a_contrucao_de_uma_biblioteca___PfNepcQ.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4643/9_implantacao_de_quebra-_molas_e_cuidador.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4645/ind._para__que_seja_construcao_a__casa_do_estudante.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4646/ind._ao_governador__do_estado.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4661/indicacao-05-locacao_de_espacos_publicos_para__JCEJ9Hu.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4663/indicacao-04-construcao_de_um_novo_predio_para_DtOLc2k.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4664/indicacao-03-construcao_de_passagem_molhada_ok_1.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4669/indicacacao_rua_reforma_da_quadra.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4678/indicacao_no_02_-calcamento_da_rua_padre_ze_maria.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4679/indicacao_ensino_biblico.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4686/13_calcamento_do_cemiterio.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4687/10_posto_de_saude_-_sitio_santana.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4688/12_calcamento_da_rua_messias_jose_de_sa.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4690/indicacao_01_-_2020.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4702/indicacao_-_cursos_na_area_de_agricultura_fami_fJy5Bas.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4719/creche_leticia_rosa.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4724/indicacao_no_02_-criacao_da_agencia_reguladora_ApZmHyu.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4727/indicacao-08-ampliacao_dos_servicos_socioassisteciais.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4728/indicacao-09-levantamento_de_rotas_turisticas.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4729/indicacao-07-iluminacao_das_brs.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4730/indicacao-06-realizacao_de_concurso_de_poesias_NbQQRBA.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4731/indicacao-09_-criacao_de_espaco_pulblico_uri.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4738/ind.__solicita_ao_governador_do_estado__a_cont_x3AnRLs.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4739/ind.__solicita_ao_governador_do_estado__a_cons_RnsvWFo.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4740/indicacao_no_04_-aumento_do_quedro_de_agente_d_mxNfcEM.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4743/ind._ao__prefeito_solicita_a_construcao_da_cas_KIodfFj.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4745/03-_poco_com_a_perfuratriz.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4760/14_calcamento_da_rua_raimundo_nunes_pereira.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4761/15_calcamento_da_rua_joao_antonio_marins.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4764/indicacao_04_-_2020.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4765/indicacao_03_-_2020.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4766/indicacao_02_-_2020.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4767/indicacao-11-instalacao_de_uma_brinquedoteca_-ok.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4768/indicacao-13-indica_viabilizar_estudo_e_orcame_0HioUw9.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4771/indicacao-16-passagem_molhada_br_116__02-03-20.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4773/indicacao_construcao_de_praca.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4774/indicacao_predio_pete.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4775/indicacao_sobre_construcao_de_banheiros_publicos.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4779/indicacao_-_calcamento_da_rua_antonio_pereira__NzvMKvW.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4780/indicacao_-_calcamento_da_rua_antonio_p._de_al_cbslg8S.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4781/indicacao_-_calcamento_da_rua_l_11_tambem_conh_8zOTF1M.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4792/indicacao_no_05_-calcamento_da_rua_rita_alves__wNiK4Sy.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4798/indicacacao_reparo_calcamento_rua_lourival_sampaio.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4800/indicacacao_rua_do_hospital_transito_placas.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4824/ind.03solicita_a_contrucao_de_um_campo_de__fut_JaDDKg3.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4825/ind._05_solicita_a_contrucao_de_um_campo_de_fu_C0fLxK4.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4826/ind._01_solicita_a_contrucao_de_um_campo_de_fu_12Sj0He.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4827/ind.04__solicita_a_contrucao_de_um_campo_de_fu_X8qtIsu.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4828/ind.03solicita_a_contrucao_de_uma_ponte_na_mol_M0fkreK.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4844/indicacao_-_pavimentacao_rua_beira_canal..docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4851/indicacao_de_alcool_em_gel_coronavirus.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4867/indicacao-15-faixa_de_pedestre_na_getulio_vargas_13-03.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4868/indicacao-17-manutencao_da_escadaria_da_serra__iLhi9pA.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4870/ind.__solicita_aos_deputados_federais_a_aprova_002kDge.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4874/decreto_de_emergencia.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4875/rua_tenente_arlindo.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4882/requerimento_hospital_de_campanha.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4888/indicacao_no_06_-criacao_de_um_fundo_emergenci_mzEt1XC.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4906/indicacao_-procedimentos_caso_de_obito.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4917/indicacao_no_07_-calcamento_das_principais_rua_jziBjtW.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4920/indicacao_george_arraes_04052020.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4923/programa_micro.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4924/decreto_de_emergencia_sapl.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4931/indicacao_celpe_pe.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4934/credenciamento_mercado_local.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4935/indicacao_no_08_-_sao_joao_das_lives_sertanejas.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4938/indicacao_george_pfec_18.05.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4940/indicacao03_20.05.2020_eliane.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4941/indicacao_02-_20.05.2020_eliane.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4947/indicacao_ponto_de_onibus_escolar.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4950/indicacao_cvt.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4952/hemope_salgueiro.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4953/04-_auxilio_municipal.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4957/proposicao_antonio_pires.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4963/indicacao_no_______-_2020_george_arraes.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4976/indicacao_e_book.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4977/indicacao__plano_de_retomada.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4978/indicacao_no_10_-adesao_ao_programa_atende_em_casa.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4979/indicacao_no_11_-kit_covid-19.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4990/amancio.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4998/indicacao_no_12_-_insalubridade_40.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5002/j10.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5005/05-_a_instalacao_de_equipamento_eliminador_de_ar.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5009/rua-pedreiro_genesio.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5015/antonio_nogueira.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5033/indicacao_para_consrtucao_de_uma_plataforma_de__nFr27Wq.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5045/au.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5047/indicacacao_taxas_e_insencoes_vans_motoxistas.docx.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5050/indicacao_augusto.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5055/indicacao_-_calcamento_na_comunidade_do_uri.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5063/indicacao_no_13_-_lombada_no_monte_alegre.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5068/indicacao-ninho.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5073/indicacao_augusto_2020_-_06.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5074/indicacao_augusto_2020_-_07.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5078/06-saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5081/indicacao_no__-calcamento_da_rua_beco_da_paz.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5084/preservacao_ambiental_e_de_promocao_do_eco.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5090/indicacao_de_um_campos_if_no_5_distrito.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5099/indicacao_-_bm.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5102/indicacao_02_2020._ind.ao_prefeito_para_que_co_rVrXyx4.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5103/indicacao_canal_na_rua_joao_buique_docx.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5104/indicacao_passagem_molhada_docx.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5108/rua_travessa_antonio_filgueira_soares.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5126/indicacao-_bm.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5129/rua_10_loteamento_asa_branca.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5144/indicacao_construcao_quadra_de_esportes_-_primavera_2.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5145/indicacao_construcao_praca_enfrente_escola_cleuzemir__sr85j1v.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5149/indicacao_brinquedoteca_da_biblioteca_3.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5152/indicacao_brinquedoteca_1.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5159/indicacao_do_canstrucao_de_terminal_de_vans.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5167/indicacao_-_quadra_poliespotiva.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5176/indicacao_de_escola_no_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5186/indicacao_de_um_poco_artesiano_na_propiedade__do_senh_foxqaxw.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5187/indicacao_solicita_a_contrucao_de_postinho_na_lagoinha.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5193/indicacao_no_14_-_construcao_de_parque_industrial.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5197/indicacao_creche__no_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5198/indicacao_de_psicopedagogo_ywmajef.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5199/indicacao_01_2020_ind._ao_prefeito_a_construcao_de_um_1juutxw.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5201/indicacaoap.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5203/indicacao_de_um_poco_artesiano_na_propiedade__do_senh_qznkgpq.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5217/indicacao._solicita_ao_governador_paulo_camara.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5223/ind._para_construcao_de_uma_lombada.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5235/indicacao_solicita_a_const._de_uma_praca_na_lagoinha_alazao_curral_velho.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5242/rua_fernando_bezerra.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5243/rua_travessa_ubaldo_de_sa.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5244/rua_bolivia.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5254/indicacao_creche__horizonte.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5283/req._02_a.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5286/indicacao_loteamento_asa_branca.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5304/01_pocos_artesiano.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5305/aocooper.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5308/indicacao_no__-calcamento_ant.fig.soares.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5309/ind.._02__asfalto_das_estrada.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5320/rua_rio_branco.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5333/aveniida.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4538/requerimento_-_servico_de_capinacao_e_desobstr_kkaI1yl.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4539/requerimento_praca_em_penedo.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4540/requerimento_praca_em_curral_velho.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4542/iluminacao_do_campo_de_umas.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4543/iluminacao_da_vpr_negreiros.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4544/iluminacao_da_barra_do_mulungu.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4545/biblioteca_e_salao_comunitario_de_umas.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4546/reforma_da_escola_do_pau_ferro.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4547/regularizacao_expedito_de_sa_araujo.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4551/rua_06.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4552/rua_nove_cohab.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4553/rua_23_bairro_cohab.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4554/02-_passagem_no_final_da_rua_sao_jose.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4555/01_-_passagem_no_final_da_rua_otavio_mendes.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4556/03-_passagem_no_final_da_rua_pimenta_4_que_da__RuMeIQq.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4557/04-_servico_de_roco_na_rua_jose_adalberto_ate__jeMtTyR.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4559/requerimento_no_01_-_manutencao_da_praca_da_ac_3OtPlKi.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4562/estradas_da_santana.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4565/requerimento-06-_kit_escolar.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4566/requerimento-05_pi_jovem_aprendiz.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4568/requerimento-03-manutencao_das_escolas_municipais.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4569/requerimento-02-manutencao_dos_canteiros_e_rep_DBvqCym.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4578/requerimento_da_reabertura_da_biblioteca.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4580/requerimento_corre_mao_lojinhas_canal.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4589/transporte_aldeias.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4592/requerimento__roco_por_tras_da_barragem_de_chico_rosa.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4593/requerimento__poco_quixaba_ii.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4594/requerimento__construcao_barragem_alazao.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4595/requerimento__roco_por_tras_da_barragem_de_chico_rosa.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4600/seja_feita__a_limpeza_na_subida_da_serra_do_cruzeiro.docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4603/3_retomar_os_servicos_da_obra_da_quadra_de_esp_S4RDmjd.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4611/06-_tapa_buraco_na_rua_august_duerrom_em_frent_INBK6NH.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4613/05-_tapa_buraco_na_aurilia_rocha_sampaio.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4614/requerimento_-_servico_de_capinacao_o_acesso_q_m4LVgXO.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4615/requerimento_-_servico_de_tapa_burado_em_frent_Z4LsKTd.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4616/requerimento_-_servico_de_tapa_burado_na_aveni_ocoWVGU.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4617/requerimento_-_servico_de_tapa_burado_no_girad_M4dHOWC.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4618/requerimento_calcamento_rua_augusto_opdemon.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4619/requerimentocalcamento_rua_dos_cravos.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4621/requerimento_parque_das_criancas.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4622/requerimento_reativacao__ceu.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4623/requerimento_ubs.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4629/requerimento_centro_de_musica.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4630/requerimento__no_01_-_2020.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4631/requerimento__no_02-_2020.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4633/requerimento_no_03-_limpeza_do_canal_rua_13.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4634/requerimento_no_02-_limpeza_do_canal_rua_10.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4637/req.__solicita_a_inplantacao__dos_cursos_de_me_peRossq.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4638/req.solicita_a_regularizacao_de_todas_as_linha_Y8miEDP.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4647/rua_13.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4648/10.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4649/requerimento_no_04_-_estradas_rurais_da_pe_460_tRXdjSv.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4650/10_02_2020.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4651/rua_22.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4652/requerimento_avenida_central.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4653/requerimento_calcamento_da_rua_projetada_12_cop_y8EWQui.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4654/requerimento_-_o_conserto_do_calcamento_da_rua_7EntToE.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4658/requerimento_no_05_-_construcao_da_passagem_en_4bmGjVY.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4659/requerimento_no_06_-_construcao_de_um_acude_co_hwlHVpA.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4660/requerimento-09-iluminacao_residencial_santo_a_PB0Cebq.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4665/requerimento-08-peixamento_em_acudes_ok.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4667/requerimento-10-manutencao_iluminacao_sitio_pe_qvvIlyD.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4668/requerimento-07-manutencao_da_pista_de_cuper_p_kRAgIRk.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4672/copy_of_requerimento_tampa_de_esgoto_-_tv._ant_WTsTB6F.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4673/copy_of_requerimento_tampa_de_esgoto_-_tv._ant_7HtGaQX.docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4674/requerimento_reforma_escola_joaquim_barbosa.docx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4675/requerimento_asfalto_pau_ferro.docx" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4676/07-fazer_servico_de_capinacao_nos_bairros_de_n_DJuq2my.docx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4680/requerimento_calcamento_da_rua_argentina_no_co_p901unw.docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4681/requerimento_reformar_praca_ceu_ipqvxj7.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4682/requerimento_-_servico_de_pavimentacao_e_coloc_wnWwxOw.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4683/requerimento_-_servico_de_desobstrucao_de_esgoto..docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4684/requerimento_-_servico_de_capinacao_e_manutenc_MWzCIsB.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4685/4_iluminacao_publica_da_rua_manoel_leonidas.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4689/4_iluminacao_publica_da_rua_manoel_leonidas.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4691/requerimento_buraco_rua_do_santuario.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4692/07-fazer_servico_de_capinacao_nos_bairros_de_n_VTzn4pX.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4693/requerimento_05_-_2020.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4694/requerimento_-_servico_de_terraplanagem_e_capinacao..docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4695/requerimento_-_servico_de_terraplanagem_e_capi_E2pv4St.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4696/requerimento_-_servico_de_tapa_burado_na_rua___loFU6Tb.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4697/requerimento_-_servico_de_tapa_burado_na_ru_fr_8y8dKyD.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4698/rua_9_da_cohab.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4699/assentamento_jose_luiz_de_barros.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4700/centro_de_cultura.docx" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4701/bueiros.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4703/requerimento_-__calcamento__francisco_jose_da__MFoTH4a.docx" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4705/requerimento_-_conserto_da_rua_rita_alves_dos_santos.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4706/requerimento_-_calcamento_da_rua_jose_vitorino_lusyMQy.docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4709/requerimento_reparo_de_esgoto_na_rua_13_-_cohab.docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4710/requerimento_reparo_do_calcamento_na_rua_13_-_cohab.docx" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4713/requerimento_calcamento_da_rua_ubatuba_no_bair_kMgkngT.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4715/requerimento_2020_limpeza_travrui_barbosa.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4716/requerimento_2020_limpeza_da_avenid.mariquinha.docx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4717/requerimento_2020_trav.cornelio_soares.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4718/requerimento_2020_limpeza_da_tenete_quincas.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4720/manoel_adernil_januario.docx" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4722/requerimento_no_10_-_solicitar_a_substituicao__2XPsRS0.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4723/requerimento_no_09_-_criacao_do_plano_municiap_VbPuvd1.docx" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4725/requerimento_no_07_-_construcao_do_muro_da_esc_ULVnzRE.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4726/requerimento_no_08_-_reforma_da_escola_pedro_paixao.docx" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4732/req.__solicita_ao_prefeito_clebeu_cordeiro_a_c_8KqJz25.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4734/req.pedido_peixamento.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4735/17_02_2020.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4736/req.__solicita_ao_prefeito_clebel_creches.docx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4737/req.__solicita_a_presenca_do_coordenador_da_codevasf.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4741/2-_req.__solicita_ao__prefeito_clebel_a_agilid_9f2Qdo4.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4742/req.__solicita_ao_secretatio_de_agricultura_maquina.docx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4744/08-_capinacao_e_colocar_material_rua_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4746/10-_limpeza_e_reforma_do_parque_das_criancas.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4747/09-_tapa_buraco_na_rua_antonio_filgueira_soares.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4748/requerimento_patrulha_mecanizada.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4749/requerimento_-_servico_de_desobstrucao_de_esgo_FDdqdjH.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4750/requerimento_-_servico_de_tapa_burado_na_trave_yqee5fb.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4751/requerimento_2020_limpeza_da_rua_projetada_dois.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4752/requerimento_2020_limpeza_da_rua_expedita_de_sa_araujo.docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4753/requerimento_2020_manutencao_da_rua_joaqui_de_sa.docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4755/requerimento_-_servico_de_manutencao_de_quebra_DoplZYj.docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4756/requerimento_-_servico_de_patrolamnte_na_estac_EbJM9TR.docx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4757/8_sinalizacoes_das_ruas.docx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4758/7_realizar_melhorias_na_ponte_do_riacho_grande.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4759/4_recuperacao_de_calcamento_e_da_praca_sao_sebastiao.docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4762/6_placa_na_entrada_da_pe_483.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4763/11-_colocar_material_na_travessa_jose_adalberto.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4769/requerimento-14-iluminacao_imperador_02-03-20.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4770/requerimento-15-para_que_tome_providencias_no__ZeCqKne.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4772/requerimento-13-manutencao_da_praca_do_distrit_VpHky6g.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4778/req._pavimentacao_da_rua_amancio_horacio.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4782/vazamento_no_saneamento_nas_imediacoes_da_rua__2RzODyl.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4783/reparos_no_calcamento_da_rua_rui_barbosa_no_planalto.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4784/complemento_do_calcamento_da_rua_nove_09_no_ba_BBpMUNg.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4785/complemento_do_calcamento_da_rua_raimundo_de_sa_araujo.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4786/patrolamento_reparos_no_calcamento_e_limpeza_d_EheeKnX.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4787/patrolamento_limpeza_e_capinacao_da_rua_joaqui_iHRBHS1.docx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4788/patrolamento_limpeza_e_capinacao_da_rua_rio_br_UZxKgJO.docx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4790/requerimento_no_12_-_solicitar_de_poco_profund_S3ZsUkp.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4791/requerimento_no_11_-_solicitar_de_curso_de_ope_OTw8fdn.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4793/requerimento_no_13_-_roco_nas_estradas_que_da__UxpTYF0.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4799/requerimento_travessa_expedita_de_sa_araujo_.docx" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4801/equerimento_rua_dez_choab.docx" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4802/requerimento_rua_07_-__copo_de_cistral.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4807/requerimento_poco_d.chiquinha_sitio_olho_dagua_vg3njJM.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4808/requerimento_barreiro_st_lagoinha.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4809/requerimento_poco_sitio_anjico.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4810/requerimento_ao_dep.gonzaga_e_lucas_ramos.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4811/requerimento__banheiros_publicos.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4812/requerimento_poco_sitio_letras.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4813/requerimento_poco_sitio_olho_dagua_do_cachorro.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4814/requerimwento_06_-_2020.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4816/requerimento_quadra_pau_ferro.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4817/requerimento_quadra_sitio_uri.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4818/requerimento_codevasf.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4819/req._2020_solicita_ao_presindente_georgr_arrai_DQhER1D.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4820/requerimento_pedindo_tratores_e_maquinas_para_estradas.docx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4822/requerimento_-limpeza_do_mato_na_francisco_jos_DqG2SuY.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4823/requerimento_-limpeza_do_mato_na_frnte_a_antig_koAkXDZ.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4829/requerimento__solicita_ao_prefeito_a_manutenca_4CMVvXc.docx" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4830/requerimento_pedindo_tratores_e_maquinas_para_estradas.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4831/req._2020_solicita_ao_presindente_georgr_arrai_O6UXCQg.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4832/requerimento_codevasf.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4833/12-_servico_de_limpeza_do_canteiro.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4834/13-_tapa_buraco_na_av_central.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4835/14-_limpeza_do_canal_na_rua_10.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4836/15-_colocar_material_na_rua_10.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4838/requerimento_poco_vila_conceicao.docx" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4839/requerimento_poco_boqueirao.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4840/requerimento_poco_nas_areias.docx" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4841/requerimento_poco_paus_brancos.docx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4842/requerimento_poco_sitio_serra_da_giboia.docx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4843/requerimento_poco_sitio_lagoinha_expedito_de_auta.docx" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4845/requerimento_-_servico_de_capinacao_na_estacao_IaEW1Jt.docx" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4846/requerimento_-_servico_de_tapa_burado_na_rua_c_UU3OXEx.docx" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4847/requerimento_-_servico_de_tapa_burado_na_rua_d_j0TDMnh.docx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4848/requerimento_-_servico_de_tapa_burado_na_rua_j_KX2xFDQ.docx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4849/requerimento_-_servico_de_tapa_burado_na_rua_c_GmAn4RQ.docx" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4852/requerimento_reforma_salao_comunitario_umas.docx" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4853/requerimento_codevasf.docx" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4854/9_implantar_alcool_em_gel_e_uso_de_mascara_nos_r1i0TPu.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4855/requerimento_pista_de_cooper.docx" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4856/rua_9_da_cohab.docx" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4857/esgoto_rua_22.docx" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4858/psf_planalto.docx" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4859/rua_20.docx" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4860/rua_6.docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4861/requerimento-17-_limpeza_de_mato_na_ubs_prado_13-03.docx" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4862/requerimento-18-_limpeza_de_mato_na_escola_pau_D7NKvxf.docx" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4863/requerimento-19-iluminacao_alto_das_abelhas_13-03.docx" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4864/requerimento-16-reabertura_do_centro_de_musica_V2pbcSK.docx" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4865/requerimento-14-manutencao_da_praca_academia_d_d4S0BVa.docx" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4866/requerimento-15-_esgoto_estourado_engenheiro_w_QxrpMFb.docx" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4871/requerimento_no_18_-_roco_nas_estradas_que_da__Z5OTRyq.docx" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4872/requerimento_no_17_-_roco_nas_estradas_que_da__os6YyRD.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4873/requerimento_no_19_-entrega_dos_correios_nos_b_qDkTmem.docx" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4876/revisao_do_plano_diretor.docx" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4877/mutirao_da_dengue.docx" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4878/estrada_da_escola_agricola.docx" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4884/requerimento_coronavirus.docx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4886/requerimento_calcamento_rua_manoel_alencar_araujo.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4887/requerimento_calcamento_primavera.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4889/requerimento_aglomeracao.docx" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4892/acoes_dengue.docx" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4893/requerimento_no_21_-manutencao_das_estradas_vicinais.docx" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4894/requerimento_no_20_-decreto_inclua_lava_jatos__S2NxQ5v.docx" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4895/decreto_15_papel_timbrado_4.docx" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4896/rua_9.doc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4897/requerimento_reparo_de_estrada__sitios_dnocs.docx" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4899/pnae_pandemia_impressao.docx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4900/efetuar_60_fundef_impressao.docx" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4901/rua_do_hospital.doc" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4902/requerimentoantonio.docx" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4903/requerimento-limpeza_matagal_nos_bairros_-22.04.2020.docx" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4907/requerimento_augusto.docx" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4908/requerimento_no_george.docx" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4913/antoniopires2.doc" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4914/antoniopires_1.docx" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4915/req.capinamento_parque_das_criancas.doc" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4916/req.capinamento_forum.doc" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4918/requerimento_aquisicao_de_trator_dnocs.docx" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4919/requerimento_no_23_-_epidemia_de_dengue_no_sit_Br4K0QV.docx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4925/12_-_tapa_buraco_na_travessa_jose_luiz_da_silva.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4927/requerimento_augusto_matias_-_2020.docx" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4928/25.doc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4929/6.doc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4932/requerimentoantonio1.docx" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4933/requerimentoantonio2.docx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4936/requerimento_no_24_-saneamento_de_pimenta_2.docx" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4943/quadra_riachinho.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4945/09-despesas_do_hospital_de_campanha.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4946/requerimento_ao_ministerio_da_integracao.docx" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4948/requerimento_no_25_-cemiterio_publico_de_conceicao.docx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4951/estrada_pitombeira.docx" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4954/14_-_empresas_de_obras_de_engenharia_possam_tra_Diylryj.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4955/requerimento_augusto_matias_-_2020_04.docx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4956/requerimento_augusto_matias_-_2020_05.docx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4958/requerimento_joao_campos.docx" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4962/requerimento_george_arraes.docx" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4965/requerimento_no_26_-_copias_das_notas_fiscais__n8foLss.docx" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4966/requerimento_no_27_-_trocada_as_lampadas_dos_p_QW3C2EB.docx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4967/compesa.doc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4969/requerimento_novo_everest.doc" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4970/requerimento_rua_do_prado.doc" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4972/requerimento_patrolamento.docx" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4974/requerimento__perfuracao_de_poco_-_2020_augusto.docx" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4975/requerimentpo_estrada_pocinho_2020_augustp.docx" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4980/requerimento.docx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4981/requerimentoantonio2.docx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4982/requerimentoantoniopires.docx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4983/requerimento_perfuracao_do_poco_no_04_distrito-_2020.docx" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4984/requerimento_complemento_calcamento_-_2020.docx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4985/requerimento_coletores_de_lixos.docx" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4986/15-_melhoramento_da_via_na_travessa_antonio_hen_i25IqXI.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4987/requerimento_capinacao_planalto_assinado_.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4989/requerimento_para_reparos_nos_pontos_de_moto_taxi.docx" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4992/rua_luiz_ribeiro.doc" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4993/requerimento-08.06.2020.docx" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4994/requerimento_no_28_-_servico_de_roco_em_ruas_d_IqdwPDA.docx" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4995/requerimento_no_29-_servico_de_capinacao_e_lim_whVCku0.docx" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5000/req._trav._ten._arlindo_rocha_assinado_.docx.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5001/requerimento_rua_27_cohab_-_assinado_.docx.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5003/beco_da_paz.docx" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5004/16-_passar_maquina_motoniveladora.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5006/requerimento_de_george_arraes.docx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5007/antoniopires.docx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5008/rua_antonio_jose_de_souza.docx" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5010/requerimento_jodibe_matagal.docx" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5011/requerimento_luminacao_praca.docx" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5012/requerimento_manutencao_luminarias.docx" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5013/antoniopiresr1.docx" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5014/antoniopirescalc.docx" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5016/postos_de_saude.doc" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5017/requerimento_12_-_2020.docx" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5018/requerimento_13_-_2020.docx" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5019/requerimento_rua_atras_da_esola_cleumezi_.docx.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5020/requerimento_poco_em_campinhos.docx" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5021/requerimento_maquina_motoniveladora.docx" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5023/requerimento-limpeza_matagal_nos_bairros_-22.04.2020.docx" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5024/17-_limpeza_no_bairro_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5025/18-_manutencao_dapraca_antonio_anselmo.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5026/requerimento_matadouro_-_caprinos_e_ovinos.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5027/requerimento_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5029/sitio_tamboril.docx" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5030/antoniopirescalc.docx" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5031/antoniopires.docx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5032/requerimento_poco_para_seu_everaldo.docx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5034/requerimento_no_33-_servico_de_capinacao_e_lim_BAYOGaL.docx" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5035/requerimento_no_32-_servico_de_capinacao_e_lim_0mm8Z7l.docx" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5036/requerimento_rua_35_novo_salgueiro.docx.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5037/requerimento_no_34_-lista_de_perfuracoes_do_mu_4A5JpA7.docx" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5042/requerimento_limpeza_novo_esperanca.docx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5046/limpesa.doc" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5048/requerimento_projeto_esperanca.docx.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5051/requerimento_no_35_-revitalizacao_do_perimetro_sgWOItQ.docx" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5052/requerimento_no_30_-_trocada_as_lampadas_dos_p_cbGZxBj.docx" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5054/requerimento_buraco_r._antonio_filgueira..docx" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5056/requerimento_profissionais_na_area_de_engenharia_civil.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5061/antoniopirescalcamentoriachinho.docx" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5064/cohab.docx" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5067/estrada_pau-ferro.docx" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5070/requerimento_poco_-chico_artur____em_montevideu.docx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5071/antoniopiresaltodocurtume.docx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5075/20_de_julho_de_2020.doc" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5076/reparo_da_rua_antonio.doc" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5077/19-_passar_maquina_motoniveladora-_alazao.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5079/requerimento_recuperacao_do_salao_do_mandacaru.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5080/requerimento_dispensar_a_mensalidade_dos_alunos.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5082/requerimento_no_33-_trocada_as_lampadas_dos_p__5Wgjzha.docx" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5085/requerimento-_manutencao_de_estrada_rural_co.docx" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5087/estrada_vila_uri.docx" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5088/requerimento_poco_-janio_sitio_mutuca.docx" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5089/requerimento_poco_-para_sebasto_em_montevideu.docx" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5091/requerimento_cartao_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5092/rua_fernando_bezerra.doc" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5093/rua_da_graca.doc" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5094/novosalgueiro.docx" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5095/loteamentomontealegre.docx" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5096/20-_passagem_no_final_da_rua_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5097/21-_passagem_no_final_da_rua_otavio_mendes.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5098/requerimento_conserto_de_estrada_do_sitio_caxite.docx" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5105/requerimento-_bm.docx" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5107/loteamento_asa_branca.docx" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5109/requerimento_-_servico_de_tapa_buraco_na_rua_e_BZSvcjI.docx" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5110/requerimento_-_servico_de_capincao_canal_clari_Iu68tcn.docx" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5113/requerimento_poco_-duza_de_joaquim_antonio___e_JX3XoOf.docx" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5114/requerimento_pocos_regiao_de_umas.docx" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5115/requerimento_semana_da_familia.docx" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5116/pe_483.docx" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5118/22-fiscalizacao_do_transito_proximo_a_praca_elias.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5120/requerimento_concerto_e_reparo_no_calcamento_d_Lmn6HyF.docx" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5121/requerimento_de_vaga_para_deficientes_e_idosos_8kuLopd.docx" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5123/rua_antonio.doc" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5125/requerimento-_bm.docx" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5127/requerimento_esgoto_mariquinha_parente_.docx.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5128/requerimento_augusto_matias_-_2020_passagem_mo_zzXt6wR.docx" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5130/requerimento_corre_mao_lojinhas_canal_1.docx" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5136/requerimento_-_servico_de_capincao_canal_e_limpeza_no_canal_da_rua_adv_adernil_januario.docx" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5137/requerimento_-_servico_de_capincao_rua_carlos_soares_de_brito_no_bairro_santo_antonio..docx" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5139/07_de_agosto.doc" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5140/dia_07_imperador.doc" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5142/antoniop.doc" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5143/antoniopiresalto.docx" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5148/gabinete_vereador_augusto_matias_requerimento_monte.docx" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5151/indicacao_creche__horizonte.docx" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5153/requerimento_-_poco_monte_videu_de_baixo.docx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5155/23-_feirantes-_rua_francisco_de_sa.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5156/requerimento_-_servico_de_capincao_e_retirada_de_entulho_em_frente_ao_salgueirao..docx" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5157/requerimento_-_servico_de_recapeamento_de_asfalto_da_rua_cel._manoel_de_sa..docx" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5158/antoniopcal.doc" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5161/requerimento__praca_sitio_feijao.docx" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5162/14.doc" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5168/requerimento_stio_algodoes.docx" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5170/antoniopirestay.doc" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5171/antoniopirestay.doc" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5172/planalto.doc" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5173/rua_30.doc" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5175/requerimento_ubs.docx" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5177/requerimento_agua_para_agricultores_.docx" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5179/requerimento_pedido_de_const.de_barreeiro.docx" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5180/requerimento_ampliacao_do_espaco_e_leitos_do_hc.docx" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5181/requerimento_reforma_pe_483.docx" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5182/requerimento_roco_pe_483.docx" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5183/24-_reforma_do_banheiro_do_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5184/25-_roco_no_canal_da_av._clarisbalte_filgueira_sampaio.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5188/requerimento_centro_de_musica.docx" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5189/requerimento_parque_das_criancas.docx" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5190/pistadecooper.doc" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5200/req._solicitando_a_pintura_dos_quebra_moles_do_5_distrito.docx" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5202/.doc" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5204/requerimento_solicita_placas_de_identicacao_em_todas__mykcf8p.docx" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5206/requerimento__carro_fumace.docx" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5207/ant.doc" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5209/requerimento_no_36_-medico_de_usg.docx" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5214/requerimento_via_ciclista.docx" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5215/requerimento_iluminacao_poste_-_sitio_quixaba.docx" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5216/requerimento_iluminacao_poste_-_monte_alegre.docx" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5219/requerimento_-_servico_de_tapa-buraco_na_rua_dr._levino_l._barros_e_silva._1.docx" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5220/requerimento_augusto_matias_-lixeiras.docx" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5221/requerimento_augusto_matias_-calcamento.docx" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5225/vila_dos_funcionarios.doc" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5228/requerimento_grade_aradoura_-santana.docx" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5231/requerimento_iluminacao_poste_-_sitio_contendas.docx" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5232/requerimento_calcamento_da_vila_sao_pedro..docx" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5233/27-conclusao_do_calcamento_na_av._aurora_de_carvalho_rosa.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5234/26-_rede_de_extensao_eletrica_no_oiticica.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5236/rua_do_hospital_novo.doc" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5237/dia_18.doc" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5238/requerimento_no_37_-abastecimento_rural.docx" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5240/requerimento_poco_sitio_formiga.docx" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5241/requerimento_av._central.docx" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5245/rua_sao_vicente.doc" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5246/requerimento-_recuperacao_e_iluminacao_do_campo_de_futebol_do_sitio_uri..pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5249/29-carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5250/28-corrimao_na_parte_alta_do_calcamento_na_travessa_manoel_jose_da_silva.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5251/requerimento_augusto_matias_-calcamento_capela_.docx" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5252/requerimento_augusto_matias_-limpeza.docx" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5253/requerimento_instalacao_de_poco.docx" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5255/requerimento_no_38_-manutencao_estradas_rurais__sts.novos_e_santana.docx" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5256/requerimento_no_39_-_manutencao_dos_posto_de_saude.docx" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5257/requerimento_recapeamento.docx" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5258/requerimento_poco_acude_quebrado.docx" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5259/requerimento_reforma_calcada_do_cemiterio.docx" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5260/requerimento_augusto_matias_-calcamento_travessa_antonio_p.callor.docx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5261/rua_joao_evaristo.doc" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5262/sitio_tamboril.docx" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5267/requerimento_iluminacao_campos.docx" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5268/requerimento_2_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5270/requerimento_augusto_matias_-interligacao_de_ruas.docx" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5271/requerimento_augusto_matias_-calcamento_rua_26.docx" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5272/req._01_.manutencao_da_praca.doc" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5273/req_02_melhoria_das_estradas.doc" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5274/calcamento_boanova.docx" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5275/calcamentoboanova.docx" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5277/requerimento_luiz_jose_de_barros.docx" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5278/requerimento_iluminacao_nas_vprs.docx" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5282/req._01_a_construcao_de_campos_de_futebol_1.doc" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5284/avenida_beira_canal.doc" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5285/divino.doc" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5287/30-_vagas_para_deficientes_e_idosos.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5288/requerimento_no_40_-_trocada_as_lampadas_dos_postes_poco_da_pedra.docx" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5289/requerimento_poco_sitio_barrocas.docx" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5290/requerimentoruaexpeditodesaaraujo.docx" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5291/req._01__para_que_seja_feita_arborisacao_das_pracas.doc" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5292/req._02_a.doc" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5293/bueiros.doc" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5294/sitio.doc" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5295/requerimentotravessacorneliosoares.docx" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5297/requerimento_poco_sitio_baixio_do_gravata.docx" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5298/requerimento_escola_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5299/sitio_malhada.doc" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5301/acude_novo.doc" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5303/requerimento_a_prf.docx" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5306/rua_8_dia_06_11_20.docx" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5307/reparo_sitios_06_11_20.docx" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5310/req._01_reforma_e_ampilacao_do_cemiterio.doc" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5311/requerimento_trav_antonio_trapia.docx" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5312/requerimento_poco_edmilson_souza.docx" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5313/caravan_13_11.docx" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5314/rua_29_dia_12_11.docx" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5316/req_01_melhoria_das_estradas_barbara_de_alencar.doc" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5317/req_02_melhoria_da_passagem_molhada.doc" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5318/requerimento_no_41_-_iluminacao_das_br_s.docx" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5319/ceasa.docx" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5321/requerimento_poco_manoel_ferreira.docx" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5322/requerimento_limpeza_publica.docx" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5323/requerimento_parque_das_criancas.docx" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5325/requerimentoparaservicospublicos.docx" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5326/ruaprojetada47.docx" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5327/ruaexpeditodossantos.docx" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5329/requerimento_agua_para_o_dnocs.docx" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5330/requerimento_retroescavadeira.docx" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5335/07_2020.docx" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5347/requerimento_paulo_camara_-hospital.docx" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5350/requerimentoparaservicospublicospistacooper.docx" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5362/dia_18_dezembro.docx" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5336/emenda_a_lom_no_001-2020.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5337/emenda_a_lom_no_002-2020.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5338/emenda_a_lei_organica_no_003_-2020.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5339/emenda_a_lom_no_004-2020.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5340/emenda_a_lom_no_005-2020.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5341/emenda_a_lom_no_006-2020.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5342/emenda_a_lom_no_007-2020.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5343/emenda_a_lom_no_008-2020.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5344/emenda_a_lom_no_009_-2020.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5345/emenda_a_lom_no_010_-2020.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5346/emenda_a_lom_no_011_-2020.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5356/emenda_a_lom_no_012_-2020.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5357/emenda_a_lom_no_013_-2020.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5358/emenda_a_lom_no_014-2020.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5359/emenda_a_lom_no_015_-2020.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4922/projeto_de_lei_-_doacao_de_terreno_para_a_assoc_FDP0VuX.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4879/pl_007-2020.docx.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4880/pl_no_08-_2020_-_abre_credito_especial.docx.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4891/projeto_de_lei_010.2020_-_fixa_multa_para_esta_7taQoy2.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4997/pl_no_011-_2020_-_abre_credito_suplementar_-_s_94OAJmn.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4959/projeto_de_lei_012.2020_-_hospital_de_campanha_S9fydFT.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5038/pl_no_013._2020_-_abre_credito_suplementar_-_saude_6.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5043/projeto_de_lei_no_014_-_poder_executivo.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5134/salgueiro_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5194/projeto_de_lei_no_016.2020_-_parque_das_criancas.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5195/projeto_de_lei_no_017.2020_-_castracao_de_animais.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5196/projeto_de_lei_no_018.2020_-_aquisicao_e_implantacao_de_energia_solar_na_camara.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5212/projeto_de_lei_no_020.2020_-_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5227/projeto_de_lei_no_020.2020_-_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5265/projeto_no_021-_2020_-loa_salgueiro_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5266/projeto_no_022-2020_revisao_do_ppa_2021_-_salgueiro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5296/pl_no_23-_2020_-_abre_credito_suplementar_-_salgueiro-1.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5315/projeto_de_lei_no024-2020_abre_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5328/pl_025__2020_-_prorrogacao_de_prazo_construcao_da_univasf.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5352/projeto_de_lei_no_026-2020_abre_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4960/proposta_modificativa_no___ao_art_172_reg_inte_Hy17VQd.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4961/proposta_modificativa_no___ao__1_do_art_172__r_BixFmph.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4537/projeto_de_lei_ednaldo_barros_fogos.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4541/projeto_de_lei__01_-_ano_2020.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4549/projeto_de_lei_canudos.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4550/projeto_de_lei_modifica_nome_da_praca.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4560/projeto_de_lei_2020.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4573/projeto_de_lei_banco_de_racoes_para_animais.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4575/projeto_de_lei_merenda_escolar_saudavel.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4585/pl_-_medicamentos_para_todos.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4596/projeto_de_lei_-_reducao_de_tarifa_de_esgoto.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4606/1-_joao_vital_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4644/projet._d._lei_colocando_a_festa_do_padroeira__EBNdYSS.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4655/projet._d._lei_colocando_a_festa_do_padroeiro__jhZSxnu.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4666/projeto_de_lei_incetivo_fiscal_estacionamentos_ok.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4670/pl_-_mudaca_de_nome_rua_projetada_1_-_sao_francisco_1.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4677/projeto_de_lei_-_02_-_criacao_do_programa_moni_FjNWImC.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4704/projeto_de_lei_-_agendamento_telefonico_de_con_jr2uq9p.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4711/projeto_de_lei_2020_geracao_de_emprego_para_jovens.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4712/projeto_de_lei_2020_drogas.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4714/pl_instalacao_de_eliminadores_1.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4733/2_manoel_cosme_filho.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4776/projet._d._lei___fica_no__incluido_no_caled._o_d2j920c.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4777/projet._d._lei___fica_no__incluido_no_caled._o_Pg0NHtG.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4789/semana_municipalo_de_educacao_no_transito.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4794/projeto_de_lei_a_disponibilizacao_do_resultado_U298Vf9.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4795/projeto_de_institui_realizacao_do_exame_de_mamografia.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4796/projeto_adote_uma_praca.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4803/pl_-_linceca_para_espacos_de_sons_automotivos.gdoc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4805/cabine_de_imprensa_mauricio_alencar.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4806/dia_endometriose.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4815/01_focieira_de_caes.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4821/projeto_de_lei_-_alimentacao_saudavel_nas_cant_Ikl07j4.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4898/dia_endometriose_1.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4904/projeto_de_lei_-_obriga_o_uso_de_mascras_respi_gHRQCeH.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4905/projeto_de_lei_-_dispoe_sobre_a_suspensao_dos__cqq7STk.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4909/projetodelei.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4944/projeto_de_lei_2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4949/projeto_de_lei_-_02_-_criacao_do_sao_joao_virtual.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5022/pl_mudaca_de_nome__-_vivadavia_joaquim_da_silva.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5028/cicera.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5040/4_paulo_fernando_pessoa_de_santana.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5041/01_focieira_de_caes.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5058/4_antonio_estacio_neto.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5059/rua_luciene.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5060/quadra_do_riachinho.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5065/projeto_de_lei_no_augusto_matias_-_2020_luciene.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5072/indicacao_cohab.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5086/projeto_de_lei-_noome_de_rua.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5100/rua_francisco_de_assis.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5101/rua_maria_luiza_caravan.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5106/pl_-_linceca_para_espacos_de_sons_automotivos.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5111/projeto_de_lei-_nome_de_rua_jamilles_alberes_go_ionuzIU.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5117/5_severino_alves_de_ataide.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5119/mudaca_de_nome__-_pedro_candido_simiao.docx.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5122/otacilio.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5131/indicacaomontealegre.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5132/5_anailton_de_lira_rocha.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5165/maria_goretti_grangeiro_maciel_dos_anjos.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5174/nome_de_rua-ze_nilton-1.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5191/projeto_de_lei_-_denomina_a_triangulo_do_divino_-_quinha.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5205/projeto_de_lei_no_augusto_matias_-_2020_praca_triangulo_bar.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5213/projeto_de_lei_-rua_distrito_de__pau_ferro.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5218/projeto_de_nome_da_creche_de_conceicao_das_crioulas.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5224/praca_authiery.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5229/feira_da_mulher.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5230/projetodeleiespacopublico.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5248/quadra_montevideu.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5263/projeto_fica_denominada_a_rua_jose_ivo_alves_vasconcelos.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5264/projeto_fica_denominada_a_rua_rosalvo_ferreira_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5276/rua_joao_evaristo.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5280/projeto_de_lei_-_prorrogacao_do_concurso_porrogado.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5281/projeto_de_nome_da_creche_de_conceicao_das_crioulas.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5331/proj._adalberto.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5332/proj.manoel_chaves.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5351/nome_rua-antonio_dede.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5353/nome_rua-valeria_antonio_dede2.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5354/rua_paulo_silva.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5355/nome_rua-gercelenia_2.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5366/projeto_de_lei_no_estrutura_da_camara.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4583/d._l._titulo_cidadao_dr_marcio_nascimento.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4588/d._l._titulo_cidadao_dr_marcio_nascimento_3o8thhd.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4636/projet._d._lei_colocando_a_festa_do_padroeiro__vWKGRKn.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4707/decreto_legislativo_dr._gracielton.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4721/jose_roberto_dos_santos.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4804/concede_o_titulo_de_cidadao_salgueirense_a_joa_OSZwGjs.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4964/d._l._titulo_cidadao_dep_fernando_rodolfo_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5083/titulo_yran_dutra.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5112/titulo_cidadao-_naedja_pinheiro_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5141/titulo_cidadao-_maria_nagesia_pinheiro_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5169/maria_goretti_grangeiro_maciel_dos_anjos.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5324/titulo_cidada-_paava_de_barros_de_alencar_carvalho_filgueira.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5334/titulo_cidada_maria_da_paz_soares_freire.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5360/bruno_marreca.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5363/titulo_cidada-_maria_helena_de_sousa_leite.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4574/projeto_de_lei_incetivo_fiscal_estacionamentos.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5124/indicacaomontealegre.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4605/mocao_de_pesar-02-sr_francisco_ricardo_da_silva.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4607/02-divanildo_leal_de_sa.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4608/01-joel_teles_de_siqueira.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4612/01-_vitoria_santos_pereira-_aniversario.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4662/mocao_de_aplausos_-01_bloco_tabacaria_ok.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4671/mocao_cdl_1.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4708/mocao_de_pesar_a_chico_felix.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4754/mocao_gualberto_2.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4797/mocao-zeneide-george_farmacia.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4837/mocao_de_pesar_-vandeilson_silva.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4850/mocao_de_pesar_-_2020_-_assis_de_vei_do_16_sit_gpCnpDv.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4869/mocao_de_aplausos_-04_laryssa_barros_13-03.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4885/02-__aos_profissionais_da_saude-_covid_19.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4890/mocao_de_aplausos_no________-2020_grupamento_d_pV57Oyk.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4910/03-__aos_profissionais_da_artistico-_covid_19.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4911/04-joao_helder_januario_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4912/03-maria_shirley_angelim_maia.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4926/nocao_de_pesar_augusto.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4930/03-__aos_profissionais_da_artistico-_covid_19.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4937/mocao_de_pesar_no______2020_maria_do_socorro_bezerra.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4939/mocao_de_pesar_augusto_02.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4942/05-geraldo_ribeiro_geraldo_da_sucam.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4968/bombeiros.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4971/06-joao_bernardo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4988/pesar_jose_sebastiao_de_santana_assinado_.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4991/07-francisco_de_assis_da_silva.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4999/mocao_de_pesar_artur_marins_de_barros.15-06.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5039/mocao_de_aplausos_-__val_xavier.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5044/mocao_ednaldo_carvalho.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5049/mocao_bila_-_enfermeira.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5053/mocao_de_pesar_no_______-_2020_-_maria_do_soco_cdlrbzt.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5057/08-_jose_virginio_de_siqueira.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5062/pesar_maria_viviane_de_oliveira_nascimento.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5066/mocao_de_pesar_no_______-_2020_-_francisca_alv_Xe0lLsU.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5069/mocao_chico_bila.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5133/mocao_carcara.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5135/mocao_aplausos_-_bm.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5138/mocao_-_bm.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5146/mocao_de_rosa_antonia_de_andrade_umas.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5147/mocao_de_pesar_ericleide_novaes.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5154/mocao_-luiz_jose.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5160/mocao_antonio_gomes.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5163/mocao_de_pesar_-_antono_manoel.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5164/requerimento_-_mocao_de_pesar_rafael.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5166/mocao_-a_joao_pereira_da_cruz.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5178/requerimento_-_mocao_sonia.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5185/mocao_novinho.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5192/mocao_de_aplausos_a_orlando_silho_-_orlandinho.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5208/mocao_antonio.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5210/mocao_aldivar.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5211/mocao_de_pesar_no_______-_2020_-_dr._francisco_de_sa_sampaio.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5222/09-juvenal_santos_de_oliveira_juvenal_moto_taxi..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5226/mocao_dr._chico.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5239/mocao_maria_do_carmo_mendes_nene_e_seu_esposo_pedro_jorge_da_silva_.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5247/mocao_de_aplausos_-_passagem_de_aniversario_de_antonio_feitosa_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5269/mocao_de_pesar_-_maria.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5279/04-10_dez_anos_completado_da_diocese.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5300/mocao_de_pesar_urbano.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5302/10-maria_gorete_da_silva..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5348/mocao_nelcina_mota.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5349/mocao_de_israel.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5361/mocao_maria_cicera_da_conceicao____mandacaru.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5364/mocao_edinaldo.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5365/mocao_de_aplausos_ao_sd_edinaldo_freire.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4548/rua_maria_america_primavera.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4558/indicacao_no_01_-calcamento_da_rua_gloria_no_b_YNDojxP.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4561/indicacao_gratificacao.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4563/indicacao_central_de_ambulancia.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4564/indicacao-02-construcao_de_uma_creche_localiza_iWOlsaK.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4576/indicacao_construcao_quadra_de_esportes_-_primavera.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4577/indicacao_brinquedoteca.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4579/indicacao_construcao_praca_enfrente_escola_cleuzemir.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4581/indicacao_brinquedoteca_da_biblioteca.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4586/indicacacao_reforma_da_quadra__.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4587/indicacacao_refroma_do_postinho_bode_assado_.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4597/pavimentacao_rua_travessa_joao_veras.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4598/calcamento_ligado_a_rua_expedicionario_pedro_barros.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4599/5_instalar_posto_policial.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4601/3_calcamento_da_rua_joao_mariano_sobrinho.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4602/4_calcamento_da_rua_francisco_esmerindo.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4604/7_construcao_de_ponto_de_onibus.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4609/02-_pavimento_nas_ruas_dos_bairros_cohab_e_jar_DsdnRME.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4610/01-_pavimento_nas_ruas_do_bairro_brisa_da_serra.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4620/indicacao_biblioteca_digital.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4624/indicacao_de_psicopedagogo_ywmajef.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4625/indicacao_de_horta.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4626/indicacao_creche__horizonte.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4627/indicacao_creche__no_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4628/indicacao_de_escola_no_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4632/indicacao_01-2020.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4635/8_passagem_molhada_na_entrada_do_sitio_tamboril_2.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4639/ind.__solicita_a_contrucao_de_duas_passagem_mo_EEyewzf.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4640/ind.__solicita_a_contrucao_de_uma_praca_no_sit_pZT1A6E.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4641/ind.__solicita_a_contrucao_de_uma_biblioteca___t8YMoNP.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4642/ind.__solicita_a_contrucao_de_uma_biblioteca___PfNepcQ.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4643/9_implantacao_de_quebra-_molas_e_cuidador.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4645/ind._para__que_seja_construcao_a__casa_do_estudante.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4646/ind._ao_governador__do_estado.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4661/indicacao-05-locacao_de_espacos_publicos_para__JCEJ9Hu.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4663/indicacao-04-construcao_de_um_novo_predio_para_DtOLc2k.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4664/indicacao-03-construcao_de_passagem_molhada_ok_1.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4669/indicacacao_rua_reforma_da_quadra.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4678/indicacao_no_02_-calcamento_da_rua_padre_ze_maria.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4679/indicacao_ensino_biblico.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4686/13_calcamento_do_cemiterio.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4687/10_posto_de_saude_-_sitio_santana.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4688/12_calcamento_da_rua_messias_jose_de_sa.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4690/indicacao_01_-_2020.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4702/indicacao_-_cursos_na_area_de_agricultura_fami_fJy5Bas.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4719/creche_leticia_rosa.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4724/indicacao_no_02_-criacao_da_agencia_reguladora_ApZmHyu.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4727/indicacao-08-ampliacao_dos_servicos_socioassisteciais.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4728/indicacao-09-levantamento_de_rotas_turisticas.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4729/indicacao-07-iluminacao_das_brs.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4730/indicacao-06-realizacao_de_concurso_de_poesias_NbQQRBA.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4731/indicacao-09_-criacao_de_espaco_pulblico_uri.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4738/ind.__solicita_ao_governador_do_estado__a_cont_x3AnRLs.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4739/ind.__solicita_ao_governador_do_estado__a_cons_RnsvWFo.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4740/indicacao_no_04_-aumento_do_quedro_de_agente_d_mxNfcEM.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4743/ind._ao__prefeito_solicita_a_construcao_da_cas_KIodfFj.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4745/03-_poco_com_a_perfuratriz.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4760/14_calcamento_da_rua_raimundo_nunes_pereira.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4761/15_calcamento_da_rua_joao_antonio_marins.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4764/indicacao_04_-_2020.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4765/indicacao_03_-_2020.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4766/indicacao_02_-_2020.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4767/indicacao-11-instalacao_de_uma_brinquedoteca_-ok.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4768/indicacao-13-indica_viabilizar_estudo_e_orcame_0HioUw9.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4771/indicacao-16-passagem_molhada_br_116__02-03-20.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4773/indicacao_construcao_de_praca.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4774/indicacao_predio_pete.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4775/indicacao_sobre_construcao_de_banheiros_publicos.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4779/indicacao_-_calcamento_da_rua_antonio_pereira__NzvMKvW.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4780/indicacao_-_calcamento_da_rua_antonio_p._de_al_cbslg8S.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4781/indicacao_-_calcamento_da_rua_l_11_tambem_conh_8zOTF1M.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4792/indicacao_no_05_-calcamento_da_rua_rita_alves__wNiK4Sy.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4798/indicacacao_reparo_calcamento_rua_lourival_sampaio.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4800/indicacacao_rua_do_hospital_transito_placas.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4824/ind.03solicita_a_contrucao_de_um_campo_de__fut_JaDDKg3.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4825/ind._05_solicita_a_contrucao_de_um_campo_de_fu_C0fLxK4.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4826/ind._01_solicita_a_contrucao_de_um_campo_de_fu_12Sj0He.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4827/ind.04__solicita_a_contrucao_de_um_campo_de_fu_X8qtIsu.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4828/ind.03solicita_a_contrucao_de_uma_ponte_na_mol_M0fkreK.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4844/indicacao_-_pavimentacao_rua_beira_canal..docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4851/indicacao_de_alcool_em_gel_coronavirus.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4867/indicacao-15-faixa_de_pedestre_na_getulio_vargas_13-03.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4868/indicacao-17-manutencao_da_escadaria_da_serra__iLhi9pA.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4870/ind.__solicita_aos_deputados_federais_a_aprova_002kDge.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4874/decreto_de_emergencia.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4875/rua_tenente_arlindo.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4882/requerimento_hospital_de_campanha.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4888/indicacao_no_06_-criacao_de_um_fundo_emergenci_mzEt1XC.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4906/indicacao_-procedimentos_caso_de_obito.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4917/indicacao_no_07_-calcamento_das_principais_rua_jziBjtW.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4920/indicacao_george_arraes_04052020.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4923/programa_micro.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4924/decreto_de_emergencia_sapl.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4931/indicacao_celpe_pe.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4934/credenciamento_mercado_local.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4935/indicacao_no_08_-_sao_joao_das_lives_sertanejas.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4938/indicacao_george_pfec_18.05.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4940/indicacao03_20.05.2020_eliane.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4941/indicacao_02-_20.05.2020_eliane.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4947/indicacao_ponto_de_onibus_escolar.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4950/indicacao_cvt.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4952/hemope_salgueiro.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4953/04-_auxilio_municipal.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4957/proposicao_antonio_pires.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4963/indicacao_no_______-_2020_george_arraes.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4976/indicacao_e_book.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4977/indicacao__plano_de_retomada.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4978/indicacao_no_10_-adesao_ao_programa_atende_em_casa.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4979/indicacao_no_11_-kit_covid-19.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4990/amancio.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4998/indicacao_no_12_-_insalubridade_40.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5002/j10.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5005/05-_a_instalacao_de_equipamento_eliminador_de_ar.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5009/rua-pedreiro_genesio.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5015/antonio_nogueira.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5033/indicacao_para_consrtucao_de_uma_plataforma_de__nFr27Wq.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5045/au.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5047/indicacacao_taxas_e_insencoes_vans_motoxistas.docx.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5050/indicacao_augusto.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5055/indicacao_-_calcamento_na_comunidade_do_uri.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5063/indicacao_no_13_-_lombada_no_monte_alegre.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5068/indicacao-ninho.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5073/indicacao_augusto_2020_-_06.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5074/indicacao_augusto_2020_-_07.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5078/06-saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5081/indicacao_no__-calcamento_da_rua_beco_da_paz.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5084/preservacao_ambiental_e_de_promocao_do_eco.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5090/indicacao_de_um_campos_if_no_5_distrito.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5099/indicacao_-_bm.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5102/indicacao_02_2020._ind.ao_prefeito_para_que_co_rVrXyx4.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5103/indicacao_canal_na_rua_joao_buique_docx.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5104/indicacao_passagem_molhada_docx.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5108/rua_travessa_antonio_filgueira_soares.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5126/indicacao-_bm.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5129/rua_10_loteamento_asa_branca.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5144/indicacao_construcao_quadra_de_esportes_-_primavera_2.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5145/indicacao_construcao_praca_enfrente_escola_cleuzemir__sr85j1v.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5149/indicacao_brinquedoteca_da_biblioteca_3.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5152/indicacao_brinquedoteca_1.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5159/indicacao_do_canstrucao_de_terminal_de_vans.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5167/indicacao_-_quadra_poliespotiva.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5176/indicacao_de_escola_no_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5186/indicacao_de_um_poco_artesiano_na_propiedade__do_senh_foxqaxw.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5187/indicacao_solicita_a_contrucao_de_postinho_na_lagoinha.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5193/indicacao_no_14_-_construcao_de_parque_industrial.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5197/indicacao_creche__no_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5198/indicacao_de_psicopedagogo_ywmajef.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5199/indicacao_01_2020_ind._ao_prefeito_a_construcao_de_um_1juutxw.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5201/indicacaoap.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5203/indicacao_de_um_poco_artesiano_na_propiedade__do_senh_qznkgpq.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5217/indicacao._solicita_ao_governador_paulo_camara.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5223/ind._para_construcao_de_uma_lombada.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5235/indicacao_solicita_a_const._de_uma_praca_na_lagoinha_alazao_curral_velho.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5242/rua_fernando_bezerra.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5243/rua_travessa_ubaldo_de_sa.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5244/rua_bolivia.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5254/indicacao_creche__horizonte.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5283/req._02_a.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5286/indicacao_loteamento_asa_branca.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5304/01_pocos_artesiano.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5305/aocooper.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5308/indicacao_no__-calcamento_ant.fig.soares.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5309/ind.._02__asfalto_das_estrada.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5320/rua_rio_branco.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5333/aveniida.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4538/requerimento_-_servico_de_capinacao_e_desobstr_kkaI1yl.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4539/requerimento_praca_em_penedo.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4540/requerimento_praca_em_curral_velho.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4542/iluminacao_do_campo_de_umas.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4543/iluminacao_da_vpr_negreiros.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4544/iluminacao_da_barra_do_mulungu.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4545/biblioteca_e_salao_comunitario_de_umas.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4546/reforma_da_escola_do_pau_ferro.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4547/regularizacao_expedito_de_sa_araujo.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4551/rua_06.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4552/rua_nove_cohab.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4553/rua_23_bairro_cohab.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4554/02-_passagem_no_final_da_rua_sao_jose.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4555/01_-_passagem_no_final_da_rua_otavio_mendes.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4556/03-_passagem_no_final_da_rua_pimenta_4_que_da__RuMeIQq.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4557/04-_servico_de_roco_na_rua_jose_adalberto_ate__jeMtTyR.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4559/requerimento_no_01_-_manutencao_da_praca_da_ac_3OtPlKi.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4562/estradas_da_santana.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4565/requerimento-06-_kit_escolar.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4566/requerimento-05_pi_jovem_aprendiz.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4568/requerimento-03-manutencao_das_escolas_municipais.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4569/requerimento-02-manutencao_dos_canteiros_e_rep_DBvqCym.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4578/requerimento_da_reabertura_da_biblioteca.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4580/requerimento_corre_mao_lojinhas_canal.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4589/transporte_aldeias.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4592/requerimento__roco_por_tras_da_barragem_de_chico_rosa.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4593/requerimento__poco_quixaba_ii.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4594/requerimento__construcao_barragem_alazao.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4595/requerimento__roco_por_tras_da_barragem_de_chico_rosa.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4600/seja_feita__a_limpeza_na_subida_da_serra_do_cruzeiro.docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4603/3_retomar_os_servicos_da_obra_da_quadra_de_esp_S4RDmjd.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4611/06-_tapa_buraco_na_rua_august_duerrom_em_frent_INBK6NH.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4613/05-_tapa_buraco_na_aurilia_rocha_sampaio.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4614/requerimento_-_servico_de_capinacao_o_acesso_q_m4LVgXO.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4615/requerimento_-_servico_de_tapa_burado_em_frent_Z4LsKTd.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4616/requerimento_-_servico_de_tapa_burado_na_aveni_ocoWVGU.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4617/requerimento_-_servico_de_tapa_burado_no_girad_M4dHOWC.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4618/requerimento_calcamento_rua_augusto_opdemon.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4619/requerimentocalcamento_rua_dos_cravos.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4621/requerimento_parque_das_criancas.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4622/requerimento_reativacao__ceu.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4623/requerimento_ubs.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4629/requerimento_centro_de_musica.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4630/requerimento__no_01_-_2020.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4631/requerimento__no_02-_2020.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4633/requerimento_no_03-_limpeza_do_canal_rua_13.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4634/requerimento_no_02-_limpeza_do_canal_rua_10.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4637/req.__solicita_a_inplantacao__dos_cursos_de_me_peRossq.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4638/req.solicita_a_regularizacao_de_todas_as_linha_Y8miEDP.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4647/rua_13.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4648/10.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4649/requerimento_no_04_-_estradas_rurais_da_pe_460_tRXdjSv.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4650/10_02_2020.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4651/rua_22.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4652/requerimento_avenida_central.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4653/requerimento_calcamento_da_rua_projetada_12_cop_y8EWQui.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4654/requerimento_-_o_conserto_do_calcamento_da_rua_7EntToE.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4658/requerimento_no_05_-_construcao_da_passagem_en_4bmGjVY.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4659/requerimento_no_06_-_construcao_de_um_acude_co_hwlHVpA.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4660/requerimento-09-iluminacao_residencial_santo_a_PB0Cebq.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4665/requerimento-08-peixamento_em_acudes_ok.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4667/requerimento-10-manutencao_iluminacao_sitio_pe_qvvIlyD.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4668/requerimento-07-manutencao_da_pista_de_cuper_p_kRAgIRk.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4672/copy_of_requerimento_tampa_de_esgoto_-_tv._ant_WTsTB6F.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4673/copy_of_requerimento_tampa_de_esgoto_-_tv._ant_7HtGaQX.docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4674/requerimento_reforma_escola_joaquim_barbosa.docx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4675/requerimento_asfalto_pau_ferro.docx" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4676/07-fazer_servico_de_capinacao_nos_bairros_de_n_DJuq2my.docx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4680/requerimento_calcamento_da_rua_argentina_no_co_p901unw.docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4681/requerimento_reformar_praca_ceu_ipqvxj7.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4682/requerimento_-_servico_de_pavimentacao_e_coloc_wnWwxOw.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4683/requerimento_-_servico_de_desobstrucao_de_esgoto..docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4684/requerimento_-_servico_de_capinacao_e_manutenc_MWzCIsB.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4685/4_iluminacao_publica_da_rua_manoel_leonidas.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4689/4_iluminacao_publica_da_rua_manoel_leonidas.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4691/requerimento_buraco_rua_do_santuario.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4692/07-fazer_servico_de_capinacao_nos_bairros_de_n_VTzn4pX.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4693/requerimento_05_-_2020.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4694/requerimento_-_servico_de_terraplanagem_e_capinacao..docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4695/requerimento_-_servico_de_terraplanagem_e_capi_E2pv4St.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4696/requerimento_-_servico_de_tapa_burado_na_rua___loFU6Tb.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4697/requerimento_-_servico_de_tapa_burado_na_ru_fr_8y8dKyD.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4698/rua_9_da_cohab.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4699/assentamento_jose_luiz_de_barros.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4700/centro_de_cultura.docx" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4701/bueiros.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4703/requerimento_-__calcamento__francisco_jose_da__MFoTH4a.docx" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4705/requerimento_-_conserto_da_rua_rita_alves_dos_santos.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4706/requerimento_-_calcamento_da_rua_jose_vitorino_lusyMQy.docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4709/requerimento_reparo_de_esgoto_na_rua_13_-_cohab.docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4710/requerimento_reparo_do_calcamento_na_rua_13_-_cohab.docx" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4713/requerimento_calcamento_da_rua_ubatuba_no_bair_kMgkngT.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4715/requerimento_2020_limpeza_travrui_barbosa.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4716/requerimento_2020_limpeza_da_avenid.mariquinha.docx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4717/requerimento_2020_trav.cornelio_soares.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4718/requerimento_2020_limpeza_da_tenete_quincas.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4720/manoel_adernil_januario.docx" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4722/requerimento_no_10_-_solicitar_a_substituicao__2XPsRS0.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4723/requerimento_no_09_-_criacao_do_plano_municiap_VbPuvd1.docx" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4725/requerimento_no_07_-_construcao_do_muro_da_esc_ULVnzRE.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4726/requerimento_no_08_-_reforma_da_escola_pedro_paixao.docx" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4732/req.__solicita_ao_prefeito_clebeu_cordeiro_a_c_8KqJz25.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4734/req.pedido_peixamento.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4735/17_02_2020.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4736/req.__solicita_ao_prefeito_clebel_creches.docx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4737/req.__solicita_a_presenca_do_coordenador_da_codevasf.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4741/2-_req.__solicita_ao__prefeito_clebel_a_agilid_9f2Qdo4.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4742/req.__solicita_ao_secretatio_de_agricultura_maquina.docx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4744/08-_capinacao_e_colocar_material_rua_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4746/10-_limpeza_e_reforma_do_parque_das_criancas.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4747/09-_tapa_buraco_na_rua_antonio_filgueira_soares.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4748/requerimento_patrulha_mecanizada.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4749/requerimento_-_servico_de_desobstrucao_de_esgo_FDdqdjH.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4750/requerimento_-_servico_de_tapa_burado_na_trave_yqee5fb.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4751/requerimento_2020_limpeza_da_rua_projetada_dois.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4752/requerimento_2020_limpeza_da_rua_expedita_de_sa_araujo.docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4753/requerimento_2020_manutencao_da_rua_joaqui_de_sa.docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4755/requerimento_-_servico_de_manutencao_de_quebra_DoplZYj.docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4756/requerimento_-_servico_de_patrolamnte_na_estac_EbJM9TR.docx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4757/8_sinalizacoes_das_ruas.docx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4758/7_realizar_melhorias_na_ponte_do_riacho_grande.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4759/4_recuperacao_de_calcamento_e_da_praca_sao_sebastiao.docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4762/6_placa_na_entrada_da_pe_483.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4763/11-_colocar_material_na_travessa_jose_adalberto.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4769/requerimento-14-iluminacao_imperador_02-03-20.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4770/requerimento-15-para_que_tome_providencias_no__ZeCqKne.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4772/requerimento-13-manutencao_da_praca_do_distrit_VpHky6g.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4778/req._pavimentacao_da_rua_amancio_horacio.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4782/vazamento_no_saneamento_nas_imediacoes_da_rua__2RzODyl.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4783/reparos_no_calcamento_da_rua_rui_barbosa_no_planalto.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4784/complemento_do_calcamento_da_rua_nove_09_no_ba_BBpMUNg.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4785/complemento_do_calcamento_da_rua_raimundo_de_sa_araujo.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4786/patrolamento_reparos_no_calcamento_e_limpeza_d_EheeKnX.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4787/patrolamento_limpeza_e_capinacao_da_rua_joaqui_iHRBHS1.docx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4788/patrolamento_limpeza_e_capinacao_da_rua_rio_br_UZxKgJO.docx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4790/requerimento_no_12_-_solicitar_de_poco_profund_S3ZsUkp.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4791/requerimento_no_11_-_solicitar_de_curso_de_ope_OTw8fdn.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4793/requerimento_no_13_-_roco_nas_estradas_que_da__UxpTYF0.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4799/requerimento_travessa_expedita_de_sa_araujo_.docx" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4801/equerimento_rua_dez_choab.docx" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4802/requerimento_rua_07_-__copo_de_cistral.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4807/requerimento_poco_d.chiquinha_sitio_olho_dagua_vg3njJM.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4808/requerimento_barreiro_st_lagoinha.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4809/requerimento_poco_sitio_anjico.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4810/requerimento_ao_dep.gonzaga_e_lucas_ramos.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4811/requerimento__banheiros_publicos.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4812/requerimento_poco_sitio_letras.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4813/requerimento_poco_sitio_olho_dagua_do_cachorro.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4814/requerimwento_06_-_2020.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4816/requerimento_quadra_pau_ferro.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4817/requerimento_quadra_sitio_uri.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4818/requerimento_codevasf.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4819/req._2020_solicita_ao_presindente_georgr_arrai_DQhER1D.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4820/requerimento_pedindo_tratores_e_maquinas_para_estradas.docx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4822/requerimento_-limpeza_do_mato_na_francisco_jos_DqG2SuY.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4823/requerimento_-limpeza_do_mato_na_frnte_a_antig_koAkXDZ.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4829/requerimento__solicita_ao_prefeito_a_manutenca_4CMVvXc.docx" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4830/requerimento_pedindo_tratores_e_maquinas_para_estradas.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4831/req._2020_solicita_ao_presindente_georgr_arrai_O6UXCQg.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4832/requerimento_codevasf.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4833/12-_servico_de_limpeza_do_canteiro.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4834/13-_tapa_buraco_na_av_central.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4835/14-_limpeza_do_canal_na_rua_10.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4836/15-_colocar_material_na_rua_10.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4838/requerimento_poco_vila_conceicao.docx" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4839/requerimento_poco_boqueirao.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4840/requerimento_poco_nas_areias.docx" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4841/requerimento_poco_paus_brancos.docx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4842/requerimento_poco_sitio_serra_da_giboia.docx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4843/requerimento_poco_sitio_lagoinha_expedito_de_auta.docx" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4845/requerimento_-_servico_de_capinacao_na_estacao_IaEW1Jt.docx" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4846/requerimento_-_servico_de_tapa_burado_na_rua_c_UU3OXEx.docx" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4847/requerimento_-_servico_de_tapa_burado_na_rua_d_j0TDMnh.docx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4848/requerimento_-_servico_de_tapa_burado_na_rua_j_KX2xFDQ.docx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4849/requerimento_-_servico_de_tapa_burado_na_rua_c_GmAn4RQ.docx" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4852/requerimento_reforma_salao_comunitario_umas.docx" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4853/requerimento_codevasf.docx" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4854/9_implantar_alcool_em_gel_e_uso_de_mascara_nos_r1i0TPu.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4855/requerimento_pista_de_cooper.docx" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4856/rua_9_da_cohab.docx" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4857/esgoto_rua_22.docx" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4858/psf_planalto.docx" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4859/rua_20.docx" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4860/rua_6.docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4861/requerimento-17-_limpeza_de_mato_na_ubs_prado_13-03.docx" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4862/requerimento-18-_limpeza_de_mato_na_escola_pau_D7NKvxf.docx" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4863/requerimento-19-iluminacao_alto_das_abelhas_13-03.docx" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4864/requerimento-16-reabertura_do_centro_de_musica_V2pbcSK.docx" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4865/requerimento-14-manutencao_da_praca_academia_d_d4S0BVa.docx" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4866/requerimento-15-_esgoto_estourado_engenheiro_w_QxrpMFb.docx" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4871/requerimento_no_18_-_roco_nas_estradas_que_da__Z5OTRyq.docx" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4872/requerimento_no_17_-_roco_nas_estradas_que_da__os6YyRD.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4873/requerimento_no_19_-entrega_dos_correios_nos_b_qDkTmem.docx" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4876/revisao_do_plano_diretor.docx" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4877/mutirao_da_dengue.docx" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4878/estrada_da_escola_agricola.docx" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4884/requerimento_coronavirus.docx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4886/requerimento_calcamento_rua_manoel_alencar_araujo.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4887/requerimento_calcamento_primavera.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4889/requerimento_aglomeracao.docx" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4892/acoes_dengue.docx" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4893/requerimento_no_21_-manutencao_das_estradas_vicinais.docx" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4894/requerimento_no_20_-decreto_inclua_lava_jatos__S2NxQ5v.docx" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4895/decreto_15_papel_timbrado_4.docx" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4896/rua_9.doc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4897/requerimento_reparo_de_estrada__sitios_dnocs.docx" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4899/pnae_pandemia_impressao.docx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4900/efetuar_60_fundef_impressao.docx" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4901/rua_do_hospital.doc" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4902/requerimentoantonio.docx" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4903/requerimento-limpeza_matagal_nos_bairros_-22.04.2020.docx" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4907/requerimento_augusto.docx" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4908/requerimento_no_george.docx" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4913/antoniopires2.doc" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4914/antoniopires_1.docx" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4915/req.capinamento_parque_das_criancas.doc" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4916/req.capinamento_forum.doc" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4918/requerimento_aquisicao_de_trator_dnocs.docx" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4919/requerimento_no_23_-_epidemia_de_dengue_no_sit_Br4K0QV.docx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4925/12_-_tapa_buraco_na_travessa_jose_luiz_da_silva.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4927/requerimento_augusto_matias_-_2020.docx" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4928/25.doc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4929/6.doc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4932/requerimentoantonio1.docx" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4933/requerimentoantonio2.docx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4936/requerimento_no_24_-saneamento_de_pimenta_2.docx" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4943/quadra_riachinho.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4945/09-despesas_do_hospital_de_campanha.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4946/requerimento_ao_ministerio_da_integracao.docx" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4948/requerimento_no_25_-cemiterio_publico_de_conceicao.docx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4951/estrada_pitombeira.docx" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4954/14_-_empresas_de_obras_de_engenharia_possam_tra_Diylryj.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4955/requerimento_augusto_matias_-_2020_04.docx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4956/requerimento_augusto_matias_-_2020_05.docx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4958/requerimento_joao_campos.docx" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4962/requerimento_george_arraes.docx" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4965/requerimento_no_26_-_copias_das_notas_fiscais__n8foLss.docx" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4966/requerimento_no_27_-_trocada_as_lampadas_dos_p_QW3C2EB.docx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4967/compesa.doc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4969/requerimento_novo_everest.doc" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4970/requerimento_rua_do_prado.doc" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4972/requerimento_patrolamento.docx" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4974/requerimento__perfuracao_de_poco_-_2020_augusto.docx" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4975/requerimentpo_estrada_pocinho_2020_augustp.docx" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4980/requerimento.docx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4981/requerimentoantonio2.docx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4982/requerimentoantoniopires.docx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4983/requerimento_perfuracao_do_poco_no_04_distrito-_2020.docx" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4984/requerimento_complemento_calcamento_-_2020.docx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4985/requerimento_coletores_de_lixos.docx" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4986/15-_melhoramento_da_via_na_travessa_antonio_hen_i25IqXI.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4987/requerimento_capinacao_planalto_assinado_.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4989/requerimento_para_reparos_nos_pontos_de_moto_taxi.docx" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4992/rua_luiz_ribeiro.doc" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4993/requerimento-08.06.2020.docx" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4994/requerimento_no_28_-_servico_de_roco_em_ruas_d_IqdwPDA.docx" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/4995/requerimento_no_29-_servico_de_capinacao_e_lim_whVCku0.docx" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5000/req._trav._ten._arlindo_rocha_assinado_.docx.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5001/requerimento_rua_27_cohab_-_assinado_.docx.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5003/beco_da_paz.docx" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5004/16-_passar_maquina_motoniveladora.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5006/requerimento_de_george_arraes.docx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5007/antoniopires.docx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5008/rua_antonio_jose_de_souza.docx" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5010/requerimento_jodibe_matagal.docx" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5011/requerimento_luminacao_praca.docx" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5012/requerimento_manutencao_luminarias.docx" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5013/antoniopiresr1.docx" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5014/antoniopirescalc.docx" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5016/postos_de_saude.doc" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5017/requerimento_12_-_2020.docx" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5018/requerimento_13_-_2020.docx" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5019/requerimento_rua_atras_da_esola_cleumezi_.docx.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5020/requerimento_poco_em_campinhos.docx" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5021/requerimento_maquina_motoniveladora.docx" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5023/requerimento-limpeza_matagal_nos_bairros_-22.04.2020.docx" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5024/17-_limpeza_no_bairro_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5025/18-_manutencao_dapraca_antonio_anselmo.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5026/requerimento_matadouro_-_caprinos_e_ovinos.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5027/requerimento_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5029/sitio_tamboril.docx" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5030/antoniopirescalc.docx" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5031/antoniopires.docx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5032/requerimento_poco_para_seu_everaldo.docx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5034/requerimento_no_33-_servico_de_capinacao_e_lim_BAYOGaL.docx" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5035/requerimento_no_32-_servico_de_capinacao_e_lim_0mm8Z7l.docx" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5036/requerimento_rua_35_novo_salgueiro.docx.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5037/requerimento_no_34_-lista_de_perfuracoes_do_mu_4A5JpA7.docx" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5042/requerimento_limpeza_novo_esperanca.docx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5046/limpesa.doc" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5048/requerimento_projeto_esperanca.docx.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5051/requerimento_no_35_-revitalizacao_do_perimetro_sgWOItQ.docx" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5052/requerimento_no_30_-_trocada_as_lampadas_dos_p_cbGZxBj.docx" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5054/requerimento_buraco_r._antonio_filgueira..docx" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5056/requerimento_profissionais_na_area_de_engenharia_civil.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5061/antoniopirescalcamentoriachinho.docx" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5064/cohab.docx" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5067/estrada_pau-ferro.docx" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5070/requerimento_poco_-chico_artur____em_montevideu.docx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5071/antoniopiresaltodocurtume.docx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5075/20_de_julho_de_2020.doc" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5076/reparo_da_rua_antonio.doc" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5077/19-_passar_maquina_motoniveladora-_alazao.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5079/requerimento_recuperacao_do_salao_do_mandacaru.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5080/requerimento_dispensar_a_mensalidade_dos_alunos.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5082/requerimento_no_33-_trocada_as_lampadas_dos_p__5Wgjzha.docx" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5085/requerimento-_manutencao_de_estrada_rural_co.docx" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5087/estrada_vila_uri.docx" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5088/requerimento_poco_-janio_sitio_mutuca.docx" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5089/requerimento_poco_-para_sebasto_em_montevideu.docx" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5091/requerimento_cartao_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5092/rua_fernando_bezerra.doc" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5093/rua_da_graca.doc" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5094/novosalgueiro.docx" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5095/loteamentomontealegre.docx" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5096/20-_passagem_no_final_da_rua_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5097/21-_passagem_no_final_da_rua_otavio_mendes.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5098/requerimento_conserto_de_estrada_do_sitio_caxite.docx" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5105/requerimento-_bm.docx" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5107/loteamento_asa_branca.docx" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5109/requerimento_-_servico_de_tapa_buraco_na_rua_e_BZSvcjI.docx" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5110/requerimento_-_servico_de_capincao_canal_clari_Iu68tcn.docx" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5113/requerimento_poco_-duza_de_joaquim_antonio___e_JX3XoOf.docx" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5114/requerimento_pocos_regiao_de_umas.docx" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5115/requerimento_semana_da_familia.docx" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5116/pe_483.docx" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5118/22-fiscalizacao_do_transito_proximo_a_praca_elias.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5120/requerimento_concerto_e_reparo_no_calcamento_d_Lmn6HyF.docx" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5121/requerimento_de_vaga_para_deficientes_e_idosos_8kuLopd.docx" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5123/rua_antonio.doc" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5125/requerimento-_bm.docx" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5127/requerimento_esgoto_mariquinha_parente_.docx.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5128/requerimento_augusto_matias_-_2020_passagem_mo_zzXt6wR.docx" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5130/requerimento_corre_mao_lojinhas_canal_1.docx" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5136/requerimento_-_servico_de_capincao_canal_e_limpeza_no_canal_da_rua_adv_adernil_januario.docx" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5137/requerimento_-_servico_de_capincao_rua_carlos_soares_de_brito_no_bairro_santo_antonio..docx" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5139/07_de_agosto.doc" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5140/dia_07_imperador.doc" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5142/antoniop.doc" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5143/antoniopiresalto.docx" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5148/gabinete_vereador_augusto_matias_requerimento_monte.docx" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5151/indicacao_creche__horizonte.docx" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5153/requerimento_-_poco_monte_videu_de_baixo.docx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5155/23-_feirantes-_rua_francisco_de_sa.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5156/requerimento_-_servico_de_capincao_e_retirada_de_entulho_em_frente_ao_salgueirao..docx" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5157/requerimento_-_servico_de_recapeamento_de_asfalto_da_rua_cel._manoel_de_sa..docx" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5158/antoniopcal.doc" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5161/requerimento__praca_sitio_feijao.docx" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5162/14.doc" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5168/requerimento_stio_algodoes.docx" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5170/antoniopirestay.doc" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5171/antoniopirestay.doc" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5172/planalto.doc" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5173/rua_30.doc" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5175/requerimento_ubs.docx" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5177/requerimento_agua_para_agricultores_.docx" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5179/requerimento_pedido_de_const.de_barreeiro.docx" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5180/requerimento_ampliacao_do_espaco_e_leitos_do_hc.docx" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5181/requerimento_reforma_pe_483.docx" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5182/requerimento_roco_pe_483.docx" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5183/24-_reforma_do_banheiro_do_mercado_publico.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5184/25-_roco_no_canal_da_av._clarisbalte_filgueira_sampaio.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5188/requerimento_centro_de_musica.docx" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5189/requerimento_parque_das_criancas.docx" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5190/pistadecooper.doc" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5200/req._solicitando_a_pintura_dos_quebra_moles_do_5_distrito.docx" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5202/.doc" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5204/requerimento_solicita_placas_de_identicacao_em_todas__mykcf8p.docx" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5206/requerimento__carro_fumace.docx" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5207/ant.doc" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5209/requerimento_no_36_-medico_de_usg.docx" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5214/requerimento_via_ciclista.docx" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5215/requerimento_iluminacao_poste_-_sitio_quixaba.docx" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5216/requerimento_iluminacao_poste_-_monte_alegre.docx" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5219/requerimento_-_servico_de_tapa-buraco_na_rua_dr._levino_l._barros_e_silva._1.docx" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5220/requerimento_augusto_matias_-lixeiras.docx" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5221/requerimento_augusto_matias_-calcamento.docx" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5225/vila_dos_funcionarios.doc" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5228/requerimento_grade_aradoura_-santana.docx" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5231/requerimento_iluminacao_poste_-_sitio_contendas.docx" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5232/requerimento_calcamento_da_vila_sao_pedro..docx" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5233/27-conclusao_do_calcamento_na_av._aurora_de_carvalho_rosa.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5234/26-_rede_de_extensao_eletrica_no_oiticica.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5236/rua_do_hospital_novo.doc" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5237/dia_18.doc" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5238/requerimento_no_37_-abastecimento_rural.docx" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5240/requerimento_poco_sitio_formiga.docx" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5241/requerimento_av._central.docx" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5245/rua_sao_vicente.doc" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5246/requerimento-_recuperacao_e_iluminacao_do_campo_de_futebol_do_sitio_uri..pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5249/29-carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5250/28-corrimao_na_parte_alta_do_calcamento_na_travessa_manoel_jose_da_silva.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5251/requerimento_augusto_matias_-calcamento_capela_.docx" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5252/requerimento_augusto_matias_-limpeza.docx" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5253/requerimento_instalacao_de_poco.docx" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5255/requerimento_no_38_-manutencao_estradas_rurais__sts.novos_e_santana.docx" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5256/requerimento_no_39_-_manutencao_dos_posto_de_saude.docx" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5257/requerimento_recapeamento.docx" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5258/requerimento_poco_acude_quebrado.docx" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5259/requerimento_reforma_calcada_do_cemiterio.docx" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5260/requerimento_augusto_matias_-calcamento_travessa_antonio_p.callor.docx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5261/rua_joao_evaristo.doc" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5262/sitio_tamboril.docx" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5267/requerimento_iluminacao_campos.docx" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5268/requerimento_2_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5270/requerimento_augusto_matias_-interligacao_de_ruas.docx" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5271/requerimento_augusto_matias_-calcamento_rua_26.docx" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5272/req._01_.manutencao_da_praca.doc" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5273/req_02_melhoria_das_estradas.doc" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5274/calcamento_boanova.docx" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5275/calcamentoboanova.docx" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5277/requerimento_luiz_jose_de_barros.docx" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5278/requerimento_iluminacao_nas_vprs.docx" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5282/req._01_a_construcao_de_campos_de_futebol_1.doc" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5284/avenida_beira_canal.doc" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5285/divino.doc" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5287/30-_vagas_para_deficientes_e_idosos.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5288/requerimento_no_40_-_trocada_as_lampadas_dos_postes_poco_da_pedra.docx" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5289/requerimento_poco_sitio_barrocas.docx" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5290/requerimentoruaexpeditodesaaraujo.docx" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5291/req._01__para_que_seja_feita_arborisacao_das_pracas.doc" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5292/req._02_a.doc" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5293/bueiros.doc" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5294/sitio.doc" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5295/requerimentotravessacorneliosoares.docx" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5297/requerimento_poco_sitio_baixio_do_gravata.docx" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5298/requerimento_escola_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5299/sitio_malhada.doc" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5301/acude_novo.doc" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5303/requerimento_a_prf.docx" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5306/rua_8_dia_06_11_20.docx" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5307/reparo_sitios_06_11_20.docx" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5310/req._01_reforma_e_ampilacao_do_cemiterio.doc" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5311/requerimento_trav_antonio_trapia.docx" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5312/requerimento_poco_edmilson_souza.docx" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5313/caravan_13_11.docx" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5314/rua_29_dia_12_11.docx" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5316/req_01_melhoria_das_estradas_barbara_de_alencar.doc" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5317/req_02_melhoria_da_passagem_molhada.doc" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5318/requerimento_no_41_-_iluminacao_das_br_s.docx" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5319/ceasa.docx" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5321/requerimento_poco_manoel_ferreira.docx" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5322/requerimento_limpeza_publica.docx" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5323/requerimento_parque_das_criancas.docx" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5325/requerimentoparaservicospublicos.docx" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5326/ruaprojetada47.docx" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5327/ruaexpeditodossantos.docx" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5329/requerimento_agua_para_o_dnocs.docx" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5330/requerimento_retroescavadeira.docx" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5335/07_2020.docx" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5347/requerimento_paulo_camara_-hospital.docx" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5350/requerimentoparaservicospublicospistacooper.docx" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2020/5362/dia_18_dezembro.docx" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H829"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="162.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="161.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>