--- v0 (2025-12-01)
+++ v1 (2026-05-10)
@@ -54,12734 +54,12734 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11384</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei (Executivo)</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11384/projeto_de_lei_permuta_imovel.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11384/projeto_de_lei_permuta_imovel.pdf</t>
   </si>
   <si>
     <t>Autoriza a permuta e desafeta, bem imóvel de titularidade do Município de Salgueiro/PE, localizado no loteamento Rancho Verde por área particular, localizada no loteamento Santo Antônio, no atendimento do interesse público, conforme especifica e dá outras providencias.</t>
   </si>
   <si>
     <t>11431</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11431/projeto_de_lei_arquivo_publico.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11431/projeto_de_lei_arquivo_publico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Arquivo Público do Município de Salgueiro, localizado na Rua Romão Bem Sampaio.</t>
   </si>
   <si>
     <t>11622</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11622/projeto_de_lei_upa_24h_1.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11622/projeto_de_lei_upa_24h_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e funcionamento da Unidade de Pronto Atendimento - UPA 24 Horas parte integrante do Sistema Único de Saúde - SUS, no âmbito do Município de Salgueiro e dá outras providências.</t>
   </si>
   <si>
     <t>11623</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11623/projeto_de_lei__-_reajuste_2024_-_vf.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11623/projeto_de_lei__-_reajuste_2024_-_vf.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos vencimentos dos servidores_x000D_
 públicos municipal</t>
   </si>
   <si>
     <t>11815</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11815/projeto_de_lei_-_22_de_marco_de_2024..pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11815/projeto_de_lei_-_22_de_marco_de_2024..pdf</t>
   </si>
   <si>
     <t>Institui o “Serviço de Acolhimento em Família_x000D_
 Acolhedora”, no âmbito do Município de Salgueiro_x000D_
 -PE, voltado para crianças e adolescentes afastados_x000D_
 do convívio familiar por decisão judicial, e dá_x000D_
 outras providências..</t>
   </si>
   <si>
     <t>11816</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11816/projeto_de_lei_altera_anexo_lei_1.749.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11816/projeto_de_lei_altera_anexo_lei_1.749.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo V, da Lei Municipal n.º 1.749,_x000D_
 de 22 de abril de 2010.</t>
   </si>
   <si>
     <t>11817</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11817/projeto_de_lei_credito_adicional_1.210.00000.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11817/projeto_de_lei_credito_adicional_1.210.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Especial no Orçamento Municipal e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>11818</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11818/projeto_de_lei_credito_adicional_r_4.354.35530.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11818/projeto_de_lei_credito_adicional_r_4.354.35530.pdf</t>
   </si>
   <si>
     <t>11883</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11883/projeto_altera_a_lei_2.520.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11883/projeto_altera_a_lei_2.520.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 2.520, de 05_x000D_
 de setembro de 2023.</t>
   </si>
   <si>
     <t>12017</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12017/projeto_de_lei_-_altera_a_lei_2.565.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12017/projeto_de_lei_-_altera_a_lei_2.565.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.565, de 25 de_x000D_
 abril de 2024, que autoriza a permuta e desafeta, bem_x000D_
 imóvel do Município de Salgueiro/PE, localizado no_x000D_
 Loteamento Santo Antônio.</t>
   </si>
   <si>
     <t>12084</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12084/salgueiro_credito_da_lei_aldir_blanc.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12084/salgueiro_credito_da_lei_aldir_blanc.pdf</t>
   </si>
   <si>
     <t>12150</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12150/projeto_de_lei_abertura_de_credito_r_8.440.32729.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12150/projeto_de_lei_abertura_de_credito_r_8.440.32729.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Suplementar no Orçamento Municipal e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>12151</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12151/projeto_de_lei_abertura_de_credito_r_2.477.09334.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12151/projeto_de_lei_abertura_de_credito_r_2.477.09334.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial no Orçamento Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>12290</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12290/projeto_de_lei_n.o12__de_26_de_julho_de_2024..pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12290/projeto_de_lei_n.o12__de_26_de_julho_de_2024..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar no Orçamento Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>12330</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12330/ldo_-_projeto_de_lei.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12330/ldo_-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Assunto: Encaminha Projeto de Lei de Diretrizes_x000D_
 Orçamentárias para 2025.</t>
   </si>
   <si>
     <t>12367</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12367/projeto_de_lei_loa.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12367/projeto_de_lei_loa.pdf</t>
   </si>
   <si>
     <t>Prevê a receita e fixa a despesa do Município_x000D_
 de Salgueiro para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>12368</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12368/projeto_de_lei_plano_plurianual.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12368/projeto_de_lei_plano_plurianual.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Plano Plurianual para_x000D_
 o período 2022/2025, para o exercício financeiro de 2024_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>12450</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12450/projeto_de_lei_credito_suplementar_r_3.836.57556.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12450/projeto_de_lei_credito_suplementar_r_3.836.57556.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito_x000D_
 Adicional Suplementar no Orçamento Municipal.</t>
   </si>
   <si>
     <t>11834</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>BRUNO MARRECA</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11834/projeto_de_resolucao_da_regimento_interno_da_le_no__001-_2024-_art_141.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11834/projeto_de_resolucao_da_regimento_interno_da_le_no__001-_2024-_art_141.docx</t>
   </si>
   <si>
     <t>Ementa: Modifica o Art. 141º do Regimento Interno da Câmara Municipal do Salgueiro e dá outra providencias.</t>
   </si>
   <si>
     <t>11835</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11835/projeto_de_resolucao_da_regimento_interno_da_le_no__002-_2024_-_art._97.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11835/projeto_de_resolucao_da_regimento_interno_da_le_no__002-_2024_-_art._97.docx</t>
   </si>
   <si>
     <t>Ementa: Modifica o Art. 97º do Regimento Interno da Câmara Municipal do Salgueiro e dá outra providencias.</t>
   </si>
   <si>
     <t>11370</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>ANDRÉ DE ZE ESMERALDO - O BAMBA</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11370/projeto_de_lei_-_clube_de_tiro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11370/projeto_de_lei_-_clube_de_tiro.docx</t>
   </si>
   <si>
     <t>Ementa: Dispõe sobre a autonomia das entidades e empresas que desenvolvem a prática e treinamento de tiro desportivo no município de Salgueiro-PE, de regulamentação, horário e local de funcionamento.</t>
   </si>
   <si>
     <t>11385</t>
   </si>
   <si>
     <t>SAVIO PIRES</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11385/preview.pdf.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11385/preview.pdf.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO SALÁRIO-MÍNIMO NO ÂMBITO DO PODER LEGISLATIVO DO MUNICÍPIO DE SALGUEIRO PARA O EXERCÍCIO DE 2024</t>
   </si>
   <si>
     <t>11386</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11386/projeto_de_lei-ementa_institui_a_carteira_de_identificacao_da_pessoa_com_fibromialgia_-cipfibro..doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11386/projeto_de_lei-ementa_institui_a_carteira_de_identificacao_da_pessoa_com_fibromialgia_-cipfibro..doc</t>
   </si>
   <si>
     <t>INSTITUI A CARTEIRA DE IDENTIFICAÇÃO DA PESSOA COM FIBROMIALGIA – CIPFIBRO.</t>
   </si>
   <si>
     <t>11396</t>
   </si>
   <si>
     <t>PROF. AGAEUDES</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11396/projeto_de_lei_licitacoes_municipais.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11396/projeto_de_lei_licitacoes_municipais.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a regionalização das licitações públicas no âmbito do Município de Salgueiro, e dá outras providências.</t>
   </si>
   <si>
     <t>11397</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11397/projeto_de_lei_aulas_de_educacao_fisica.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11397/projeto_de_lei_aulas_de_educacao_fisica.docx</t>
   </si>
   <si>
     <t>Torna obrigatória a disciplina de Educação Física na grade curricular das Escolas da Rede Municipal de Ensino, a partir do 1º ano do Ensino Fundamental e dá outras providências.</t>
   </si>
   <si>
     <t>11416</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11416/projeto_de_lei_-_medalha_merito_militar.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11416/projeto_de_lei_-_medalha_merito_militar.docx</t>
   </si>
   <si>
     <t>Ementa: Dispõe sobre a instituição e a concessão da medalha do Mérito Militar na Câmara Municipal de Salgueiro e da outras providencias.</t>
   </si>
   <si>
     <t>11447</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11447/projeto_de_lei_que_altera_o_4o_da_lei_municipal_1.600_de_2007.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11447/projeto_de_lei_que_altera_o_4o_da_lei_municipal_1.600_de_2007.docx</t>
   </si>
   <si>
     <t>Altera o art. 4º da Lei Municipal 1.600/2007, para adequar à Lei Federal nº 14.113/2020.</t>
   </si>
   <si>
     <t>11516</t>
   </si>
   <si>
     <t>MARIANO BARROS</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11516/titulo_de_cidadao_-_ulisses_azevedo_sousa-04.03.2024.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11516/titulo_de_cidadao_-_ulisses_azevedo_sousa-04.03.2024.docx</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Salgueirense a Senhor  ULISSES AZEVEDO SOUSA, e dá outras providências.</t>
   </si>
   <si>
     <t>11545</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11545/projeto_de_lei_-_01_-_2024_-_institue_a_semana_municipal_da_mae_atipica..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11545/projeto_de_lei_-_01_-_2024_-_institue_a_semana_municipal_da_mae_atipica..docx</t>
   </si>
   <si>
     <t>Ementa: Institui a Semana Municipal da Maternidade Atípica e dá outras providências.</t>
   </si>
   <si>
     <t>11576</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11576/projeto_de_lei_-_fisioterapeuta_prescritor_remume.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11576/projeto_de_lei_-_fisioterapeuta_prescritor_remume.pdf</t>
   </si>
   <si>
     <t>Inclui o fisioterapeuta como prescritor no REMUME (Relação municipal de medicamentos essenciais) e dá outras providências.</t>
   </si>
   <si>
     <t>11602</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11602/projeto_de_lei_-_02_-_2024_-_cria_a_cartilha_de_conscientizacao_do_autismo_-_lei_authiery_alencar.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11602/projeto_de_lei_-_02_-_2024_-_cria_a_cartilha_de_conscientizacao_do_autismo_-_lei_authiery_alencar.docx</t>
   </si>
   <si>
     <t>Ementa: Cria a cartilha de conscientização do autismo no município de Salgueiro e dá outras providências.</t>
   </si>
   <si>
     <t>11626</t>
   </si>
   <si>
     <t>Fátima Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11626/projeto_de_lei_no__acaddemia_da_saude_de_campinhos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11626/projeto_de_lei_no__acaddemia_da_saude_de_campinhos.docx</t>
   </si>
   <si>
     <t>Ementa: Denomina-se A academia da Saúde _x000D_
                                                                                             localizado no, sitio Campinhos, _x000D_
                                                                                             no 4° Distrito                                                                                                                                          _x000D_
                                                                                             passe a se chamar_x000D_
                                                                                             Marcello Matias de Souza._x000D_
                                                                                     _x000D_
 _x000D_
           _x000D_
         A Vereadora Fatima Carvalho, que subscreve, no uso de suas atribuições legislativas conferido pela Lei Orgânica e Regimento Interno, propõe à Câmara Municipal de Vereadores de Salgueiro o seguinte projeto de Lei._x000D_
       _x000D_
 _x000D_
 Art. 1º - Esta lei altera a denominação da Academia da Saúde localizado, no Sítio campinhos, 4° Distrito, passe a se chamar Marcello Matias de Souza_x000D_
 _x000D_
 Art. 2º - O poder Executivo se encarregará em proceder com as comunicações necessárias aos órgãos competentes de serviços públicos (COMPESA e CELPE), Cartório de Registro de Imóveis. _x000D_
 _x000D_
 Art. 3º - Cumpridas as comunicações de que trata o artigo anterior, o Poder Executivo providenciará a fixação das respectivas placas de indicação._x000D_
 _x000D_
 Art. 4º - Esta lei entrará em vigor na data de sua publicação, revogando-se as disposições em contrário.</t>
   </si>
   <si>
     <t>11700</t>
   </si>
   <si>
     <t>HENRIQUE LEAL SAMPAIO</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11700/pl_015_-__ouvidoria_-_henrique.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11700/pl_015_-__ouvidoria_-_henrique.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da ouvidoria nas unidades da rede municipal de saúde de Salgueiro - PE e dá outras providências.</t>
   </si>
   <si>
     <t>11727</t>
   </si>
   <si>
     <t>LEO PARENTE</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11727/modifica_o_nome_da_rua_doze_no_loteamento_monte_alegre_para_rua_antonio_gomes_ferreira_e_da_outras_providencias..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11727/modifica_o_nome_da_rua_doze_no_loteamento_monte_alegre_para_rua_antonio_gomes_ferreira_e_da_outras_providencias..docx</t>
   </si>
   <si>
     <t>Modifica o nome da Rua Doze, no Loteamento Monte Alegre, para Rua Antônio Gome Ferreira, e dá outras providências.</t>
   </si>
   <si>
     <t>11728</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11728/modifica_o_nome_da_rua_3a_travessa_antonio_de_alencar_sampaio_no_bairro_planalto_para_rua_helio_de_souza_mascarenhas_e_da_outras_providencias..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11728/modifica_o_nome_da_rua_3a_travessa_antonio_de_alencar_sampaio_no_bairro_planalto_para_rua_helio_de_souza_mascarenhas_e_da_outras_providencias..docx</t>
   </si>
   <si>
     <t>Modifica o nome da Rua 3ª Travessa Antônio de Alencar Sampaio, no Bairro Planalto, para Rua Hélio de Souza Mascarenhas, e dá outras providências.</t>
   </si>
   <si>
     <t>11741</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11741/projeto_de_lei_praca_da_creche_residencial_santo_antonio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11741/projeto_de_lei_praca_da_creche_residencial_santo_antonio.docx</t>
   </si>
   <si>
     <t>EMENTA: Denomina-se a Creche;_x000D_
 Professora Cleonice Pereira do Nascimento_x000D_
 Localizada no Residencial Santo Antônio</t>
   </si>
   <si>
     <t>11745</t>
   </si>
   <si>
     <t>TIAGO ARRAES SAMPAIO</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11745/projeto_de_lei_ordinaria_passagem.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11745/projeto_de_lei_ordinaria_passagem.docx</t>
   </si>
   <si>
     <t>O Vereador TIAGO ARRAES SAMPAIO, no uso de suas atribuições legislativas, propõe à MESA DIRETORA DA CÂMARA MUNICIPAL DE VEREADORES DE SALGUEIRO, Estado de Pernambuco, que ouvido o Plenário e cumpridas às demais formalidades regimentais, a aprovação desta proposição:_x000D_
 Art. 1º - Passa a denominar-se A Passagem Molhada que liga o bairro Novo Everest à Granja, passe a se chamar Passagem molhada José Orlando Sampaio (Zé de Caraciole.)</t>
   </si>
   <si>
     <t>11769</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11769/projeto_de_lei_-_altera_lei_2429-2022.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11769/projeto_de_lei_-_altera_lei_2429-2022.doc</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI MUNICIPAL 2.429/2022</t>
   </si>
   <si>
     <t>11780</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11780/projeto_de_lei_da_rua_projetada_quatro_na_serra_cdo_cruzeiro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11780/projeto_de_lei_da_rua_projetada_quatro_na_serra_cdo_cruzeiro.docx</t>
   </si>
   <si>
     <t>EMENTA: Denomina-se a rua Projetada quatro no Loteamento na Serra do Cruzeiro que passe a se chamar Alexandre Alves de Sá</t>
   </si>
   <si>
     <t>11781</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11781/projeto_de_lei_praca_da_creche_santa_margarida.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11781/projeto_de_lei_praca_da_creche_santa_margarida.docx</t>
   </si>
   <si>
     <t>EMENTA: Denomina-se a Creche;_x000D_
 Professora Cleonice Pereira do Nascimento_x000D_
 Localizada no Bairro Santa Margarida.</t>
   </si>
   <si>
     <t>11801</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11801/pl_capacitismo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11801/pl_capacitismo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o conjunto de ações e campanhas de conscientização e combate ao capacitismo nas escolas do Município de Salgueiro., e da outras providencias.</t>
   </si>
   <si>
     <t>11802</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11802/pl_colocacao_de_placas_expondo_os_motivos_da_interrupcao_em_todas_as_obras_publicas_municipais_paralisadas..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11802/pl_colocacao_de_placas_expondo_os_motivos_da_interrupcao_em_todas_as_obras_publicas_municipais_paralisadas..docx</t>
   </si>
   <si>
     <t>Estabelece a obrigatoriedade de colocação de placas expondo os motivos da interrupção, em todas as obras públicas municipais paralisadas, e da outras providencias.</t>
   </si>
   <si>
     <t>11803</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11803/pl_programa_nossa_cultura.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11803/pl_programa_nossa_cultura.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do “Programa Nossa Cultura”, que estabelece a obrigatoriedade de disponibilização de oportunidade para apresentação de artistas locais na abertura de eventos musicais que tenham financiamento público municipal, e dá outras providencias.</t>
   </si>
   <si>
     <t>11820</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11820/projeto_de_lei__familia_monoparental.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11820/projeto_de_lei__familia_monoparental.docx</t>
   </si>
   <si>
     <t>Priorizar vagas nas creches e escolas municipais para filhos de mãe solo.</t>
   </si>
   <si>
     <t>11829</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11829/pl_-_denominacao_-_creche_-_d_iris_-_2024.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11829/pl_-_denominacao_-_creche_-_d_iris_-_2024.pdf</t>
   </si>
   <si>
     <t>Denominação da creche, localizada no Residencial Santo Antônio, como: CRECHE MARIA IRIS DE LIMA E SÁ SAMPAIO (Dona Iris), quando finalizada sua construção.</t>
   </si>
   <si>
     <t>11843</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11843/projeto_de_lei_ordinaria_espaco_esportivo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11843/projeto_de_lei_ordinaria_espaco_esportivo.docx</t>
   </si>
   <si>
     <t>EMENTA: Denomina-se o Espaço Esportivo Comunitário que será construído na localidade da antiga Estação ferroviária, passe a se chamar Rosvaldo Angelim da Silva Filho, (Dadinho) e dá outras providências.</t>
   </si>
   <si>
     <t>11880</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11880/projeto_professores_das_areas_indigenas_e_quilombolas_utilizar_transporte_escolar.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11880/projeto_professores_das_areas_indigenas_e_quilombolas_utilizar_transporte_escolar.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o uso do transporte escolar por parte dos professores das regiões indígenas e quilombolas, em trechos autorizados e em casos de assentos vagos disponíveis do Município de Salgueiro, e da outras providências.</t>
   </si>
   <si>
     <t>11897</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11897/projeto_de_lei_-_literatura_de_cordel_nas_escolas.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11897/projeto_de_lei_-_literatura_de_cordel_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Ementa: Autoriza ao Poder Executivo o Incentivo da Literatura de Cordel nas escolas da Rede Municipal de Ensino, e dá outras providências.</t>
   </si>
   <si>
     <t>11904</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>ELIANE ALVES</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11904/nome_da_rua_sargento_jailson_correta.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11904/nome_da_rua_sargento_jailson_correta.docx</t>
   </si>
   <si>
     <t>Modifica o nome da Rua Projetada 41-A, Bairro do Monte Alegre, para denominar Rua Sargento José Jailson Hipólito e dá outras providências.</t>
   </si>
   <si>
     <t>11909</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11909/projeto_de_lei_-_03_-_2024_-_isenta_iptu_para_portadores_de_tea_e_sindrome_de_down_assinado_1.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11909/projeto_de_lei_-_03_-_2024_-_isenta_iptu_para_portadores_de_tea_e_sindrome_de_down_assinado_1.pdf</t>
   </si>
   <si>
     <t>Ementa: propõe a isenção de Imposto Predial e Territorial Urbano (IPTU) para essas pessoas, reconhecendo suas necessidades específicas e promovendo inclusão social município de Salgueiro e dá outras providências.</t>
   </si>
   <si>
     <t>11960</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11960/titulo_de_cidadao_-_ivete_farias-_03.06.24.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11960/titulo_de_cidadao_-_ivete_farias-_03.06.24.docx</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Salgueirense a Senhora IVETE FARIAS DE OLIVEIRA, e dá outras providências.</t>
   </si>
   <si>
     <t>11973</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11973/pl-_semana_do_ciclista_assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11973/pl-_semana_do_ciclista_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Semana do Ciclista no Município de Salgueiro e da outras providencias.</t>
   </si>
   <si>
     <t>12003</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12003/projeto_de_lei_-_03_-_2024_-_isenta_iptu_para_transtorno_do_espectro_autista_sindrome_de_down_ou_que_tenham_deficiencias_permanentes.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12003/projeto_de_lei_-_03_-_2024_-_isenta_iptu_para_transtorno_do_espectro_autista_sindrome_de_down_ou_que_tenham_deficiencias_permanentes.docx</t>
   </si>
   <si>
     <t>Ementa: propõe a isenção de Imposto Predial e Territorial Urbano (IPTU) para pessoas com Transtorno do Espectro Autista, Síndrome de Down ou Deficiências Permanentes, reconhecendo suas especificidades e promovendo inclusão social município de Salgueiro e dá outras providências.</t>
   </si>
   <si>
     <t>12036</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12036/praca_da_saude_francisco_wanderley_parente.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12036/praca_da_saude_francisco_wanderley_parente.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação da Academia de Saúde no bairro do Planalto de Academia de Saúde Francisco Wanderley de Sá Parente”</t>
   </si>
   <si>
     <t>12038</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12038/projeto_de_lei-_pratica_de_jiu-jitsu_na_rede_municipal_de_ensino.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12038/projeto_de_lei-_pratica_de_jiu-jitsu_na_rede_municipal_de_ensino.docx</t>
   </si>
   <si>
     <t>INSTITUI COMO ATIVIDADE EXTRACURRICULAR O ENSINO DO_x000D_
 JIU-JITSU, A SER DISSEMINADO E PRATICADO NAS UNIDADES DE ENSINO DA REDE PÚBLICA DO MUNICÍPIO DE SALGUEIRO.</t>
   </si>
   <si>
     <t>12065</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12065/creche_conceicao_das_crioulas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12065/creche_conceicao_das_crioulas.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Creche de Conceição das Crioulas de Creche Maria Auxiliadora de Jesus.</t>
   </si>
   <si>
     <t>12104</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12104/projeto_de_lei_-_04_-_2024_-_denomina-se_dona_neide_de_de_assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12104/projeto_de_lei_-_04_-_2024_-_denomina-se_dona_neide_de_de_assinado.pdf</t>
   </si>
   <si>
     <t>Ementa: Fica denominado o nome da Academia de Saúde localizada do Loteamento Monte Alegre como Dona Neide de Dé (Maria Neide de Jesus Gondim) no município de Salgueiro, e dá outras providências.</t>
   </si>
   <si>
     <t>12105</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12105/projeto_de_lei_-_professor_transporte_escolar_2024_assinado_1.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12105/projeto_de_lei_-_professor_transporte_escolar_2024_assinado_1.pdf</t>
   </si>
   <si>
     <t>Ementa: Autoriza aos professores utilizarem o transporte escolar no município do Salgueiro e dá outras providências.</t>
   </si>
   <si>
     <t>12111</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>ZÉ CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12111/projeto_de_lei_maconha.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12111/projeto_de_lei_maconha.docx</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre a proibição do consumo de maconha em ambientes de uso coletivo, públicos ou privados na cidade de Salgueiro.</t>
   </si>
   <si>
     <t>12122</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12122/dispoe_sobre_incentivo_ambiental2c_estabelecendo_desconto_no_iptu_aos_contribuintes_assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12122/dispoe_sobre_incentivo_ambiental2c_estabelecendo_desconto_no_iptu_aos_contribuintes_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre incentivo ambiental, estabelecendo desconto no IPTU aos contribuintes, que adotarem árvore ou sistema de geração de energia através da radiação solar em seus imóveis contribuindo para um meio ambiente ecologicamente equilibrado.</t>
   </si>
   <si>
     <t>12133</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>NILDO BEZERRA</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12133/maria_neilda.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12133/maria_neilda.docx</t>
   </si>
   <si>
     <t>Denomina a Academia da Saúde, localizada no Bairro Divino Espírito Santo como: Academia da Saúde MARIA NEILDA GOMES DE FIGUEIREDO, quando finalizada sua construção.</t>
   </si>
   <si>
     <t>12187</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12187/projeto_de_lei_rua_-_ana_clara__18.07.24.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12187/projeto_de_lei_rua_-_ana_clara__18.07.24.docx</t>
   </si>
   <si>
     <t>Modifica o nome da  Travessa Projetada 08, no Loteamento Novo Salgueiro I, bairro Minervina Frankilin para Rua ANA CLARA DOS ANJOS CARVALHO.</t>
   </si>
   <si>
     <t>12204</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12204/projeto_de_lei_-_mudanca_de_nome_de_rua_pedro_pergentino_de_souza.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12204/projeto_de_lei_-_mudanca_de_nome_de_rua_pedro_pergentino_de_souza.docx</t>
   </si>
   <si>
     <t>Modifica o nome da Travessa Antônio Nogueira de Melo para Rua Pedro Pergentino de Souza, na localidade imperador, no bairro Augusto Alencar Sampaio.</t>
   </si>
   <si>
     <t>12231</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>EMMANUEL  SAMPAIO</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12231/projeto_de_lei_fica_denominando_o_nome_de_simao_goncalves_dos_santos_o_patio_multiplo_uso_na_localidade_do_tordilho_zona_rural_no_municipio_de_salgueiro_pe.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12231/projeto_de_lei_fica_denominando_o_nome_de_simao_goncalves_dos_santos_o_patio_multiplo_uso_na_localidade_do_tordilho_zona_rural_no_municipio_de_salgueiro_pe.docx</t>
   </si>
   <si>
     <t>Ementa: Denomina-se o Pátio de Múltiplo Uso, localizado no Tordilho, Zona Rural no Município de Salgueiro/PE como: Pátio de Múltiplo Uso Simão Gonçalves dos Santos, quando finalizada sua construção.</t>
   </si>
   <si>
     <t>12270</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12270/projeto_de_lei_fica_denominando_o_nome_de_francisco_s._de_sa_magalhaes_o_patio_multiplo_uso_na_localidade_da_rua__prof._jose_gomes_de_sa_no_divino_espirito_santo_no_municipio_de_salgueiro_pe.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12270/projeto_de_lei_fica_denominando_o_nome_de_francisco_s._de_sa_magalhaes_o_patio_multiplo_uso_na_localidade_da_rua__prof._jose_gomes_de_sa_no_divino_espirito_santo_no_municipio_de_salgueiro_pe.docx</t>
   </si>
   <si>
     <t>Ementa: Denomina-se o Pátio de Múltiplo Uso, localizado na Rua Professor José Gomes de Sá, no Bairro Divino Espírito, no Município de Salgueiro/PE como: Pátio de Múltiplo Uso Francisco Silvano de Sá Magalhães, quando finalizada sua construção.</t>
   </si>
   <si>
     <t>12284</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12284/projeto_de_lei_-empreendedorismo_na_educacao_1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12284/projeto_de_lei_-empreendedorismo_na_educacao_1.docx</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE SALGUEIRO O PROGRAMA/PLANO DE EDUCAÇÃO EMPREENDERORA NO ENSINO FUNDAMENTAL E MÉDIO.</t>
   </si>
   <si>
     <t>12305</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12305/pl_iptu_verde-_dispoe_sobre_incentivo_ambiental_estabelecendo_desconto_no_iptu_aos_contribuintes.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12305/pl_iptu_verde-_dispoe_sobre_incentivo_ambiental_estabelecendo_desconto_no_iptu_aos_contribuintes.docx</t>
   </si>
   <si>
     <t>Dispõe sobre incentivo ambiental, estabelecendo desconto no IPTU VERDE aos contribuintes, que adotarem casas sustentáveis contribuindo para um meio ambiente ecologicamente equilibrado.</t>
   </si>
   <si>
     <t>12325</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12325/projeto_de_lei_rua_-_doacao_de_orgaos_e_tecidos__26.08.24.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12325/projeto_de_lei_rua_-_doacao_de_orgaos_e_tecidos__26.08.24.docx</t>
   </si>
   <si>
     <t>Institui a Política de Conscientização e Incentivo da Doação de Sangue, Órgãos, Tecidos e Leite Materno – Promoção 3D, no Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>12327</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12327/projeto_de_lei_rua_-_ana_clara__18.07.24.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12327/projeto_de_lei_rua_-_ana_clara__18.07.24.docx</t>
   </si>
   <si>
     <t>Modifica o nome da  Travessa Projetada 08, no Loteamento Novo Salgueiro I, bairro Adalberto Alves de Sá, para Rua ANA CLARA DOS ANJOS CARVALHO.</t>
   </si>
   <si>
     <t>12390</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12390/projeto_de_lei_-_nomeacao_da_rua_mac.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12390/projeto_de_lei_-_nomeacao_da_rua_mac.docx</t>
   </si>
   <si>
     <t>Ementa: Modifica o nome da Rua Projetada 05 no bairro Adalberto Alves de Sá (Loteamento novo Salgueiro) para a Rua. Rev. José Maria Passos e dá outras providências.</t>
   </si>
   <si>
     <t>12401</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12401/projeto_de_lei_da_rua_jarbas_dos_santos_almeida.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12401/projeto_de_lei_da_rua_jarbas_dos_santos_almeida.docx</t>
   </si>
   <si>
     <t>Denomina-se a rua Projetada 38A no Loteamento Novo Salgueiro, 1° etapa, Bairro Adalberto Alves de Sá  que passe a se chamar Jarbas dos Santos Almeida</t>
   </si>
   <si>
     <t>12403</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12403/projeto_de_lei_da_rua_jose_alves_de_sa.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12403/projeto_de_lei_da_rua_jose_alves_de_sa.docx</t>
   </si>
   <si>
     <t>Denomina-se a rua Projetada 38 no Loteamento Novo Salgueiro, 1° etapa, Bairro Adalberto Alves de Sá que passe a se chamar JOSÉ ALVES DE SÁ</t>
   </si>
   <si>
     <t>12410</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12410/projeto_de_lei_-_remuneracoes.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12410/projeto_de_lei_-_remuneracoes.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REMUNERAÇÃO SEM AUMENTO DE DESPESAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12415</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12415/projeto_de_lei_no_posto_de_saude_vpr_queimada_grande.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12415/projeto_de_lei_no_posto_de_saude_vpr_queimada_grande.docx</t>
   </si>
   <si>
     <t>Denomina-se o posto de Saúde_x000D_
 localizado na VPR Queimada  Grande,_x000D_
 passe a se chamar em nome casal Antonio Cicero dos Santos e Maria Antonia Neta  Santos.</t>
   </si>
   <si>
     <t>12421</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12421/projeto_de_lei_-_06_-_dispoe_sobre_a_obrigatoriedade_do_uso_da_focinheira_assinado_1.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12421/projeto_de_lei_-_06_-_dispoe_sobre_a_obrigatoriedade_do_uso_da_focinheira_assinado_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do uso da focinheira e estabelece regras de segurança para a condução responsável de cães de grande porte e/ou de raças consideradas perigosas no município do Salgueiro e dá outras providências.</t>
   </si>
   <si>
     <t>12440</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12440/projeto_de_lei_no_rua_casal_antonio_cicero_dos_santos_e_maria_antonia_neta_santos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12440/projeto_de_lei_no_rua_casal_antonio_cicero_dos_santos_e_maria_antonia_neta_santos.docx</t>
   </si>
   <si>
     <t>Denomina-se a Rua Travessa Projetada 11,Loteamento Novo Salgueiro, passe a se chamar em nome casal Antonio Cicero dos Santos e Maria Antonia Neta  Santos.</t>
   </si>
   <si>
     <t>12441</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>JOÃO DE NELSON</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12441/pai_de_socorro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12441/pai_de_socorro.docx</t>
   </si>
   <si>
     <t>Ementa: Denomina o nome da Rua, ANTÔNIO JOAQUIM DE VASCONCELOS no 3° Distrito de Umãs no final da Rua Maria Aliete Gonçlves de Barros, no kilometro 13 da PE 483.</t>
   </si>
   <si>
     <t>12443</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12443/leo_mae_de_dinha.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12443/leo_mae_de_dinha.docx</t>
   </si>
   <si>
     <t>Ementa: Denomina o nome da Rua, LEONIDIA MARIA DA CONCEIÇÃO no 3° Distrito de Umãs no Loteamento de Daniel por trás do Balneário.</t>
   </si>
   <si>
     <t>12447</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12447/emendas_2024.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12447/emendas_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe as indicações das emendas impositivas parlamentares individuais e de bancada para a execução no exercício 2025.</t>
   </si>
   <si>
     <t>11388</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11388/titulo_cidadao-concede_o_titulo_de_cidadao_salgueirense_ao_senhor_fernando_ribeiro_lins_e_da_outras_providencias..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11388/titulo_cidadao-concede_o_titulo_de_cidadao_salgueirense_ao_senhor_fernando_ribeiro_lins_e_da_outras_providencias..docx</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Salgueirense ao Senhor, Fernando Ribeiro Lins e dá outras providencias.</t>
   </si>
   <si>
     <t>11528</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11528/titulo_de_cidadao_-_ulisses_azevedo_sousa-04.03.2024.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11528/titulo_de_cidadao_-_ulisses_azevedo_sousa-04.03.2024.docx</t>
   </si>
   <si>
     <t>11764</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11764/proj_decreto_legislativo_-_titurlo_de_cidadao_fernando_dueire.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11764/proj_decreto_legislativo_-_titurlo_de_cidadao_fernando_dueire.docx</t>
   </si>
   <si>
     <t>Ementa: Concede o Título de Cidadão Salgueirense a Senhora, Fernando Antônio Caminha Dueire, e dá outras providências.</t>
   </si>
   <si>
     <t>11862</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11862/titulo_cidadao_anilton_cadengue.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11862/titulo_cidadao_anilton_cadengue.docx</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Salgueirense a Anilton Cadengue de Oliveira.</t>
   </si>
   <si>
     <t>11893</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11893/decreto_legislativo_cidadao_salgueirense_ao_senhor_jose_de__arimateia_muniz_de_alencar_sampaio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11893/decreto_legislativo_cidadao_salgueirense_ao_senhor_jose_de__arimateia_muniz_de_alencar_sampaio.docx</t>
   </si>
   <si>
     <t>Concede Título de CIDADÃO SALGUEIRENSE ao Senhor JOSÉ DE ARIMATÉA MUNIZ DE ALENCAR SAMPAIO e dá outras providências.</t>
   </si>
   <si>
     <t>12004</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12004/titulo_de_cidadao_-_ivete_farias-_03.06.24.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12004/titulo_de_cidadao_-_ivete_farias-_03.06.24.docx</t>
   </si>
   <si>
     <t>12024</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12024/decreto_legislativo_titulo_de_cidadao__salgueirense_ao_senhor_marcos_tarsicio_sa_de_vasconcelos_-_oficial.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12024/decreto_legislativo_titulo_de_cidadao__salgueirense_ao_senhor_marcos_tarsicio_sa_de_vasconcelos_-_oficial.docx</t>
   </si>
   <si>
     <t>Concede Título de CIDADÃO SALGUEIRENSE ao Senhor MARCOS TARCÍSIO SÁ DE VASCONCELOS, e dá outras providências.</t>
   </si>
   <si>
     <t>12051</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12051/projeto_de_lei_no_titulo_cidadao_jarbas_filho.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12051/projeto_de_lei_no_titulo_cidadao_jarbas_filho.docx</t>
   </si>
   <si>
     <t>Concede o TÍTULO DE CIDADÃO                     SALGUEIRENSE ao Sr.  JARBAS DE ANDRADE VASCONCELOS FILHO_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>12096</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12096/concede_comenda_de_honra_ao_tenente_coronel_do_8o_bpm_washington_luiz_pereira_de_melo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12096/concede_comenda_de_honra_ao_tenente_coronel_do_8o_bpm_washington_luiz_pereira_de_melo.docx</t>
   </si>
   <si>
     <t>Concede comenda de honra ao tenente coronel do 8º BPM Washington Luiz Pereira de Melo, e aos policias do BEPI: SGT Francisco Eudes Gomes Lins, CB Felipe de Freitas Lima, CB Iggor Rennan de Carvalho, CB Romulo Alexandre Soares da Silva, SD Higor Mendes Luciano, SD Sérgio Souza Barros, SD João Paulo Farias de Araújo.</t>
   </si>
   <si>
     <t>12149</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12149/titulo_cidadao_daniel_gomes_de_lima.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12149/titulo_cidadao_daniel_gomes_de_lima.docx</t>
   </si>
   <si>
     <t>Título de Cidadão Salgueirense a Daniel Gomes de Lima</t>
   </si>
   <si>
     <t>12218</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12218/titulo_cidada_izilda.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12218/titulo_cidada_izilda.docx</t>
   </si>
   <si>
     <t>EMENTA: Concede o TÍTULO DE CIDADÃ   SALGUEIRENSE a Sra.  IZILDA ANTONIA DE SÁ e  dá outras providências.</t>
   </si>
   <si>
     <t>12282</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12282/concede_o_titulo_de_cidadao_salgueirense_a_senhora_auzerina_cardoso_e_da_outras_providencias..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12282/concede_o_titulo_de_cidadao_salgueirense_a_senhora_auzerina_cardoso_e_da_outras_providencias..docx</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Salgueirense a Senhora, Auzerina Cardoso e dá outras providencias.</t>
   </si>
   <si>
     <t>12328</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12328/titulo_cidadao_flavio_vieira.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12328/titulo_cidadao_flavio_vieira.docx</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Salgueirense a Flávio José Vieira.</t>
   </si>
   <si>
     <t>12352</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12352/titulo_cidadao_leo_morais.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12352/titulo_cidadao_leo_morais.docx</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Salgueirense a Leandro Coelho de Morais (Léo Morais).</t>
   </si>
   <si>
     <t>12382</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12382/titulo_cidadao_diego.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12382/titulo_cidadao_diego.docx</t>
   </si>
   <si>
     <t>EMENTA: Concede o TÍTULO DE CIDADÃO   SALGUEIRENSE AO Sr.  Diego Dornelles Fernandes Feitosa e  dá outras providências.</t>
   </si>
   <si>
     <t>12384</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12384/projeto_de_lei_no_titulo_cidadao_pedro_campos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12384/projeto_de_lei_no_titulo_cidadao_pedro_campos.docx</t>
   </si>
   <si>
     <t>Concede o TÍTULO DE CIDADÃO   SALGUEIRENSE ao Sr.  PEDRO HENRIQUE DE ANDRADE LIMA CARNEIRO CAMPOS _x000D_
 dá outras providências</t>
   </si>
   <si>
     <t>12388</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12388/titulo_de_cidadao_-elvius_alves_-_25.10.24.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12388/titulo_de_cidadao_-elvius_alves_-_25.10.24.docx</t>
   </si>
   <si>
     <t>Ementa: Concede o Título de Cidadão Salgueirense a ELVIS ALVES DE ARAÚJO, e dá outras providências.</t>
   </si>
   <si>
     <t>12391</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12391/proj_decreto_legislativo_-_titurlo_pastor.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12391/proj_decreto_legislativo_-_titurlo_pastor.docx</t>
   </si>
   <si>
     <t>Ementa: Concede o Título de Cidadão Salgueirense ao Senhor, Pastor. Cornélio Beserra Gonzaga, e dá outras providências._x000D_
 O Vereador Tiago Arraes Sampaio, no uso de suas atribuições legislativas, no que rege o Artigo 35 – Inciso XVI da Lei Orgânica Municipal e Artigo 150 – Inciso V, do Regimento Interno desta casa, propõe à CÂMARA MUNICIPAL DE VEREADORES DE SALGUEIRO, o seguinte Projeto de Decreto Legislativo:</t>
   </si>
   <si>
     <t>12396</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12396/decreto_legislativo_titulo_de_cidadao__salgueirense_ao_ilustrissimo_senhor_deputado_federal_augusto_coutinho.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12396/decreto_legislativo_titulo_de_cidadao__salgueirense_ao_ilustrissimo_senhor_deputado_federal_augusto_coutinho.docx</t>
   </si>
   <si>
     <t>EMENTA: Concede Título de CIDADÃO SALGUEIRENSE ao Ilustríssimo Senhor Deputado Federal, AUGUSTO RODRIGUES COUTINHO DE MELO e dá outras providências.</t>
   </si>
   <si>
     <t>12399</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12399/minuta_projeto_de_decreto_legislativo_salarios.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12399/minuta_projeto_de_decreto_legislativo_salarios.docx</t>
   </si>
   <si>
     <t>12402</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12402/titulo_cidada_claudia_guerra.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12402/titulo_cidada_claudia_guerra.docx</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Salgueirense a CLÁUDIA GUERRA DE SÁ HONÓRIO.</t>
   </si>
   <si>
     <t>12409</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12409/titulo_de_cidadao_salgueirense-clara_tenorio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12409/titulo_de_cidadao_salgueirense-clara_tenorio.docx</t>
   </si>
   <si>
     <t>O Vereador André de Zé Esmeraldo,no uso de suas atribuições legislativas,Concede o Titulo de Cidadã Salgueirense a Clara Tenório Ferro Padilha.</t>
   </si>
   <si>
     <t>12432</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12432/biografia_de_benedita_com_justificativa.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12432/biografia_de_benedita_com_justificativa.docx</t>
   </si>
   <si>
     <t>EMENTA: Concede Título de CIDADÃO SALGUEIRENSE a Ilustríssima Senhora, BENEDITA GOMES VIEIRA e dá outras providências.</t>
   </si>
   <si>
     <t>12445</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12445/titulo_de_cidadao_-_ana_carolina_callou.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12445/titulo_de_cidadao_-_ana_carolina_callou.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Salgueirense a ANA CAROLINA GONÇALVES DE OLIVEIRA CALLOU, Popular: DRª ANA CAROLINA GONÇALVES.</t>
   </si>
   <si>
     <t>11645</t>
   </si>
   <si>
     <t>EPLE</t>
   </si>
   <si>
     <t>EMENDA À PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11645/emenda_supressiva_-_reajuste_salario.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11645/emenda_supressiva_-_reajuste_salario.docx</t>
   </si>
   <si>
     <t>SUPRIME-SE O PARÁGRAFO ÚNICO DO ART. 3º DO PROJETO DE LEI 04/2024 DE AUTORIA DO CHEFE DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>11736</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11736/emenda_pl_26.2023_executivo.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11736/emenda_pl_26.2023_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DO PROJETO DE LEI Nº 26/2023, QUE AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, EM ADEQUAÇÃO ÀS ALTERAÇÕES DA EMENDA CONSTITUCIONAL 132 DE 20 DE DEZEMBRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>12331</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12331/emenda_art_69-a_ldo_2024.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12331/emenda_art_69-a_ldo_2024.docx</t>
   </si>
   <si>
     <t>Acrescenta-se o Art. 69-A ao Projeto de Lei Nº 015/24</t>
   </si>
   <si>
     <t>12332</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12332/emenda_art_22_ldo_2024.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12332/emenda_art_22_ldo_2024.docx</t>
   </si>
   <si>
     <t>Altera-se o Art. 22, do Projeto de Lei Nº 015/24, passando a ter a seguinte redação.</t>
   </si>
   <si>
     <t>12333</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12333/emenda_art_25_ldo_2024.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12333/emenda_art_25_ldo_2024.docx</t>
   </si>
   <si>
     <t>Altera-se a redação do parágrafo único do Art. 25, do Projeto de Lei Nº 015/24</t>
   </si>
   <si>
     <t>12334</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12334/emenda_art_69_ldo_2024.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12334/emenda_art_69_ldo_2024.docx</t>
   </si>
   <si>
     <t>Suprime-se os parágrafos 1º e 2º do Art. 69 do Projeto de Lei Nº 015/24, pelo que o parágrafo 3º passa a ser o parágrafo único do referido artigo</t>
   </si>
   <si>
     <t>12371</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12371/emenda_ao_projeto_de_lei_016.24_loa_execultivo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12371/emenda_ao_projeto_de_lei_016.24_loa_execultivo.docx</t>
   </si>
   <si>
     <t>Inclui o art. 18-A ao Projeto de Lei nº 016/2024.</t>
   </si>
   <si>
     <t>12423</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12423/emenda_modificativa_-_pl_016-2024_-_loa_-_limite_de_suplementacao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12423/emenda_modificativa_-_pl_016-2024_-_loa_-_limite_de_suplementacao.docx</t>
   </si>
   <si>
     <t>Modifica a alínea “a”, do inciso I, do art. 8º, do Projeto de Lei nº 016/2024.</t>
   </si>
   <si>
     <t>11733</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>emenda ao projeto de lei do legistativo</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11733/emenda_aditiva_ao_projeto_de_lei_no_010_2024.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11733/emenda_aditiva_ao_projeto_de_lei_no_010_2024.docx</t>
   </si>
   <si>
     <t>Ementa: Inclui o fisioterapeuta como prescritor no REMUME e dá outras providências.</t>
   </si>
   <si>
     <t>11831</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11831/emenda_pl_no_2.429-2022_-_gratificacao_-_henrique.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11831/emenda_pl_no_2.429-2022_-_gratificacao_-_henrique.pdf</t>
   </si>
   <si>
     <t>Modifica o Art. 1º, § 3º do Projeto de Lei Nº 27/2022.</t>
   </si>
   <si>
     <t>11940</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11940/emenda_a_pl_24.2024.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11940/emenda_a_pl_24.2024.docx</t>
   </si>
   <si>
     <t>Altera-se o Art. 1º, do Projeto de Lei Nº 24/2024.</t>
   </si>
   <si>
     <t>11315</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11315/mocao_de_pesar_aos_familiares_de_maria_do_carmo_de_souza.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11315/mocao_de_pesar_aos_familiares_de_maria_do_carmo_de_souza.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares de Maria do Carmo Alves de Souza (Do Carmo) pelo seu falecimento, ocorrido no dia 23 de Janeiro do corrente ano.</t>
   </si>
   <si>
     <t>11316</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11316/mocao_de_pesar_aos_familiares_de_joao_carlos_cruz_e_silva.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11316/mocao_de_pesar_aos_familiares_de_joao_carlos_cruz_e_silva.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares de João Carlos Cruz e Silva pelo seu falecimento, ocorrido no dia 09 de Janeiro do corrente ano.</t>
   </si>
   <si>
     <t>11371</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11371/mocao_de_pesar_no_02__-_sandra_maria_duarte.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11371/mocao_de_pesar_no_02__-_sandra_maria_duarte.docx</t>
   </si>
   <si>
     <t>EMENTA: Formula votos de pesar a todos os Familiares da Srª. Sandra Maria Duarte das outras providências.</t>
   </si>
   <si>
     <t>11372</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11372/mocao_de_pesar_no_01__-_ramon_macedo_cardoso.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11372/mocao_de_pesar_no_01__-_ramon_macedo_cardoso.docx</t>
   </si>
   <si>
     <t>EMENTA: Formula votos de pesar a todos os Familiares do Sr. Ramon Macedo Cardoso das outras providências.</t>
   </si>
   <si>
     <t>11373</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11373/mocao_de_pesar_aos_familiares_de_ailton_jose_de_lima.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11373/mocao_de_pesar_aos_familiares_de_ailton_jose_de_lima.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares de Ailton José de Lima (Ailton de seu Zé Lima) pelo seu falecimento, ocorrido no dia 31 de Janeiro do corrente ano.</t>
   </si>
   <si>
     <t>11387</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11387/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_joao_carlos_cruz_e_silva..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11387/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_joao_carlos_cruz_e_silva..docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de JOÃO CARLOS CRUZ E SILVA.</t>
   </si>
   <si>
     <t>11398</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11398/mocao_de_aplausos_cabeleira_do_bebe.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11398/mocao_de_aplausos_cabeleira_do_bebe.docx</t>
   </si>
   <si>
     <t>APLAUSOS AOS ORGANIZADORES DA CABELEIRA DO BEBÉ, PELO 1° ANO DE APRESENTAÇÃO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>11430</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11430/mocao_de_pesar_no_03__-_carlos_antonio_coelho_lins.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11430/mocao_de_pesar_no_03__-_carlos_antonio_coelho_lins.docx</t>
   </si>
   <si>
     <t>EMENTA: Formula votos de pesar a todos os Familiares do Dr. Carlos Antônio Coelho Lins das outras providências.</t>
   </si>
   <si>
     <t>11432</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11432/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_dalveniza_maria_de_souza..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11432/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_dalveniza_maria_de_souza..docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de DALVENIZA MARIA DE SOUZA.</t>
   </si>
   <si>
     <t>11439</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11439/mocao_monica_e_armenia.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11439/mocao_monica_e_armenia.pdf</t>
   </si>
   <si>
     <t>Formula votos de Aplausos e Reconhecimento à MÔNICA ARAÚJO E ARMENIA SAMPAIO, Popular: MARIAS PARTY KIDS E ARMENIA SAMPAIO CAKES, pela realização da decoração e do bolo do mesversario de 1 mês do filho do cantor João Gomes.</t>
   </si>
   <si>
     <t>11454</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11454/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_isnard_barros_lopes..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11454/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_isnard_barros_lopes..docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de ISNARD BARROS LOPES.</t>
   </si>
   <si>
     <t>11459</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11459/mocao_de_pesar_george...docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11459/mocao_de_pesar_george...docx</t>
   </si>
   <si>
     <t>O vereador Tiago Arraes, no uso de suas atribuições e cumpridas às formalidades regimentais vem apresentar esta MOÇÃO DE PESAR aos familiares de George Fernandes Vieira, pelo seu falecimento, ocorrido no dia 21 de fevereiro de 2024.</t>
   </si>
   <si>
     <t>11460</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11460/mocao_de_pesar_maria.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11460/mocao_de_pesar_maria.docx</t>
   </si>
   <si>
     <t>O vereador Tiago Arraes, no uso de suas atribuições e cumpridas às formalidades regimentais vem apresentar esta MOÇÃO DE PESAR aos familiares de Maria das Graças Silva, pelo seu falecimento, ocorrido no dia 25 de fevereiro de 2024.</t>
   </si>
   <si>
     <t>11461</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11461/mocao_de_pesar_22.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11461/mocao_de_pesar_22.docx</t>
   </si>
   <si>
     <t>O vereador Tiago Arraes, no uso de suas atribuições e cumpridas às formalidades regimentais vem apresentar esta MOÇÃO DE PESAR aos familiares de Luís Pontes Jardim, pelo seu falecimento, ocorrido no dia 22 de fevereiro de 2024.</t>
   </si>
   <si>
     <t>11480</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11480/mocao_de_pesar_aos_familiares_de_isnard_barros_lopes.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11480/mocao_de_pesar_aos_familiares_de_isnard_barros_lopes.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares de Isnard Barros Lopes pelo seu falecimento, ocorrido no dia 22 de Fevereiro do corrente ano.</t>
   </si>
   <si>
     <t>11500</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11500/mocao_de_aplausos_e_reconhecimento_a_5o_grupamento_do_corpo_de_bombeiro_de_salgueiro_pe.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11500/mocao_de_aplausos_e_reconhecimento_a_5o_grupamento_do_corpo_de_bombeiro_de_salgueiro_pe.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS e RECONHECIMENTO ao 5º Grupamento - Corpo de Bombeiros Militar de Pernambuco, pelos 10 anos de história, protegendo a vida, o patrimônio e o meio ambiente.</t>
   </si>
   <si>
     <t>11517</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11517/mocao_aplausos_ao_tatuador_regys_fagner_figueredo_dias_-27.02.2024.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11517/mocao_aplausos_ao_tatuador_regys_fagner_figueredo_dias_-27.02.2024.docx</t>
   </si>
   <si>
     <t>Formula votos de aplausos ao tatuador Regys Fagner Figueredo Dias e dá outras providências.</t>
   </si>
   <si>
     <t>11529</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11529/mocao_de_pesar_de_eugenio_barbosa.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11529/mocao_de_pesar_de_eugenio_barbosa.docx</t>
   </si>
   <si>
     <t>Ementa: Formula votos de pesar aos familiares de José Eugenio Filho_x000D_
 _x000D_
 ._x000D_
 _x000D_
 _x000D_
 A Vereadora Fátima Carvalho, juntamente com os demais Vereadores e Vereadora da casa Epitácio Alencar no uso de suas atribuições legislativas e satisfeitas com as formalidades regimentais, faz votos de pesar aos familiares de José Eugênio Filho, pelo seu falecimento ocorrido no dia 05 de março de 2024._x000D_
 _x000D_
 1º- Ficam registrados nesta Casa Parlamentar, os votos de pesar aos familiares de José Eugênio Filho (popular Eugênio da ciosac) , nascido em 18/11/1969._x000D_
 2º- Da respeitável decisão desta casa, dê-se ciência aos familiares._x000D_
 _x000D_
   _x000D_
 3º- Esta proposição entra em vigor na data de sua publicação.</t>
   </si>
   <si>
     <t>11536</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11536/mocao_aplausos_ao_tatuador_regys_fagner_figueredo_dias_-27.02.2024.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11536/mocao_aplausos_ao_tatuador_regys_fagner_figueredo_dias_-27.02.2024.docx</t>
   </si>
   <si>
     <t>Ementa: Formula votos de aplausos a Antônio de Pádua Leônidas de Sá._x000D_
 O Vereador que esta subscreve, no uso das prerrogativas institucionais, tem a honra de submeter à digna apreciação do colegiado deste legislativo, a presente proposição, no molde seguinte:</t>
   </si>
   <si>
     <t>11554</t>
   </si>
   <si>
     <t>FLAVINHO BARROS</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11554/mocao_seu_ze_gordo.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11554/mocao_seu_ze_gordo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do Senhor JOSÉ ELIAS PEREIRA.</t>
   </si>
   <si>
     <t>11593</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11593/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_maria_dos_rosario_ribeiro_rafael..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11593/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_maria_dos_rosario_ribeiro_rafael..docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de MARIA DOS ROSÁRIO RIBEIRO RAFAEL.</t>
   </si>
   <si>
     <t>11598</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11598/mocao_de_pesar_-seu_zequinha.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11598/mocao_de_pesar_-seu_zequinha.docx</t>
   </si>
   <si>
     <t>EMENTA: Formula votos de pesar aos familiares de SEU ZEQUINHA ARTESÃO DO COURO, pelo falecimento do mesmo ocorrido no dia 22/03/2024 no Sitio Penedo.</t>
   </si>
   <si>
     <t>11600</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11600/mocao_de_pesar_nba_05_-_audenir_bernadinho_dos_santos_29_assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11600/mocao_de_pesar_nba_05_-_audenir_bernadinho_dos_santos_29_assinado.pdf</t>
   </si>
   <si>
     <t>EMENTA: Formula votos de pesar a todos os Familiares do Sr. Audenir Bernadinho dos Santos e da outra providência.</t>
   </si>
   <si>
     <t>11603</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11603/mocao_de_pesar_ao_familiares_de_mariana_da_salete_de_sa_barros.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11603/mocao_de_pesar_ao_familiares_de_mariana_da_salete_de_sa_barros.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares de Mariana da Salete de Sá Barros (Dona Salete) pelo seu falecimento, ocorrido no dia 24 de Março do corrente ano.</t>
   </si>
   <si>
     <t>11607</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11607/mocao_de_aplausos_upae-.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11607/mocao_de_aplausos_upae-.docx</t>
   </si>
   <si>
     <t>Formula votos de Aplausos à UPAE-Salgueiro, pelos 10 anos de fundação.</t>
   </si>
   <si>
     <t>11609</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11609/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_moises_joaquim_da_silva..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11609/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_moises_joaquim_da_silva..docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de MOISÉS JOAQUIM DA SILVA.</t>
   </si>
   <si>
     <t>11682</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11682/mocao_de_pesar_no_06__-_valdenir__bernadinho_dos_santos_didi.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11682/mocao_de_pesar_no_06__-_valdenir__bernadinho_dos_santos_didi.docx</t>
   </si>
   <si>
     <t>EMENTA: Formula votos de pesar a todos os Familiares do Sr. Valdenir Bernadinho dos Santos e da outra providência.</t>
   </si>
   <si>
     <t>11685</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11685/pesar_de_jose_paulo_de_souza.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11685/pesar_de_jose_paulo_de_souza.docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de José Paulo de Souza pelo seu falecimento ocorrido no dia 03 de abril de 2024</t>
   </si>
   <si>
     <t>11738</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11738/mocao-_aplausos_para_a_pastoral_da_juventude_da_paroquia_santo_antonio_de_salgueiro_22.04.24.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11738/mocao-_aplausos_para_a_pastoral_da_juventude_da_paroquia_santo_antonio_de_salgueiro_22.04.24.docx</t>
   </si>
   <si>
     <t>Formula votos de aplausos para a Pastoral da Juventude da Paroquia Santo Antônio de Salgueiro e dá outras providências.</t>
   </si>
   <si>
     <t>11746</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11746/mocao_de_pesar_maria_do_socorro_bezerra_filgueira_tamarindo_e_sa.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11746/mocao_de_pesar_maria_do_socorro_bezerra_filgueira_tamarindo_e_sa.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares de  Maria do Socorro Bezerra Filgueira Tamarindo e Sá pelo seu falecimento, ocorrido no dia 21 de Abril do corrente ano.</t>
   </si>
   <si>
     <t>11762</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11762/mocao_de_pesar_no_08__-_sr._valdemar_coelho_de_souza.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11762/mocao_de_pesar_no_08__-_sr._valdemar_coelho_de_souza.docx</t>
   </si>
   <si>
     <t>EMENTA: Formula votos de pesar a todos os Familiares do Sr. Valdemar Coelho de Souza e da outra providência.</t>
   </si>
   <si>
     <t>11763</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11763/mocao_de_pesar_no_07__-_david_leite_da_silva.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11763/mocao_de_pesar_no_07__-_david_leite_da_silva.docx</t>
   </si>
   <si>
     <t>EMENTA: Formula votos de pesar a todos os Familiares do Sr. David Leite da Silva e da outra providência.</t>
   </si>
   <si>
     <t>11767</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11767/copia_de_camara_de_vereadores_de_salgueir1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11767/copia_de_camara_de_vereadores_de_salgueir1.docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de MARIA DO SOCORRO BEZERRA FILGUEIRA TAMARINDO E SÁ.</t>
   </si>
   <si>
     <t>11768</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11768/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_maria_de_fatima_da_conceicao..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11768/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_maria_de_fatima_da_conceicao..docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de MARIA DE FATIMA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>11775</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11775/mocao_zilma.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11775/mocao_zilma.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da Senhora ZILMA MARIA MUNIZ.</t>
   </si>
   <si>
     <t>11830</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11830/mocao_alcindo_simplicio.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11830/mocao_alcindo_simplicio.pdf</t>
   </si>
   <si>
     <t>Formula votos de Pesar aos Familiares de ALCINDO SIMPLICIO DE BARROS, pelo seu falecimento ocorrido no dia 22 de Abril do corrente ano, na cidade de Salgueiro - PE.</t>
   </si>
   <si>
     <t>11890</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11890/mocao_de_pesar_aos_familiares_de__maria_lucia_de_araujo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11890/mocao_de_pesar_aos_familiares_de__maria_lucia_de_araujo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares de Maria Lucia de Araújo pelo seu falecimento, ocorrido no dia 16 de Maio do corrente ano.</t>
   </si>
   <si>
     <t>11891</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11891/mocao_de_pesar_aos_familiares_de__duperron_luiz_de_alencar.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11891/mocao_de_pesar_aos_familiares_de__duperron_luiz_de_alencar.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares de Duperron Luiz de Alencar pelo seu falecimento, ocorrido no dia 15 de Maio do corrente ano.</t>
   </si>
   <si>
     <t>11892</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11892/mocao_de_pesar_aos_familiares_de__manoel_angelo_pereira.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11892/mocao_de_pesar_aos_familiares_de__manoel_angelo_pereira.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares de Manoel Ângelo Pereira (Ângelo de Raimundo Pedro) pelo seu falecimento, ocorrido no dia 15 de Maio do corrente ano.</t>
   </si>
   <si>
     <t>11916</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11916/mocao_de_pesar_aos_familiares_de__francisco_matias_dantas_liro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11916/mocao_de_pesar_aos_familiares_de__francisco_matias_dantas_liro.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares de Francisco Matias Dantas (Liro), pelo seu falecimento, ocorrido no dia 17 de Maio do corrente ano.</t>
   </si>
   <si>
     <t>11922</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11922/mocao_de_pesar-maria_de_lucia_de_araujo..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11922/mocao_de_pesar-maria_de_lucia_de_araujo..docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de MARIA DE LÚCIA DE ARAÚJO.</t>
   </si>
   <si>
     <t>11937</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11937/mocao_de_pesar_aos_familiares_de_maria_do_socorro_gomes_goncalves.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11937/mocao_de_pesar_aos_familiares_de_maria_do_socorro_gomes_goncalves.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares de Maria do Socorro Gomes Gonçalves, pelo seu falecimento, ocorrido no dia 23 de Maio do corrente ano.</t>
   </si>
   <si>
     <t>11945</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11945/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_rosimeire_santana_de_sa_callou..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11945/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_rosimeire_santana_de_sa_callou..docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de ROSIMEIRE SANTANA DE SÁ CALLOU.</t>
   </si>
   <si>
     <t>11946</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11946/mocao_maria_ramos.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11946/mocao_maria_ramos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares da Senhora MARIA DE ANDRADE RAMOS FREIRE.</t>
   </si>
   <si>
     <t>11955</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11955/mocao_de_pesar_aos_familiares__de_eraldo_de_souza.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11955/mocao_de_pesar_aos_familiares__de_eraldo_de_souza.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares de Eraldo de Souza, pelo seu falecimento, ocorrido no dia 29 de Maio do corrente ano.</t>
   </si>
   <si>
     <t>12006</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12006/mocao_de_aplausos_e_reconhecimento_para_profissionais_da_seguranca_privada_de_salgueiro_sindivig.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12006/mocao_de_aplausos_e_reconhecimento_para_profissionais_da_seguranca_privada_de_salgueiro_sindivig.docx</t>
   </si>
   <si>
     <t>Formula votos de Aplausos e Reconhecimento pela celebração do Dia Nacional do Vigilante, comemorado no dia 20 de junho.</t>
   </si>
   <si>
     <t>12009</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12009/mocao_de_pesar_deginaldo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12009/mocao_de_pesar_deginaldo.docx</t>
   </si>
   <si>
     <t>O vereador Tiago Arraes, no uso de suas atribuições e cumpridas às formalidades regimentais vem apresentar esta MOÇÃO DE PESAR aos familiares do Sr. Deginaldo de Sá Oliveira, pelo seu falecimento, ocorrido no dia 09 de junho do corrente ano.</t>
   </si>
   <si>
     <t>12023</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12023/mocao_deginaldo_sa.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12023/mocao_deginaldo_sa.pdf</t>
   </si>
   <si>
     <t>Formula votos de Pesar aos Familiares de DEGINALDO DE SÁ OLIVEIRA, Popular: “DEGINALDO SÁ”  pelo seu falecimento, ocorrido no dia 09 de Junho do corrente ano, na cidade de Recife - PE.</t>
   </si>
   <si>
     <t>12034</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12034/mocao_de_pesar_aos_familiares__de_maria_raimunda_freitas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12034/mocao_de_pesar_aos_familiares__de_maria_raimunda_freitas.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares de Maria Raimunda Freitas (Miúda), pelo seu falecimento, ocorrido no dia 10 de Junho do corrente ano.</t>
   </si>
   <si>
     <t>12035</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12035/mocao_de_pesar_aos_familiares_de_alfredo_milton_sampaio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12035/mocao_de_pesar_aos_familiares_de_alfredo_milton_sampaio.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares de Alfredo Milton Sampaio (Milton de Romão Bem), pelo seu falecimento, ocorrido no dia 12 de Junho do corrente ano.</t>
   </si>
   <si>
     <t>12037</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12037/mocao_de_pesar-_maria_matias_de_sa.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12037/mocao_de_pesar-_maria_matias_de_sa.docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de MARIA MATIAS DE SÁ.</t>
   </si>
   <si>
     <t>12039</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12039/mocao_de_pesar_-diogo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12039/mocao_de_pesar_-diogo.docx</t>
   </si>
   <si>
     <t>EMENTA: Formula votos de pesar aos familiares de DIOGO DIOCLECIO DA SILVA, pelo falecimento do mesmo ocorrido no dia 16/06/2024 na cidade de Salgueiro.</t>
   </si>
   <si>
     <t>12052</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12052/mocao_de_pesar_no_0_9_antonio_jose_da_silva_antonio_de_mocinha.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12052/mocao_de_pesar_no_0_9_antonio_jose_da_silva_antonio_de_mocinha.docx</t>
   </si>
   <si>
     <t>EMENTA: Formula votos de pesar a todos os Familiares do Antônio José da Silva e da outra providência.</t>
   </si>
   <si>
     <t>12053</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12053/mocao_de_pesar_aos_familiares__de_maria_izabel_da_silva_avelino.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12053/mocao_de_pesar_aos_familiares__de_maria_izabel_da_silva_avelino.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares de Maria Izabel da Silva Avelino, pelo seu falecimento, ocorrido no dia 16 de Junho do corrente ano.</t>
   </si>
   <si>
     <t>12054</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12054/mocao_de_pesar_aos_familiares__de_francisco_pedro_de_oliveira.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12054/mocao_de_pesar_aos_familiares__de_francisco_pedro_de_oliveira.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares de Francisco Pedro de Oliveira (Dudé da ambulância), pelo seu falecimento, ocorrido no dia 13 de Junho do corrente ano.</t>
   </si>
   <si>
     <t>12064</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12064/mocao_de_aplausos_sr._valdemiro_gomes.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12064/mocao_de_aplausos_sr._valdemiro_gomes.docx</t>
   </si>
   <si>
     <t>EMENTA: Formulam votos de Aplausos  ao Senhor Valdemiro Gomes de Sá pela passagem dos seus  90 anos de idade.</t>
   </si>
   <si>
     <t>12086</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12086/mocao_de_pesar_aos_familiares__de_julieta_canejo_do_amaral.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12086/mocao_de_pesar_aos_familiares__de_julieta_canejo_do_amaral.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares de Julieta Canêjo do Amaral (Dona Julieta), pelo seu falecimento, ocorrido no dia 19 de Junho do corrente ano.</t>
   </si>
   <si>
     <t>12093</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12093/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_expedito_joaquim_raimundo.___.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12093/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_expedito_joaquim_raimundo.___.docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de EXPEDITO JOAQUIM RAIMUNDO.</t>
   </si>
   <si>
     <t>12094</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12094/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_francisco_matias_rocha..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12094/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_francisco_matias_rocha..docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de FRANCISCO MATIAS ROCHA.</t>
   </si>
   <si>
     <t>12095</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12095/mocao_de_aplausos_para_policiais_militares_do_8_bpm_grupo_bepi_cel_washignton_luiz.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12095/mocao_de_aplausos_para_policiais_militares_do_8_bpm_grupo_bepi_cel_washignton_luiz.docx</t>
   </si>
   <si>
     <t>Formula votos de aplausos e reconhecimento aos policiais militares do 8° BPM, grupo BEPI, e em especial ao Tenente Coronel Washington Luiz Pereira de Melo, comandante do 8° BPM.</t>
   </si>
   <si>
     <t>12100</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12100/mocao_-_bepi.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12100/mocao_-_bepi.docx</t>
   </si>
   <si>
     <t>: Formula votos de aplausos a equipe do BEPI (Batalhão Especializado de Policiamento do Interior), pela ação realizada na cidade de Salgueiro no 21 junho de 2024.</t>
   </si>
   <si>
     <t>12101</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12101/mocao_de_aplausos_erika_nascimento__26.06.24.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12101/mocao_de_aplausos_erika_nascimento__26.06.24.docx</t>
   </si>
   <si>
     <t>Formula votos de aplausos  para Érika Nascimento e o projeto Águia</t>
   </si>
   <si>
     <t>12103</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12103/mocao_de_pesar_nba_09_-_sr._antonio_alencar_melo_assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12103/mocao_de_pesar_nba_09_-_sr._antonio_alencar_melo_assinado.pdf</t>
   </si>
   <si>
     <t>EMENTA: Formula votos de pesar a todos os Familiares do Antônio Alencar Melo e da outra providência</t>
   </si>
   <si>
     <t>12112</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12112/mocao_de_aplausos_aldeia_lagoinha.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12112/mocao_de_aplausos_aldeia_lagoinha.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações pelos relevantes serviços prestados em benefício da promoção, restauração e manutenção da cultura ancestral indígena, Documentários Entre Gerações, Poesias e Luta da Aldeia Lagoinha no 2º distrito de Salgueiro - PE.</t>
   </si>
   <si>
     <t>12117</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12117/mocao_de_pesar_maria_de_fatima.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12117/mocao_de_pesar_maria_de_fatima.docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de Maria de Fátima Xavier Souza (Fatinha) .</t>
   </si>
   <si>
     <t>12121</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12121/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_joao_damiao_de_souza..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12121/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_joao_damiao_de_souza..docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de JOÃO DAMIÃO DE SOUZA.</t>
   </si>
   <si>
     <t>12186</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12186/mocao_de_aplausos_igor_moura__22.06.24.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12186/mocao_de_aplausos_igor_moura__22.06.24.docx</t>
   </si>
   <si>
     <t>Formula votos de aplausos  para José Igor nascimento Moura.</t>
   </si>
   <si>
     <t>12197</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12197/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_francisco_de_assis_jesus_da_silva..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12197/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_francisco_de_assis_jesus_da_silva..docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de FRANCISCO DE ASSIS JESUS DA SILVA.</t>
   </si>
   <si>
     <t>12198</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12198/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_antonia_nunes_pereira_mota..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12198/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_antonia_nunes_pereira_mota..docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de ANTONIA NUNES PEREIRA MOTA.</t>
   </si>
   <si>
     <t>12203</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12203/mocao_antonia_mota.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12203/mocao_antonia_mota.pdf</t>
   </si>
   <si>
     <t>Formula votos de Pesar aos Familiares de ANTÔNIA NUNES PEREIRA MOTA, Popular: “DONA TOINHA MOTA”, pelo seu falecimento, ocorrido no dia 22 de Julho do corrente ano, na cidade de Salgueiro - PE.</t>
   </si>
   <si>
     <t>12205</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12205/mocao_de_aplausos_e_reconhecimento_a_fundacao__altino_ventura_da_4a_macrorregiao_de_salgueiro_pe.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12205/mocao_de_aplausos_e_reconhecimento_a_fundacao__altino_ventura_da_4a_macrorregiao_de_salgueiro_pe.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS e RECONHECIMENTO pela celebração no dia 14 de agosto de 2024, pelos 20 anos da 4ª Macrorregião do Altino Ventura em Salgueiro PE.</t>
   </si>
   <si>
     <t>12206</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12206/mocao_de_aplausos_e_reconhecimento_ao_cdi_pelo_1_ano.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12206/mocao_de_aplausos_e_reconhecimento_ao_cdi_pelo_1_ano.docx</t>
   </si>
   <si>
     <t>EMENTA: Formula votos de Aplausos e Reconhecimento pela celebração de 1 ano do Centro de Desenvolvimento Integral Maria do Carmo em Salgueiro PE.</t>
   </si>
   <si>
     <t>12207</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12207/mocao_de_pesar-_marcelo_antonio_alves_e_vasconcelos_.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12207/mocao_de_pesar-_marcelo_antonio_alves_e_vasconcelos_.docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de MARCELO ANTONIO ALVES E VASCONCELOS .</t>
   </si>
   <si>
     <t>12208</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12208/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_maria_olindina_gomes_de_sa.__.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12208/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_maria_olindina_gomes_de_sa.__.docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de MARIA OLINDINA GOMES DE SÁ.</t>
   </si>
   <si>
     <t>12220</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12220/mocao_de_pesar_nba_10_-_sr._francisco_de_assis_29_assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12220/mocao_de_pesar_nba_10_-_sr._francisco_de_assis_29_assinado.pdf</t>
   </si>
   <si>
     <t>Formula votos de pesar a todos os Familiares do Sr. Francisco de Assis (Chico Pinto) e da outra providência.</t>
   </si>
   <si>
     <t>12221</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12221/mocao_de_aplausos-formula_votos_de_aplausos_para_valesca_sampaio_confessor_pelo_o_titulo_de_miss_continente_pernambuco_curvy_2024..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12221/mocao_de_aplausos-formula_votos_de_aplausos_para_valesca_sampaio_confessor_pelo_o_titulo_de_miss_continente_pernambuco_curvy_2024..docx</t>
   </si>
   <si>
     <t>Formula votos de aplausos PARA VALESCA SAMPAIO CONFESSOR PELO O TÍTULO DE MISS CONTINENTE PERNAMBUCO CURVY 2024.</t>
   </si>
   <si>
     <t>12242</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12242/mocao_de_pesar_francisco_sipauba.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12242/mocao_de_pesar_francisco_sipauba.docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de Francisco Junior de Lima Ramos (Sipaúba).</t>
   </si>
   <si>
     <t>12243</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12243/mocao_de_pesar_elzineide_soares.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12243/mocao_de_pesar_elzineide_soares.docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de Elzineide Soares de Souza Landim (Mima)</t>
   </si>
   <si>
     <t>12248</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12248/mocao_de_pesar_aos_familiares_de_pedro_raimundo_nascimento_pedro_peba.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12248/mocao_de_pesar_aos_familiares_de_pedro_raimundo_nascimento_pedro_peba.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares de Pedro Raimundo do Nascimento (Pedro Peba) pelo seu falecimento, ocorrido no dia 03 de Agosto do corrente ano.</t>
   </si>
   <si>
     <t>12249</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12249/mocao_de_aplausos_nba_01_-_akasek_assinado_1.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12249/mocao_de_aplausos_nba_01_-_akasek_assinado_1.pdf</t>
   </si>
   <si>
     <t>Ementa: Formula votos de aplausos a Associação de Karatê do Sertão Central (AKASEC), que foram os anfitriões da 4º etapa do CAMPEK – Campeonato Pernambucano de Karatê em Salgueiro.</t>
   </si>
   <si>
     <t>12250</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12250/mocao_de_aplausos_nba_4_-_wagner_silva_de_santana28_assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12250/mocao_de_aplausos_nba_4_-_wagner_silva_de_santana28_assinado.pdf</t>
   </si>
   <si>
     <t>Ementa: Formula votos de aplausos a Anderson Wagner Silva de Santana, Presidente da Federação Pernambucana das Associações de Karatê (FPAK).</t>
   </si>
   <si>
     <t>12251</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12251/mocao_de_aplausos_nba_3_-_kleyton_alves_ribeiro2c_assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12251/mocao_de_aplausos_nba_3_-_kleyton_alves_ribeiro2c_assinado.pdf</t>
   </si>
   <si>
     <t>Ementa: Formula votos de aplausos ao Novo Técnico da Seleção Pernambucana de Karatê do Sertão Central, Kleyton Alves Ribeiro, que faz parte da Associação de Karatê do Sertão Central (AKASEC) e dá outras providências.</t>
   </si>
   <si>
     <t>12268</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12268/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_verilda_bezerra_de_oliveira..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12268/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_verilda_bezerra_de_oliveira..docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de VERILDA BEZERRA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>12269</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12269/mocao_de_aplausos-formula_votos_de_aplausos_para_blog_de_silva_lima_pelos_seus_10_dez_anos_de_sua_criacao._1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12269/mocao_de_aplausos-formula_votos_de_aplausos_para_blog_de_silva_lima_pelos_seus_10_dez_anos_de_sua_criacao._1.docx</t>
   </si>
   <si>
     <t>Formula votos de aplausos PARA BLOG DE SILVA LIMA PELOS SEUS 10 (DEZ) ANOS DE SUA CRIAÇÃO.</t>
   </si>
   <si>
     <t>12271</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12271/mocao_de_pesar_aos_familiares_de__lenira_pereira_dos_santos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12271/mocao_de_pesar_aos_familiares_de__lenira_pereira_dos_santos.docx</t>
   </si>
   <si>
     <t>EMENTA: Formula votos Moção de pesar aos Familiares LENIRA PEREIRA DOS SANTOS</t>
   </si>
   <si>
     <t>12272</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12272/mocao_aplauso.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12272/mocao_aplauso.docx</t>
   </si>
   <si>
     <t>EMENTA: Formula votos de aplausos a Cristovão de Sá Carvalho Filho pela conclusão da faculdade de Medicina.</t>
   </si>
   <si>
     <t>12273</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12273/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_maria_isabela_bezerra_gondim..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12273/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_maria_isabela_bezerra_gondim..docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de MARIA ISABELA BEZERRA GONDIM.</t>
   </si>
   <si>
     <t>12285</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12285/mocao_de_pesar-maria_do_socorro_lustosa_falcao.___.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12285/mocao_de_pesar-maria_do_socorro_lustosa_falcao.___.docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de MARIA DO SOCORRO LUSTOSA FALCÃO.</t>
   </si>
   <si>
     <t>12302</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12302/mocao_de_pesar_alexsandro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12302/mocao_de_pesar_alexsandro.docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de Alexsandro da Silva Barros e Sá</t>
   </si>
   <si>
     <t>12304</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12304/mocao_de_pesar_danilo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12304/mocao_de_pesar_danilo.docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de Danilo de Carvalho Leite.</t>
   </si>
   <si>
     <t>12316</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12316/mocao_de_pesar_aluisio_da_bananeira.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12316/mocao_de_pesar_aluisio_da_bananeira.docx</t>
   </si>
   <si>
     <t>EMENTA: Formula votos de pesar aos Familiares de Aluísio Carlos dos Santos, conhecido como Aluísio da Bananeira.</t>
   </si>
   <si>
     <t>12317</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12317/mocao_de_pesar_aos_familiares__de_raimundo_marzim_parentedr.marzim_parente.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12317/mocao_de_pesar_aos_familiares__de_raimundo_marzim_parentedr.marzim_parente.docx</t>
   </si>
   <si>
     <t>EMENTA: Formula votos Moção de pesar aos Familiares de Raimundo Marzim Parente (Marzim Parente).</t>
   </si>
   <si>
     <t>12329</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12329/mocao_aluisio_carlos.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12329/mocao_aluisio_carlos.pdf</t>
   </si>
   <si>
     <t>Formula votos de Pesar aos Familiares de ALUÍSIO CARLOS DOS SANTOS, Popular: “SEU ALUÍSIO” pelo seu falecimento, ocorrido no dia 21 de Agosto do corrente ano, na cidade de Salgueiro - PE.</t>
   </si>
   <si>
     <t>12336</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12336/mocao_de_pesar_urbano.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12336/mocao_de_pesar_urbano.docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de Urbano Luiz de Barros</t>
   </si>
   <si>
     <t>12342</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12342/mocao_onofre_leal.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12342/mocao_onofre_leal.pdf</t>
   </si>
   <si>
     <t>Formula votos de Pesar aos Familiares de ONOFRE LEAL SOBRINHO, Popular: “ONOFRINHO LEAL”  pelo seu falecimento, ocorrido no dia 24 de Agosto do corrente ano, na cidade de Recife - PE.</t>
   </si>
   <si>
     <t>12353</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12353/mocao_de_pesar_severina.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12353/mocao_de_pesar_severina.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares de Severina Maria da Conceição Ferreira pelo seu falecimento, ocorrido no dia 06 de setembro do corrente ano.</t>
   </si>
   <si>
     <t>12358</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12358/mocao_de_pesar_no_11_-_sr._sr._manuel_pereira_de_araujo_filho_seu_nequinha.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12358/mocao_de_pesar_no_11_-_sr._sr._manuel_pereira_de_araujo_filho_seu_nequinha.docx</t>
   </si>
   <si>
     <t>EMENTA: Formula votos de pesar a todos os Familiares do Sr. Manuel Pereira de Araújo Filho (Seu Nequinha) e da outra providência.</t>
   </si>
   <si>
     <t>12360</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12360/mocao_de_pesar-felipe_vasconcelos_dos_santos..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12360/mocao_de_pesar-felipe_vasconcelos_dos_santos..docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de FELIPE VASCONCELOS DOS SANTOS.</t>
   </si>
   <si>
     <t>12361</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12361/mocao_de_pesar-fabricia_maria_da_silva..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12361/mocao_de_pesar-fabricia_maria_da_silva..docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de FABRÍCIA MARIA DA SILVA.</t>
   </si>
   <si>
     <t>12364</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12364/mocao_de_pesa_felipe.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12364/mocao_de_pesa_felipe.docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de FELIPE VASCONCELOS DOS SANTOS</t>
   </si>
   <si>
     <t>12366</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12366/mocao_de_pesar_seu_daniel_eletricista.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12366/mocao_de_pesar_seu_daniel_eletricista.docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos Familiares de Daniel Romão Fernandes, conhecido como Seu Daniel Eletricista.</t>
   </si>
   <si>
     <t>12370</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12370/mocao_de_aplausos_-_time_feminino_conceicao.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12370/mocao_de_aplausos_-_time_feminino_conceicao.pdf</t>
   </si>
   <si>
     <t>Formula votos de aplausos ao time de futebol feminino de Conceição das Crioulas pela conquista do título da Copa Estadual Quilombola de Futebol.</t>
   </si>
   <si>
     <t>12372</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12372/formula_votos_de_pesar_aos_familiares_de_jose_alan_alencar_roza.__.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12372/formula_votos_de_pesar_aos_familiares_de_jose_alan_alencar_roza.__.docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de JOSÉ ALAN ALENCAR ROZA.</t>
   </si>
   <si>
     <t>12373</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12373/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_antonio_ribeiro_de_sa_junior..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12373/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_antonio_ribeiro_de_sa_junior..docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de ANTÔNIO RIBEIRO DE SÁ JÚNIOR.</t>
   </si>
   <si>
     <t>12374</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12374/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_roberto_cazuza_galvao..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12374/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_roberto_cazuza_galvao..docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de ROBERTO CAZUZA GALVÃO.</t>
   </si>
   <si>
     <t>12376</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12376/mocao_de_pesar_aldeci.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12376/mocao_de_pesar_aldeci.docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de Aldeci dos Santos Ribeiro</t>
   </si>
   <si>
     <t>12383</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12383/mocao_de_lucia_de_magalhaes_bezerra_2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12383/mocao_de_lucia_de_magalhaes_bezerra_2.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares de Luzia de Magalhães Bezerra (D. Bebeca) pelo seu falecimento, ocorrido no dia 22 de Outubro do corrente ano.</t>
   </si>
   <si>
     <t>12385</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12385/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_herlanio_souza..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12385/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_herlanio_souza..docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de HERLÂNIO SOUZA.</t>
   </si>
   <si>
     <t>12392</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12392/mocao_de_aplausos_dona_eremita.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12392/mocao_de_aplausos_dona_eremita.docx</t>
   </si>
   <si>
     <t>APLAUSOS A MARIA EREMITA CRUZ BARROS, PELA PASSAGEM DOS SEUS 91 ANOS DE IDADE E QUASE 70 ANOS DEDICADAS A EDUCAÇÃO NA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>12393</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12393/mocao_de_pesar_aderval_alencar_filho.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12393/mocao_de_pesar_aderval_alencar_filho.docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de Aderval Alencar Filho</t>
   </si>
   <si>
     <t>12404</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12404/mocao_de_pesar_analia_luzia.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12404/mocao_de_pesar_analia_luzia.docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de Anália Luzia de Barros Torres.</t>
   </si>
   <si>
     <t>12416</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12416/mocao_de_aplausos_jose_augusto_e_rita_maria.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12416/mocao_de_aplausos_jose_augusto_e_rita_maria.docx</t>
   </si>
   <si>
     <t>Formula votos de Aplausos aos Srs. José Augusto e Rita Maria , pelo aniversário de  50 anos de casamento.</t>
   </si>
   <si>
     <t>12422</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12422/mocao_de_pesar_aos_familiares_de_dernivaldo_cruz_angelim.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12422/mocao_de_pesar_aos_familiares_de_dernivaldo_cruz_angelim.docx</t>
   </si>
   <si>
     <t>EMENTA: Formula votos Moção de pesar aos Familiares de Dernivaldo Cruz Angelim.</t>
   </si>
   <si>
     <t>12424</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12424/mocao_de_aplausos-_formula_votos_de_aplausos_para_valesca_sampaio_confessor_pelo_o_titulo_de_miss_brasil_curvy_2024..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12424/mocao_de_aplausos-_formula_votos_de_aplausos_para_valesca_sampaio_confessor_pelo_o_titulo_de_miss_brasil_curvy_2024..docx</t>
   </si>
   <si>
     <t>Formula votos de aplausos PARA VALESCA SAMPAIO CONFESSOR PELO O TÍTULO DE MISS BRASIL CURVY 2024.</t>
   </si>
   <si>
     <t>12431</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12431/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_ana_vanessa_dos_santos..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12431/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_ana_vanessa_dos_santos..docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de ANA VANESSA RODRIGUES DE SÁ PARENTE.</t>
   </si>
   <si>
     <t>12437</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12437/mocao_de_pesar_aos_familiares_manoel_leonidas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12437/mocao_de_pesar_aos_familiares_manoel_leonidas.docx</t>
   </si>
   <si>
     <t>EMENTA: Formula votos Moção de pesar aos Familiares de MANOEL LEONIDAS.</t>
   </si>
   <si>
     <t>12438</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12438/mocao_osvaldo_monteiro.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12438/mocao_osvaldo_monteiro.pdf</t>
   </si>
   <si>
     <t>Formula votos de Pesar aos Familiares de OSVALDO ALVES MONTEIRO, Popular: “OSVALDO MONTEIRO” pelo seu falecimento, ocorrido no dia 27 de Novembro do corrente ano, na cidade de Salgueiro - PE.</t>
   </si>
   <si>
     <t>12439</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12439/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_morganna_thatielle_sampaio_pereira..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12439/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_morganna_thatielle_sampaio_pereira..docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de MORGANNA THATIELLE SAMPAIO PEREIRA.</t>
   </si>
   <si>
     <t>12442</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12442/mocao_de_aplausos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12442/mocao_de_aplausos.docx</t>
   </si>
   <si>
     <t>Ementa: APLAUSOS AO PREFEITO ELEITO DO MUNICÍPIO DE SALGUEIRO FÁBIO LISANDRO DE LIMA BARROS, PELA PASSAGEM DOS SEUS 50 ANOS DE IDADE;</t>
   </si>
   <si>
     <t>12444</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12444/mocao_morganna_sampaio.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12444/mocao_morganna_sampaio.pdf</t>
   </si>
   <si>
     <t>Formula votos de Pesar aos Familiares de MORGANNA THATIELLE SAMPAIO PEREIRA, Popular: “MORGANNA SAMPAIO”  pelo seu falecimento, ocorrido no dia 03 de Dezembro do corrente ano, na cidade de Recife - PE.</t>
   </si>
   <si>
     <t>12448</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12448/mocao_de_pesar_ana_luiza.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12448/mocao_de_pesar_ana_luiza.docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de Ana Luiza Alves de Sá.</t>
   </si>
   <si>
     <t>12451</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12451/mocao_de_pesar-_maria_diva_de_carvalho..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12451/mocao_de_pesar-_maria_diva_de_carvalho..docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de MARIA DIVA DE CARVALHO.</t>
   </si>
   <si>
     <t>12452</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12452/mocao_de_pesar-jose_sebastiao_da_silva.___.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12452/mocao_de_pesar-jose_sebastiao_da_silva.___.docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de JOSÉ SEBASTIÃO DA SILVA.</t>
   </si>
   <si>
     <t>11306</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>BALDIN DOS ANJOS</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11306/rua_antonio_henrique.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11306/rua_antonio_henrique.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o tapa buraco da Rua Antônio Henrique Pereira Calou, no bairro Nossa Sra. das Graças, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11314</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11314/indicacao_-_calcamento_da_travessa_ubatuba_no_bairro_planalto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11314/indicacao_-_calcamento_da_travessa_ubatuba_no_bairro_planalto.docx</t>
   </si>
   <si>
     <t>Que seja solicitado ao Senhor Prefeito do Município Marcones Libório de Sá junto ao secretário de desenvolvimento urbano e obras o Senhor Michael Kenneth Ferreira Hayden que providencie o calçamento e pavimentação da Travessa Ubatuba no Bairro do Planalto em Salgueiro-PE.</t>
   </si>
   <si>
     <t>11318</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11318/indicacao_o_calcamento_da_rua_01_de_agosto_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11318/indicacao_o_calcamento_da_rua_01_de_agosto_bairro_planalto..docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Marcones Libório e ao Secretário de Desenvolvimento e Obras Michael Kenneth, o calçamento da Rua 01 de agosto, bairro Planalto.</t>
   </si>
   <si>
     <t>11319</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11319/indicacao_que_seja_construida_um_campo_de_areia_ao_lado_da_academia_de_saude_enfrente_a_escola_dr._severino_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11319/indicacao_que_seja_construida_um_campo_de_areia_ao_lado_da_academia_de_saude_enfrente_a_escola_dr._severino_bairro_planalto..docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Marcones Libório e ao Secretário de Desenvolvimento e Obras Michael Kenneth, que seja construída um Campo de Areia ao lado da Academia de Saúde enfrente a Escola Dr. Severino, bairro Planalto.</t>
   </si>
   <si>
     <t>11320</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11320/indicacao_reforma_da_pracinha_do_planalto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11320/indicacao_reforma_da_pracinha_do_planalto.docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Marcones Libório e ao Secretário de Desenvolvimento e Obras Michael Kenneth, a reforma da Pracinha da rua Rui Barbosa, bairro Planalto.</t>
   </si>
   <si>
     <t>11321</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11321/indicacao_reforma_da_quadra_do_planalto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11321/indicacao_reforma_da_quadra_do_planalto.docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Marcones Libório e ao Secretário de Desenvolvimento e Obras Michael Kenneth, a reforma da Quadra da rua Rui Barbosa, bairro Planalto.</t>
   </si>
   <si>
     <t>11322</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11322/indicacao_calcamento_da_rua_ubatuba_bairro_planalto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11322/indicacao_calcamento_da_rua_ubatuba_bairro_planalto.docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Marcones Libório e ao Secretário de Desenvolvimento e Obras Michael Kenneth, o calçamento da Rua Ubatuba, bairro Planalto.</t>
   </si>
   <si>
     <t>11323</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11323/indicacao_calcamento_da_travessa_antonio_alencar_sampaio_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11323/indicacao_calcamento_da_travessa_antonio_alencar_sampaio_bairro_planalto..docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Marcones Libório e ao Secretário de Desenvolvimento e Obras Michael Kenneth, o calçamento da Travessa Antônio Alencar Sampaio, bairro planalto.</t>
   </si>
   <si>
     <t>11324</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11324/indicacao_calcamento_da_travessa_cornelio_soares_bairro_planalto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11324/indicacao_calcamento_da_travessa_cornelio_soares_bairro_planalto.docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Marcones Libório e ao Secretário de Desenvolvimento e Obras Michael Kenneth, o calçamento da Travessa Cornélio Soares, bairro planalto.</t>
   </si>
   <si>
     <t>11325</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11325/indicacao_calcamento_da_travessa_expedita_de_sa_araujo_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11325/indicacao_calcamento_da_travessa_expedita_de_sa_araujo_bairro_planalto..docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Marcones Libório e ao Secretário de Desenvolvimento e Obras Michael Kenneth, o calçamento da Travessa Expedita de Sá Araújo, bairro planalto.</t>
   </si>
   <si>
     <t>11326</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11326/indicacao_calcamento_da_travessa_rui_barbosa.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11326/indicacao_calcamento_da_travessa_rui_barbosa.docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Marcones Libório e ao Secretário de Desenvolvimento e Obras Michael Kenneth, o calçamento da Travessa Rui Barbosa, bairro planalto.</t>
   </si>
   <si>
     <t>11327</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11327/indicacao_calcamento_da_travessa_ubatuba_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11327/indicacao_calcamento_da_travessa_ubatuba_bairro_planalto..docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Marcones Libório e ao Secretário de Desenvolvimento e Obras Michael Kenneth, o calçamento da Travessa Ubatuba, bairro planalto.</t>
   </si>
   <si>
     <t>11328</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11328/indicacao_calcamento_rua_tirandentes__planalto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11328/indicacao_calcamento_rua_tirandentes__planalto.docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Marcones Libório e ao Secretário de Desenvolvimento e Obras Michael Kenneth, o calçamento da Rua Tiradentes, bairro planalto.</t>
   </si>
   <si>
     <t>11329</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11329/indica_o_complemento_do_calcamento_da_rua_antonia_izabel_dinoa_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11329/indica_o_complemento_do_calcamento_da_rua_antonia_izabel_dinoa_bairro_planalto..docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Marcones Libório, e ao Secretário de Desenvolvimento e Obras Michael Kenneth, o complemento do calçamento da rua Antônia Izabel Dinoá, bairro Planalto.</t>
   </si>
   <si>
     <t>11330</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11330/indica_para_que_seja_forrado_e_climatizado_a_sala_das_criancas_de_3_anos_da_escola_alberto_soares_localizado_no_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11330/indica_para_que_seja_forrado_e_climatizado_a_sala_das_criancas_de_3_anos_da_escola_alberto_soares_localizado_no_bairro_planalto..docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Marcones Libório e ao Secretário de Desenvolvimento e Obras Michael Kenneth, para que seja forrado e climatizado a sala das crianças de 3 anos, da Escola Alberto Soares localizado no bairro Planalto._x000D_
 Solicitamos também que se possível seja climatizado a cozinha para melhoria das servidoras que ali trabalham e necessitam de mais conforto.</t>
   </si>
   <si>
     <t>11331</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11331/indica_que_providencie_com_a_maxima_urgencia_a_retirada_de_traves_de_basquete_quebradas_da_quadra_da_rua_nova.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11331/indica_que_providencie_com_a_maxima_urgencia_a_retirada_de_traves_de_basquete_quebradas_da_quadra_da_rua_nova.docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal, Senhor Marcones Libório e ao Secretário de Cultura e Esportes Senhor Rickson Bruno, que providencie com a máxima urgência a retirada de traves de basquete quebradas da Quadra da Rua nova (Rui Barbosa) no bairro do planalto.</t>
   </si>
   <si>
     <t>11332</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11332/indica_que_se_possivel_seja_climatizado_a_cozinha_da_escola_dr._severino_do_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11332/indica_que_se_possivel_seja_climatizado_a_cozinha_da_escola_dr._severino_do_bairro_planalto..docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Marcones Libório e ao Secretário de Desenvolvimento e Obras Michael Kenneth, para que se possível seja climatizado a cozinha da Escola Dr. Severino do bairro planalto. Para melhoria das servidoras que ali trabalham e necessitam de mais conforto. Solicitamos também a reforma em algumas salas.</t>
   </si>
   <si>
     <t>11333</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11333/indicacao_calcamento_da_avenida_mariquinha_parente_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11333/indicacao_calcamento_da_avenida_mariquinha_parente_bairro_planalto..docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Marcones Libório e ao Secretário de Desenvolvimento e Obras Michael Kenneth, o calçamento da Avenida Mariquinha Parente, bairro planalto.</t>
   </si>
   <si>
     <t>11334</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11334/indicacao_calcamento_da_rua_joaquim_da_sa_araujo_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11334/indicacao_calcamento_da_rua_joaquim_da_sa_araujo_bairro_planalto..docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Marcones Libório e ao Secretário de Desenvolvimento e Obras Michael Kenneth, o calçamento da rua Joaquim da Sá Araújo, bairro planalto.</t>
   </si>
   <si>
     <t>11335</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11335/indicacao_calcamento_da_rua_joaquim_de_sa_parente.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11335/indicacao_calcamento_da_rua_joaquim_de_sa_parente.docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Marcones Libório e ao Secretário de Desenvolvimento e Obras Michael Kenneth, o calçamento da rua Joaquim de Sá Parente, bairro planalto.</t>
   </si>
   <si>
     <t>11336</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11336/indica__a_pavimentacao_da_rua_ana_alves_de_sa_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11336/indica__a_pavimentacao_da_rua_ana_alves_de_sa_bairro_planalto..docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor Marcones Libório e ao Secretário de Desenvolvimento e Obras Senhor Michael Kenneth, a pavimentação da Rua Ana Alves de Sá, bairro Planalto.</t>
   </si>
   <si>
     <t>11337</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11337/indica_a_pavimentacao_da_2a_e_3a_travessa_antonio_de_alencar_sampaio_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11337/indica_a_pavimentacao_da_2a_e_3a_travessa_antonio_de_alencar_sampaio_bairro_planalto..docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor Marcones Libório e ao Secretário de Desenvolvimento e Obras Senhor Michael Kenneth, a pavimentação da 2ª e 3ª Travessa Antônio de Alencar Sampaio, bairro Planalto.</t>
   </si>
   <si>
     <t>11338</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11338/indica_a_pavimentacao_da_avenida_brasil_complemento_d_rua_expedita_de_sa_araujo_com_a_construcao_de_uma_passagem_molhada_interligando_as_duas_vias..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11338/indica_a_pavimentacao_da_avenida_brasil_complemento_d_rua_expedita_de_sa_araujo_com_a_construcao_de_uma_passagem_molhada_interligando_as_duas_vias..docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor Marcones Libório e ao Secretário de Desenvolvimento e Obras Senhor Michael Kenneth, a pavimentação da Avenida Brasil, complemento d rua Expedita de Sá Araújo com a construção de uma passagem molhada interligando as duas vias.</t>
   </si>
   <si>
     <t>11339</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11339/indica__a_pavimentacao_da_1a_e_2a_travessa_cornelio_de_barros_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11339/indica__a_pavimentacao_da_1a_e_2a_travessa_cornelio_de_barros_bairro_planalto..docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor Marcones Libório e ao Secretário de Desenvolvimento e Obras Senhor Michael Kenneth, a pavimentação da 1ª e 2ª Travessa Cornélio de Barros, bairro Planalto.</t>
   </si>
   <si>
     <t>11340</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11340/indica_ao_prefeito_municipal_e_ao_diretor_do_ddtrans_que_providencie_regularizar_como_via_de_mao_unica_a_rua_antonio_alencar_sampaio_rua_do_hospital..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11340/indica_ao_prefeito_municipal_e_ao_diretor_do_ddtrans_que_providencie_regularizar_como_via_de_mao_unica_a_rua_antonio_alencar_sampaio_rua_do_hospital..docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Marcones Libório e ao Diretor do DDTRANS que providencie regularizar como via de mão única a Rua Antônio Alencar Sampaio, no bairro Nossa Senhora das Graças, Planalto (Rua do Hospital).</t>
   </si>
   <si>
     <t>11341</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11341/indicacao_para_asfaltar_rua_antonio_de_alencar_sampaio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11341/indicacao_para_asfaltar_rua_antonio_de_alencar_sampaio.docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor Marcones Libório e ao Secretário de Desenvolvimento e Obras Senhor Michael Kenneth, que providencie asfaltar a Rua Antônio de Alencar Sampaio, bairro Nossa Senhora das Graças (Planalto-Rua do hospital regional).</t>
   </si>
   <si>
     <t>11374</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11374/indicacao_reitero_inclusao_da__colocacao_cacamba_estacionaria_para_recolhimento_do_lixo_no_sitio_solta_zona_rural_do_municio_de_salgueiro_pe.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11374/indicacao_reitero_inclusao_da__colocacao_cacamba_estacionaria_para_recolhimento_do_lixo_no_sitio_solta_zona_rural_do_municio_de_salgueiro_pe.docx</t>
   </si>
   <si>
     <t>Reitero a indicação n°270/2023 do dia 13/09/2023,  ao Senhor Prefeito do Município Marcones Libório de Sá junto ao Secretário de Serviços Públicos o Sr. Mac Souza Oliveira Passos a limpeza e colocação de caçamba estacionária para recolhimento de lixo, no Sítio Solta, Zona Rural de Salgueiro – PE.</t>
   </si>
   <si>
     <t>11407</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11407/indicacao_para_que_seja_realizada_construcao_de_uma_passagem_molhada_proximo_ao_olho_dagua_e_vizinho_a_capela_santa_luzia_na_aldeia_paus_branco_no_2o_distrito_de_conceicao_das_crioulas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11407/indicacao_para_que_seja_realizada_construcao_de_uma_passagem_molhada_proximo_ao_olho_dagua_e_vizinho_a_capela_santa_luzia_na_aldeia_paus_branco_no_2o_distrito_de_conceicao_das_crioulas.docx</t>
   </si>
   <si>
     <t>Indico que seja realizado construção de uma Passagem Molha, próximo ao Olho D’água e vizinho a Capela Santa Luzia da Aldeia Paus Branco, em Conceição das Crioulas, 2° Distrito da Zona Rural do município.</t>
   </si>
   <si>
     <t>11412</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11412/rua_sao_vicente.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11412/rua_sao_vicente.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o tapa buraco da Rua São Vicente, no bairro do Centro, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11413</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11413/rua_joao_batista.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11413/rua_joao_batista.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o tapa buraco da Rua João Batista Canejo, no bairro Nossa Sra. das Graças, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11414</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11414/rua_francisco_augusto.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11414/rua_francisco_augusto.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, que seja feito o tapa buraco na Rua Francisco Augusto, no bairro Nossa Sra. das Graças, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11415</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11415/rua_martinho_luiz_vieira.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11415/rua_martinho_luiz_vieira.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, que seja feito o tapa buraco na Rua Martinho Luiz Vieira, no bairro Nossa Sra. Das Graças, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11420</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11420/indicacao_colocacao_da_rede_de_protecao_da_quadra_do_planalto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11420/indicacao_colocacao_da_rede_de_protecao_da_quadra_do_planalto.docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Marcones Libório e ao Secretário de Desenvolvimento e Obras Michael Kenneth, a colocação da rede de proteção na quadra da rua Rui Barbosa, do bairro Planalto. Que foi inclusa no orçamento 2023 através da nossa indicação como emenda impositiva.</t>
   </si>
   <si>
     <t>11429</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11429/indicacao_-_viabiloizar_pagamento_adicional__aos_conselhiros_tutelares-_19.02.24.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11429/indicacao_-_viabiloizar_pagamento_adicional__aos_conselhiros_tutelares-_19.02.24.docx</t>
   </si>
   <si>
     <t>Viabilize pagamento adicional aos conselheiros tutelares pelo regime de plantão a que estão submetidos semanalmente, sem receber remuneração por a jornada extenuante.</t>
   </si>
   <si>
     <t>11433</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11433/indicacao-que_providencie_a_reposicao_da_tampa_da_caixa_de_esgoto_na_rua_severino_dos_santos_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11433/indicacao-que_providencie_a_reposicao_da_tampa_da_caixa_de_esgoto_na_rua_severino_dos_santos_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Indico seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e ao respectivo Secretário de Serviços Públicos, o Srº. Macbanai Passos, que providencie a reposição da tampa da caixa de esgoto, na Rua Severino dos Santos, no Bairro Nossa Senhora das Graças, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11455</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11455/rua_joaquim_angelim.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11455/rua_joaquim_angelim.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o tapa buraco da Rua Joaquim Angelim, no bairro Granja Aurora, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11463</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11463/indicacao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11463/indicacao.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, NO SENTIDO QUE SEJA FEITO A PAVIMENTAÇÃO DA RUA LUIZ BENTO DA SILVA, NO BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
     <t>11464</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11464/indicacao_a_reforma_no_centro_cultural_de_conceicao_ou_peti_localizado_em_conceicao_das_crioulas_no_2o_distrito_municipio_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11464/indicacao_a_reforma_no_centro_cultural_de_conceicao_ou_peti_localizado_em_conceicao_das_crioulas_no_2o_distrito_municipio_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Indica a reforma no Centro Cultural de Conceição ou PETI, localizado em Conceição das Crioulas no 2º Distrito, município de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11471</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11471/indicacao_no_01_-_realocacao_adequacao_dos_jacares_ou__telas_de_protecao_nos_acudes_velho_e_e_acude_novo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11471/indicacao_no_01_-_realocacao_adequacao_dos_jacares_ou__telas_de_protecao_nos_acudes_velho_e_e_acude_novo.docx</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Exmº. Prefeito do Município Sr. Marcones Sá _x000D_
 Ao Srº. Secretário de planejamento e meio ambiente Sr. Erivaldo Pereira e ao Secretário de Serviço Públicos Sr. Mac Passos, que seja feita a realocação ou adequação dos jacarés do açude velho e do açude novo, ou que sejam colocadas telas de proteção .</t>
   </si>
   <si>
     <t>11487</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11487/para_que_todo_atendimento_da_secretaria_de_saude_funcione_no_centro_da_cidade.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11487/para_que_todo_atendimento_da_secretaria_de_saude_funcione_no_centro_da_cidade.docx</t>
   </si>
   <si>
     <t>Solicito à Mesa, após ouvido o plenário, na forma regimental, que seja Indicado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Saúde, o Senhor George Arraes, para que todo atendimento da Secretaria de Saúde funcione no Centro da Cidade.</t>
   </si>
   <si>
     <t>11489</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11489/indicacao_no_02_-_iluminacao_da_francico_norberto_-_divino.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11489/indicacao_no_02_-_iluminacao_da_francico_norberto_-_divino.docx</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Exmº. Prefeito do Município Sr. Marcones Sá e ao Secretário de Serviço Públicos Sr. Mac Passos, que seja colocado a iluminação da Rua Francisco Norberto, bairro do Divino Espirito Santo, Salgueiro – PE.</t>
   </si>
   <si>
     <t>11494</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11494/indicacao-que_seja_realizado_o_conserto_do_calcamento_na_rua_alto_do_riachinho_no_bairro_riachinho_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11494/indicacao-que_seja_realizado_o_conserto_do_calcamento_na_rua_alto_do_riachinho_no_bairro_riachinho_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Indico seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao respectivo Secretário de Desenvolvimento Urbano e Obras, o Srº. Michael Kenneth, que seja realizado o conserto do Calçamento, na Rua Alto do Riachinho, no Bairro Riachinho, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11505</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11505/requerimento_09_secretaria_de_obras__requerimento_do_calcamento_da_rua_maria_do_socorro_de_sa_carvalho_pantaleao_rodrigues_de_carvalho_antonio_genuino.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11505/requerimento_09_secretaria_de_obras__requerimento_do_calcamento_da_rua_maria_do_socorro_de_sa_carvalho_pantaleao_rodrigues_de_carvalho_antonio_genuino.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário Michael Kenneth Ferreira Hayden, que possa fazer Execução do calçamento das seguintes ruas:_x000D_
  1-Maria do Socorro de Sá carvalho _x000D_
  2-Pantaleão Rodrigues de Carvalho _x000D_
  3-Osmá José de Souza_x000D_
  4-Antônio Genuíno Barbosa_x000D_
  5-Ambas no bairro Novas Olinda.</t>
   </si>
   <si>
     <t>11540</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11540/indicacao_-_pavimentacao_da_rua__pantaleao_rodrigues_de_carvalho_localizada_no_bairro_nossa_senhora_das_gracas-11.03.2024.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11540/indicacao_-_pavimentacao_da_rua__pantaleao_rodrigues_de_carvalho_localizada_no_bairro_nossa_senhora_das_gracas-11.03.2024.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legislativas, ouvido o plenário na forma Regimental, indica ao Prefeito Sr. Marcones Libório de Sá e ao Secretário de Desenvolvimento Urbano e Obras Sr. Michael Kenneth Ferreira Hayden, que seja feito a pavimentação da rua  Pantaleão Rodrigues de Carvalho, localizada no bairro Nossa Senhora das Graças, nesta cidade.</t>
   </si>
   <si>
     <t>11544</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11544/indicacao_no_03_-_construcao_de_uma_passagem_molhada_do_bairro_brisa_da_serra.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11544/indicacao_no_03_-_construcao_de_uma_passagem_molhada_do_bairro_brisa_da_serra.docx</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Exmº. Prefeito do Município Sr. Marcones Sá e ao Secretário de Obras Sr. Michael Kenneth, para construção de uma Passagem Molhada do bairro Brisa da Serra no município de Salgueiro– PE.</t>
   </si>
   <si>
     <t>11551</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11551/pavimentacao_rua_projetada_1_novo_salgueiro.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11551/pavimentacao_rua_projetada_1_novo_salgueiro.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação da Rua Projetada 1, Loteamento Novo Salgueiro.</t>
   </si>
   <si>
     <t>11552</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11552/praca_penedo.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11552/praca_penedo.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma praça com espaço amplo na comunidade do Sítio Penedo, preferencialmente em frente à Igreja São Brás.</t>
   </si>
   <si>
     <t>11553</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11553/pavimentacao_rua_caracas.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11553/pavimentacao_rua_caracas.pdf</t>
   </si>
   <si>
     <t>Indica a construção da pavimentação da Rua Caracas, Bairro Augusto Alencar Sampaio, transversal das Ruas Pedro Antônio de Souza e Manoel Francisco de Santiago.</t>
   </si>
   <si>
     <t>11560</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11560/indicacao._pavimemta_2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11560/indicacao._pavimemta_2.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO A PAVIMENTAÇÃO DA TRAVESSA JUSCELINO KUBITSCHEK NO BAIRRO NOSSA SENHORA DE FATIMA.</t>
   </si>
   <si>
     <t>11561</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11561/indicacao._pavimemta_3.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11561/indicacao._pavimemta_3.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO A PAVIMENTAÇÃO DA RUA LUIZ BENTO DA SILVA NO BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
     <t>11562</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11562/indicacao._pavimemta_2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11562/indicacao._pavimemta_2.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO A PAVIMENTAÇÃO DA RUA TRAVESSA ANTÔNIO FILGUEIRA SOARES NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>11565</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11565/rua_antonio_filgueira_soares.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11565/rua_antonio_filgueira_soares.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o tapa buraco da Rua Antônio Filgueira Soares, no bairro Santa Margarida, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11566</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11566/rua_pompeu_e_dolores.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11566/rua_pompeu_e_dolores.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o tapa buraco da Rua Pompeu e Dolores, no bairro Divino Espirito Santo, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11575</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11575/indicacao_-_app_funcional_conecta_recife.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11575/indicacao_-_app_funcional_conecta_recife.pdf</t>
   </si>
   <si>
     <t>Indica que seja implantado pelo município um aplicativo funcional, para uso da população, que conecte os usuários aos serviços de toda rede municipal, com acesso aos serviços de todas as secretarias, a exemplo do App Conecta Recife, que é referência no país.</t>
   </si>
   <si>
     <t>11616</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11616/indicacao_agentes_de_transito_na_saida_da_escola_dom_malan.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11616/indicacao_agentes_de_transito_na_saida_da_escola_dom_malan.docx</t>
   </si>
   <si>
     <t>INDICA A PRESENÇA DE AGENTES DE TRÂNSITO NA SAÍDA DOS ALUNOS DA ESCOLA DOM MALAN, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11624</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11624/indicacao_01_compesa_travessa_manoel_borba.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11624/indicacao_01_compesa_travessa_manoel_borba.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a mesa Diretora que possa solicitar a Companhia Pernambucana de Saneamento - Compesa, através do Sr. Gerente Kássio Kramer Moraes Pinto, solucionar um esgoto estourado na Travessa Manoel Borba, referência residência de numero 100, bairro Divino Espírito Santo_x000D_
 Obs: esta mesma indicação está sendo indicada a secretária de serviços públicos para que ambos possam solucionar este problema</t>
   </si>
   <si>
     <t>11625</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11625/indicacao_01_secretaria_de_servicos_publicos_-_esgoto_travessa_manoel_borba.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11625/indicacao_01_secretaria_de_servicos_publicos_-_esgoto_travessa_manoel_borba.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário Macbanai Souza Oliveira Passos. solucionar um esgoto estourado na Travessa Manoel Borba, referência residência de numero 100, bairro Divino Espírito Santo_x000D_
 Obs: esta mesma indicação está sendo indicada a compesa para que ambos possam solucionar este problema</t>
   </si>
   <si>
     <t>11629</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11629/rua_rui_barboza.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11629/rua_rui_barboza.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o tapa buraco da Rua Rui Barbosa, no bairro Planalto, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11673</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11673/indicacao_-_natacao.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11673/indicacao_-_natacao.pdf</t>
   </si>
   <si>
     <t>Indica a secretaria de desenvolvimento social que providencie aulas de natação para crianças em vulnerabilidade social.</t>
   </si>
   <si>
     <t>11675</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11675/requerimento-_conclusao_da_pavimentacao_do_alto_do_riachinho.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11675/requerimento-_conclusao_da_pavimentacao_do_alto_do_riachinho.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Senhor Marcones Libório de Sá e ao Secretário de Desenvolvimento Urbano e Obras Senhor Michael Kenneth Ferreira Hayden, O calçamento da Rua Manuel Francisco Santiago no Bairro Augusto de Alencar Sampaio, nesta cidade.</t>
   </si>
   <si>
     <t>11676</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11676/avenida_joao_agra_pereira.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11676/avenida_joao_agra_pereira.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o tapa buraco da Avenida João Agra Pereira, no bairro Monte Alegre, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11677</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11677/rua_expedita_de_sa_araujo.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11677/rua_expedita_de_sa_araujo.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o tapa buraco da Rua Expedita de Sá Araujo, no bairro Planalto, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11680</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11680/indicacao_no_06_-_construcao_o_calcamento_que_da_rua_bolivia_no_bairro_minervina_franklin__em_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11680/indicacao_no_06_-_construcao_o_calcamento_que_da_rua_bolivia_no_bairro_minervina_franklin__em_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Exmº. Prefeito do Município Sr. Marcones Sá e ao Exm º. Secretário de Obras Sr. Michael Kenneth, que proceda o calçamento da Rua Bolívia no Bairro Minervina Franklin em Salgueiro-PE.do município de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11683</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11683/indicacao_no_05_-_construcao_o_calcamento_que_da_rua_projetada_3_no_bairro_planalto_em_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11683/indicacao_no_05_-_construcao_o_calcamento_que_da_rua_projetada_3_no_bairro_planalto_em_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Exmº. Prefeito do Município Sr. Marcones Sá e ao Exm º. Secretário de Obras Sr. Michael Kenneth, que proceda o calçamento da Rua Projetada 3 no Bairro Planalto em Salgueiro-PE.do município de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11692</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11692/indicacao_que_seja_construida_uma_ubs_nas_mediacoes_do_residencial_mandacaru_ou_um_ponto_de_apoio_para_que_os_agentes_de_saude_possa_esta_aferindo_pressao_e_medindo_glicose..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11692/indicacao_que_seja_construida_uma_ubs_nas_mediacoes_do_residencial_mandacaru_ou_um_ponto_de_apoio_para_que_os_agentes_de_saude_possa_esta_aferindo_pressao_e_medindo_glicose..docx</t>
   </si>
   <si>
     <t>Indica que seja construída uma UBS nas mediações do Residencial Mandacaru, ou um ponto de apoio para que os agentes de Saúde possa esta aferindo pressão e medindo Glicose.</t>
   </si>
   <si>
     <t>11702</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11702/rua_maria_nogueira_sampaio.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11702/rua_maria_nogueira_sampaio.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o tapa buraco da Rua Maria Nogueira Sampaio, no bairro Centro, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11703</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11703/rua_epitacio_alencar.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11703/rua_epitacio_alencar.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o tapa buraco da Rua Epitácio Alencar, no bairro do Centro, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11718</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11718/indicacao_a_instalacao_completa_de_luminaria_no_poste_proximo_ao_sitio_mutuca_vila_areia_branca..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11718/indicacao_a_instalacao_completa_de_luminaria_no_poste_proximo_ao_sitio_mutuca_vila_areia_branca..docx</t>
   </si>
   <si>
     <t>Indica a Instalação completa de luminária no poste próximo ao Sitio Mutuca, Vila areia Branca.</t>
   </si>
   <si>
     <t>11724</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11724/indicacao_de_instalacao_de_poste_e_refletores_no_campo_do_mulungu_em_conceicao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11724/indicacao_de_instalacao_de_poste_e_refletores_no_campo_do_mulungu_em_conceicao.docx</t>
   </si>
   <si>
     <t>INDICA A INSTALAÇÃO REFLETORES NO CAMPO DE FUTEBOL DA COMUNIDADE ALDEIA MULUNGU, NO DISTRITO DE CONCEIÇÃO DAS CRIOULAS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11726</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11726/indicacao_no_07_-_construcao_de_uma_arena_de_futebol_as_margens_do_acude_novo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11726/indicacao_no_07_-_construcao_de_uma_arena_de_futebol_as_margens_do_acude_novo.docx</t>
   </si>
   <si>
     <t>Indico a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá, ao Secretário de Cultura e Esporte Sr. Rickson Bruno e ao Secretário de Planejamento e Obras Sr. Michael Kennenth, a construção de uma arena de futebol as margens do Açude Novo, em Salgueiro.</t>
   </si>
   <si>
     <t>11729</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11729/indicacao_-_complemento_do_calcamentpo_na_travessa_antonio_henrique_pereira_callou.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11729/indicacao_-_complemento_do_calcamentpo_na_travessa_antonio_henrique_pereira_callou.docx</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito do Município Marcones Libório de Sá junto ao secretário de desenvolvimento urbano e obras o Senhor Michael Kenneth Ferreira Hayden que providencie o complemento do calçamento na Travessa Antônio Henrique Pereira Callou, no bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>11735</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11735/indicacao-que_proceda_a_troca_da_tampa_da_fossa_na_rua_clarisbalte_filgueira_sampaio_ao_lado_da_catedral_de_santo_antonio_no_bairro_santo_antonio_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11735/indicacao-que_proceda_a_troca_da_tampa_da_fossa_na_rua_clarisbalte_filgueira_sampaio_ao_lado_da_catedral_de_santo_antonio_no_bairro_santo_antonio_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Indico seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e órgão competente, que proceda a troca da tampa da fossa, na Rua Clarisbalte Filgueira Sampaio (Ao lado da Catedral de Santo Antônio), no Bairro Santo Antônio, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11747</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11747/indicacao_-_calcamento_da_projetada_16.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11747/indicacao_-_calcamento_da_projetada_16.docx</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito do Município Marcones Libório de Sá junto ao secretário de desenvolvimento urbano e obras o Senhor Michael Kenneth Ferreira Hayden, que providencie o calçamento e pavimentação da Rua Projetada 16, no Bairro Novo Salgueiro</t>
   </si>
   <si>
     <t>11748</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11748/indicacao_-_calcamento_da_rua_jose_belarmino_angelo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11748/indicacao_-_calcamento_da_rua_jose_belarmino_angelo.docx</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito do Município Marcones Libório de Sá, junto ao secretário de desenvolvimento urbano e obras o Senhor Michael Kenneth Ferreira Hayden, que providencie o calçamento e pavimentação da Rua José Belarmino Ângelo, no Bairro Nossa Senhora das Graças em Salgueiro-PE.</t>
   </si>
   <si>
     <t>11749</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11749/indicacao_-_calcamento_da_travessa_13_de_maio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11749/indicacao_-_calcamento_da_travessa_13_de_maio.docx</t>
   </si>
   <si>
     <t>Indico ao Senhor Prefeito do Município Marcones Libório de Sá junto ao secretário de desenvolvimento urbano e obras o Senhor Michael Kenneth Ferreira Hayden,, que providencie o calçamento e pavimentação da Travessa Treze de Maio, no Bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>11757</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11757/indica_para_que_viabilize_a_colocacao_da_rede_de_esgoto_na_rua_18_loteamento_monte_alegre..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11757/indica_para_que_viabilize_a_colocacao_da_rede_de_esgoto_na_rua_18_loteamento_monte_alegre..docx</t>
   </si>
   <si>
     <t>Indica que viabilizem a colocação da rede de esgoto na rua 18, loteamento monte alegre</t>
   </si>
   <si>
     <t>11758</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11758/indicacao_no08_-_construcao_de_calcamento_na_rua_rua_aurea_sampaio_no_bairro_primavera.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11758/indicacao_no08_-_construcao_de_calcamento_na_rua_rua_aurea_sampaio_no_bairro_primavera.docx</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Exmº. Prefeito do Município Sr. Marcones Sá e ao Exm º. Secretário de Obras Sr. Michael Kenneth, que proceda o calçamento em paralelepípedo da Rua Aurea Sampaio no Bairro Primavera, município de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11766</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11766/indicacao-que_providencie_a_reposicao_da_tampa_da_caixa_de_esgoto_na_rua_sebastiao_da_silva_barros_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11766/indicacao-que_providencie_a_reposicao_da_tampa_da_caixa_de_esgoto_na_rua_sebastiao_da_silva_barros_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Indico seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e ao respectivo Secretário de Serviços Públicos, o Srº. Macbanai Passos, que providencie a reposição da tampa da caixa de esgoto, na Rua Sebastião da Silva Barros, no Bairro Nossa Senhora das Graças, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11770</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11770/indicacao_de_vaga_exclusiva_para_conselho_tutelar.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11770/indicacao_de_vaga_exclusiva_para_conselho_tutelar.docx</t>
   </si>
   <si>
     <t>INDICA A CRIAÇÃO DE VAGA PRIVATIVA PARA VEÍCULO OFICIAL DO CONSELHO TUTELAR MUNICIPAL.</t>
   </si>
   <si>
     <t>11804</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11804/indicacao_a_reforma_na_estrutura_da_ubs_do_bairro_cohab_e_a_manutencao_do_ar-condicionado_da_recepcao_do_mesmo..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11804/indicacao_a_reforma_na_estrutura_da_ubs_do_bairro_cohab_e_a_manutencao_do_ar-condicionado_da_recepcao_do_mesmo..docx</t>
   </si>
   <si>
     <t>Indica a reforma na estrutura da UBS do bairro Cohab e a manutenção do ar-condicionado da recepção do mesmo.</t>
   </si>
   <si>
     <t>11821</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11821/rua_buenos_aires.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11821/rua_buenos_aires.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o calçamento da Rua Buenos Aires, no bairro da Cohab, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11825</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11825/rua_arconcio_vieira.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11825/rua_arconcio_vieira.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o tapa buraco da Rua Arcôncio Vieira, no bairro Nossa Sra. das Graças, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11853</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11853/av_cicera_belem.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11853/av_cicera_belem.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o tapa buraco da Av. Cícera Belem Leite, no bairro do Novo Salgueiro, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11875</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11875/indicacao_a_reforma_na_estrutura_da_ubs_do_bairro_cohab_e_a_manutencao_do_ar-condicionado_da_recepcao_do_mesmo._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11875/indicacao_a_reforma_na_estrutura_da_ubs_do_bairro_cohab_e_a_manutencao_do_ar-condicionado_da_recepcao_do_mesmo._assinado.pdf</t>
   </si>
   <si>
     <t>Indica reforma na estrutura da UBS do Bairro Cohab e a manutenção do ar condicionado na recepção do mesmo.</t>
   </si>
   <si>
     <t>11876</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11876/indica_que_seja_construida_uma_praca_na_av._pantaleao_rodrigues_de_carvalho2c_bairro_nossa_senhora_das_gracas._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11876/indica_que_seja_construida_uma_praca_na_av._pantaleao_rodrigues_de_carvalho2c_bairro_nossa_senhora_das_gracas._assinado.pdf</t>
   </si>
   <si>
     <t>Recibo Indica que seja construída uma praça na Avenida Pantaleão Rodrigues de Carvalho, bairro: Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>11877</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11877/indica_que_seja_construida_uma_ponte_de_acesso_na_avenida_beira_canal2c_bairro_nossa_senhora_das_gracas_assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11877/indica_que_seja_construida_uma_ponte_de_acesso_na_avenida_beira_canal2c_bairro_nossa_senhora_das_gracas_assinado.pdf</t>
   </si>
   <si>
     <t>Indica que seja construída uma ponte de acesso na Avenida Beira Canal, bairro: Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>11878</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11878/indica_que_seja_construida_uma_pista_de_cooper_aos_arredores_da_avenida_beira_canal2c_bairro_nossa_senhora_das_gracas._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11878/indica_que_seja_construida_uma_pista_de_cooper_aos_arredores_da_avenida_beira_canal2c_bairro_nossa_senhora_das_gracas._assinado.pdf</t>
   </si>
   <si>
     <t>Indica Construção de pista de Cooper aos arredores da Avenida Beira Canal, bairro: Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>11879</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11879/indica_que_se_possivel_seja_construido_redutores_de_velocidade_29_na_rua_antonio_parente_alencarc22c_842c_89_e_115._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11879/indica_que_se_possivel_seja_construido_redutores_de_velocidade_29_na_rua_antonio_parente_alencarc22c_842c_89_e_115._assinado.pdf</t>
   </si>
   <si>
     <t>indica a construção de redutores de velocidade na rua Antonio Parente de Alencar, bairro Nossa senhora das graças</t>
   </si>
   <si>
     <t>11901</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11901/rua_salomao_de_carvalho_primo.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11901/rua_salomao_de_carvalho_primo.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, que seja feito o calçamento na Rua Salomão de Carvalho Primo no bairro da Primavera, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11902</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11902/av_francisco_jose_da_rosa.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11902/av_francisco_jose_da_rosa.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o tapa buraco da Av. Francisco José da Rosa no bairro da Primavera, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11903</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11903/rua_israel.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11903/rua_israel.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o tapa buraco da Rua Israel de Holanda Cavalcanti, no bairro do Copo de Cristal, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11907</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11907/ubs_sitio_feijao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11907/ubs_sitio_feijao.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja solicitado ao Excelentíssimo Senhor Prefeito do Município Marcones Libório de Sá e ao Senhor Michael Kenneth Ferreira Hayden, Secretário de Desenvolvimento Urbano e Obras, no sentido de envidar esforços para que seja CONSTRUÍDO UMA UBS (UNIDADE BÁSICA DE SAÚDE) NO SÍTIO FEIJÃO, COM ATEDIMENTO APENAS UMA VEZ NA SEMANA.</t>
   </si>
   <si>
     <t>11910</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11910/indicacao_no09_-_construcao_de_calcamento_na_rua_24_loteamento_asa_branca.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11910/indicacao_no09_-_construcao_de_calcamento_na_rua_24_loteamento_asa_branca.docx</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Exmº. Prefeito do Município Sr. Marcones Sá e ao Exm º. Secretário de Obras Sr. Michael Kenneth, que proceda o calçamento em paralelepípedo da Rua 24, no Loteamento Asa Branca, município de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11951</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11951/rua_francisco_de_sa.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11951/rua_francisco_de_sa.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o tapa buraco da Rua Francisco de Sá, no bairro do Centro, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11952</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11952/av_audisio_rocha_sampaio.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11952/av_audisio_rocha_sampaio.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, que seja feito o tapa buraco na Av. Audísio Rocha Sampaio (próximo à entrada do Lot. Monte Alegre 2), no bairro do Copo de Cristal, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11953</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11953/rua_16.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11953/rua_16.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, que seja feito o calçamento na Rua 16 no bairro do Copo de Cristal, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11954</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11954/rua_clarisbalte_filgueira_sampaio.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11954/rua_clarisbalte_filgueira_sampaio.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o tapa buraco da Rua Clarisbalte Filgueira Sampaio no bairro do Centro, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11959</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11959/requerimento_09_secretaria_de_obras__requerimento_do_calcamento_da_rua_luiz_bento_no_santa_margarida.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11959/requerimento_09_secretaria_de_obras__requerimento_do_calcamento_da_rua_luiz_bento_no_santa_margarida.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário Michael Kenneth Ferreira Hayden, que possa fazer Execução do calçamento da rua Bento da Silva no bairro Santa Margarida.</t>
   </si>
   <si>
     <t>11983</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11983/indicacao_a_pavimentacao_da_rua_12_loteamento_sao_francisco..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11983/indicacao_a_pavimentacao_da_rua_12_loteamento_sao_francisco..docx</t>
   </si>
   <si>
     <t>Indica a pavimentação da Rua 12, Loteamento São Francisco.</t>
   </si>
   <si>
     <t>11984</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11984/indicacao_a_pavimentacao_na_rua_projetada_36_rua_da_ubs_bairro_loteamento_monte_alegre..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11984/indicacao_a_pavimentacao_na_rua_projetada_36_rua_da_ubs_bairro_loteamento_monte_alegre..docx</t>
   </si>
   <si>
     <t>indica a pavimentação na Rua Projetada 36 (Rua da UBS), bairro Loteamento Monte Alegre.</t>
   </si>
   <si>
     <t>11985</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11985/indicacao_a_pavimentacao_da_travessa_projetada_02_bairro_novo_salgueiro..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11985/indicacao_a_pavimentacao_da_travessa_projetada_02_bairro_novo_salgueiro..docx</t>
   </si>
   <si>
     <t>indica a pavimentação da Travessa Projetada 02, bairro Novo Salgueiro.</t>
   </si>
   <si>
     <t>11986</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11986/indicacao_a_a_pavimentacao_na_rua_35_bairro_loteamento_monte_alegre.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11986/indicacao_a_a_pavimentacao_na_rua_35_bairro_loteamento_monte_alegre.docx</t>
   </si>
   <si>
     <t>indica a pavimentação na Rua 35, bairro Loteamento Monte Alegre.</t>
   </si>
   <si>
     <t>11987</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11987/indicacao_a__pavimentacao_na_travessa_projetada_01_bairro_novo_salgueiro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11987/indicacao_a__pavimentacao_na_travessa_projetada_01_bairro_novo_salgueiro.docx</t>
   </si>
   <si>
     <t>indica a pavimentação na Travessa Projetada 01, bairro Novo Salgueiro.</t>
   </si>
   <si>
     <t>11988</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11988/indicacao_a__pavimentacao_na_rua_projetada_27_bairro_loteamento_monte_alegre.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11988/indicacao_a__pavimentacao_na_rua_projetada_27_bairro_loteamento_monte_alegre.docx</t>
   </si>
   <si>
     <t>indica a pavimentação na Rua Projetada 27, bairro Loteamento Monte Alegre.</t>
   </si>
   <si>
     <t>11989</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11989/indicacao_a__pavimentacao_na_rua_projetada_40_bairro_loteamento_monte_alegre.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11989/indicacao_a__pavimentacao_na_rua_projetada_40_bairro_loteamento_monte_alegre.docx</t>
   </si>
   <si>
     <t>indica a pavimentação na Rua Projetada 40, bairro Loteamento Monte Alegre.</t>
   </si>
   <si>
     <t>11999</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11999/ponte_perto_do_antigo_dca.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11999/ponte_perto_do_antigo_dca.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito, Marcones Libório de Sá, que adote as medidas necessárias a fim de construir uma via de acesso de veículos e passagem de pedestres sobre o canal da Avenida Clarisbalte Filgueria Sampaio, interligando as ruas Professor Manoel Leite e Est. José Antônio de Azevedo e Silva José, Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>12000</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12000/projeto_bueiro.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12000/projeto_bueiro.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Prefeito, Marcones Libório de Sá, e ao Excelentíssimo Secretário de Serviços Públicos, Macbanai Souza Oliveira Passos, que adotem as medidas necessárias a fim de implantar o “PROJETO BUEIRO”, que consiste em colocar nos bueiros cestos coletores com alças laterais de metal produzidas em diversas medidas (exemplos nas fotografias abaixo), de acordo com cada bueiro, especificamente para cada modelo, afim de facilitar o trabalho de limpeza, remoção e manutenção, diminuindo o entupimento das galerias de passagem d’água e ajudando no escoamento da água.</t>
   </si>
   <si>
     <t>12007</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12007/indicacao_para_construcao_passagem_molhada_proximo_a_mestrinho.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12007/indicacao_para_construcao_passagem_molhada_proximo_a_mestrinho.docx</t>
   </si>
   <si>
     <t>Indico a construção de uma Passagem Molhada, próximo ao Bar do Mestrinho, na estrada do Pau Ferro na Zona Rural do Município.</t>
   </si>
   <si>
     <t>12015</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12015/rua_cicero_barros.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12015/rua_cicero_barros.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o tapa buraco da Rua Cícero Barros, no bairro Nossa Senhora das Graças, em Salgueiro PE.</t>
   </si>
   <si>
     <t>12016</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12016/av_joao_agra_pereira.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12016/av_joao_agra_pereira.pdf</t>
   </si>
   <si>
     <t>12032</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12032/indicacao-que_seja_realizado_o_conserto_do_calcamento_na_rua_jose_nogueira_gois_no_bairro_santa_margarida_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12032/indicacao-que_seja_realizado_o_conserto_do_calcamento_na_rua_jose_nogueira_gois_no_bairro_santa_margarida_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Indico seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao respectivo Secretário de Desenvolvimento Urbano e Obras, o Srº. Michael Kenneth, que seja realizado o conserto do Calçamento, na Rua José Nogueira Góis, no Bairro Santa Margarida, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>12056</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12056/rua_inacio_de_sa.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12056/rua_inacio_de_sa.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o tapa buraco da Rua Inácio de Sá, no bairro do Centro, em Salgueiro PE.</t>
   </si>
   <si>
     <t>12057</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12057/travessa_boa_esperanca.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12057/travessa_boa_esperanca.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, que seja feito o calçamento na Travessa Boa Esperança, no bairro Santa Margarida, em Salgueiro PE.</t>
   </si>
   <si>
     <t>12058</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12058/rua_9.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12058/rua_9.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o calçamento da Rua 9, no bairro Monte Alegre 2, em Salgueiro PE.</t>
   </si>
   <si>
     <t>12070</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12070/indicacao_a_pavimentacao_da_travessa_tenente_arlindo_rocha_primavera..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12070/indicacao_a_pavimentacao_da_travessa_tenente_arlindo_rocha_primavera..docx</t>
   </si>
   <si>
     <t>indica a pavimentação da Travessa Tenente Arlindo Rocha, Primavera.</t>
   </si>
   <si>
     <t>12072</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12072/indicacao_a_pavimentacao_da_rua_horacio_cruz_primavera..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12072/indicacao_a_pavimentacao_da_rua_horacio_cruz_primavera..docx</t>
   </si>
   <si>
     <t>indica a pavimentação da Rua Horácio Cruz, Primavera</t>
   </si>
   <si>
     <t>12082</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12082/indicacao_a_pavimentacao_da_rua_olga_e_delgarde_primavera...docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12082/indicacao_a_pavimentacao_da_rua_olga_e_delgarde_primavera...docx</t>
   </si>
   <si>
     <t>indica a pavimentação da Rua Olga e Delgarde, Primavera.</t>
   </si>
   <si>
     <t>12102</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12102/indicacao_nba10_-_construcao_do_parque_sensorial_no_centro_esportivo_comunitario_didinho_assinado_1.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12102/indicacao_nba10_-_construcao_do_parque_sensorial_no_centro_esportivo_comunitario_didinho_assinado_1.pdf</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Exmº. Prefeito do Município Sr. Marcones Sá e ao Exm º. Secretário de Obras Sr. Michael Kenneth, que proceda a inclusão de um Parque Sensorial no Centro Esportivo Comunitário Rosvaldo Angelim da Silva Filho (Dadinho), localizado na Antiga Estação Ferroviária, bairro Nossa Senhora Aparecida município de Salgueiro-PE.</t>
   </si>
   <si>
     <t>12107</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12107/indi._pavimentacao_1_dr.andre.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12107/indi._pavimentacao_1_dr.andre.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO A PAVIMENTAÇÃO DA RUA 11, NO BAIRRO COPO DE CRSITAL.</t>
   </si>
   <si>
     <t>12108</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12108/indi._pavimentacao_1_isabela_gualberg.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12108/indi._pavimentacao_1_isabela_gualberg.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO A PAVIMENTAÇÃO DA RUA MARCILDO DE ALENCAR LUZ NO BAIRRO COPO DE CRSITAL.</t>
   </si>
   <si>
     <t>12109</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12109/indicacao_-.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12109/indicacao_-.docx</t>
   </si>
   <si>
     <t>Que seja solicitado ao Senhor Prefeito do Município Marcones Libório de Sá junto ao secretário de desenvolvimento urbano e obras o Senhor Michael Kenneth Ferreira Hayden que providencie a construção de uma Travessia elevada na Rua Coronel Manoel de Sá, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>12114</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12114/rua_41.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12114/rua_41.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o calçamento da Rua 41, no bairro do Monte Alegre, em Salgueiro PE.</t>
   </si>
   <si>
     <t>12115</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12115/rua_04.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12115/rua_04.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o calçamento da Rua 04, no bairro Imperador, em Salgueiro PE.</t>
   </si>
   <si>
     <t>12116</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12116/padre_pio.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12116/padre_pio.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, que seja feito o calçamento na Rua Padre Pio, no bairro Monte Alegre, em Salgueiro PE.</t>
   </si>
   <si>
     <t>12118</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12118/indicacao_secretaria_de_obras_reforma_antigo_posto_de_saude_de_conceicao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12118/indicacao_secretaria_de_obras_reforma_antigo_posto_de_saude_de_conceicao.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, indica ao Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário Michael Kenneth Ferreira Hayden, que possa ser reformado o antigo posto de saúde de Conceição das Crioulas, transformando ele em ponto de apoio para os estudantes esperar os carros para as suas localidades, fazendo uma coberta para protege-los do sol e da chuva, um banheiro e colocar bancos.</t>
   </si>
   <si>
     <t>12124</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12124/indica_a_reforma_da_pracinha_do_residencial_santo_antonio._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12124/indica_a_reforma_da_pracinha_do_residencial_santo_antonio._assinado.pdf</t>
   </si>
   <si>
     <t>indica a reforma da pracinha do Residencial Santo Antônio.</t>
   </si>
   <si>
     <t>12128</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12128/indicacao_a_instalacao_completa_de_luminaria_no_poste_da_rua_bolivia2c_bairro_jardim_america._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12128/indicacao_a_instalacao_completa_de_luminaria_no_poste_da_rua_bolivia2c_bairro_jardim_america._assinado.pdf</t>
   </si>
   <si>
     <t>indica a Instalação completa de luminária no poste da rua Bolívia, Bairro Jardim América.</t>
   </si>
   <si>
     <t>12144</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12144/centro_de_artesanato.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12144/centro_de_artesanato.pdf</t>
   </si>
   <si>
     <t>Indica a criação/construção de um CENTRO DE ARTESANATO MUNICIPAL.</t>
   </si>
   <si>
     <t>12146</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12146/fundo_cultura.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12146/fundo_cultura.pdf</t>
   </si>
   <si>
     <t>Indica a criação do FUNDO MUNICIPAL DE CULTURA.</t>
   </si>
   <si>
     <t>12148</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12148/central_de_ambulancia.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12148/central_de_ambulancia.pdf</t>
   </si>
   <si>
     <t>Indica a criação de uma CENTRAL DE AMBULÂNCIA para coordenar o atendimento e encaminhamento de pacientes que necessitem do transporte de ambulância dentro e fora do município.</t>
   </si>
   <si>
     <t>12155</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12155/indicacao__secretaria_de_servicos_publicos_-conserto_de_canteiros.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12155/indicacao__secretaria_de_servicos_publicos_-conserto_de_canteiros.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário Macbanai Souza Oliveira Passos. Para que seja feito o conserto dos canteiros da praça que fica lateral com a escola Maria Dalva e a biblioteca Municipal, no Distrito de Umãs.</t>
   </si>
   <si>
     <t>12161</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12161/indica_pavimentacao_na_rua_da_gloria2c_primavera._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12161/indica_pavimentacao_na_rua_da_gloria2c_primavera._assinado.pdf</t>
   </si>
   <si>
     <t>Indicação pavimentação na Rua da Gloria, Primavera.</t>
   </si>
   <si>
     <t>12163</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12163/indicacao_no11_-__calcamento_na_rua_travessa_antonio_filgueira_soares.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12163/indicacao_no11_-__calcamento_na_rua_travessa_antonio_filgueira_soares.docx</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Exmº. Prefeito do Município Sr. Marcones Sá e ao Exm º. Secretário de Obras Sr. Michael Kenneth, que proceda o calçamento na rua Travessa Antônio Filgueira Soares, Bairro Nossa Senhora de Fátima município de Salgueiro-PE.</t>
   </si>
   <si>
     <t>12164</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12164/indicacao_no_12_-_construcao_de_calcamento_na_rua_rua_ana_alves_de_sa.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12164/indicacao_no_12_-_construcao_de_calcamento_na_rua_rua_ana_alves_de_sa.docx</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Exmº. Prefeito do Município Sr. Marcones Sá e ao Exm º. Secretário de Obras Sr. Michael Kenneth, que proceda o calçamento em paralelepípedo da Rua Ana Alves de Sá no Bairro Planalto, município de Salgueiro-PE.</t>
   </si>
   <si>
     <t>12170</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12170/concha_acustica.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12170/concha_acustica.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma “CONCHA ACÚSTICA” para apresentações culturais.</t>
   </si>
   <si>
     <t>12171</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12171/plataforma_digital_biblioteca.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12171/plataforma_digital_biblioteca.pdf</t>
   </si>
   <si>
     <t>Indica a criação de uma PLATAFORMA DIGITAL DA BIBLIOTECA MUNICIPAL, tanto para empréstimos de livros quanto para disponibilizá-los no formato “e-book”.</t>
   </si>
   <si>
     <t>12173</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12173/horta_terapeutica.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12173/horta_terapeutica.pdf</t>
   </si>
   <si>
     <t>Indica a HORTA TERAPÊUTICA NO CAPS (Centro de Atenção Psicossocial de Salgueiro).</t>
   </si>
   <si>
     <t>12174</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12174/pavimentacao_da_rua_leonardo_da_vinci.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12174/pavimentacao_da_rua_leonardo_da_vinci.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação da Rua Leonardo da Vinci, Bairro da Primavera.</t>
   </si>
   <si>
     <t>12175</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12175/rua_severina_da_silva_rego.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12175/rua_severina_da_silva_rego.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação da Rua Severina da Silva Rego, Bairro da Primavera.</t>
   </si>
   <si>
     <t>12177</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12177/ubs_maria_panta.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12177/ubs_maria_panta.pdf</t>
   </si>
   <si>
     <t>Indica a CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE para substituição da atual instalação da UBS MARIA PANTA, localizada e funcionando em um imóvel residencial no Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>12178</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12178/travessa_expedita_de_sa_araujo.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12178/travessa_expedita_de_sa_araujo.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação da Travessa Expedita de Sá Araújo, Bairro do Planalto.</t>
   </si>
   <si>
     <t>12185</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12185/indicacao_da_pavimentacao_trv_antonio_nogueira_de_melo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12185/indicacao_da_pavimentacao_trv_antonio_nogueira_de_melo.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Senhor Marcones Libório de Sá e ao Secretário de Desenvolvimento Urbano e Obras Senhor Michael Kenneth Ferreira Hayden, O calçamento da Rua Travessa Antônio Nogueira de Melo, localidade imperador, no Bairro Augusto de Alencar Sampaio, nesta cidade.</t>
   </si>
   <si>
     <t>12195</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12195/indica_a_pavimentacao_na_rua_antonio_nunes_de_lima2c_bairro_nossa_senhora_das_gracas._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12195/indica_a_pavimentacao_na_rua_antonio_nunes_de_lima2c_bairro_nossa_senhora_das_gracas._assinado.pdf</t>
   </si>
   <si>
     <t>indica a pavimentação na Rua Antônio Nunes de Lima, bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>12196</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12196/indicacao_pra_que_seja_finalizado_a_instalacao_das_luminarias_do_campo_do_assentamento_jose_luiz_de_barros2c_municipio_de_salgueiro-pe._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12196/indicacao_pra_que_seja_finalizado_a_instalacao_das_luminarias_do_campo_do_assentamento_jose_luiz_de_barros2c_municipio_de_salgueiro-pe._assinado.pdf</t>
   </si>
   <si>
     <t>indica pra que seja finalizado a Instalação das Luminárias do Campo do Assentamento José Luiz de Barros, município de Salgueiro-PE.</t>
   </si>
   <si>
     <t>12211</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12211/rua_mosenhor_mariano.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12211/rua_mosenhor_mariano.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o tapa buraco da Rua Monsenhor Mariano de Souza Neto, no bairro Divino Espírito Santo, em Salgueiro PE.</t>
   </si>
   <si>
     <t>12212</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12212/rua_pedro_manoel_dos_santos.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12212/rua_pedro_manoel_dos_santos.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, que seja feito o tapa buraco da Rua Pedro Manoel dos Santos, no bairro Nossa Senhora das Graças, em Salgueiro PE.</t>
   </si>
   <si>
     <t>12213</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12213/rua_julio_alves.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12213/rua_julio_alves.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, que seja feito o tapa buraco na Rua Júlio Alves, no bairro Nossa Senhora das Graças, em Salgueiro PE.</t>
   </si>
   <si>
     <t>12216</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12216/rua_pompeu_e_dolores.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12216/rua_pompeu_e_dolores.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o tapa buraco da Rua Pompeu e Dolores, no bairro do Divino Espírito Santo, em Salgueiro PE.</t>
   </si>
   <si>
     <t>12217</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12217/tv_sao_vicente.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12217/tv_sao_vicente.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o tapa buraco da Tv. São Vicente, no bairro Divino Espírito Santo, em Salgueiro PE.</t>
   </si>
   <si>
     <t>12226</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12226/rua_sao_jose_umas.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12226/rua_sao_jose_umas.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação da Rua São José, Umãs, 3º Distrito desta cidade.</t>
   </si>
   <si>
     <t>12244</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12244/joao_de_sa.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12244/joao_de_sa.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o tapa buraco da Rua João de Sá, no bairro Santo Antônio, em Salgueiro PE.</t>
   </si>
   <si>
     <t>12245</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12245/rua_doaciano_angelim_nossa_senhora_de_fatima.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12245/rua_doaciano_angelim_nossa_senhora_de_fatima.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o tapa buraco da Rua Doaciano Angelim, no bairro Nossa Senhora de Fátima, em Salgueiro PE.</t>
   </si>
   <si>
     <t>12260</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12260/a_colocacao_de_ar-condicionado_e_computador_na_sala_dos_agentes_comunitarios2c_como_tambem_ar-condicionado_na_recepcao_e_sala_de_triagem_da_ubs_do_bairro_planalto_assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12260/a_colocacao_de_ar-condicionado_e_computador_na_sala_dos_agentes_comunitarios2c_como_tambem_ar-condicionado_na_recepcao_e_sala_de_triagem_da_ubs_do_bairro_planalto_assinado.pdf</t>
   </si>
   <si>
     <t>indica a colocação de Ar-condicionado e computador na sala dos agentes comunitários, como também ar-condicionado na recepção e sala de triagem da UBS do bairro Planalto</t>
   </si>
   <si>
     <t>12261</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12261/indicacao_a_reforma_da_pracinha_da_rua_rui_barbosa2c_bairro_planalto._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12261/indicacao_a_reforma_da_pracinha_da_rua_rui_barbosa2c_bairro_planalto._assinado.pdf</t>
   </si>
   <si>
     <t>indica a reforma da Pracinha da rua Rui Barbosa, bairro Planalto.</t>
   </si>
   <si>
     <t>12262</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12262/indicacao_a_pavimentacao_da_travessa_ubatuba2c_bairro_planalto._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12262/indicacao_a_pavimentacao_da_travessa_ubatuba2c_bairro_planalto._assinado.pdf</t>
   </si>
   <si>
     <t>indica a pavimentação da travessa Ubatuba, bairro planalto.</t>
   </si>
   <si>
     <t>12263</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12263/indicacao_a_pavimentacao_da_rua_ubatuba2c_bairro_planalto._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12263/indicacao_a_pavimentacao_da_rua_ubatuba2c_bairro_planalto._assinado.pdf</t>
   </si>
   <si>
     <t>indica a pavimentação da rua Ubatuba, bairro Planalto.</t>
   </si>
   <si>
     <t>12264</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12264/indica_para_que_seja_colocado_placas_que_indica_proibicao_de_jogar_lixo_ou_entulho_naquela_localidade._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12264/indica_para_que_seja_colocado_placas_que_indica_proibicao_de_jogar_lixo_ou_entulho_naquela_localidade._assinado.pdf</t>
   </si>
   <si>
     <t>indica para que seja colocado placas que indica proibição de jogar lixo ou entulho naquela localidade.</t>
   </si>
   <si>
     <t>12278</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12278/indicacao_-_coleiras_refletivas.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12278/indicacao_-_coleiras_refletivas.pdf</t>
   </si>
   <si>
     <t>Indica que inclua ao projeto Cuidado Animal, a distribuição de coleiras refletivas para os cachorros de rua.</t>
   </si>
   <si>
     <t>12280</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12280/indicacao_antonio_jose_de_souza.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12280/indicacao_antonio_jose_de_souza.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o tapa buraco da Rua Antônio José de Souza, no residencial Santo Antônio, em Salgueiro PE.</t>
   </si>
   <si>
     <t>12281</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12281/indicacao_francisco_augusto.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12281/indicacao_francisco_augusto.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o tapa buraco da Rua Francisco Augusto, no bairro Nossa Senhora Das Graças, em Salgueiro PE.</t>
   </si>
   <si>
     <t>12288</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12288/indicacao_a_pavimentacao_da_rua_projetada_53_monte_alegre..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12288/indicacao_a_pavimentacao_da_rua_projetada_53_monte_alegre..docx</t>
   </si>
   <si>
     <t>indica a pavimentação da rua Projetada 53, Monte Alegre.</t>
   </si>
   <si>
     <t>12292</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12292/indicacao_de_pavimentacao_rua_jose_alves_de_lira_upae.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12292/indicacao_de_pavimentacao_rua_jose_alves_de_lira_upae.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Senhor Marcones Libório de Sá e ao Secretário de Desenvolvimento Urbano e Obras Senhor Michael Kenneth Ferreira Hayden, a complementação de pavimentação da rua José Alves de Lira até á rua João Veras de Siqueira/UPAE, nesta cidade.</t>
   </si>
   <si>
     <t>12312</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12312/indicacao._pavimemta.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12312/indicacao._pavimemta.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, NO SENTIDO QUE SEJA FEITO A PAVIMENTAÇÃO DÁ RUA TIRADENTES NO BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>12314</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12314/indicacao-que_seja_feito_o_desmatamento_e_limpeza_na_rua_10_no_loteamento_asa_branca_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12314/indicacao-que_seja_feito_o_desmatamento_e_limpeza_na_rua_10_no_loteamento_asa_branca_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Indico que seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao respectivo secretário de serviços público, o Srº. Mac Passos, que seja feito o desmatamento e limpeza, na Rua 10, no Loteamento Asa Branca, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>12320</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12320/indicacao._pavimemta.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12320/indicacao._pavimemta.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O COMPLEMENTO NO FINAL DÁ RUA MIGUEL NANO NO BAIRRO NOSSA SENHORA DE FATIMA.</t>
   </si>
   <si>
     <t>12324</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12324/requerimento_secretaria_de_obras_indicacao_construcao_de_cemiterio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12324/requerimento_secretaria_de_obras_indicacao_construcao_de_cemiterio.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, indica ao Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário Michael Kenneth Ferreira Hayden, que seja feita a construção do cemitério no sitio Monte Videu, 4° distrito, a pedido da população.</t>
   </si>
   <si>
     <t>12378</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12378/campo_de_futebol.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12378/campo_de_futebol.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira a construção de um campo de futebol no bairro do alto do curtume, em Salgueiro PE.</t>
   </si>
   <si>
     <t>12379</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12379/rua_maria_nogueira_sampaio.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12379/rua_maria_nogueira_sampaio.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, o tapa buraco da Rua Maria Nogueira Sampaio, no bairro do Centro, em Salgueiro PE.</t>
   </si>
   <si>
     <t>12380</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12380/monte_alegre.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12380/monte_alegre.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário de Desenvolvimento Urbano e Obras o Sr. Michael Ferreira, que seja feita uma melhor sinalização nas obras da avenida do loteamento Monte Alegre.</t>
   </si>
   <si>
     <t>12387</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12387/indicacao_-_passarela_elevada_na_alberto_soares_16.09.24.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12387/indicacao_-_passarela_elevada_na_alberto_soares_16.09.24.docx</t>
   </si>
   <si>
     <t>Indica passarela elevada na rua Alberto Soares.</t>
   </si>
   <si>
     <t>12394</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12394/indicacao_-_calcamento_da_rua_coronel_veremundo_soares.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12394/indicacao_-_calcamento_da_rua_coronel_veremundo_soares.docx</t>
   </si>
   <si>
     <t>Que seja solicitado ao Senhor Prefeito do Município Marcones Libório de Sá junto ao secretário de desenvolvimento urbano e obras o Senhor Michael Kenneth Ferreira Hayden que providencie o calçamento e pavimentação da  Rua Coronel Veremundo Soares , no Bairro Agusto de Alecar sampaio em Salgueiro-PE.</t>
   </si>
   <si>
     <t>12406</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12406/indicacao_-_pavimentacao_rua_francisco_correia_a_rua_coronel_honorato_marinho-11.11.24.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12406/indicacao_-_pavimentacao_rua_francisco_correia_a_rua_coronel_honorato_marinho-11.11.24.docx</t>
   </si>
   <si>
     <t>Que seja realizada a pavimentação da rua que liga a Rua Francisco Correia à Rua Coronel Honorato Marinho, situada no Bairro Nossa Senhora Aparecida, em nossa cidade.</t>
   </si>
   <si>
     <t>12407</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12407/indicacao_nba_12_-_saneamento_augusto_alencar_sampaio_assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12407/indicacao_nba_12_-_saneamento_augusto_alencar_sampaio_assinado.pdf</t>
   </si>
   <si>
     <t>Indico, ouvido o Plenário, ao Exmª. Governadora do Estado de Pernambuco Raquel Teixeira Lira Lucena, que proceda a inclusão do saneamento básico do bairro Augusto Alencar Sampaio, popularmente conhecido como COHAB nos investimentos da COMPESA para 2025 para município de Salgueiro-PE.</t>
   </si>
   <si>
     <t>12418</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12418/cicinha_de_william.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12418/cicinha_de_william.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legislativas, ouvido o plenário na forma Regimental, indica ao Prefeito Sr. Marcones Libório de Sá e ao Secretário de Desenvolvimento Urbano e Obras Sr. Michael Kenneth Ferreira Hayden, que seja realizada a pavimentação da Rua Das Gecianas na cidade de Salgueiro,que esta CASA DO POVO dê conhecimento ao Prefeito eleito e Vice Fábio Lisandro de Lima Barros e também ao Vice Emmanuel Sampaio , em nossa cidade.</t>
   </si>
   <si>
     <t>12419</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12419/rua_salomao_primo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12419/rua_salomao_primo.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº _____________ /2024_x000D_
 _x000D_
 _x000D_
 _x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legislativas, ouvido o plenário na forma Regimental, indica ao Prefeito Sr. Marcones Libório de Sá e ao Secretário de Desenvolvimento Urbano e Obras Sr. Michael Kenneth Ferreira Hayden, que seja realizada a pavimentação da Rua Salomão Primo de Carvalho no Bairro da Primavera na cidade de Salgueiro,que esta CASA DO POVO dê conhecimento ao Prefeito eleito e Vice Fábio Lisandro de Lima Barros e também ao Vice Emmanuel Sampaio , em nossa cidade.</t>
   </si>
   <si>
     <t>12420</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12420/indicacao_antonio_pedro_angelim_psd.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12420/indicacao_antonio_pedro_angelim_psd.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legislativas, ouvido o plenário na forma Regimental, indica ao Prefeito Sr. Marcones Libório de Sá e ao Secretário de Desenvolvimento Urbano e Obras Sr. Michael Kenneth Ferreira Hayden, que seja realizada a pavimentação da rua que liga a Rua Antônio Pedro Angelim em Umãs 3° Distrito de Salgueiro e que esta CASA DO POVO dê conhecimento ao Prefeito eleito e Vice Fábio Lisandro de Lima Barros e também ao Vice Emmanuel Sampaio , em nossa cidade.</t>
   </si>
   <si>
     <t>12433</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12433/continuacao_da_rua_05_de_janeiro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12433/continuacao_da_rua_05_de_janeiro.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legislativas, ouvido o plenário na forma Regimental, indica ao Prefeito Sr. Marcones Libório de Sá e ao Secretário de Desenvolvimento Urbano e Obras Sr. Michael Kenneth Ferreira Hayden, que seja realizada a continuação da pavimentação da Rua 05 de Janeiro  em Umãs até o encontro da PE - 483 no 3º Distrito na cidade de Salgueiro, que esta CASA DO POVO dê conhecimento ao Prefeito eleito e Vice Fábio Lisandro de Lima Barros e também ao Vice Emmanuel Sampaio , em nossa cidade.</t>
   </si>
   <si>
     <t>12434</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12434/posto_de_saude_umas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12434/posto_de_saude_umas.docx</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, no uso das suas atribuições institucionais, ouvindo-se o Plenário deste Poder Legislativo, requer que seja remitida indicação ao Excelentíssimo Prefeito, o Senhor Marcones Libório de Sá, sugerindo que adote as medidas necessárias a fim de promover a REFORMA E AMPLIAÇÃO DA UNIDADE BÁSICA DE SAÚDE DO 3º DISTRITO DE UMÃS na cidade de Salgueiro – PE.</t>
   </si>
   <si>
     <t>12435</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12435/praca_de_umas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12435/praca_de_umas.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legislativas, ouvido o plenário na forma Regimental, indica ao Prefeito Sr. Marcones Libório de Sá e ao Secretário de Desenvolvimento Urbano e Obras Sr. Michael Kenneth Ferreira Hayden, que seja realizada a Recuperação, iluminação, arborização na Praça da Capela do Bom Jesus, novos bancos, playground no 3° Distrito de Umãs cidade de Salgueiro, que esta CASA DO POVO dê conhecimento ao Prefeito eleito e Vice Fábio Lisandro de Lima Barros e também ao Vice Emmanuel Sampaio , em nossa cidade.</t>
   </si>
   <si>
     <t>12436</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12436/portico_de_entrada.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12436/portico_de_entrada.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legislativas, ouvido o plenário na forma Regimental, indica ao Prefeito Sr. Marcones Libório de Sá e que viabilize estudos junto as secretarias pertinentes, a construção de portais nas entradas do município. E  que esta CASA DO POVO dê conhecimento ao Prefeito eleito e Vice Fábio Lisandro de Lima Barros e também ao Vice Emmanuel Sampaio , em nossa cidade.</t>
   </si>
   <si>
     <t>11307</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11307/rua_jose_duperron.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11307/rua_jose_duperron.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos que seja feita a capinação na Rua José Duperron de Alencar Araujo, no bairro do Divino Espírito Santo, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11308</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11308/rua_8.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11308/rua_8.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos que seja feito o patrolamento e a capinação na Rua 8, no bairro Copo de Cristal, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11309</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11309/rua_10.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11309/rua_10.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos que seja feito o patrolamento e a capinação na Rua 10, no bairro do Copo de Cristal, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11310</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11310/quixaba.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11310/quixaba.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos que seja feito o recolhimento do lixo no Sítio quixaba e arredores, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11311</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11311/reque._iluminacao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11311/reque._iluminacao.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Serviços Públicos, Sr. Mac Passos, NO SENTIDO QUE SEJA FETO MELHORIA NA ILUMINAÇÃO NO INICIO DA RUA JOSÉ CARNEIRO PRÓXIMO AO CLUBE SOBERANO NO BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
     <t>11312</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11312/reque._capinacao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11312/reque._capinacao.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Serviços Públicos, Sr. Mac Passos, NO SENTIDO QUE SEJA FETO O SERVIÇO DE RETIRADA DE MATOS DA LAGO E DA ILHA DO PARQUE JOSÉ ADALMIR LUSTOSA (PARQUE DAS CRIANÇAS).</t>
   </si>
   <si>
     <t>11313</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11313/reque._muro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11313/reque._muro.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Serviços Públicos, Sr. Mac Passos, NO SENTIDO QUE SEJA FETO O SERVIÇO DE REPARO NO MURO DE PROTEÇÃO DA LAGOA DO PARQUE JOSÉ ADALMIR LUSTOSA ANGELIM (PARQUE DAS CRIANÇAS.)</t>
   </si>
   <si>
     <t>11317</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11317/requerimento__para_capinacao_e_roco_do_mato_ao_lado_posto_de_saude_do_bairro_planalto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11317/requerimento__para_capinacao_e_roco_do_mato_ao_lado_posto_de_saude_do_bairro_planalto.docx</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito do Município o Senhor Marcones Libório de Sá e ao Secretário de Serviços Públicos o Senhor Mac Souza Oliveira Passos, que seja feito o serviço de capinação e roço do mato, ao lado do postinho de saúde no bairro do Planalto.</t>
   </si>
   <si>
     <t>11342</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11342/requerimento_a_manutencao_da_via_com_patrolamento_para_todas_as_ruas_do_loteamento_sao_francisco_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11342/requerimento_a_manutencao_da_via_com_patrolamento_para_todas_as_ruas_do_loteamento_sao_francisco_bairro_planalto..docx</t>
   </si>
   <si>
     <t>Requer a Manutenção da via, com patrolamento para todas as ruas do Loteamento São Francisco, bairro Planalto.</t>
   </si>
   <si>
     <t>11343</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11343/requerimento_abastecimento_de_agua_atraves_de_carro_pipa_na_propriedade_de_lucas_manoel_de_souza_no_sitio_caldeirao_das_letras_municipio_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11343/requerimento_abastecimento_de_agua_atraves_de_carro_pipa_na_propriedade_de_lucas_manoel_de_souza_no_sitio_caldeirao_das_letras_municipio_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer o abastecimento de água através de Carro Pipa na propriedade de Lucas Manoel de Souza no sitio Caldeirão das Letras, município de salgueiro-PE.</t>
   </si>
   <si>
     <t>11344</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11344/requerimento_para_limpeza_atraves_de_maquina_na_rua_ubatuba_na_alfredo_veiculos_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11344/requerimento_para_limpeza_atraves_de_maquina_na_rua_ubatuba_na_alfredo_veiculos_bairro_planalto..docx</t>
   </si>
   <si>
     <t>Requer a limpeza através de maquina na rua Ubatuba, na Alfredo veículos, bairro planalto.</t>
   </si>
   <si>
     <t>11345</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11345/requerimento_a_manutencao_da_luminaria_do_poste_da_rua_manoel_alencar_araujo_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11345/requerimento_a_manutencao_da_luminaria_do_poste_da_rua_manoel_alencar_araujo_bairro_planalto..docx</t>
   </si>
   <si>
     <t>Requer a Manutenção da Luminária do poste da rua Manoel Alencar Araújo, bairro Planalto._x000D_
 Barramento: M303768</t>
   </si>
   <si>
     <t>11346</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11346/requer_a_limpeza_e_capinacao_e_patrolamento_da_rua_projetada_01_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11346/requer_a_limpeza_e_capinacao_e_patrolamento_da_rua_projetada_01_bairro_planalto..docx</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal o Senhor Marcones Libório e ao Secretário de Serviços Públicos o senhor, Mac Passos a Limpeza, capinação e patrolamento da rua Projetada 01, bairro Planalto.</t>
   </si>
   <si>
     <t>11347</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11347/requerimento__a_limpeza_e_capinacao_na_rua_projetada_por_tras_da_rua_nova_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11347/requerimento__a_limpeza_e_capinacao_na_rua_projetada_por_tras_da_rua_nova_bairro_planalto..docx</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal o Senhor Marcones Libório e ao Secretário de Serviços Públicos o senhor, Mac Passos a Limpeza e capinação na rua Projetada (por trás da rua Nova), bairro Planalto.</t>
   </si>
   <si>
     <t>11348</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11348/requerimento_a_a_limpeza_e_capinacao_na_rua_alberto_soares_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11348/requerimento_a_a_limpeza_e_capinacao_na_rua_alberto_soares_bairro_planalto..docx</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal o Senhor Marcones Libório e ao Secretário de Serviços Públicos o senhor, Mac Passos a Limpeza e capinação na rua Alberto Soares, bairro Planalto.</t>
   </si>
   <si>
     <t>11349</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11349/requerimento_a_a_limpeza_e_capinacao_na_rua_joaquim_de_sa_parente_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11349/requerimento_a_a_limpeza_e_capinacao_na_rua_joaquim_de_sa_parente_bairro_planalto..docx</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal o Senhor Marcones Libório e ao Secretário de Serviços Públicos o senhor, Mac Passos a Limpeza e capinação na rua Joaquim de Sá Parente, bairro Planalto.</t>
   </si>
   <si>
     <t>11350</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11350/requerimento_a_a_limpeza_capinacao_e_retirada_de_lixos_entorno_da_quadra_na_rua_rui_barbosa_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11350/requerimento_a_a_limpeza_capinacao_e_retirada_de_lixos_entorno_da_quadra_na_rua_rui_barbosa_bairro_planalto..docx</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal o Senhor Marcones Libório e ao Secretário de Serviços Públicos o senhor, Mac Passos a Limpeza, capinação e retirada de lixos entorno da quadra na rua Rui Barbosa, bairro Planalto.</t>
   </si>
   <si>
     <t>11351</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11351/requerimento_a_limpeza_e_capinacao_e_recolhimento_de_lixo_da_avenida_mariquinha_parente_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11351/requerimento_a_limpeza_e_capinacao_e_recolhimento_de_lixo_da_avenida_mariquinha_parente_bairro_planalto..docx</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal o Senhor Marcones Libório e ao Secretário de Serviços Públicos o senhor, Mac Passos a Limpeza, capinação e recolhimento de lixo da Avenida Mariquinha Parente, bairro Planalto.</t>
   </si>
   <si>
     <t>11352</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11352/requerimento_a_limpeza_e_capinacao_na_rua_01_de_agosto_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11352/requerimento_a_limpeza_e_capinacao_na_rua_01_de_agosto_bairro_planalto..docx</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal o Senhor Marcones Libório e ao Secretário de Serviços Públicos o senhor, Mac Passos a Limpeza e capinação na rua 01 de agosto, bairro Planalto.</t>
   </si>
   <si>
     <t>11353</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11353/requerimento_a_limpeza_e_capinacao_na_rua_ana_alves_da_sa_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11353/requerimento_a_limpeza_e_capinacao_na_rua_ana_alves_da_sa_bairro_planalto..docx</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal o Senhor Marcones Libório e ao Secretário de Serviços Públicos o senhor, Mac Passos a Limpeza e capinação na rua Ana Alves da Sá, bairro Planalto.</t>
   </si>
   <si>
     <t>11354</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11354/requerimento_a_limpeza_e_capinacao_na_rua_antonia_isabel_dinoa_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11354/requerimento_a_limpeza_e_capinacao_na_rua_antonia_isabel_dinoa_bairro_planalto..docx</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal o Senhor Marcones Libório e ao Secretário de Serviços Públicos o senhor, Mac Passos a Limpeza e capinação na rua Antônia Isabel Dinoá, bairro Planalto.</t>
   </si>
   <si>
     <t>11355</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11355/requerimento_a_limpeza_e_capinacao_na_rua_francisco_barbosa_da_cruz_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11355/requerimento_a_limpeza_e_capinacao_na_rua_francisco_barbosa_da_cruz_bairro_planalto..docx</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal o Senhor Marcones Libório e ao Secretário de Serviços Públicos o senhor, Mac Passos a Limpeza e capinação na rua Francisco Barbosa da Cruz, bairro Planalto.</t>
   </si>
   <si>
     <t>11356</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11356/requerimento_a_limpeza_e_capinacao_na_rua_joaquim_de_sa_araujo_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11356/requerimento_a_limpeza_e_capinacao_na_rua_joaquim_de_sa_araujo_bairro_planalto..docx</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal o Senhor Marcones Libório e ao Secretário de Serviços Públicos o senhor, Mac Passos a Limpeza e capinação na rua Joaquim de Sá Araújo, bairro Planalto.</t>
   </si>
   <si>
     <t>11357</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11357/requerimento_a_limpeza_e_capinacao_na_rua_por_tras_do_posto_de_saude_ubs_do_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11357/requerimento_a_limpeza_e_capinacao_na_rua_por_tras_do_posto_de_saude_ubs_do_bairro_planalto..docx</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal o Senhor Marcones Libório e ao Secretário de Serviços Públicos o senhor, Mac Passos a Limpeza e capinação nos arredores do posto de Saúde (UBS) do bairro Planalto.</t>
   </si>
   <si>
     <t>11358</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11358/requerimento_a_limpeza_e_capinacao_na_rua_ubatuba_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11358/requerimento_a_limpeza_e_capinacao_na_rua_ubatuba_bairro_planalto..docx</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal o Senhor Marcones Libório e ao Secretário de Serviços Públicos o senhor, Mac Passos a Limpeza e capinação na rua Ubatuba, bairro Planalto.</t>
   </si>
   <si>
     <t>11359</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11359/requerimento_a_limpeza_e_capinacao_na_rua_ulisses_trapia_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11359/requerimento_a_limpeza_e_capinacao_na_rua_ulisses_trapia_bairro_planalto..docx</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal o Senhor Marcones Libório e ao Secretário de Serviços Públicos o senhor, Mac Passos a Limpeza e capinação na rua Ulisses Trapiá, bairro Planalto.</t>
   </si>
   <si>
     <t>11360</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11360/requerimento_a_limpeza_e_capinacao_na_travessa_ulisses_trapia_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11360/requerimento_a_limpeza_e_capinacao_na_travessa_ulisses_trapia_bairro_planalto..docx</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal o Senhor Marcones Libório e ao Secretário de Serviços Públicos o senhor, Mac Passos a Limpeza e capinação na Travessa Ulisses Trapiá, bairro Planalto.</t>
   </si>
   <si>
     <t>11361</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11361/requerimento_a_limpeza_e_retirada_de_polda_da_rua_maria_das_dores_dos_santos_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11361/requerimento_a_limpeza_e_retirada_de_polda_da_rua_maria_das_dores_dos_santos_bairro_planalto..docx</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal o Senhor Marcones Libório e ao Secretário de Serviços Públicos o senhor, Mac Passos a limpeza e retirada de polda da rua Maria das Dores dos Santos, bairro Planalto.</t>
   </si>
   <si>
     <t>11362</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11362/requerimento_a_manutencao_da_via_com_patrolamento_na_rua_ana_alves_de_sa_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11362/requerimento_a_manutencao_da_via_com_patrolamento_na_rua_ana_alves_de_sa_bairro_planalto..docx</t>
   </si>
   <si>
     <t>reque ao Prefeito Municipal, Senhor Marcones Libório e ao Secretário de Serviços Públicos o senhor Mac Passos a Manutenção da Via, com patrolamento na Rua Ana Alves de Sá, bairro Planalto.</t>
   </si>
   <si>
     <t>11363</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11363/requerimento_limpeza_e_capinacao_na_travessa_rui_barbosa_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11363/requerimento_limpeza_e_capinacao_na_travessa_rui_barbosa_bairro_planalto..docx</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal o Senhor Marcones Libório e ao Secretário de Serviços Públicos o senhor, Mac Passos a Limpeza e capinação na Travessa Rui Barbosa, bairro Planalto.</t>
   </si>
   <si>
     <t>11364</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11364/requerimento_patrolamento_na_rua_ubatuba_planalto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11364/requerimento_patrolamento_na_rua_ubatuba_planalto.docx</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal, Senhor Marcone Libório e ao Secretário de Serviços Públicos o senhor Mac Passos a Manutenção da Via, com patrolamento na Rua Ubatuba, bairro Planalto.</t>
   </si>
   <si>
     <t>11365</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11365/requerimentoo_o_tapa_buraco_na_rua_cornelio_soares_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11365/requerimentoo_o_tapa_buraco_na_rua_cornelio_soares_bairro_planalto..docx</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal, Senhor Marcones Libório e ao Secretário de Obras Michael Kenneth que providencie o Tapa buraco na Rua Cornélio Soares, bairro Planalto.</t>
   </si>
   <si>
     <t>11366</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11366/requerimento_-_servico_de_capinacao_e_retirada_de_entulho_rua_luiz_pacifico_bento_cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11366/requerimento_-_servico_de_capinacao_e_retirada_de_entulho_rua_luiz_pacifico_bento_cohab.docx</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, ouvido o plenário e cumpridas às formalidades regimentais, requer ao Prefeito Municipal Senhor Marcones Libório de Sá, e ao Secretário de Serviços Públicos Senhor Macbanai Souza Oliveira Passos que realize o serviço de manutenção de esgoto, capinação, limpeza e retirada de entulho na Rua Luiz pacifico, entre as Ruas 16 e 2 COHAB, Bairro Augusto de Alencar Sampaio, nesta cidade.</t>
   </si>
   <si>
     <t>11367</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11367/requerimento_no_004_-_manutencao_do_bairro_primavera.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11367/requerimento_no_004_-_manutencao_do_bairro_primavera.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e ao Secretário de Serviços Públicos Sr. º Mac Passos, que realize a manutenção e Capinação das vias públicas no bairro da Primavera no município de Salgueiro.</t>
   </si>
   <si>
     <t>11368</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11368/mocao_de_pesar_no_02__-_sandra_maria_duarte.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11368/mocao_de_pesar_no_02__-_sandra_maria_duarte.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e ao Secretário de Serviços Públicos Sr. º Mac Passos, que realize manutenção das vias públicas e capinação do bairro Loteamento São Francisco no município de Salgueiro.</t>
   </si>
   <si>
     <t>11369</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11369/requerimento_no_003_-_manutencao_do_vila_uri.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11369/requerimento_no_003_-_manutencao_do_vila_uri.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e ao Secretário de Serviços Públicos Sr. º Mac Passos, que realize a manutenção e roço das estradas na Vila Uri no município de Salgueiro.</t>
   </si>
   <si>
     <t>11375</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11375/requerimento__desobstrucao_da_rede_de_esgoto_da_rua_jose_carneiro_no_bairro_santa_margarida.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11375/requerimento__desobstrucao_da_rede_de_esgoto_da_rua_jose_carneiro_no_bairro_santa_margarida.docx</t>
   </si>
   <si>
     <t>Requeiro com a máxima urgência possível, a desobstrução da rede de esgoto, limpeza de matagal e retirada de entulhos na Rua José Carneiro no Bairro Santa Margarida.</t>
   </si>
   <si>
     <t>11376</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11376/requerimento_para_tapa_buraco_na_rua__antonio_levino_de_alencar_no_bairro_do_prado.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11376/requerimento_para_tapa_buraco_na_rua__antonio_levino_de_alencar_no_bairro_do_prado.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, Senhor Marcones Libório e ao Secretário de Serviços Públicos, o Senhor Mac Passos, que providencie com a máxima urgência possível, o serviço de manutenção e tapa buraco na Rua Antônio Levino de Alencar, no bairro do Prado</t>
   </si>
   <si>
     <t>11377</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11377/requerimento__conserto_de_um_vazamento_na_rua_manoel_jose_da_silva_no_bairro_santa_margarida.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11377/requerimento__conserto_de_um_vazamento_na_rua_manoel_jose_da_silva_no_bairro_santa_margarida.docx</t>
   </si>
   <si>
     <t>Requeiro ao setor competente, o conserto de um vazamento de água potável na Rua Manoel José da Silva no Bairro Santa Margarida.</t>
   </si>
   <si>
     <t>11378</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11378/reque._reparo_no_calcamento_1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11378/reque._reparo_no_calcamento_1.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NO ALTO DO CURTUME, NA RUA ANTÔNIO FILGUEIRA SOARES NO BAIRRO NOSSA SENHORA DE FATIMA.</t>
   </si>
   <si>
     <t>11379</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11379/requerimento_153_-_canal_-_henrique.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11379/requerimento_153_-_canal_-_henrique.pdf</t>
   </si>
   <si>
     <t>Vem requerer ao Prefeito Municipal Senhor Marcones Libório de Sá, e ao Secretário de Serviços Públicos Senhor Macbanai Souza Oliveira Passos, que providenciem, o serviço de limpeza, capinação e manutenção do canal da Rua Clarisbalte Filgueira Sampaio, Bairro Santo Antônio - Centro, em Salgueiro – PE.</t>
   </si>
   <si>
     <t>11380</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11380/requerimento_154_-_canal_-_henrique.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11380/requerimento_154_-_canal_-_henrique.pdf</t>
   </si>
   <si>
     <t>Vem requerer ao Prefeito Municipal Senhor Marcones Libório de Sá, e ao Secretário de Serviços Públicos Senhor Macbanai Souza Oliveira Passos, que providenciem, o serviço de limpeza, capinação e manutenção do canal, da Avenida Beira Canal, Bairro Nova Olinda, em Salgueiro – PE.</t>
   </si>
   <si>
     <t>11381</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11381/requerimento_155_-_limpeza_-_henrique.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11381/requerimento_155_-_limpeza_-_henrique.pdf</t>
   </si>
   <si>
     <t>Vem requerer ao Prefeito Municipal Senhor Marcones Libório de Sá, e ao Secretário de Serviços Públicos Senhor Macbanai Souza Oliveira Passos, que providenciem, o serviço de limpeza e capinação, da Rua Pedro Antônio de Souza, Bairro Imperador, em Salgueiro – PE.</t>
   </si>
   <si>
     <t>11382</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11382/requerimento_156_-_estrada_-_henrique.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11382/requerimento_156_-_estrada_-_henrique.pdf</t>
   </si>
   <si>
     <t>Vem requerer ao Prefeito Municipal, Senhor Marcones Libório de Sá, e ao Secretário de Desenvolvimento Rural, Senhor Veronaldo Gonçalves Ribeiro, a fazer serviço de terraplanagem com máquina patrol e manutenção na estrada rural que dá acesso as localidades do 5º Distrito do Pau Ferro, devido aos grandes números buracos e erosões existentes no local, que estão dificultando a vida dos moradores, principalmente dos produtores rurais que precisam se deslocar até a cidade de Salgueiro - PE.</t>
   </si>
   <si>
     <t>11383</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11383/requerimento_157_-_quadra_-_henrique.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11383/requerimento_157_-_quadra_-_henrique.pdf</t>
   </si>
   <si>
     <t>Vem requerer ao Prefeito Municipal Senhor Marcones Libório de Sá, ao Secretário de Cultura e Esportes Senhor Rickson Bruno Barboza, e ao Secretário de Desenvolvimento Urbano e Obras, Senhor Michael Kenneth Ferreira Hayden, a reforma e requalificação da Quadra de Montevidéu, localizada no 4º Distrito, em Salgueiro – PE.</t>
   </si>
   <si>
     <t>11389</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11389/requerimento-que_seja_feito_o_servico_de_tapa_buraco_na_rua_antonio_levino_de_alencar_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11389/requerimento-que_seja_feito_o_servico_de_tapa_buraco_na_rua_antonio_levino_de_alencar_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao respectivo Secretário de Desenvolvimento Urbano e Obras, o Srº. Michael Kenneth, que seja feito o serviço de Tapa Buraco, na Rua Antônio Levino de Alencar, no Bairro Nossa Senhora Aparecida, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11390</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11390/requerimento-que_seja_feito_o_conserto_de_vazamento_de_agua_potavel_na_rua_cabloco_eduardo_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11390/requerimento-que_seja_feito_o_conserto_de_vazamento_de_agua_potavel_na_rua_cabloco_eduardo_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao Gerente da Compesa, o Srº. Mario Salon Pereira Junior, que seja feito o conserto de vazamento de água potável, na Rua Cabloco Eduardo, no Bairro Nossa Senhora Aparecida, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11391</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11391/a_manutencao_da_passagem_molhada_que_liga_o_bairro_nossa_senhora_de_fatima_a_comunidade_de_adalmir.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11391/a_manutencao_da_passagem_molhada_que_liga_o_bairro_nossa_senhora_de_fatima_a_comunidade_de_adalmir.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover a manutenção da passagem molhada que liga o Bairro Nossa Senhora de Fátima a Comunidade de Adalmir, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>11392</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11392/a_reforma_da_escola_municipal_maria_dalva_goncalves_de_barros.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11392/a_reforma_da_escola_municipal_maria_dalva_goncalves_de_barros.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório Sá, que o mesmo interceda ao Secretário de Educação, o Senhor Marcelo Sá, para promover a reforma da Escola Municipal Maria Dalva Gonçalves de Barros, Distrito de Umãs, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>11393</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11393/audiencia_publica_para_o_dia_05_de_abril_de_2024.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11393/audiencia_publica_para_o_dia_05_de_abril_de_2024.docx</t>
   </si>
   <si>
     <t>O Vereador Nildo Bezerra, no uso de suas atribuições legislativas, e cumpridas às formalidades regimentais, solicita ao Presidente da Câmara Municipal de Vereadores de Salgueiro, o Senhor Sávio Pires, que seja marcada uma Audiência Pública  para o dia 05 de Abril de 2024, às 9hrs, na oportunidade  iremos discutir  a falta de água no Município, investimentos em adutoras, na agricultura familiar e ouvirmos a população.</t>
   </si>
   <si>
     <t>11394</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11394/quadra_no_modulo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11394/quadra_no_modulo.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório Sá, que o mesmo interceda a Governadora do Estado, a Senhora Raquel Lyra, para promover a construção de uma quadra esportiva no Módulo Esportivo localizado atrás do Erem Carlos Pena Filho, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>11395</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11395/recolhimento_de_entulho_posto_de_saude_divino.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11395/recolhimento_de_entulho_posto_de_saude_divino.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover o recolhimento de entulhos na calçada do antigo Posto de Saúde no Bairro Divino Espírito Santo, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>11399</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11399/requerimento_07.02.24_-_limpeza_na_rua_jose_carneiro_-_santa_margarida.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11399/requerimento_07.02.24_-_limpeza_na_rua_jose_carneiro_-_santa_margarida.docx</t>
   </si>
   <si>
     <t>REQUER A LIMPEZA E CAPINAÇÃO NA RUA JOSÉ CARNEIRO, NO BAIRRO SANTA MARGARIDA, NESTA CIDADE</t>
   </si>
   <si>
     <t>11400</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11400/requerimento_no_005_-_conselho_tutelar.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11400/requerimento_no_005_-_conselho_tutelar.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e a Chefe de gabinete do Prefeito Srª Carmen Shirley, que providencie condições necessárias para que o CONSELHO TUTELAR possa desempenhar as suas atividades no município de Salgueiro.</t>
   </si>
   <si>
     <t>11401</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11401/requerimento_no_006_-_audiencia_publica_-_estrada_do_pau_ferro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11401/requerimento_no_006_-_audiencia_publica_-_estrada_do_pau_ferro.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja realizada nesta Casa legislativa, uma audiência pública, para solicitar a construção da estrada que dar acesso ao Distrito do Pau Ferro no município de Salgueiro.</t>
   </si>
   <si>
     <t>11402</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11402/requerimento_-_cacamba_xexo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11402/requerimento_-_cacamba_xexo.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja solicitado ao senhor Veronaldo Gonçalves Ribeiro, Secretário de Desenvolvimento Rural, e ao Senhor Michael Kenneth Ferreira Hayden, Secretário de Desenvolvimento Urbano e Obras, para que seja PROVIDENCIADO CAÇAMBAS DE XEXO DE PEDRAS PARA O SÍTIO SABINO, NA PASSAGEM PRÓXIMO A CAPELA.</t>
   </si>
   <si>
     <t>11403</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11403/requerimento_-_patrolamento_da_estrada_aldeia_poco_da_pedra.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11403/requerimento_-_patrolamento_da_estrada_aldeia_poco_da_pedra.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja solicitado ao Excelentíssimo Senhor Prefeito Marcones Libório de Sá e ao senhor Veronaldo Gonçalves Ribeiro, Secretário de Desenvolvimento Rural, para que seja feito O PATROLAMENTO DA ESTRADA DA ALDEIA POÇO DA PEDRA.</t>
   </si>
   <si>
     <t>11404</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11404/requerimento_-_patrolamento_da_estrada_pau_ferro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11404/requerimento_-_patrolamento_da_estrada_pau_ferro.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja solicitado ao Excelentíssimo Senhor Prefeito Marcones Libório de Sá e ao senhor Veronaldo Gonçalves Ribeiro, Secretário de Desenvolvimento Rural, para que seja feito O PATROLAMENTO DA ESTRADA DO PAU FERRO.</t>
   </si>
   <si>
     <t>11405</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11405/calcamento_da_rua_ubatuba.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11405/calcamento_da_rua_ubatuba.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja solicitado ao Excelentíssimo Senhor Prefeito do Marcones Libório de Sá ao Excelentíssimo Senhor Michael Kenneth Ferreira Hayden, Secretário de Desenvolvimento Urbano e Obras, O CALÇAMENTO DA RUA UBATUBA, NO BAIRRO DO PLANALTO.</t>
   </si>
   <si>
     <t>11406</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11406/requerimento_-_patrolamento_da_avenida_recife.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11406/requerimento_-_patrolamento_da_avenida_recife.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja solicitado ao Excelentíssimo Senhor Prefeito Marcones Libório de Sá e ao Senhor Michael Kenneth Ferreira Hayden, Secretário de Desenvolvimento Urbano e Obras,para que seja feito O PATROLAMENTO DA AVENIDA RECIFE, PRÓXIMO AO BATALHÃO.</t>
   </si>
   <si>
     <t>11408</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11408/requerimento_para_reparo_no_calcamento_na_subida_da_rua_sao_vicente_bairro_colina_proximo_ao_acude_velho.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11408/requerimento_para_reparo_no_calcamento_na_subida_da_rua_sao_vicente_bairro_colina_proximo_ao_acude_velho.docx</t>
   </si>
   <si>
     <t>Requeiro que providencie com a máxima urgência possível, o serviço de manutenção e tapa buraco na Rua São Vicente, no Bairro Divino Espírito Santo.</t>
   </si>
   <si>
     <t>11409</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11409/requerimento_para_conserto_de_tapa_buraco_no_calcamento_da__rua__ondon_duperon_de_alencar_no_bairro_nossa_aparecida.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11409/requerimento_para_conserto_de_tapa_buraco_no_calcamento_da__rua__ondon_duperon_de_alencar_no_bairro_nossa_aparecida.docx</t>
   </si>
   <si>
     <t>Requeiro que providencie com a máxima urgência possível, o serviço de tapa buraco e manutenção do calçamento na Rua- Antonio Duperon de Alencar, no Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>11410</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11410/requerimento_patrolamento_na_rua_do_residencial_ana_julia_no_bairro_nossa_senhora_das_gracas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11410/requerimento_patrolamento_na_rua_do_residencial_ana_julia_no_bairro_nossa_senhora_das_gracas.docx</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, Senhor Marcones Libório e ao Secretário de Serviços Públicos, o Senhor Mac Passos, que providencie o mais rápido possível, o patrolamento da Rua do Residencial Ana Julia no Bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>11411</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11411/requerimento_patrolamento_na_rua_maria_das_dores_dos_santos_no_bairro_planalto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11411/requerimento_patrolamento_na_rua_maria_das_dores_dos_santos_no_bairro_planalto.docx</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, Senhor Marcones Libório e ao Secretário de Serviços Públicos, o Senhor Mac Passos, que providencie o mais rápido possível, o patrolamento na Rua Maria das Dores dos Santos no Bairro Planalto.</t>
   </si>
   <si>
     <t>11417</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11417/reque._buraco.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11417/reque._buraco.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O SERVIÇO DE TAPA BURACO EM UM BURACO NA RUA CORONEL MANOEL DE SÁ NO BAIRRO SANTO ANTÔNIO, AO LADA DO LABORATÓRIO LASAC.</t>
   </si>
   <si>
     <t>11418</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11418/reque._compesa_esgoto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11418/reque._compesa_esgoto.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE DESOBSTRUÇÃO EM UM BOIEIRO DE ESGOTO NA RUA JUSCELINO KUBITSCHEK EM FRENTE A RESIDÊNCIA DE NUMERO 316 NO BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
     <t>11419</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11419/reque._reparo_ju.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11419/reque._reparo_ju.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O REPARA NO CALÇAMENTO NO FINAL DA RUA JUSCELINO KUBITSCHEK NO BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
     <t>11421</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11421/requerimento_o_tapa_buraco_da_rua_sebastiao_da_silva_barros_bairro_nossa_senhora_do_perpetuo_socorro..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11421/requerimento_o_tapa_buraco_da_rua_sebastiao_da_silva_barros_bairro_nossa_senhora_do_perpetuo_socorro..docx</t>
   </si>
   <si>
     <t>Requer o Tapa buraco da Rua Sebastião da Silva Barros, bairro Nossa Senhora do Perpetuo Socorro.</t>
   </si>
   <si>
     <t>11422</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11422/requerimento_o_tapa_buraco_na_rua_ana_alves_de_sa_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11422/requerimento_o_tapa_buraco_na_rua_ana_alves_de_sa_bairro_planalto..docx</t>
   </si>
   <si>
     <t>Requer o Tapa buraco na rua Ana Alves de Sá, bairro Planalto.</t>
   </si>
   <si>
     <t>11423</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11423/requerimento_para_manutencao_da_via_com_patrolamento_para_o_final_da_rua_02_bairro_copo_de_cristal..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11423/requerimento_para_manutencao_da_via_com_patrolamento_para_o_final_da_rua_02_bairro_copo_de_cristal..docx</t>
   </si>
   <si>
     <t>Requer a Manutenção da via, com patrolamento para o final da Rua 02, bairro Copo de Cristal.</t>
   </si>
   <si>
     <t>11424</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11424/requerimento_o_tapa_buraco_na_rua_joaquim_naboco_bairro_santo_antonio..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11424/requerimento_o_tapa_buraco_na_rua_joaquim_naboco_bairro_santo_antonio..docx</t>
   </si>
   <si>
     <t>requer o Tapa buraco na rua Joaquim Naboco, bairro Santo Antônio.</t>
   </si>
   <si>
     <t>11425</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11425/requerimento_informacoes_referentes_a_professores_da_educacao_infantil_no_periodo_de_2021_a_2024.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11425/requerimento_informacoes_referentes_a_professores_da_educacao_infantil_no_periodo_de_2021_a_2024.docx</t>
   </si>
   <si>
     <t>Requer informações referentes a professores da educação infantil no período de 2021 a 2024</t>
   </si>
   <si>
     <t>11426</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11426/requerimento_o_tapa_buraco_entre_as_ruas_jose_luiz_da_silva_e_antonio_trapia_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11426/requerimento_o_tapa_buraco_entre_as_ruas_jose_luiz_da_silva_e_antonio_trapia_bairro_planalto..docx</t>
   </si>
   <si>
     <t>Requer o Tapa buraco entre as ruas José Luiz da Silva e Antônio Trapia, bairro Planalto.</t>
   </si>
   <si>
     <t>11427</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11427/requerimento_providencie_o_reparo_no_calcamento_da_rua_tenente_quincas_de_sa_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11427/requerimento_providencie_o_reparo_no_calcamento_da_rua_tenente_quincas_de_sa_bairro_planalto..docx</t>
   </si>
   <si>
     <t>Requer o reparo no calçamento da Rua Tenente Quincas de Sá, Bairro Planalto.</t>
   </si>
   <si>
     <t>11428</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11428/requerimento_o_recolhimento_de_animais_com_leishmaniose_visceral__em_outros_para_castracao_na_rua_expedita_de_sa_araujo_nas_proximidades_da_igreja_sao_francisco_no_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11428/requerimento_o_recolhimento_de_animais_com_leishmaniose_visceral__em_outros_para_castracao_na_rua_expedita_de_sa_araujo_nas_proximidades_da_igreja_sao_francisco_no_bairro_planalto..docx</t>
   </si>
   <si>
     <t>Requer o recolhimento de animais com Leishmaniose visceral  em outros para castração, na Rua Expedita de Sá Araújo nas proximidades da Igreja São Francisco, no bairro Planalto.</t>
   </si>
   <si>
     <t>11434</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11434/requerimento.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11434/requerimento.docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao respectivo secretário de serviços público, o Srº. Mac Passos, para que seja feito a troca das luminárias dos postes (barramentos nº M294871, S254937, S254939 e M294845), na Rua Presidente Washington Luiz, no Bairro Divino Espirito Santo, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11435</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11435/requerimento-para_providenciar_a_desobstrucao_do_esgoto_na_rua_antonio_alves_da_cruz_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11435/requerimento-para_providenciar_a_desobstrucao_do_esgoto_na_rua_antonio_alves_da_cruz_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao Gerente da Compesa, o Srº. Mario Salon Pereira Junior, para providenciar a desobstrução do esgoto, na Rua Antônio Alves da Cruz, no Bairro Nossa Senhora das Graças, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11436</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11436/requerimento-para_providenciar_a_desobstrucao_do_esgoto_na_rua_joaquim_sampaio_no_bairro_nossa_senhora_de_gracas_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11436/requerimento-para_providenciar_a_desobstrucao_do_esgoto_na_rua_joaquim_sampaio_no_bairro_nossa_senhora_de_gracas_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao Gerente da Compesa, o Srº. Mario Salon Pereira Junior, para providenciar a desobstrução do esgoto, na Rua Joaquim Sampaio, no Bairro Nossa Senhora de Graças, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11437</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11437/requerimento_159_-_limpeza_-_henrique.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11437/requerimento_159_-_limpeza_-_henrique.pdf</t>
   </si>
   <si>
     <t>Vem requerer ao Prefeito Municipal Senhor Marcones Libório de Sá, e ao Secretário de Serviços Públicos Senhor Macbanai Souza Oliveira Passos, que providenciem, o serviço de capinação, limpeza e terraplanagem com maquina patrol, na Rua Francisco Noberto, Bairro Divino Espirito Santo, em Salgueiro – PE.</t>
   </si>
   <si>
     <t>11438</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11438/requerimento_158_-_limpeza_-_henrique.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11438/requerimento_158_-_limpeza_-_henrique.pdf</t>
   </si>
   <si>
     <t>Vem requerer ao Prefeito Municipal Senhor Marcones Libório de Sá, e ao Secretário de Serviços Públicos Senhor Macbanai Souza Oliveira Passos, que providenciem, o serviço de capinação, limpeza e terraplanagem com maquina patrol, na Rua Leonardo da Vinci, Bairro Primavera, em Salgueiro – PE.</t>
   </si>
   <si>
     <t>11440</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11440/requerimento_no_007_-_manutencao_do_bairro_novo_olinda.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11440/requerimento_no_007_-_manutencao_do_bairro_novo_olinda.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e ao Secretário de Serviços Públicos Sr. º Mac Passos, que realize a manutenção das vias públicas do bairro Novo Olinda no município de Salgueiro.</t>
   </si>
   <si>
     <t>11441</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11441/viabilizar_o_transporte_escolar_dos_alunos_nos_bairros_novo_horizonte_e_brisa_da_serra.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11441/viabilizar_o_transporte_escolar_dos_alunos_nos_bairros_novo_horizonte_e_brisa_da_serra.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Educação, o Senhor Marcelo Sá, para viabilizar o Transporte Escolar dos alunos nos Bairros Novo Horizonte e Brisa da Serra,   Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>11442</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11442/promover_a_operacao_tapa_buraco_na_rua_jose_carneiro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11442/promover_a_operacao_tapa_buraco_na_rua_jose_carneiro.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover a Operação Tapa Buraco na Rua José Carneiro, Bairro Santa Margarida, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>11443</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11443/retirada_de_entulho.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11443/retirada_de_entulho.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover a retirada de entulhos na Rua Antônio Trapiá e adjacências, Bairro Divino Espírito Santo, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>11444</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11444/pavimentacao_da_travessa_antonio_nogueira.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11444/pavimentacao_da_travessa_antonio_nogueira.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja reiterado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Desenvolvimento Urbano e Obras, o Senhor Michael Kenneth Hayden, para promover a pavimentação da Travessa Antônio Nogueira de Melo, Bairro Imperador, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>11445</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11445/requerimento_21.02.24_-_conserto_de_calcamento_rua_pres._washington_luiz.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11445/requerimento_21.02.24_-_conserto_de_calcamento_rua_pres._washington_luiz.docx</t>
   </si>
   <si>
     <t>REQUER CONSERTO DO CALÇAMENTO, NA RUA PRESIDENTE WASHINGTON LUIZ, NO BAIRRO DIVINO ESPÍRITO SANTO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11446</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11446/requerimento_21.02.24_-_conserto_de_calcamento_rua_antonio_filgueira_soares.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11446/requerimento_21.02.24_-_conserto_de_calcamento_rua_antonio_filgueira_soares.docx</t>
   </si>
   <si>
     <t>REQUER CONSERTO DO CALÇAMENTO, NA RUA ANTÔNIO FILGUEIRA SOARES, NO BAIRRO SANTA MARGARIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11448</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11448/estradas_santana_e_varzea_do_ramo.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11448/estradas_santana_e_varzea_do_ramo.pdf</t>
   </si>
   <si>
     <t>Requer melhorias nas estradas que dão acesso aos Sítios Santana e Várzea do Ramo, assegurando uma trafegabilidade mais segura nas vias.</t>
   </si>
   <si>
     <t>11449</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11449/fisioterapia_pau_ferro.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11449/fisioterapia_pau_ferro.pdf</t>
   </si>
   <si>
     <t>Requer a regularização do transporte dos pacientes do 5º Distrito, Pau ferro, que realizam o tratamento de fisioterapia.</t>
   </si>
   <si>
     <t>11450</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11450/pavimentacao_da_rua_clarisbalte_filgueira_sampaio.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11450/pavimentacao_da_rua_clarisbalte_filgueira_sampaio.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da obra de construção do calçamento da Rua Clarisbalte Filgueira Sampaio, Bairro Santo Antônio, ao lado da Escola Dom Malan, tendo em vista que a rua está cadastrada há vários anos entre as obras de pavimentação com recursos do Fundo Estadual de Apoio ao Desenvolvimento Municipal (FEM) e diante do anuncio que o recurso foi depositado desde o ano de 2021 (dois mil e vinte e um).</t>
   </si>
   <si>
     <t>11451</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11451/requerimento_portaria_960.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11451/requerimento_portaria_960.pdf</t>
   </si>
   <si>
     <t>Requer o “Pagamento por Desempenho da Saúde Bucal na Atenção Primária à Saúde – APS”, no âmbito do Sistema único de Saúde – SUS, conforme instituído pela Portaria GM/MS nº 960, de 17 de julho de 2023.</t>
   </si>
   <si>
     <t>11452</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11452/vajota_estrada.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11452/vajota_estrada.pdf</t>
   </si>
   <si>
     <t>Requer que adotem as medidas necessárias a fim de realizar melhorias nas estradas que dão acesso ao Sítio Vajota, assegurando uma trafegabilidade mais segura nas vias.</t>
   </si>
   <si>
     <t>11453</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11453/tarifa_social.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11453/tarifa_social.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Gerente Regional da Compesa, o Senhor Mário Solon, para promover no Bairro Santo Antônio um mutirão de Renegociação de Dívidas das contas de água, bem como realizar a visita do Serviço Social para que os moradores se enquadrem no Programa de Tarifa Social.</t>
   </si>
   <si>
     <t>11456</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11456/rua_marcildo_barros.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11456/rua_marcildo_barros.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos que seja feita a capinação na Rua Marcildo de Barros Alencar, no bairro Copo de Cristal, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11457</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11457/rua_39.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11457/rua_39.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos que seja feito o patrolamento na Rua 39, no bairro do Monte Alegre, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11458</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11458/rua_36.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11458/rua_36.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos que seja feito o patrolamento na Rua 36 ( rua do postinho de saúde), no bairro do Monte Alegre, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11462</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11462/reque._parede.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11462/reque._parede.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O SERVIÇO DE REPARO NA PAREDE DO MURO DA LAGOA NO PARQUE DAS CRIANÇAS (PARQUE ADALMIR LUSTOSA ANGELIM,) TENDO EM VISTA QUE O MESMO DESABOU EM DECORRÊNCIA DAS CHUVAS.</t>
   </si>
   <si>
     <t>11465</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11465/requerimento_a_limpeza_e_capinacao_na_rua_antonio_henrique_pereira_callou_bairro_nossa_senhora_das_gracas..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11465/requerimento_a_limpeza_e_capinacao_na_rua_antonio_henrique_pereira_callou_bairro_nossa_senhora_das_gracas..docx</t>
   </si>
   <si>
     <t>Requer a limpeza e capinação na rua Antônio Henrique Pereira Callou, bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>11466</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11466/requer_para_solucionar_o_esgotamento_sanitario_da_rua_antonio_henrique_pereira_callou_bairro_nossa_senhora_das_gracas..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11466/requer_para_solucionar_o_esgotamento_sanitario_da_rua_antonio_henrique_pereira_callou_bairro_nossa_senhora_das_gracas..docx</t>
   </si>
   <si>
     <t>Requer a compesa para solucionar o esgotamento sanitário da rua Antônio Henrique Pereira Callou, bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>11467</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11467/requerimento_o_tapa_buraco_na_rua_do_postinho_do_loteamento_monte_alegre..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11467/requerimento_o_tapa_buraco_na_rua_do_postinho_do_loteamento_monte_alegre..docx</t>
   </si>
   <si>
     <t>Requer o Tapa buraco na rua do postinho (UBS) do Loteamento Monte Alegre.</t>
   </si>
   <si>
     <t>11468</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11468/requer_para__para_solucionar_o_esgotamento_sanitario_da_rua_francisco_noberto_bairro_divino..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11468/requer_para__para_solucionar_o_esgotamento_sanitario_da_rua_francisco_noberto_bairro_divino..docx</t>
   </si>
   <si>
     <t>Requer a compesa para solucionar o esgotamento sanitário da rua Francisco Noberto, bairro Divino.</t>
   </si>
   <si>
     <t>11469</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11469/requerimento_a_limpeza_e_capinacao_na_rua_jose_duperron_de_alencar_araujo_bairro_divino..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11469/requerimento_a_limpeza_e_capinacao_na_rua_jose_duperron_de_alencar_araujo_bairro_divino..docx</t>
   </si>
   <si>
     <t>Requer a limpeza e capinação na rua José Duperron de Alencar Araujo, bairro Divino.</t>
   </si>
   <si>
     <t>11470</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11470/requerimento_a_limpeza_capinacao_e_retirada_de_entulhos_da_rua_francisco_noberto_bairro_divino..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11470/requerimento_a_limpeza_capinacao_e_retirada_de_entulhos_da_rua_francisco_noberto_bairro_divino..docx</t>
   </si>
   <si>
     <t>Requer a limpeza, capinação e retirada de entulhos da Rua Francisco Noberto, bairro Divino.</t>
   </si>
   <si>
     <t>11472</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11472/requerimento_no_08_-manutencao_e_limpeza_da__rua_jose_gomes_de_sa_-_creche_leticia_rosa.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11472/requerimento_no_08_-manutencao_e_limpeza_da__rua_jose_gomes_de_sa_-_creche_leticia_rosa.docx</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Plenário, ao Exmº. Prefeito do Município Sr. Marcones Sá e ao Srº. Secretário de Serviços Públicos Sr. Mac Passos, que realize a manutenção e limpeza da Rua Jose Gomes de Sá no Bairro Divino Espírito Santo, onde fica localizada a Creche Leticia Rosa, em Salgueiro-PE.</t>
   </si>
   <si>
     <t>11473</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11473/requerimento_reparo_em_cano_estourado_na_rua_jose_nogueira_de_goes-_santa_maragirda_-_26.02.24.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11473/requerimento_reparo_em_cano_estourado_na_rua_jose_nogueira_de_goes-_santa_maragirda_-_26.02.24.docx</t>
   </si>
   <si>
     <t>Reparo em cano estourado na rua, José Nogueira de Góes, bairro Santa Margarida, localizado nessa cidade.</t>
   </si>
   <si>
     <t>11474</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11474/requerimento_-_lombada_e_faixa_de_pedestre_na_avenida_alberto_soares.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11474/requerimento_-_lombada_e_faixa_de_pedestre_na_avenida_alberto_soares.pdf</t>
   </si>
   <si>
     <t>Requer que preencham as lombadas desgastadas da Avenida Alberto Soares, como também coloque uma faixa de pedestres para travessia próximo a Escola José Pontes Jardim.</t>
   </si>
   <si>
     <t>11475</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11475/requerimento_-requalificacao_da_rua__antonio_alves_pereira_bairro_monte_alegre_22.02.24.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11475/requerimento_-requalificacao_da_rua__antonio_alves_pereira_bairro_monte_alegre_22.02.24.docx</t>
   </si>
   <si>
     <t>Requeiro a mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Senhor Prefeito, Marcones Libório de Sá e ao Secretário de Serviços Públicos Macbanai Souza Oliveira Passos, a requalificação da rua , Antônio Alves Pereira, bairro, Monte Alegre, nessa cidade.</t>
   </si>
   <si>
     <t>11476</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11476/requerimento_patrolamento_na_rua_joao_de_sa_no_bairro_granja_aurora_e_a_rua_miguel_mano_no_bairro_chico_rosa..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11476/requerimento_patrolamento_na_rua_joao_de_sa_no_bairro_granja_aurora_e_a_rua_miguel_mano_no_bairro_chico_rosa..docx</t>
   </si>
   <si>
     <t>Requeiro que seja feito o serviço de roço e patrolamento na Rua João de Sá, no Bairro Granja Aurora e a Rua Miguel Mano, no Bairro Chico Rosa.</t>
   </si>
   <si>
     <t>11477</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11477/requerimento_limpeza_e_capinacao_na_intermediacao_da_quadra_do_riachinho.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11477/requerimento_limpeza_e_capinacao_na_intermediacao_da_quadra_do_riachinho.docx</t>
   </si>
   <si>
     <t>Requeiro a execução de serviços de limpeza, capinação do mato e a remoção de lixos, nas intermediações da Quadra do Riachinho.</t>
   </si>
   <si>
     <t>11478</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11478/requerimento_limpeza_e_capinacao_na_intermediacao__da_academia_de_saude_de_umas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11478/requerimento_limpeza_e_capinacao_na_intermediacao__da_academia_de_saude_de_umas.docx</t>
   </si>
   <si>
     <t>Requeiro a execução de serviços de limpeza, capinação do mato e a remoção de lixos, na intermediação da Academia de Saúde no Distrito de Umãs.</t>
   </si>
   <si>
     <t>11479</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11479/requerimento_limpeza_e_remocao_de_entulho_na_intermediacao_do_acude_velho.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11479/requerimento_limpeza_e_remocao_de_entulho_na_intermediacao_do_acude_velho.docx</t>
   </si>
   <si>
     <t>Requeiro providência para execução de serviços de limpeza, e a remoção de entulhos, na intermediação do açude velho (próximo ao Memorial do Couro).</t>
   </si>
   <si>
     <t>11481</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11481/requerimento_160_-_carro_fumace_-_henrique.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11481/requerimento_160_-_carro_fumace_-_henrique.pdf</t>
   </si>
   <si>
     <t>Vem requerer à Gerente da VII GERES, Senhora Maria Auxiliadora de Sá Magalhães Santos, que providencie em caráter de urgência, um Carro Fumacê, com a finalidade de combater a proliferação de pernilongos e do mosquito Aedes Aegypti, responsável pela transmissão de doenças como: Dengue, Zika e Chikungunya, na cidade de Salgueiro – PE.</t>
   </si>
   <si>
     <t>11482</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11482/requerimento_161_-_agente_de_transito_-_henrique.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11482/requerimento_161_-_agente_de_transito_-_henrique.pdf</t>
   </si>
   <si>
     <t>Vem requerer ao Prefeito Municipal Senhor Marcones Libório de Sá, e ao Secretário de Desenvolvimento Urbano e Obras, Senhor Michael Kenneth Ferreira Hayden, juntamente com a Diretoria de Trânsito e Transportes de Salgueiro – DTTRANS, Senhor Eugênio Manoel Bezerra, a necessidade de colocar um agente de transito em frente ao colégio municipal Dom Malan, durante o período de chegada e saída dos alunos, afim de controlar o fluxo e organizar o transito, para evitar acidentes com os pedestres que fazem uso daquela via no embarque e desembarque para a escola, em Salgueiro - PE.</t>
   </si>
   <si>
     <t>11483</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11483/requerimento_162_-_estrada_-_henrique.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11483/requerimento_162_-_estrada_-_henrique.pdf</t>
   </si>
   <si>
     <t>Vem requerer ao Prefeito Municipal, Senhor Marcones Libório de Sá, e ao Secretário de Serviços Públicos Senhor Macbanai Souza Oliveira Passos, a fazer serviço de terraplanagem com máquina patrol e manutenção na estrada rural que dá acesso as localidades do 5º Distrito do Pau Ferro, devido aos grandes números buracos e erosões existentes no local, que estão dificultando a vida dos moradores, principalmente dos produtores rurais que precisam se deslocar até a cidade de Salgueiro - PE.</t>
   </si>
   <si>
     <t>11484</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11484/requerimento_para_tapa_buraco_na_rua__antonio_filgueira_soares..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11484/requerimento_para_tapa_buraco_na_rua__antonio_filgueira_soares..docx</t>
   </si>
   <si>
     <t>Requeiro que providencie com a máxima urgência possível, o serviço de manutenção e tapa buraco na Rua Antônio Filgueira Soares no bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>11485</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11485/requerimento_23.02.2024_-_servicos_publicos_-_iluminacao_rua_reino_unido_brisa_da_serra.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11485/requerimento_23.02.2024_-_servicos_publicos_-_iluminacao_rua_reino_unido_brisa_da_serra.docx</t>
   </si>
   <si>
     <t>Requeiro que seja realizado a instalação de luminárias na Rua Reino Unido, loteamento Brisa da Serra, bairro Augusto de Alencar Sampaio nos postes de barramentos números V272308 e V272301.</t>
   </si>
   <si>
     <t>11486</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11486/promover_a_construcao_de_um_campo_de_futebol.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11486/promover_a_construcao_de_um_campo_de_futebol.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Cultura e Esporte, o Senhor Rickson Bruno para promover a construção de um Campo de Futebol para os esportistas do Condomínio Mandacaru, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>11488</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11488/abastecimento_de_agua_da_varzea_do_ramo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11488/abastecimento_de_agua_da_varzea_do_ramo.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Gerente Regional da Compesa, o Senhor Mário Solon, que viabilize a melhoria do abastecimento de água da Várzea do Ramo, Município de Salgueiro – PE.</t>
   </si>
   <si>
     <t>11490</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11490/requerimento-para_providenciar_a_passagem_de_maquina_motoniveladora_patrol_na_rua_pantaleao_rodrigues_de_carvalho_no_bairro_nova_olinda_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11490/requerimento-para_providenciar_a_passagem_de_maquina_motoniveladora_patrol_na_rua_pantaleao_rodrigues_de_carvalho_no_bairro_nova_olinda_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao respectivo Secretário de Desenvolvimento Urbano e Obras, o Srº. Michael Kenneth, para providenciar a passagem de máquina motoniveladora (patrol), na Rua Pantaleão Rodrigues de Carvalho, no Bairro Nova Olinda, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11491</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11491/requerimento-que_seja_feito_o_conserto_de_vazamento_de_agua_potavel_na_rua_alberto_soares_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11491/requerimento-que_seja_feito_o_conserto_de_vazamento_de_agua_potavel_na_rua_alberto_soares_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao Gerente da Compesa, o Srº. Mario Salon Pereira Junior, que seja feito o conserto de vazamento de água potável, na Rua Alberto Soares, no Bairro Nossa Senhora das Graças, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11492</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11492/requerimento-que_seja_feito_o_conserto_de_vazamento_de_agua_potavel_na_rua_avenida_major_antonio_rufino_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11492/requerimento-que_seja_feito_o_conserto_de_vazamento_de_agua_potavel_na_rua_avenida_major_antonio_rufino_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao Gerente da Compesa, o Srº. Mario Salon Pereira Junior, que seja feito o conserto de vazamento de água potável, na Rua Avenida Major Antônio Rufino, no Bairro Nossa Senhora das Graças, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11493</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11493/requerimento-para_vistoriar_os_pontos_de_vazamento_na_rede_de_esgoto_e_dar_manutencao_na_rua_avenida_coronel_veremundo_soares_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11493/requerimento-para_vistoriar_os_pontos_de_vazamento_na_rede_de_esgoto_e_dar_manutencao_na_rua_avenida_coronel_veremundo_soares_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao respectivo Secretário de Serviços Públicos, o Srº. Macbanai Passos, e ao Gerente da Compesa, Mario Salon Pereira Junior, para vistoriar os pontos de vazamento na rede de esgoto e dar manutenção, na Rua Avenida Coronel Veremundo Soares, no Bairro Nossa Senhora das Graças, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11495</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11495/requerimento_limpeza_e_desobstrucao_do_esgoto__na_rua_vinte_e_sete_no_bairro_cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11495/requerimento_limpeza_e_desobstrucao_do_esgoto__na_rua_vinte_e_sete_no_bairro_cohab.docx</t>
   </si>
   <si>
     <t>Requeiro que providencie a limpeza e desobstrução do esgoto na Rua Vinte e Sete no Bairro Cohab.</t>
   </si>
   <si>
     <t>11496</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11496/requerimento_para__desobstrucao_do_esgoto_na_travessa_manoel_borba_215_no_bairro_divino.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11496/requerimento_para__desobstrucao_do_esgoto_na_travessa_manoel_borba_215_no_bairro_divino.docx</t>
   </si>
   <si>
     <t>Requeiro que providencie com a máxima urgência possível, a desobstrução na rede de esgoto, na Travessa Manoel Borba, n° 215 no Bairro Divino Espírito Santo.</t>
   </si>
   <si>
     <t>11497</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11497/requerimento__para_limpeza_e_roco_do_mato_no_canal_da_rua_dez_bairro_cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11497/requerimento__para_limpeza_e_roco_do_mato_no_canal_da_rua_dez_bairro_cohab.docx</t>
   </si>
   <si>
     <t>Requeiro que seja feito a limpeza e roço do mato no canal na Rua Dez no Bairro da Cohab, com a máxima urgência possível.</t>
   </si>
   <si>
     <t>11498</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11498/requerimento__troca_da_lampada_no_sitio_serrote_zona_rural_do_municipio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11498/requerimento__troca_da_lampada_no_sitio_serrote_zona_rural_do_municipio.docx</t>
   </si>
   <si>
     <t>Requeiro que seja feito a com a máxima urgência possível, a troca da lâmpada do poste, barramento M294107 e S256055 no Sítio Serrote, na Zona Rural do Município.</t>
   </si>
   <si>
     <t>11499</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11499/travessa_manoel_santiago.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11499/travessa_manoel_santiago.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos, a colocação de manilhas ou passar a máquina para escoamento da água na Travessa Manoel Santiago, no bairro Imperador, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11501</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11501/requerimento_para_conserto_de_vazamento_de_agua_potavel_na_rua_expedito_joaquim_da_silva_no_bairro_nossa_senhora_aparecida.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11501/requerimento_para_conserto_de_vazamento_de_agua_potavel_na_rua_expedito_joaquim_da_silva_no_bairro_nossa_senhora_aparecida.docx</t>
   </si>
   <si>
     <t>Requeiro ao setor competente que conserte com a máxima urgência possível, o vazamento de água potável na Rua Expedito Joaquim da Silva no Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>11502</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11502/limpeza_praca_cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11502/limpeza_praca_cohab.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja solicitado ao Excelentíssimo Senhor Prefeito Marcones Libório de Sá e ao senhor Macbanai Souza Oliveira Passos, Secretário de Serviços Públicos, para que seja REALIZADO A LIMPEZA E MANUTENÇÃO DA PRAÇA DA COHAB, QUE FICA LOCALIZADA POR TRÁS DA PRAÇA CÉU.</t>
   </si>
   <si>
     <t>11503</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11503/requerimento_-_reparo_do_asfalto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11503/requerimento_-_reparo_do_asfalto.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja solicitado ao Senhor Michael Kenneth Ferreira Hayden, Secretário de Desenvolvimento Urbano e Obras, A REALIZAÇÃO DO  REPARO DO ASFALTO NA RUA MARINA PEREIRA E SILVA .</t>
   </si>
   <si>
     <t>11504</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11504/requerimentos_01_2024_secretaria__acricultura_um_poco_antoniol_xavir.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11504/requerimentos_01_2024_secretaria__acricultura_um_poco_antoniol_xavir.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO RURAL, através do Secretário Veronaldo Gonçalves Ribeiro , para_x000D_
 Seja feito um poço artesiano na propriedade do  Sr João Xavier de Zuza no Sitio Baixo Verde no(km 16)</t>
   </si>
   <si>
     <t>11506</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11506/requerimento_celpe_01-_2024__para_extencao_de_rede_para_a_capela_do_sitio_16_feijao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11506/requerimento_celpe_01-_2024__para_extencao_de_rede_para_a_capela_do_sitio_16_feijao.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Celpe/ agencia / Salgueiro PE localizada no endereço: Rua Otavio Leitinho – Centro, solicita da mesma, para que seja realizado o serviço de manutenção na rede elétrica do 16/ sitio Feijão, por estar acontecendo queda de energia na rede frequentemente, chegando a ficar suspensa até dois dias, causando constrangimentos e prejuízos ao povo da comunidade.</t>
   </si>
   <si>
     <t>11507</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11507/requer_compesa_para_solucionar_o_esgotamento_sanitario_da_rua_santa_cruz_bairro_primavera..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11507/requer_compesa_para_solucionar_o_esgotamento_sanitario_da_rua_santa_cruz_bairro_primavera..docx</t>
   </si>
   <si>
     <t>Requer a Compesa para solucionar o esgotamento sanitário da Rua Santa Cruz, bairro Primavera.</t>
   </si>
   <si>
     <t>11508</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11508/requerimento_para_compesa_para_providenciar_o_concerto_na_tubulacao_de_agua_potavel_da_rua_maria_nogueira_sampaio_bairro_nossa_senhora_das_gracas..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11508/requerimento_para_compesa_para_providenciar_o_concerto_na_tubulacao_de_agua_potavel_da_rua_maria_nogueira_sampaio_bairro_nossa_senhora_das_gracas..docx</t>
   </si>
   <si>
     <t>Requer que providencie o concerto na tubulação de água potável da rua Maria Nogueira Sampaio, bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>11509</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11509/requerimento_providencie_o_tapa_buraco_na_rua_24_loteamento_asa_branca..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11509/requerimento_providencie_o_tapa_buraco_na_rua_24_loteamento_asa_branca..docx</t>
   </si>
   <si>
     <t>Requer que providencie o Tapa buraco na rua 24, Loteamento Asa Branca.</t>
   </si>
   <si>
     <t>11510</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11510/requerimento_a_limpeza_e_capinacao_na_rua_santa_cruz_bairro_primavera..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11510/requerimento_a_limpeza_e_capinacao_na_rua_santa_cruz_bairro_primavera..docx</t>
   </si>
   <si>
     <t>Requer a limpeza e capinação na rua Santa Cruz, bairro Primavera.</t>
   </si>
   <si>
     <t>11511</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11511/requer_compesa_para_solucionar_o_esgotamento_de_esgoto_da_rua_projetada_18_loteamento_monte_alegre..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11511/requer_compesa_para_solucionar_o_esgotamento_de_esgoto_da_rua_projetada_18_loteamento_monte_alegre..docx</t>
   </si>
   <si>
     <t>Requer a Compesa para solucionar o esgotamento de esgoto da rua Projetada 18, Loteamento Monte Alegre.</t>
   </si>
   <si>
     <t>11512</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11512/requerimento_a_limpeza_e_capinacao_na_rua_estados_unidos_bairro_brisa_da_serra..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11512/requerimento_a_limpeza_e_capinacao_na_rua_estados_unidos_bairro_brisa_da_serra..docx</t>
   </si>
   <si>
     <t>Requer a limpeza e capinação na rua Estados Unidos, bairro Brisa da Serra.</t>
   </si>
   <si>
     <t>11513</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11513/requerimento_a_limpeza_capinacao_e_retirada_de_entulho_entre_as_ruas_antonio_trapia_bairro_bomba_e_a_rua_monsenhor_mariano_de_souza_neto_bairro_divino..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11513/requerimento_a_limpeza_capinacao_e_retirada_de_entulho_entre_as_ruas_antonio_trapia_bairro_bomba_e_a_rua_monsenhor_mariano_de_souza_neto_bairro_divino..docx</t>
   </si>
   <si>
     <t>Requer a limpeza, capinação e retirada de entulho entre as ruas Antônio Trapia, bairro bomba e a rua Monsenhor Mariano de Souza neto, bairro divino.</t>
   </si>
   <si>
     <t>11514</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11514/requerimento_rua_sao_jose_pimenta_04.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11514/requerimento_rua_sao_jose_pimenta_04.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal Senhor Marcones Libório de Sá, e ao Secretário de Serviços Públicos Senhor Macbanai Souza Oliveira Passos que realize o serviço de capinação, limpeza e patrolamento na Rua São José (Pimenta 04), Bairro Nossa Senhora de Fátima, nesta cidade.</t>
   </si>
   <si>
     <t>11515</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11515/requerimento_ruas_01_11_e_24_cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11515/requerimento_ruas_01_11_e_24_cohab.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal Senhor Marcones Libório de Sá, e ao Secretário de Serviços Públicos Senhor Macbanai Souza Oliveira Passos que realize os serviços de manutenção, capinação e limpeza, entre as Ruas 01, 11 e 24 COHAB, Bairro Augusto de Alencar Sampaio, nesta cidade.</t>
   </si>
   <si>
     <t>11518</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11518/requerimento-limpeza_e_capinacao_da__travessa_da_rua27_para_a_rua_25_no_bairro_da_cohab_-04.03.24.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11518/requerimento-limpeza_e_capinacao_da__travessa_da_rua27_para_a_rua_25_no_bairro_da_cohab_-04.03.24.docx</t>
   </si>
   <si>
     <t>Limpeza e capinação da  travessa da rua,27 para a rua 25, no bairro da Cohab , localizado nessa cidade.</t>
   </si>
   <si>
     <t>11519</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11519/requerimento_-reparo_na__rede_de_esgoto_na_valdemar_menezes-04.03.2024.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11519/requerimento_-reparo_na__rede_de_esgoto_na_valdemar_menezes-04.03.2024.docx</t>
   </si>
   <si>
     <t>Reparo na  rede de esgoto na Valdemar Menezes, na altura do Rocha Mercantil, localizado no bairro Nossa Senhora Aparecida, nessa cidade.</t>
   </si>
   <si>
     <t>11520</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11520/requerimento_-_rrequerimento-_requalificacao_da__rua_maria_do_socorro_de_sa_carvalho-_nova_olinda-04.03.2024.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11520/requerimento_-_rrequerimento-_requalificacao_da__rua_maria_do_socorro_de_sa_carvalho-_nova_olinda-04.03.2024.docx</t>
   </si>
   <si>
     <t>Requalificação da  Rua Maria do socorro de Sá Carvalho,( Rua do residencial Marina),bairro  nova Olinda, nessa cidade.</t>
   </si>
   <si>
     <t>11521</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11521/requerimento_06.03.24_-_limpeza_na_rua_joao_alves_de_marins.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11521/requerimento_06.03.24_-_limpeza_na_rua_joao_alves_de_marins.docx</t>
   </si>
   <si>
     <t>REQUER A LIMPEZA E CAPINAÇÃO NA RUA JOÃO ALVES DE MARINS, NO BAIRRO GRANJA AURORA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11522</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11522/requerimento_06.03.24_-_conserto_de_calcamento_rua_cabloco_eduardo_prado.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11522/requerimento_06.03.24_-_conserto_de_calcamento_rua_cabloco_eduardo_prado.docx</t>
   </si>
   <si>
     <t>REQUER CONSERTO DO CALÇAMENTO ENTRE AS RUAS CABLOCO EDUARDO E TV. TEN. OSVALDO VAREJÃO, NO BAIRRO NOSSA SENHORA APARECIDA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11523</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11523/requerimento_06.03.24_-_conserto_de_calcamento_rua_antonio_trapia.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11523/requerimento_06.03.24_-_conserto_de_calcamento_rua_antonio_trapia.docx</t>
   </si>
   <si>
     <t>REQUER CONSERTO DO CALÇAMENTO NA RUA ANTÔNIO TRAPIÁ, NO BAIRRO DIVINO ESPÍRITO SANTO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11524</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11524/requerimento_06.03.24_-_conserto_de_calcamento_rua_severino_dos_santos_novo_olinda.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11524/requerimento_06.03.24_-_conserto_de_calcamento_rua_severino_dos_santos_novo_olinda.docx</t>
   </si>
   <si>
     <t>REQUER CONSERTO DO CALÇAMENTO NA RUA SEVERINO DOS SANTOS, NO BAIRRO NOVO OLINDA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11525</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11525/requerimento_06.03.24_-_conserto_de_calcamento_rua_vicencia_pereira_esquina_com_rua_juscelino_kubistchek.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11525/requerimento_06.03.24_-_conserto_de_calcamento_rua_vicencia_pereira_esquina_com_rua_juscelino_kubistchek.docx</t>
   </si>
   <si>
     <t>REQUER CONSERTO DO CALÇAMENTO NA RUA VICENCIA PEREIRA, ESQUINA COM RUA JUSCELINO KUBISTCHEK, NO BAIRRO SANTA MARGARIDA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11526</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11526/requerimento_06.03.24_-_conserto_de_calcamento_rua_clarisbalte_filgueira.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11526/requerimento_06.03.24_-_conserto_de_calcamento_rua_clarisbalte_filgueira.docx</t>
   </si>
   <si>
     <t>REQUER CONSERTO DO CALÇAMENTO NA RUA CLARISBALTE FILGUEIRA, NO BAIRRO CENTRO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11527</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11527/requerimento_06.03.24_-_conserto_de_calcamento_rua_alberto_soares.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11527/requerimento_06.03.24_-_conserto_de_calcamento_rua_alberto_soares.docx</t>
   </si>
   <si>
     <t>REQUER CONSERTO DO CALÇAMENTO NA RUA ALBERTO SOARES, NO BAIRRO NOSSA SENHORA DAS GRAÇAS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11530</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11530/requerimento_-_reparo_travessa_alfredo_soares.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11530/requerimento_-_reparo_travessa_alfredo_soares.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja solicitado ao Senhor Michael Kenneth Ferreira Hayden, Secretário de Desenvolvimento Urbano e Obras, A REALIZAÇÃO DO REPARO DO ASFALTO NA TRAVESSA ALFREDO SOARES, BAIRRO DO DIVINO.</t>
   </si>
   <si>
     <t>11531</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11531/reque._compesa_vazamento.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11531/reque._compesa_vazamento.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE REPARO EM UM CANO DE AGUA TRATADA QUE APRESENTA VAZAMENTO NA RUA MANOEL JOSÉ DA SILVA EM FRENTE A RESIDÊNCIA DE Nº280.</t>
   </si>
   <si>
     <t>11532</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11532/reque._compesa_esgoto_-_copia.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11532/reque._compesa_esgoto_-_copia.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE DESOBSTRUÇÃO EM UM BOIEIRO DE ESGOTO NA RUA TRAVESSA JOSE ADALBERTO, DE FRENTE A RESIDÊNCIA DE Nº330 NO BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
     <t>11533</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11533/reque._compesa_vazamento_rua_da_igreja.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11533/reque._compesa_vazamento_rua_da_igreja.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE REPARO EM UM CANO DE AGUA TRATADA QUE APRESENTA VAZAMENTO NA RUA JOSÉ ALVES DE LIRA AO LADO DO TEMPLO DA IGREJA PRESBITERIANA, NO BAIRRO NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>11534</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11534/reque._arena_crocodilo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11534/reque._arena_crocodilo.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Serviços Públicos, Sr. Mac Passos, NO SENTIDO QUE SEJA FEITO A MANUTENÇÃO NA ARENA CROCODILO, BEM COMO A DRENAGEM D’ÁGUA, RETIRADA DO ESGOTO E LIMPEZA DO LOCAL.</t>
   </si>
   <si>
     <t>11535</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11535/reque._compesa_arena_crocodilo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11535/reque._compesa_arena_crocodilo.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE DESOBSTRUÇÃO EM UM BUEIRO DE ESGOTO NA RUA PADRE PIO AO LADO DA ARENA CROCODILO NO BAIRRO DO DIVINO ESPIRITO SANTO.</t>
   </si>
   <si>
     <t>11537</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11537/requerimento-para_providenciar_a_passagem_de_maquina_motoniveladora_patrol_na_rua_projetada_no_bairro_monte_alegre_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11537/requerimento-para_providenciar_a_passagem_de_maquina_motoniveladora_patrol_na_rua_projetada_no_bairro_monte_alegre_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao respectivo Secretário de Desenvolvimento Urbano e Obras, o Srº. Michael Kenneth, para providenciar a passagem de máquina motoniveladora (patrol), na Rua Projetada, no Bairro Monte Alegre, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11538</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11538/requerimento-que_seja_feito_o_servico_de_tapa_buraco_na_rua_valdemar_menezes_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11538/requerimento-que_seja_feito_o_servico_de_tapa_buraco_na_rua_valdemar_menezes_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao respectivo Secretário de Desenvolvimento Urbano e Obras, o Srº. Michael Kenneth, que seja feito o serviço de Tapa Buraco, na Rua Valdemar Menezes, no Bairro Nossa Senhora Aparecida, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11539</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11539/requalificacao_da_rua_projetada_08_bairro_loteamento_sao_francisco-08.03.24.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11539/requalificacao_da_rua_projetada_08_bairro_loteamento_sao_francisco-08.03.24.docx</t>
   </si>
   <si>
     <t>Requalificação da rua Projetada 08, bairro loteamento São Francisco.</t>
   </si>
   <si>
     <t>11541</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11541/requerimento_no_09_-conserto_das_caixas_de_esgotos_da_vila_do_distrito_do_pau_ferro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11541/requerimento_no_09_-conserto_das_caixas_de_esgotos_da_vila_do_distrito_do_pau_ferro.docx</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Plenário, ao Exmº. Prefeito do Município Sr. Marcones Sá e ao Srº. Secretário de Serviços Públicos Sr. Mac Passos, que proceda o conserto da caixa de esgoto do Distrito de Pau Ferro, zona rural do Município Salgueiro-PE.</t>
   </si>
   <si>
     <t>11542</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11542/requerimento_no_011-_manuntecao_das_vias_publicas_bairro_novo_salgueiro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11542/requerimento_no_011-_manuntecao_das_vias_publicas_bairro_novo_salgueiro.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e ao Secretário de Serviços Públicos Sr. º Mac Passos, que realize um mutirão na manutenção, roço e iluminação pública das vias do bairro Novo Salgueiro no município de Salgueiro.</t>
   </si>
   <si>
     <t>11543</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11543/requerimento_no_09-_tapa_buraco_da_rua_jose_de_brito_rosado.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11543/requerimento_no_09-_tapa_buraco_da_rua_jose_de_brito_rosado.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e ao Secretaria de Desenvolvimento Urbano e Obras Sr. º Michael Kenneth, que proceda a operação tapa buraco na Rua José de Brito Rosado, bairro Nossa Senhora da Graças, município de Salgueiro.</t>
   </si>
   <si>
     <t>11546</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11546/requerimento_a_limpeza_e_capinacao_na_rua_ana_alves_de_sa_loteamento_sao_francisco..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11546/requerimento_a_limpeza_e_capinacao_na_rua_ana_alves_de_sa_loteamento_sao_francisco..docx</t>
   </si>
   <si>
     <t>Requer a limpeza e capinação na rua Ana Alves de Sá, loteamento São Francisco.</t>
   </si>
   <si>
     <t>11547</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11547/requer_a_manutencao_da_via_com_patrolamento_na_travessa_ulisses_trapia_e_rua_ubatuba_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11547/requer_a_manutencao_da_via_com_patrolamento_na_travessa_ulisses_trapia_e_rua_ubatuba_bairro_planalto..docx</t>
   </si>
   <si>
     <t>Requer a Manutenção da Via, com patrolamento na Travessa Ulisses Trapia e Rua Ubatuba, bairro Planalto.</t>
   </si>
   <si>
     <t>11548</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11548/requerimento_o_tapa_buraco_na_avenida_audisio_rocha_sampaio_bairro_minervina_franklin..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11548/requerimento_o_tapa_buraco_na_avenida_audisio_rocha_sampaio_bairro_minervina_franklin..docx</t>
   </si>
   <si>
     <t>Requer o Tapa buraco na Avenida Audisio Rocha Sampaio, bairro Minervina Franklin.</t>
   </si>
   <si>
     <t>11549</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11549/requerimento_a_requalificacao_tapa_buraco_entre_as_ruas_joao_buique_e_jose_de_brito_rosado_bairro_nossa_senhora_das_gracas..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11549/requerimento_a_requalificacao_tapa_buraco_entre_as_ruas_joao_buique_e_jose_de_brito_rosado_bairro_nossa_senhora_das_gracas..docx</t>
   </si>
   <si>
     <t>Requer a requalificação (tapa buraco) entre as ruas João Buíque e José de Brito Rosado, bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>11550</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11550/requer_compesa_para_solucionar_o_esgotamento_sanitario_entre_as_ruas_joao_buique_e_jose_de_brito_rosado_bairro_nossa_senhora_das_gracas..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11550/requer_compesa_para_solucionar_o_esgotamento_sanitario_entre_as_ruas_joao_buique_e_jose_de_brito_rosado_bairro_nossa_senhora_das_gracas..docx</t>
   </si>
   <si>
     <t>Requer a Compesa para solucionar o esgotamento sanitário entre as ruas João Buíque e José de brito Rosado, bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>11555</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11555/capinacao_rua_projetada_1_novo_salgueiro.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11555/capinacao_rua_projetada_1_novo_salgueiro.pdf</t>
   </si>
   <si>
     <t>Requer a realização dos serviços de capinação na Rua Projetada 1, Loteamento Novo Salgueiro, e ruas de acesso no entorno.</t>
   </si>
   <si>
     <t>11556</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11556/tapa_burcao_rua_projetada_1_novo_salgueiro.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11556/tapa_burcao_rua_projetada_1_novo_salgueiro.pdf</t>
   </si>
   <si>
     <t>Requer os serviços de tapa-buraco na Rua Projetada 1, Loteamento Novo Salgueiro.</t>
   </si>
   <si>
     <t>11557</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11557/requerimento__secretaria_de_obras__requerimento_passagem_de_pedestre_rua_manoel_adernil_januario.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11557/requerimento__secretaria_de_obras__requerimento_passagem_de_pedestre_rua_manoel_adernil_januario.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário Michael Kenneth Ferreira Hayden, que possa fazer Execução de uma Passagem de Pedestre na Rua Manoel Adernil Januário, Bairro Nossa Senhora das Graças, próximo da casa n°302.</t>
   </si>
   <si>
     <t>11558</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11558/requerimento_04_secretaria_de_servicos_publicos_-_troca_de_luminaria_da_barra_do_mulungu.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11558/requerimento_04_secretaria_de_servicos_publicos_-_troca_de_luminaria_da_barra_do_mulungu.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário Macbanai Souza Oliveira Passos. Para que seja feito a troca de LUMINARIA nos  postes na comunidade da Barra do Mulungu conforme números abaixo:_x000D_
 Poste de Nº X119877 próximo a residência da Senhora Marina_x000D_
                Obs: Número apagado próximo a residência do Senhor Manoel Tadeu_x000D_
                N° X113718 próximo a residência da Senhora Rosinha_x000D_
    Obs: Número apagado próximo a residência da Senhora Eunice_x000D_
    _x000D_
    N° X159140 próximo a residência do Senhor Agnaldo_x000D_
 _x000D_
    Obs: Número apagado próximo a residência da Senhora Maltides                                                       _x000D_
 _x000D_
   Obs: Número apagado próximo a residência da Senhora Albertina_x000D_
               _x000D_
               N°159136  próximo a residência de Tia Preta_x000D_
              Obs: Número apagado próximo a residência da Senhora Paulinha_x000D_
              N° X073680 próximo a residência do Senhor Antonio</t>
   </si>
   <si>
     <t>11559</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11559/requerimento_secretaria_de_servicos_publicos_-_braco_com_luminaria_no_sitio_barra_do_mulungu.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11559/requerimento_secretaria_de_servicos_publicos_-_braco_com_luminaria_no_sitio_barra_do_mulungu.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário Macbanai Souza Oliveira Passos. Para que seja instalado um braço com luminária nos seguintes postes no sitio Barra do Mulungu._x000D_
 N° X146347 próximo a residência do Senhor Janio_x000D_
 Obs: Número apagado próximo a associação dos agricultores_x000D_
 N° X142810 próximo a residência do Senhor Artur_x000D_
 N° X159139 próximo a residência da Senhora Fátima de Pedro_x000D_
 N° X072866 próximo a residência do Senhor Antonio Izidório_x000D_
 N° X150138 próximo a residência do Senhor Elias Esperdião_x000D_
 Obs: número apagado próximo a residência de Dona Alma_x000D_
 N° X197902 próximo a residência do Senhor Marcos_x000D_
 N° X159135 próximo a residência de Tia Preta_x000D_
 N° X199099 próximo a residência da Senhora Natalia_x000D_
 N° X197901 próximo a residência do Senhor Vitor Soares</t>
   </si>
   <si>
     <t>11563</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11563/pimenta_2.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11563/pimenta_2.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos, a colocação de manilhas na passagem molhada da Pimenta 2, no bairro Santa Margarida, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11564</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11564/caboclo_eduardo.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11564/caboclo_eduardo.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos que seja feita a retirada dos entulhos da rua Caboclo Eduardo, no bairro do Prado, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11567</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11567/requerimento_161_-_limpeza_-_henrique.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11567/requerimento_161_-_limpeza_-_henrique.pdf</t>
   </si>
   <si>
     <t>Vem requerer ao Prefeito Municipal Senhor Marcones Libório de Sá, e ao Secretário de Serviços Públicos Senhor Macbanai Souza Oliveira Passos, que providenciem, o serviço de capinação, limpeza e terraplanagem com maquina patrol, no Loteamento São Francisco, em Salgueiro – PE.</t>
   </si>
   <si>
     <t>11568</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11568/requerimento_160_-_tapa_buraco_-_henrique.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11568/requerimento_160_-_tapa_buraco_-_henrique.pdf</t>
   </si>
   <si>
     <t>vem requerer ao Prefeito Municipal Senhor Marcones Libório de Sá, e ao Secretário de Desenvolvimento Urbano e Obras, Senhor Michael Kenneth Ferreira Hayden, a fazer operação “Tapa Buraco”, na Rua José Lopes de Carvalho Silva, no Bairro Nossa Senhora Aparecida (Prado), em Salgueiro-PE.</t>
   </si>
   <si>
     <t>11569</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11569/requerimento_162_-_limpeza_-_henrique.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11569/requerimento_162_-_limpeza_-_henrique.pdf</t>
   </si>
   <si>
     <t>O Vereador Henrique Leal Sampaio que a esta subscreve, no uso de suas atribuições constitucionais, ouvindo o plenário, e cumpridas às formalidades regimentais, vem requerer ao Prefeito Municipal Senhor Marcones Libório de Sá, e ao Secretário de Serviços Públicos Senhor Macbanai Souza Oliveira Passos, que providenciem, o serviço de capinação e limpeza da Praça EU AMO SALGUEIRO, no Girador do Prado, em Salgueiro – PE.</t>
   </si>
   <si>
     <t>11570</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11570/requerimento_o_tapa_buraco_na_rua_teresina_bairro_nossa_senhora_das_gracas..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11570/requerimento_o_tapa_buraco_na_rua_teresina_bairro_nossa_senhora_das_gracas..docx</t>
   </si>
   <si>
     <t>Requer o Tapa buraco na rua Teresina, bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>11571</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11571/requerimento_o_tapa_buraco_na_rua_jose_alves_de_lira_bairro_nossa_senhora_aparecida..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11571/requerimento_o_tapa_buraco_na_rua_jose_alves_de_lira_bairro_nossa_senhora_aparecida..docx</t>
   </si>
   <si>
     <t>Requer o tapa buraco da rua José Alves de lira, bairro nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>11572</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11572/requerimento_o_tapa_buraco_na_rua_antonio_trapia_bairro_nossa_senhora_das_gracas..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11572/requerimento_o_tapa_buraco_na_rua_antonio_trapia_bairro_nossa_senhora_das_gracas..docx</t>
   </si>
   <si>
     <t>Requer o Tapa buraco na rua Antônio Trapiá, bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>11573</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11573/requer_compesa_solucionar_o_esgotamento_sanitario_da_rua_joao_pessoa_bairro_nossa_senhora_aparecida..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11573/requer_compesa_solucionar_o_esgotamento_sanitario_da_rua_joao_pessoa_bairro_nossa_senhora_aparecida..docx</t>
   </si>
   <si>
     <t>Requer a compesa para solucionar o esgotamento sanitário da Rua João Pessoa, bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>11574</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11574/requerimento_o_tapa_buraco_na_rua_pimenta_4_bairro_santa_margarida..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11574/requerimento_o_tapa_buraco_na_rua_pimenta_4_bairro_santa_margarida..docx</t>
   </si>
   <si>
     <t>Requer o tapa buraco na rua pimenta 4, bairro Santa Margarida.</t>
   </si>
   <si>
     <t>11577</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11577/requerimento-reparo_do_calcamento_da_av._agamenon_magalhaes-18.03.24.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11577/requerimento-reparo_do_calcamento_da_av._agamenon_magalhaes-18.03.24.docx</t>
   </si>
   <si>
     <t>Reparo do calcamento da Av. Agamenon Magalhães, localizada no bairro nossa senhora das Graças, nessa cidade.</t>
   </si>
   <si>
     <t>11578</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11578/requerimento_20.03.24_-_conserto_de_calcamento_rua_jose_carneiro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11578/requerimento_20.03.24_-_conserto_de_calcamento_rua_jose_carneiro.docx</t>
   </si>
   <si>
     <t>REQUER CONSERTO DO CALÇAMENTO NA RUA JOSÉ CARNEIRO, NO BAIRRO SANTA MARGARIDA, NESTA CIDADE</t>
   </si>
   <si>
     <t>11579</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11579/requerimento_20.03.24_-_conserto_de_calcamento_na_rua_sub_prefeito.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11579/requerimento_20.03.24_-_conserto_de_calcamento_na_rua_sub_prefeito.docx</t>
   </si>
   <si>
     <t>REQUER CONSERTO DO CALÇAMENTO NA RUA SUB PREF. PRIMO LOPES DE CARVALHO, NO BAIRRO CASTELINHO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11580</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11580/requerimento_20.03.24_-_conserto_de_calcamento_entre_as_ruas_antonio_filgueira_sampaio_e_av._agamenon_magalhaes.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11580/requerimento_20.03.24_-_conserto_de_calcamento_entre_as_ruas_antonio_filgueira_sampaio_e_av._agamenon_magalhaes.docx</t>
   </si>
   <si>
     <t>REQUER CONSERTO DO CALÇAMENTO ENTRE A RUA ANTÔNIO FILGUEIRA SAMPAIO E AVENIDA AGAMENON MAGALHÃES, NO BAIRRO NOSSA SENHORA DAS GRAÇAS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11581</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11581/requerimento_20.03.24_-__limpeza_e_retirada_de_entulhos_na_rua_02_vila_nova.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11581/requerimento_20.03.24_-__limpeza_e_retirada_de_entulhos_na_rua_02_vila_nova.docx</t>
   </si>
   <si>
     <t>REQUER A LIMPEZA E RETIRADA DE ENTULHOS NA RUA 02 (VILA NOVA), NO BAIRRO SANTA MARGARIDA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11582</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11582/requerimento_no_013_-_limpeza_e_capinacao_do_psf_do__residencial_santo_antonio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11582/requerimento_no_013_-_limpeza_e_capinacao_do_psf_do__residencial_santo_antonio.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e ao Secretário de Saúde Sr. George Arraes, que realize a limpeza e capinação do PSF localizado no Residencial Santo Antônio, no município de Salgueiro.</t>
   </si>
   <si>
     <t>11583</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11583/requerimento_no_014_-_manutencao_das_estradas_dos_sitios_manicobaqueimada_grande_miguel_e_adjacencias.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11583/requerimento_no_014_-_manutencao_das_estradas_dos_sitios_manicobaqueimada_grande_miguel_e_adjacencias.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e ao Secretário de Serviços Públicos Sr. º Mac Passos, que realize a manutenção das estradas que dão acesso aos Sítios: Maniçoba, Queimada Grande, VPR Queimada Grande, Miguel e adjacências, localizados no município de Salgueiro.</t>
   </si>
   <si>
     <t>11584</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11584/requerimento_no_012_-_limpeza_e_capinacao_do_residencial_santo_antonio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11584/requerimento_no_012_-_limpeza_e_capinacao_do_residencial_santo_antonio.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e ao Serviços Públicos Sr. Macbanai Passos, que realize a limpeza e capinação do Residencial Santo Antônio, no município de Salgueiro.</t>
   </si>
   <si>
     <t>11585</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11585/requerimento_para_tapa_buraco_na_rua_dez_no_bairro_da_cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11585/requerimento_para_tapa_buraco_na_rua_dez_no_bairro_da_cohab.docx</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, Senhor Marcones Libório e ao Secretário de Serviços Públicos, o Senhor Mac Passos, que providencie com a máxima urgência possível, o serviço de manutenção e tapa buraco na Rua Dez no bairro Cohab.</t>
   </si>
   <si>
     <t>11586</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11586/requerimento_para_tapa_buraco_na_rua__vinte_e_sete_no_bairro_da_cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11586/requerimento_para_tapa_buraco_na_rua__vinte_e_sete_no_bairro_da_cohab.docx</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, Senhor Marcones Libório e ao Secretário de Serviços Públicos, o Senhor Mac Passos, que providencie com a máxima urgência possível, o serviço de manutenção e tapa buraco na Rua Vinte e Sete no bairro da Cohab.</t>
   </si>
   <si>
     <t>11587</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11587/requerimento_patrolamento_na_rua_projetada_22_quadra_44_no_bairro_minervina_bezerra_franklin_de_lima.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11587/requerimento_patrolamento_na_rua_projetada_22_quadra_44_no_bairro_minervina_bezerra_franklin_de_lima.docx</t>
   </si>
   <si>
     <t>requeiro ao Prefeito Municipal, Senhor Marcones Libório e ao Secretário de Serviços Públicos, o Senhor Mac Passos, que providencie o mais rápido possível, o patrolamento na Rua Projetada 22, Quadra 44 no Bairro Minervina Bezerra Franklin de Lima.</t>
   </si>
   <si>
     <t>11588</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11588/limpeza_de_esgoto_rua_joao_pessoa.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11588/limpeza_de_esgoto_rua_joao_pessoa.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover a manutenção da rede de esgoto na Rua João Pessoa, Bairro Nossa Senhora  Aparecida,  Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>11589</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11589/manutencao_das_ruas_sem_pavimentacao_nos_bairros.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11589/manutencao_das_ruas_sem_pavimentacao_nos_bairros.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover a manutenção das ruas sem pavimentação nos Bairros: Novo Everest, Asa Branca, Nossa Senhora de Fátima, Augusto Alencar, Novo Salgueiro e Minervina Franklin,  Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>11590</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11590/a_promover_a_manutencao_da_rede_de_esgoto_da_rua_jose.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11590/a_promover_a_manutencao_da_rede_de_esgoto_da_rua_jose.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório Sá, que o mesmo interceda ao Secretário de Serviços Públicos e a Compesa, para promover a manutenção da rede de esgoto da Rua José Carneiro, Bairro Santa Margarida,  Município de Salgueiro - PE</t>
   </si>
   <si>
     <t>11591</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11591/promover_um_mutirao_de_limpeza_e_capinacao_nos_bairros.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11591/promover_um_mutirao_de_limpeza_e_capinacao_nos_bairros.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover um mutirão de limpeza e capinação nos Bairros: Novo Everest, Asa Branca, Nossa Senhora de Fátima, Augusto Alencar, Novo Salgueiro e Minervina Franklin,  Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>11592</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11592/tapa-buraco_na_rua_antonio_filgueira_soares.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11592/tapa-buraco_na_rua_antonio_filgueira_soares.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja reiterado ao Exmo. Senhor Prefeito Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Desenvolvimento Urbano e Obras o Senhor Michael Kenneth Ferreira Hayden para promover a Operação Tapa-Buraco na Rua Antônio Filgueira Soares, Bairro Nossa Senhora de Fátima, Município de Salgueiro – PE.</t>
   </si>
   <si>
     <t>11594</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11594/requerimento-que_seja_feito_o_servico_de_tapa_buraco_na_rua_arconcio_vieira_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11594/requerimento-que_seja_feito_o_servico_de_tapa_buraco_na_rua_arconcio_vieira_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao respectivo Secretário de Desenvolvimento Urbano e Obras, o Srº. Michael Kenneth, que seja feito o serviço de Tapa Buraco, na Rua Arcôncio Vieira, no Bairro Nossa Senhora das Graças, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11595</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11595/requerimento-para_providenciar_a_passagem_de_maquina_motoniveladora_patrol_na_rua_04_no_bairro_loteamento_asa_branca_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11595/requerimento-para_providenciar_a_passagem_de_maquina_motoniveladora_patrol_na_rua_04_no_bairro_loteamento_asa_branca_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao respectivo Secretário de Desenvolvimento Urbano e Obras, o Srº. Michael Kenneth, para providenciar a passagem de máquina motoniveladora (patrol), na Rua 04, no Bairro Loteamento Asa Branca, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11596</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11596/requerimento-para_que_seja_feito_a_troca_da_luminaria_do_poste_barramento_no_m293741_na_rua_caboclo_eduardo_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11596/requerimento-para_que_seja_feito_a_troca_da_luminaria_do_poste_barramento_no_m293741_na_rua_caboclo_eduardo_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao respectivo secretário de serviços público, o Srº. Mac Passos, para que seja feito a troca da luminária do poste (barramento nº M293741), na Rua Caboclo Eduardo, no Bairro Nossa Senhora Aparecida, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11597</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11597/requerimento-que_seja_feito_o_servico_de_limpeza_e_retirada_de_entulhos_na_rua_fortunato_barbosa_da_cruz_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11597/requerimento-que_seja_feito_o_servico_de_limpeza_e_retirada_de_entulhos_na_rua_fortunato_barbosa_da_cruz_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao Secretário de Serviços Públicos, o Sr°. Macbanai Souza Oliveira Passos, que seja feito o serviço de limpeza e retirada de entulhos, na Rua Fortunato Barbosa da Cruz, no Bairro Nossa Senhora Aparecida, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11599</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11599/reque._compesa_esgoto_-_copia.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11599/reque._compesa_esgoto_-_copia.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE DESOBSTRUÇÃO EM UM BOIEIRO DE ESGOTO NA RUA TRAVESSA ANTÔNIO FILGUEIRA SOARES AO LADO DA RESIDÊNCIA Nº24 NO BAIRRO NOSSA SENHORA DE FATIMA.</t>
   </si>
   <si>
     <t>11601</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11601/requerimento_nba_015-_limpeza_do_canal2c_bairro_cohab_assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11601/requerimento_nba_015-_limpeza_do_canal2c_bairro_cohab_assinado.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e ao Secretário de Serviços_x000D_
 Públicos Sr. º Mac Passos, para realizar a limpeza do Canal, localizado na rua 10, bairro COHAB município Salgueiro-PE.</t>
   </si>
   <si>
     <t>11604</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11604/requerimento_manutencao__qd_montevideu_-.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11604/requerimento_manutencao__qd_montevideu_-.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito do Município o Senhor Marcones Libório de Sá e ao Secretário de Serviços Públicos o Senhor Mac Souza Oliveira Passos, iluminação na quadra esportiva e limpeza no calçamento do distrito de Montevidéu.</t>
   </si>
   <si>
     <t>11605</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11605/requerimento_manutencao__qd_montevideu_-.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11605/requerimento_manutencao__qd_montevideu_-.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito do Município o Senhor Marcones Libório de Sá e ao Secretário de Obras o Senhor Michael Kenneth, serviços de  manutenção na quadra esportiva do distrito de Montevidéu.</t>
   </si>
   <si>
     <t>11606</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11606/requerimento_limpeza_antonio_filgueira_soares.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11606/requerimento_limpeza_antonio_filgueira_soares.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito do Município o Senhor Marcones Libório de Sá e ao Secretário de Serviços Públicos o Senhor Mac Souza Oliveira Passos, capinação e limpeza de entulhos na Rua Antonio Filgueira Soares, Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>11608</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11608/requerimento_-_requalificacao_da_rua_24_-loteamento_asa_branca-26.03.24.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11608/requerimento_-_requalificacao_da_rua_24_-loteamento_asa_branca-26.03.24.docx</t>
   </si>
   <si>
     <t>Requalificação da rua  24, bairro loteamento Asa Branca, nessa cidade.</t>
   </si>
   <si>
     <t>11610</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11610/requerimentos_01_2024_secretaria__desenvolvimento_rural.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11610/requerimentos_01_2024_secretaria__desenvolvimento_rural.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO RURAL, através do Secretário Veronaldo Gonçalves Ribeiro , para_x000D_
 Seja feito um poço artesiano no Sítio Várzea Redonda na propriedade de Maria Daiane Rodrigues da Silva.</t>
   </si>
   <si>
     <t>11611</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11611/requerimento1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11611/requerimento1.docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao respectivo secretário de serviços público, o Srº. Mac Passos, melhoria no sentido de iluminação, dos postes (barramentos nº M303770, M303769 e M303768) e limpeza do matagal, na Rua Avenida Mariquinha Parente, no Bairro Planalto, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11612</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11612/otone_nogueira.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11612/otone_nogueira.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover a limpeza e capinação na Rua Otone Nogueira Sobrinho, Bairro Nossa Senhora das Graças, Município de Salgueiro – PE.</t>
   </si>
   <si>
     <t>11613</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11613/canais_nova_olinda.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11613/canais_nova_olinda.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover a limpeza e capinação do canais do Bairro Nova Olinda, Município de Salgueiro.</t>
   </si>
   <si>
     <t>11614</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11614/manutencao_da_passagem_molhada_que_liga_o_bairro_nossa_senhora_de_fatima_a.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11614/manutencao_da_passagem_molhada_que_liga_o_bairro_nossa_senhora_de_fatima_a.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja reiterado ao Exmo. Senhor Prefeito, Dr. Marcones Libório Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover a manutenção da passagem molhada que liga o Bairro Nossa Senhora de Fátima a Comunidade de Adalmir, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>11615</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11615/servico_de_terraplanagem_com_maquina_patrol_e_manutencao_das_estradas_rurais.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11615/servico_de_terraplanagem_com_maquina_patrol_e_manutencao_das_estradas_rurais.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover o serviço de terraplanagem com máquina patrol e manutenção das estradas rurais que dá acesso às localidades do Assentamento José Luiz de Barros, Turdilho, Pau Branco, Areias, Paula e Igrejinha, Mulungu, Poço da Pedra, 2° Distrito, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>11617</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11617/requerimento_28.03.24_-_troca_de_luminaria_paredao_do_acude_velho.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11617/requerimento_28.03.24_-_troca_de_luminaria_paredao_do_acude_velho.docx</t>
   </si>
   <si>
     <t>REQUER MANUTENÇÃO DAS LUMINÁRIAS DOS POSTES NA RUA SÃO VICENTE (PAREDÃO DO AÇUDE VELHO), NO BAIRRO DO DIVINO ESPÍRITO SANTO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11618</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11618/requerimento_28.03.24_-_capinacao_do_entorno_da_pimenta_4.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11618/requerimento_28.03.24_-_capinacao_do_entorno_da_pimenta_4.docx</t>
   </si>
   <si>
     <t>REQUER CAPINAÇÃO E LIMPEZA NO ENTORNO DA PIMENTA 4, NO BAIRRO SANTA MARGARIDA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11619</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11619/requerimento_28.03.24_-_limpeza_na_travessa_13_de_maio_-_nossa_senhora_das_gracas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11619/requerimento_28.03.24_-_limpeza_na_travessa_13_de_maio_-_nossa_senhora_das_gracas.docx</t>
   </si>
   <si>
     <t>REQUER A LIMPEZA E CAPINAÇÃO NA TRAVESSA 13 DE MAIO, NO BAIRRO NOSSA SENHORA DAS GRAÇAS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11620</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11620/requerimento_28.03.24_-_troca_de_luminaria_rua_espedita_de_sa_araujo_loteamento_sao_francisco.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11620/requerimento_28.03.24_-_troca_de_luminaria_rua_espedita_de_sa_araujo_loteamento_sao_francisco.docx</t>
   </si>
   <si>
     <t>REQUER MANUTENÇÃO DA LUMINÁRIA DO POSTE N° X122068, NA ESPEDITA DE SÁ ARAÚJO, NO LOTEAMENTO SÃO FRANCISCO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11621</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11621/requerimento_28.03.24_-_capinacao_da_rua_expedita_de_sa_araujo_-_bairro_sao_francisco.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11621/requerimento_28.03.24_-_capinacao_da_rua_expedita_de_sa_araujo_-_bairro_sao_francisco.docx</t>
   </si>
   <si>
     <t>REQUER CAPINAÇÃO E LIMPEZA NA RUA ESPEDITA DE SÁ ARAÚJO, NO LOTEAMENTO SÃO FRANCISCO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11627</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11627/requerimentos_26_03_2024_secretaria__acricultura_um_poco_rapahel.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11627/requerimentos_26_03_2024_secretaria__acricultura_um_poco_rapahel.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO RURAL, através do Secretário Veronaldo Gonçalves Ribeiro , para_x000D_
 Seja feito um poço artesiano na propriedade do  Sr Raphael Talysson dos Santos no Sitio Ponteira (vizinho a Adalmir)</t>
   </si>
   <si>
     <t>11628</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11628/rua_mandacaru.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11628/rua_mandacaru.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos que seja feita a capinação na Rua Mandacaru, no bairro do Centro, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11630</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11630/travessa_sao_vicente.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11630/travessa_sao_vicente.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos que seja feita a capinação na Travessa São Vicente, no bairro do Divino Espírito Santo, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11631</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11631/travessa_treze_de_maio.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11631/travessa_treze_de_maio.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos, a capinação da Travessa Treze de Maio, no bairro Nossa Sra. das Graças, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11632</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11632/estrada_lagoinha.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11632/estrada_lagoinha.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos o patrolamento da estrada rural que dá acesso ao Sítio Lagoinha, Zona Rural, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11633</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11633/reque._buraco1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11633/reque._buraco1.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NO INICIO DA RUA LUIZ GONZAGA ANGELIM, NO BAIRRO NOSSA SENHORA DE FATIMA.</t>
   </si>
   <si>
     <t>11634</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11634/reque._compesa_esgoto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11634/reque._compesa_esgoto.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE DESOBSTRUÇÃO EM UM BOIEIRO DE ESGOTO NO INICIO DA RUA ANTÔNIO FILGUEIRA SOARES AO LADA DO CLUBE SOBERANO, NO BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
     <t>11635</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11635/reque._buraco2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11635/reque._buraco2.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NA RUA BARBOSA LIMA NO BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
     <t>11636</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11636/requerimento_para_limpeza_roco_e__patrolamento__que_liga_os_bairros_granja_aurora_e_chico_rosa.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11636/requerimento_para_limpeza_roco_e__patrolamento__que_liga_os_bairros_granja_aurora_e_chico_rosa.docx</t>
   </si>
   <si>
     <t>Requeiro que seja feito o serviço de limpeza, roço e patrolamento, com a máxima urgência possível, na Rua João de Sá, até a Rua Miguel Mano, entre os Bairros Granja Aurora e Chico Rosa.</t>
   </si>
   <si>
     <t>11637</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11637/requerimento__para_limpeza_e_roco_do_mato_no_canal_da_rua_dez_bairro_cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11637/requerimento__para_limpeza_e_roco_do_mato_no_canal_da_rua_dez_bairro_cohab.docx</t>
   </si>
   <si>
     <t>Requeiro que seja feito a limpeza e retirada do entulho no canal da Rua Dez no bairro da Cohab, com a máxima urgência possível.</t>
   </si>
   <si>
     <t>11638</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11638/requerimento_de_capinacao_roco_e_limpeza_nas_proximidades__rua__do_posto_de_saude_do_divino.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11638/requerimento_de_capinacao_roco_e_limpeza_nas_proximidades__rua__do_posto_de_saude_do_divino.docx</t>
   </si>
   <si>
     <t>Requeiro que seja feito o serviço de  capinação, roço e limpeza nas proximidades do posto de saúde localizado no Bairro do Divino Espírito Santo, no município de Salgueiro.</t>
   </si>
   <si>
     <t>11639</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11639/requerimento__para_limpeza_e_roco_na_rua_-_trinta_e_nove_no_bairro_cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11639/requerimento__para_limpeza_e_roco_na_rua_-_trinta_e_nove_no_bairro_cohab.docx</t>
   </si>
   <si>
     <t>Requeiro que seja feito o serviço de limpeza e retirada de entulho na Rua Trinta e Nove no Bairro da Cohab, com a máxima urgência possível.</t>
   </si>
   <si>
     <t>11640</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11640/requerimento_para_acao_de_combate_a_dengue_chikungunya_e_zika_virus_no_municipio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11640/requerimento_para_acao_de_combate_a_dengue_chikungunya_e_zika_virus_no_municipio.docx</t>
   </si>
   <si>
     <t>Requeiro ao Sr. Prefeito Marcones Libório de Sá junto ao Secretário de Saúde o Sr. George Arraes Sampaio, que o Executivo planeje estratégias emergenciais de combate ao mosquito transmissor aedes aegypti, dengue e chikungunya no Município de Salgueiro.</t>
   </si>
   <si>
     <t>11641</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11641/requermento-para_providenciar_a_passagem_de_maquina_motoniveladora_patrol_no_sitio_pitombeira_municipio_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11641/requermento-para_providenciar_a_passagem_de_maquina_motoniveladora_patrol_no_sitio_pitombeira_municipio_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao respectivo Secretário de Desenvolvimento Urbano e Obras, o Srº. Michael Kenneth, para providenciar a passagem de máquina motoniveladora (patrol), no Sitio Pitombeira, município de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11642</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11642/requerimento-que_seja_feito_o_conserto_de_vazamento_de_agua_potavel_na_rua_coronel_honorato_marinho_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11642/requerimento-que_seja_feito_o_conserto_de_vazamento_de_agua_potavel_na_rua_coronel_honorato_marinho_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao Gerente da Compesa, o Srº. Mario Salon Pereira Junior, que seja feito o conserto de vazamento de água potável, na Rua Coronel Hónorato Marinho, no Bairro Nossa Senhora Aparecida, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11643</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11643/requerimento-para_vistoriar_os_pontos_de_vazamento_na_rede_de_esgoto_e_dar_manutencao_na_rua_valdemar_menezes_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11643/requerimento-para_vistoriar_os_pontos_de_vazamento_na_rede_de_esgoto_e_dar_manutencao_na_rua_valdemar_menezes_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao respectivo Secretário de Serviços Públicos, o Srº. Macbanai Passos, e ao Gerente da Compesa, Mario Salon Pereira Junior, para vistoriar os pontos de vazamento na rede de esgoto e dar manutenção, na Rua Valdemar Menezes, no Bairro Nossa Senhora Aparecida, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11644</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11644/requerimeento-_que_providenciem_o_servico_de_capinacao_limpeza_e_maquina_motoniveladora_patrol_na_rua_8_loteamento_sao_francisco_no_bairro_planalto_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11644/requerimeento-_que_providenciem_o_servico_de_capinacao_limpeza_e_maquina_motoniveladora_patrol_na_rua_8_loteamento_sao_francisco_no_bairro_planalto_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao Secretário de Serviços Públicos, o Sr°. Macbanai Souza Oliveira Passos, que providenciem o serviço de capinação, limpeza e máquina motoniveladora (patrol), na Rua 8 Loteamento São Francisco, no Bairro Planalto, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11646</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11646/requerimento_no_018-_limpeza_dos_canais_da_jose_janoca_e_pantaleao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11646/requerimento_no_018-_limpeza_dos_canais_da_jose_janoca_e_pantaleao.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e ao Secretário de Serviços Públicos Sr. º Mac Passos, para realizar a limpeza dos dois Canais, localizado entre os bairros Novo Olinda e Nossa Senhora das Graças no município Salgueiro-PE.</t>
   </si>
   <si>
     <t>11647</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11647/requerimento_no_016-_aquisicao_de_alevinos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11647/requerimento_no_016-_aquisicao_de_alevinos.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e a Diretora de Apoio e Fomento à Organização e Produção Rural Srª Giglyola Neves de Sá, que solicite junto a CODEVASF, a aquisição de alevinos para utilização na piscicultura familiar, na Zona Rural do nosso município de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11648</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11648/requerimento_no_017_-_manutencao_das_vias_rurais_do_2o_distrito.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11648/requerimento_no_017_-_manutencao_das_vias_rurais_do_2o_distrito.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e ao Secretário de Serviços Públicos Sr. º Mac Passos, que realize a manutenção das Vias Rurais de todo o 2º Distrito do nosso município, em nome dos Sítio Paus Brancos, Sitio Areias, Sítio Paula, Sítio Poço da Pedra, Sítio Mulungu, Aldeia Garrote Morto Sítio Cruzeiro do Sul, Rodeador, Massapê, Assentamento São Luiz de Barros, Assentamento Santa Luzia e adjacências, localizados no município de Salgueiro- PE.</t>
   </si>
   <si>
     <t>11649</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11649/requerimento_a_limpeza_capinacao_e_patrolamento_da_avenida_mariquinha_parente_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11649/requerimento_a_limpeza_capinacao_e_patrolamento_da_avenida_mariquinha_parente_bairro_planalto..docx</t>
   </si>
   <si>
     <t>Reitero a limpeza, capinação e patrolamento da Avenida Mariquinha Parente, bairro planalto.</t>
   </si>
   <si>
     <t>11650</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11650/requerimento_a_limpeza_capinacao_e_retirada_de_entulhoslixos_entorno_da_quadra_da_rua_rui_barbosa_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11650/requerimento_a_limpeza_capinacao_e_retirada_de_entulhoslixos_entorno_da_quadra_da_rua_rui_barbosa_bairro_planalto..docx</t>
   </si>
   <si>
     <t>reitero a limpeza, capinação e retirada de entulhos  (lixos)entorno da quadra da rua Rui barbosa, bairro Planalto.</t>
   </si>
   <si>
     <t>11651</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11651/requerimento_a_manutencao_da_via_com_patrolamento_para_todas_as_ruas_do_loteamento_novo_salgueiro_2..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11651/requerimento_a_manutencao_da_via_com_patrolamento_para_todas_as_ruas_do_loteamento_novo_salgueiro_2..docx</t>
   </si>
   <si>
     <t>Requer a Manutenção da via, com patrolamento para todas as ruas do Loteamento Novo Salgueiro 2.</t>
   </si>
   <si>
     <t>11652</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11652/requerimento_a_limpeza_capinacao_e_retirada_de_entulhos_da_rua_19_entorno_e_dentro_do_canal_bairro_cohab..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11652/requerimento_a_limpeza_capinacao_e_retirada_de_entulhos_da_rua_19_entorno_e_dentro_do_canal_bairro_cohab..docx</t>
   </si>
   <si>
     <t>Requer a limpeza, capinação e retirada de entulhos da Rua 19 (entorno e dentro do canal), bairro Cohab.</t>
   </si>
   <si>
     <t>11653</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11653/requerimento_no_016-_aquisicao_de_alevinos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11653/requerimento_no_016-_aquisicao_de_alevinos.docx</t>
   </si>
   <si>
     <t>11654</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11654/requerimento__troca_da_lampada_no_assentamento_santa_luzia.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11654/requerimento__troca_da_lampada_no_assentamento_santa_luzia.docx</t>
   </si>
   <si>
     <t>Requeiro que seja feito a com a máxima urgência possível, a troca das lâmpadas dos postes localizados no Assentamento Santa Luzia no 2° Distrito de Conceição das Crioulas no município de Salgueiro.</t>
   </si>
   <si>
     <t>11655</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11655/requerimento_para__colocacao_da_tampa_do_bueiro_av_aurora_de_carvalho_rosa_no_bairro_granja_aurora.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11655/requerimento_para__colocacao_da_tampa_do_bueiro_av_aurora_de_carvalho_rosa_no_bairro_granja_aurora.docx</t>
   </si>
   <si>
     <t>Requeiro a Prefeitura Municipal de Salgueiro, O Sr. Prefeito do Município Marcones Libório de Sá junto ao Secretário de Serviços Públicos o Sr. Mac Souza Oliveira Passos e Gerente da Compesa Sr. Mário Solon, que providencie com a máxima urgência possível, colocação da tampa do bueiro, na Avenida Aurora de Carvalho Rosa, n 1765 no Bairro Granja Aurora.</t>
   </si>
   <si>
     <t>11656</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11656/requerimento_para__colocacao_da_tampa_do_bueiro_na_quadra_n_no_bairro_santo_antonio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11656/requerimento_para__colocacao_da_tampa_do_bueiro_na_quadra_n_no_bairro_santo_antonio.docx</t>
   </si>
   <si>
     <t>Requeiro a Prefeitura Municipal de Salgueiro, O Sr. Prefeito do Município Marcones Libório de Sá junto ao Secretário de Serviços Públicos o Sr. Mac Souza Oliveira Passos e Gerente da Compesa Sr. Mário Solon, que providencie com a máxima urgência possível, colocação da tampa do bueiro, na Quadra N, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>11657</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11657/requerimento_patrolamento_na_rua_trinta_no_bairro_da_cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11657/requerimento_patrolamento_na_rua_trinta_no_bairro_da_cohab.docx</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, Senhor Marcones Libório e ao Secretário de Serviços Públicos, o Senhor Mac Passos, que providencie o mais rápido possível, o patrolamento na Rua Trinta no Bairro da Cohab.</t>
   </si>
   <si>
     <t>11658</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11658/requerimento_de_desobstrucao_da_rede_de_esgoto_da_rua_expedicionario_pedro_barros.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11658/requerimento_de_desobstrucao_da_rede_de_esgoto_da_rua_expedicionario_pedro_barros.docx</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito, Senhor Marcones Libório e ao Secretário de Serviços Públicos, o Senhor Mac Passos, que providencie com a máxima urgência possível a desobstrução da rede de esgoto que se encontra estourado na Rua Expedicionário Pedro Barros no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>11659</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11659/requerimento_para_patrolamento_no_sitio_alazao_de_cima_na_zona_rural_de_salgueiro_pe.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11659/requerimento_para_patrolamento_no_sitio_alazao_de_cima_na_zona_rural_de_salgueiro_pe.docx</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito do Município o Senhor Marcones Libório de Sá e ao Secretário de Serviços Públicos o Senhor Mac Souza Oliveira Passos, que seja feito o serviço de patrolamento na estrada do Sítio Alazão de Cima, na Zona Rural de Salgueiro PE.</t>
   </si>
   <si>
     <t>11660</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11660/requerimento__limpeza_de_entulho_na_rua_dezesseis_no_bairro_da_cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11660/requerimento__limpeza_de_entulho_na_rua_dezesseis_no_bairro_da_cohab.docx</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, Senhor Marcones Libório e ao Secretário de Serviços Públicos, o Senhor Mac Passos, que providencie com a máxima urgência possível a limpeza e retirada de entulhos na Rua Dezesseis e no Bairro da Cohab.</t>
   </si>
   <si>
     <t>11661</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11661/requerimento_para__colocacao_da_tampa_do_bueiro_na_rua_vinte_e_tres_no_bairro_da_cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11661/requerimento_para__colocacao_da_tampa_do_bueiro_na_rua_vinte_e_tres_no_bairro_da_cohab.docx</t>
   </si>
   <si>
     <t>Requeiro a Prefeitura Municipal de Salgueiro, O Sr. Prefeito do Município Marcones Libório de Sá junto ao Secretário de Serviços Públicos o Sr. Mac Souza Oliveira Passos e Gerente da Compesa Sr. Mário Solon, que providencie com a máxima urgência possível, colocação da tampa do bueiro, na Rua Vinte e três no Bairro Cohab.</t>
   </si>
   <si>
     <t>11662</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11662/reque._compesa_esgoto_3.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11662/reque._compesa_esgoto_3.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE REPARO EM UM CANO DE AGUA TRATADA NA RUA 13º DE MAIO EM FRENTE A RESIDÊNCIA DE Nº446 NO BAIRRO NOSSA SENHORA DAS GRAÇAS.</t>
   </si>
   <si>
     <t>11663</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11663/reque._compesa_esgoto_4.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11663/reque._compesa_esgoto_4.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE REPARO EM UM CANO DE AGUA TRATADA NA RUA JOAQUIM SAMPAIO EM FRENTE A RESIDÊNCIA DE Nº209 NO BAIRRO SANTO ANTÓNIO.</t>
   </si>
   <si>
     <t>11664</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11664/reque._compesa_esgoto_2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11664/reque._compesa_esgoto_2.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE REPARO EM UM CANO DE AGUA TRATADA NA RUA 1º DE MAIO EM FRENTE A RESIDÊNCIA DE NUMERO 242 NO BAIRRO NOSSA SENHORA DA GRAÇAS.</t>
   </si>
   <si>
     <t>11665</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11665/reque._compesa_esgoto1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11665/reque._compesa_esgoto1.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE REPARO EM UM CANO DE AGUA TRATADA NA RUA MANOEL JOSÉ ADALBERTO EM FRETE A RESIDÊNCIA DE Nº812 NO BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
     <t>11666</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11666/requerimento__secretaria_servico_publico___conserto_da_estrada_sitio_sabino_a_baraunas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11666/requerimento__secretaria_servico_publico___conserto_da_estrada_sitio_sabino_a_baraunas.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário Macbanai Souza Oliveira Passos. Para que seja feito o conserto da estrada que liga o sitio Sabino ao Sitio baraúnas.</t>
   </si>
   <si>
     <t>11667</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11667/requerimento___compesa_sitio_barra_do_mulungu.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11667/requerimento___compesa_sitio_barra_do_mulungu.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a mesa Diretora que possa solicitar a Companhia Pernambucana de Saneamento - Compesa, através do Sr. Gerente Kássio Kramer Moraes Pinto, o complemento da adutora do Sítio Barra do Mulungu.</t>
   </si>
   <si>
     <t>11668</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11668/requerimento__secretaria_de_obras__requerimento_tapa_buraco_da_rua_martins_rodrigue.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11668/requerimento__secretaria_de_obras__requerimento_tapa_buraco_da_rua_martins_rodrigue.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário Michael Kenneth Ferreira Hayden, Para que seja feito o conserto/tapa buraco da rua Martinho Rodrigues de Carvalho, no Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>11669</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11669/requerimento__secretaria_de_obras__requerimento_conserto_da_rua_martins_rodrigues.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11669/requerimento__secretaria_de_obras__requerimento_conserto_da_rua_martins_rodrigues.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário Michael Kenneth Ferreira Hayden, Para que seja feito o conserto do calçamento do inicio da rua Severino dos santos localizado na parte de baixo, no Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>11670</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11670/requerimento_-_colocar_kit_de_iluminacao_sitio_mutuca_05.04.24.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11670/requerimento_-_colocar_kit_de_iluminacao_sitio_mutuca_05.04.24.docx</t>
   </si>
   <si>
     <t>Colocação de kit de iluminação no poste localizado no sitio Areia Branca 39-Mutuca, (tombamento XI99849-G53135) zona rural de  Salgueiro.</t>
   </si>
   <si>
     <t>11671</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11671/requerimento-_limpeza_da_rua__engenheiro_walmir_campos_bezerras_caravan03.04.24.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11671/requerimento-_limpeza_da_rua__engenheiro_walmir_campos_bezerras_caravan03.04.24.docx</t>
   </si>
   <si>
     <t>Requeiro a mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Senhor Prefeito, Marcones Libório de Sá e ao Secretário de Serviços Públicos, Macbanai Souza Oliveira Passos, que seja feito a limpeza da rua , Engenheiro Walmir Campos Bezerras, (Caravan) Bairro, Nossa Senhora Aparecida, nessa cidade.</t>
   </si>
   <si>
     <t>11672</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11672/requerimento_-_troca_de_lampadas-_rua_joao_da_cruz_neves-prado_03.04.24.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11672/requerimento_-_troca_de_lampadas-_rua_joao_da_cruz_neves-prado_03.04.24.docx</t>
   </si>
   <si>
     <t>Requeiro a mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Senhor Prefeito, Marcones Libório de Sá e ao Secretário de Serviços Públicos Macbanai Souza Oliveira Passos, a substituição de lâmpada queimada, por lâmpadas de led, na rua, Travessa João da cruz neves, bairro Nossa Senhora Aparecida,  nessa cidade.</t>
   </si>
   <si>
     <t>11674</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11674/requerimento-_conclusao_da_pavimentacao_do_alto_do_riachinho.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11674/requerimento-_conclusao_da_pavimentacao_do_alto_do_riachinho.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Senhor Marcones Libório de Sá e ao Secretário de Desenvolvimento Urbano e Obras Senhor Michael Kenneth Ferreira Hayden a conclusão da pavimentação da Rua Alto do Riachinho.</t>
   </si>
   <si>
     <t>11678</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11678/rua_43.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11678/rua_43.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos que seja feita a capinação na Rua 43, no bairro Monte Alegre, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11679</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11679/rua_44.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11679/rua_44.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos a limpeza e capinação da Rua 44, no bairro Monte Alegre, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11681</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11681/requerimento_no_019_-manutencao_e_limpeza_da__rua_projeta_3_no_planalto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11681/requerimento_no_019_-manutencao_e_limpeza_da__rua_projeta_3_no_planalto.docx</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Plenário, ao Exmº. Prefeito do Município Sr. Marcones Sá e ao Srº. Secretário de Serviços Públicos Sr. Mac Passos, que realize a manutenção e limpeza da Rua Projetada 3 no Bairro Planalto em Salgueiro-PE.</t>
   </si>
   <si>
     <t>11684</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11684/requerimento_para_patrolamento.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11684/requerimento_para_patrolamento.docx</t>
   </si>
   <si>
     <t>Requeiro patrolamento e roço nas estradas do Loteamento Asa Branca e nas seguintes localidades: Sabino, Malhada, Assentamento José Luiz de Barros, Assentamento Santa Luzia, Turdilho, Queimadas, Rodeador, Massapê, Angico, Paus Branco, Conceição das Crioulas, Mulungu, Garrote Morto, Poço da Pedra, Lagoinha, Barrinha, Jatobá, Cruzeiro dom Sul, Retiro, Mucambo, Buqueirão, Bezerro dos Lopes e Canda na Zona Rural do município.</t>
   </si>
   <si>
     <t>11686</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11686/requerimento_a_manutencao_da_via_com_patrolamento_para_a_rua_boa_esperanca_bairro_cohab..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11686/requerimento_a_manutencao_da_via_com_patrolamento_para_a_rua_boa_esperanca_bairro_cohab..docx</t>
   </si>
   <si>
     <t>Requer a Manutenção da via, com patrolamento para a rua Boa Esperança, bairro Cohab.</t>
   </si>
   <si>
     <t>11687</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11687/requerimento_passos_a_manutencao_da_via_com_patrolamento_para_a_rua_14_bairro_vila_dos_funcionarios..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11687/requerimento_passos_a_manutencao_da_via_com_patrolamento_para_a_rua_14_bairro_vila_dos_funcionarios..docx</t>
   </si>
   <si>
     <t>Requer a Manutenção da via, com patrolamento para a rua 14, bairro Vila dos Funcionários.</t>
   </si>
   <si>
     <t>11688</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11688/requer_a_compesa__para_que_seja_feito_o_concerto_no_cano_de_abastecimento_de_agua_da_rua_ana_alves_de_sa_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11688/requer_a_compesa__para_que_seja_feito_o_concerto_no_cano_de_abastecimento_de_agua_da_rua_ana_alves_de_sa_bairro_planalto..docx</t>
   </si>
   <si>
     <t>Requer a compesa para que seja feito o concerto no cano de abastecimento de água da rua Ana Alves de Sá, bairro Planalto.</t>
   </si>
   <si>
     <t>11689</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11689/requer_passos_a_manutencao_das_luminarias_dos_postes_da_rua_06_loteamento_novo_salgueiro..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11689/requer_passos_a_manutencao_das_luminarias_dos_postes_da_rua_06_loteamento_novo_salgueiro..docx</t>
   </si>
   <si>
     <t>Requer a Manutenção das luminárias dos postes da rua 06, loteamento Novo Salgueiro.</t>
   </si>
   <si>
     <t>11690</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11690/requer_para_solucionar_o_esgotamento_sanitario_da_rua_boa_esperanca_por_tras_do_ceja_centro_de_educacao_de_jovens_e_adultos_bairro_cohab..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11690/requer_para_solucionar_o_esgotamento_sanitario_da_rua_boa_esperanca_por_tras_do_ceja_centro_de_educacao_de_jovens_e_adultos_bairro_cohab..docx</t>
   </si>
   <si>
     <t>requer a compesa para solucionar o esgotamento sanitário da Rua Boa Esperança, por trás do CEJA (CENTRO DE EDUCAÇÃO DE JOVENS E ADULTOS) bairro Cohab.</t>
   </si>
   <si>
     <t>11691</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11691/requerimento_a_manutencao_das_vias_com_patrolamento_para_todas_as_ruas_do_loteamento_monte_alegre..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11691/requerimento_a_manutencao_das_vias_com_patrolamento_para_todas_as_ruas_do_loteamento_monte_alegre..docx</t>
   </si>
   <si>
     <t>Requer a Manutenção das vias, com patrolamento para todas as ruas do Loteamento Monte Alegre.</t>
   </si>
   <si>
     <t>11693</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11693/requerimento_o_tapa_buraco_na_rua_cabo_galdencio_pereira_de_sa_bairro_novo_olinda..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11693/requerimento_o_tapa_buraco_na_rua_cabo_galdencio_pereira_de_sa_bairro_novo_olinda..docx</t>
   </si>
   <si>
     <t>Requer o Tapa buraco na rua Cabo Galdêncio pereira de Sá, bairro Novo Olinda.</t>
   </si>
   <si>
     <t>11694</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11694/requer_a_manutencao_dos_refletores_da_quadra_da_praca_ceu_no_bairro_cohab_..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11694/requer_a_manutencao_dos_refletores_da_quadra_da_praca_ceu_no_bairro_cohab_..docx</t>
   </si>
   <si>
     <t>Requer a Manutenção dos refletores da quadra da Praça céu no bairro Cohab .</t>
   </si>
   <si>
     <t>11695</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11695/limpeza_e_capinacao_rua_vivencia_pereira_de_lima.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11695/limpeza_e_capinacao_rua_vivencia_pereira_de_lima.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover a limpeza e capinação no terreno baldio nas adjacências da Rua Vicência Pereira da Silva, Bairro Santa Margarida, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>11696</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11696/refletor_pista_de_cooper.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11696/refletor_pista_de_cooper.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Cultura e Esporte, o Senhor Rickson Bruno, para promover a implantação de mais quatro refletores para melhorar a iluminação do Campo ao lado da pista de cooper no Bairro Divino Espírito Santo, Município de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11697</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11697/limpeza_do_posto_de_saude_do_planalto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11697/limpeza_do_posto_de_saude_do_planalto.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover a limpeza e capinação  nas adjacências do Posto de Saúde do Bairro Planalto, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>11698</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11698/tapa_buraco_vicencia_pereira_da_silva.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11698/tapa_buraco_vicencia_pereira_da_silva.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Desenvolvimento Urbano e Obras o Senhor Michael Kenneth Ferreira Hayden para promover a Operação Tapa-Buraco na Rua Vicência Pereira da Silva, Bairro Santa Margarida, Município de Salgueiro – PE.</t>
   </si>
   <si>
     <t>11699</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11699/avenida_de_carvalho_rosa.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11699/avenida_de_carvalho_rosa.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Desenvolvimento Urbano e Obras o Senhor Michael Kenneth Ferreira Hayden para promover a Operação Tapa-Buraco na Avenida Aurora de Carvalho Rosa, Bairro Santo Antônio, Município de Salgueiro – PE.</t>
   </si>
   <si>
     <t>11701</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11701/quadra_g.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11701/quadra_g.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos a capinação da Quadra G, no Residencial Santo Antônio, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11704</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11704/quadra_h.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11704/quadra_h.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos que seja feita a capinação na Quadra H, no Residencial Santo Antônio, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11705</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11705/rua_387.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11705/rua_387.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Gerente Regional da Compesa, o Senhor  Mário Solon para promover a manutenção do esgoto na Rua 38, Bairro Minervina Franklin, Município de Salgueiro – PE.</t>
   </si>
   <si>
     <t>11706</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11706/tapa_buracp_rua_14.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11706/tapa_buracp_rua_14.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja reiterado ao Exmo. Senhor Prefeito, Dr. Marcones Libório Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover a Operação Tapa-Buraco na Rua 14 “a mesma dá acesso do Residencial Mandacaru ao Residencial Maria América”, Bairro Minervina Franklin, Município de Salgueiro – PE.</t>
   </si>
   <si>
     <t>11707</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11707/batalhao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11707/batalhao.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover melhorias dos acessos do 8° Batalhão da Policia Militar, Presídio, Mandacaru e Novo Salgueiro, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>11708</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11708/jose_adalberto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11708/jose_adalberto.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover melhorias na iluminação publica da Rua Jose Adalberto, Bairro Santa Margarida, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>11709</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11709/parque.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11709/parque.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover melhorias na iluminação pública na ponte que fica nas proximidades do Parque das Crianças, Município de Salgueiro – PE.</t>
   </si>
   <si>
     <t>11710</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11710/requerimento_limpeze_e_capinacao_av._beira_canal_lot_nossa_senhora_da_conceicao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11710/requerimento_limpeze_e_capinacao_av._beira_canal_lot_nossa_senhora_da_conceicao.docx</t>
   </si>
   <si>
     <t>Requer serviços de manutenção, capinação e limpeza, na Avenida Beira Canal, Loteamento Nossa Senhora da Conceição, Bairro Augusto de Alencar Sampaio, nesta cidade.</t>
   </si>
   <si>
     <t>11711</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11711/requerimento_limpeze_e_capinacao_rua_15.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11711/requerimento_limpeze_e_capinacao_rua_15.docx</t>
   </si>
   <si>
     <t>Requer a realização dos serviços de manutenção, capinação e limpeza, na Rua 15 COHAB, Bairro Augusto de Alencar Sampaio, nesta cidade.</t>
   </si>
   <si>
     <t>11712</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11712/requerimento__secretaria_servico_publico_capinacao_severino_dos_santos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11712/requerimento__secretaria_servico_publico_capinacao_severino_dos_santos.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário Macbanai Souza Oliveira Passos. Para que seja feita a capinação da rua Severino dos Santos.</t>
   </si>
   <si>
     <t>11713</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11713/requerimento__secretaria_servico_publico___patrol_na_primavera.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11713/requerimento__secretaria_servico_publico___patrol_na_primavera.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário Macbanai Souza Oliveira Passos. Para que seja providenciado a maquina PATROL para passar no bairro Primavera</t>
   </si>
   <si>
     <t>11714</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11714/requerimento_o_reparo_no_calcamento_ao_redor_da_rede_de_esgoto_da_rua_25_bairro_cohab..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11714/requerimento_o_reparo_no_calcamento_ao_redor_da_rede_de_esgoto_da_rua_25_bairro_cohab..docx</t>
   </si>
   <si>
     <t>Requer o reparo no calçamento ao redor da rede de esgoto da rua 25, bairro Cohab.</t>
   </si>
   <si>
     <t>11715</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11715/requerimento_a_limpeza_capinacao_e_retirada_de_lixo_da_rua_coronel_cornelio_soares_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11715/requerimento_a_limpeza_capinacao_e_retirada_de_lixo_da_rua_coronel_cornelio_soares_bairro_planalto..docx</t>
   </si>
   <si>
     <t>Requer a limpeza, capinação e retirada de lixo da rua Coronel Cornélio Soares, bairro Planalto.</t>
   </si>
   <si>
     <t>11716</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11716/requer_a_manutencao_de_luminari_na_rua_otimo_nogueira_sobrinho_por_tras_do_posto_girador_em_frente_a_casa_de_n_99_bairro_nova_olinda..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11716/requer_a_manutencao_de_luminari_na_rua_otimo_nogueira_sobrinho_por_tras_do_posto_girador_em_frente_a_casa_de_n_99_bairro_nova_olinda..docx</t>
   </si>
   <si>
     <t>Requer a Manutenção de luminária na Rua Ótimo Nogueira Sobrinho, por trás do posto Girador em frente a casa de n° 99, bairro Nova Olinda.</t>
   </si>
   <si>
     <t>11717</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11717/requerimento_a_limpeza_capinacao_e_recolhimento_de_lixo_da_travessa_umbelino_de_sa_araujo_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11717/requerimento_a_limpeza_capinacao_e_recolhimento_de_lixo_da_travessa_umbelino_de_sa_araujo_bairro_planalto..docx</t>
   </si>
   <si>
     <t>Requer a limpeza, capinação e recolhimento de lixo da Travessa Umbelino de Sá Araújo, Bairro Planalto.</t>
   </si>
   <si>
     <t>11719</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11719/requerimento_a_limpeza_e_capinacao_da_pista_de_cooper_no_bairro_divino_espirito_santo..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11719/requerimento_a_limpeza_e_capinacao_da_pista_de_cooper_no_bairro_divino_espirito_santo..docx</t>
   </si>
   <si>
     <t>Requer a limpeza e capinação da pista de cooper no bairro Divino Espirito Santo.</t>
   </si>
   <si>
     <t>11720</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11720/requerimento_a_manutencao_da_via_da_estrada_da_mutuca_a_vila_negreiros.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11720/requerimento_a_manutencao_da_via_da_estrada_da_mutuca_a_vila_negreiros.docx</t>
   </si>
   <si>
     <t>Requer a Manutenção da via da estrada da Mutuca a Vila Negreiros</t>
   </si>
   <si>
     <t>11721</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11721/reque._buraco1_-.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11721/reque._buraco1_-.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O SERVIÇO DE REPARO NO CALÇAMENTO NA RUA BARBOSA LIMA NO BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
     <t>11722</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11722/reque._compesa_esgoto1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11722/reque._compesa_esgoto1.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE REPARO EM CAIXA DE REGISTRO DE AGUA NA RUA JOSÉ NOGUEIRA DE GÓIS NO BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
     <t>11723</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11723/reque._buraco_2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11723/reque._buraco_2.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O SERVIÇO DE REPARO NO CALÇAMENTO NA RUA EPITÁCIO ALENCAR, NO BAIRRO SANTO ANTÓNIO (EM FRENTE A LOJA GABY-MODAS.)</t>
   </si>
   <si>
     <t>11725</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11725/requerimento_no_020_-_manutencao_da_quadra_de_esportes_de_conceicao_das_crioulas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11725/requerimento_no_020_-_manutencao_da_quadra_de_esportes_de_conceicao_das_crioulas.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá, ao Secretário de Cultura e Esporte Sr. Rickson Bruno e ao Secretário de Planejamento e Obras Sr. Michael Kenneth, a manutenção da quadra esportiva de Conceição das Crioulas, 2º Distrito do município de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11730</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11730/requerimento_para_conserto_de_tapa_buraco_no_calcamento_da__rua__raimundo_pereira_de_lima.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11730/requerimento_para_conserto_de_tapa_buraco_no_calcamento_da__rua__raimundo_pereira_de_lima.docx</t>
   </si>
   <si>
     <t>Requeiro que providencie com a máxima urgência possível, o serviço de tapa buraco e manutenção do calçamento na Rua Raimundo Pereira de Lima, no Residencial Santo Antônio.</t>
   </si>
   <si>
     <t>11731</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11731/requerimento_para_patrolamento__do_sitio__sabino_ao_assentamento_santa_luzia_na_zona_rural_de_salgueiro_pe.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11731/requerimento_para_patrolamento__do_sitio__sabino_ao_assentamento_santa_luzia_na_zona_rural_de_salgueiro_pe.docx</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito do Município o Senhor Marcones Libório de Sá e ao Secretário de Serviços Públicos o Senhor Mac Souza Oliveira Passos, que seja feito o serviço de patrolamento na estrada do Sítio Sabino ao Assentamento Santa Luzia, na Zona Rural de Salgueiro PE.</t>
   </si>
   <si>
     <t>11732</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11732/requerimento_de_desobstrucao__da_rede_de_esgoto_e_limpeza_do_mato_na_travessa_quarenta_e_dois_a_rua_quarenta_e_dois_no_bairro_da_cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11732/requerimento_de_desobstrucao__da_rede_de_esgoto_e_limpeza_do_mato_na_travessa_quarenta_e_dois_a_rua_quarenta_e_dois_no_bairro_da_cohab.docx</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, Senhor Marcones Libório e ao Secretário de Serviços Públicos, o Senhor Mac Passos, que providencie com a máxima urgência possível a desobstrução da rede de esgoto que se encontra estourado e limpeza do mato na Travessa Quarenta e Dois à Rua Quarenta e Dois no Bairro Cohab.</t>
   </si>
   <si>
     <t>11734</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11734/requerimento-que_realize_o_servico_de_limpeza_do_matagal_na_rua_advogado_manoel_adernil_januario_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11734/requerimento-que_realize_o_servico_de_limpeza_do_matagal_na_rua_advogado_manoel_adernil_januario_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao Secretário de Serviços Públicos, o Sr°. Macbanai Souza Oliveira Passos, que realize o serviço de limpeza do matagal, na Rua Advogado Manoel Adernil Januario, no Bairro Nossa Senhora das Graças, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11737</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11737/requerimento_-_capinacao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11737/requerimento_-_capinacao.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja formulado um veemente apelo ao Excelentíssimo Senhor Prefeito do Marcones Libório de Sá e ao senhor Macbanai Souza Oliveira Passos, Secretário de Serviços Públicos, para que seja REALIZADO A LIMPEZA NA RUA TRAVESSA UMBELINO DE SÁ ARAUJO.</t>
   </si>
   <si>
     <t>11739</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11739/requerimento_06_secretaria_de_servicos_publica_conserto_de_estrada_varzea_do_ramo_a_umas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11739/requerimento_06_secretaria_de_servicos_publica_conserto_de_estrada_varzea_do_ramo_a_umas.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário Macbanai Souza Oliveira Passos. Para que veja a situação das estradas que dão acesso a comunidade do Sitio Várzea do Ramo ao Distrito de Umãs  com o patrulhamento da estrada: _x000D_
 Solicito também neste mesmo requerimento que seja colocado manilhas nos córregos da estrada nova entre Malhada do Xique Xique e Várzea do Ramo.</t>
   </si>
   <si>
     <t>11740</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11740/requerimento__secretaria_servico_publico___patrol_rua_estudante_alecio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11740/requerimento__secretaria_servico_publico___patrol_rua_estudante_alecio.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário Macbanai Souza Oliveira Passos. Para que seja providenciado a maquina PATROL para passar na rua Estudante Alecio José de Oliveira (próximo ao prédio de Nevinha da serve frios). Moradores relatam a impossibilidade do trânsito dos carros</t>
   </si>
   <si>
     <t>11742</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11742/requerimentos_11_secretaria__acricultura_construcao_do_barreiro_trincheiro_sitio_serrote.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11742/requerimentos_11_secretaria__acricultura_construcao_do_barreiro_trincheiro_sitio_serrote.docx</t>
   </si>
   <si>
     <t>A Vereadora Fátima Carvalho, no uso das atribuições legais, requer ao Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO RURAL, através do Secretário Veronaldo Gonçalves Ribeiro , para que possa ser construído um BARREIRO TRINCHEIRO na propriedade da  Sra, Cícera Maria da Silva no sitio Serrote do Matame no Quilombo Conceição das Crioulas.</t>
   </si>
   <si>
     <t>11743</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11743/reque._buraco_2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11743/reque._buraco_2.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O SERVIÇO DE REPARO NA LOMBADA DA RUA ANTÔNIO FILGUEIRA SOARES NO BAIRRO NOSSA SENHORA DE FATIMA, EM FRENTE A RESIDÊNCIA DE Nº1038</t>
   </si>
   <si>
     <t>11744</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11744/reque._buraco_1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11744/reque._buraco_1.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O SERVIÇO DE REPARO NA LOMBADA DA RUA EVERGISTRO MENEZES NO BAIRRO SANTA MARGARIDA EM FRENDE A RESIDÊNCIA DE Nº851.</t>
   </si>
   <si>
     <t>11750</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11750/requerimento_a_limpeza_e_capinacao_atraves_de_maquina_para_rua_ubatuba_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11750/requerimento_a_limpeza_e_capinacao_atraves_de_maquina_para_rua_ubatuba_bairro_planalto..docx</t>
   </si>
   <si>
     <t>Requer a limpeza e capinação através de maquina para Rua Ubatuba, bairro Planalto.</t>
   </si>
   <si>
     <t>11751</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11751/requerimento_a_urgentissima_necessidade_da_manutencao_da_iluminacao_e_troca_de_refletores_queimados_da_quadra_do_centro_de_artes_e_esportes_unificados__ceus_no_bairro_cohab..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11751/requerimento_a_urgentissima_necessidade_da_manutencao_da_iluminacao_e_troca_de_refletores_queimados_da_quadra_do_centro_de_artes_e_esportes_unificados__ceus_no_bairro_cohab..docx</t>
   </si>
   <si>
     <t>Requer a urgentíssima necessidade da manutenção da iluminação e troca de refletores queimados da quadra do Centro de Artes e Esportes Unificados – CEUs, no bairro COHAB.</t>
   </si>
   <si>
     <t>11752</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11752/requerimento_a_manutencao_da_ponte_da_rua_pimenta_01_bairro_santa_margarida..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11752/requerimento_a_manutencao_da_ponte_da_rua_pimenta_01_bairro_santa_margarida..docx</t>
   </si>
   <si>
     <t>Requer a Manutenção da Ponte da rua Pimenta 01, bairro Santa Margarida.</t>
   </si>
   <si>
     <t>11753</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11753/requerimento_a_manutencao_da_via_com_patrolamento_para_rua_da_dutra_engenharia_loteamento_novo_salgueiro..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11753/requerimento_a_manutencao_da_via_com_patrolamento_para_rua_da_dutra_engenharia_loteamento_novo_salgueiro..docx</t>
   </si>
   <si>
     <t>Requer a Manutenção da via, com patrolamento para rua da Dutra Engenharia, loteamento Novo Salgueiro.</t>
   </si>
   <si>
     <t>11754</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11754/requerimento_a_manutencao_da_via_com_patrolamento_para_rua_ao_lado_do_condominio_ana_julia_proximo_a_escola_pais_e_mestres_bairro_nossa_senhora_das_gracas..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11754/requerimento_a_manutencao_da_via_com_patrolamento_para_rua_ao_lado_do_condominio_ana_julia_proximo_a_escola_pais_e_mestres_bairro_nossa_senhora_das_gracas..docx</t>
   </si>
   <si>
     <t>Requer  a manutenção da via, com patrolamento para rua ao lado do condomínio Ana Julia, próximo a Escola Pais e Mestre.</t>
   </si>
   <si>
     <t>11755</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11755/requerimento_a_limpeza_capinacao_e_recolhimento_de_lixo_da_travessa_ubaldo_de_sa_bairro_divino..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11755/requerimento_a_limpeza_capinacao_e_recolhimento_de_lixo_da_travessa_ubaldo_de_sa_bairro_divino..docx</t>
   </si>
   <si>
     <t>requer a limpeza, capinação e recolhimento de lixo da Travessa Ubaldo de Sá, bairro Divino.</t>
   </si>
   <si>
     <t>11756</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11756/requerimento_a_limpeza_capinacao_e_recolhimento_de_lixo_do_cemiterio_publico_municipal..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11756/requerimento_a_limpeza_capinacao_e_recolhimento_de_lixo_do_cemiterio_publico_municipal..docx</t>
   </si>
   <si>
     <t>requer  a limpeza, capinação e recolhimento de lixo do Cemitério Público Municipal.</t>
   </si>
   <si>
     <t>11759</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11759/requerimento_no_23_-_manutencao_da_rua_cosme_e_damiao_rua_dezno__bairro_copo_de_cristal.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11759/requerimento_no_23_-_manutencao_da_rua_cosme_e_damiao_rua_dezno__bairro_copo_de_cristal.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e ao Secretário de Serviços Públicos Sr. º Mac Passos, que realize a manutenção da via pública na rua Cosme e Damião (Rua Dez) no Bairro Copo de Cristal no município de Salgueiro.</t>
   </si>
   <si>
     <t>11760</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11760/requerimento_no_24-_manuntecao_da_rua_doze_no_bairro_copo_de_cristal.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11760/requerimento_no_24-_manuntecao_da_rua_doze_no_bairro_copo_de_cristal.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e ao Secretário de Serviços Públicos Sr. Macbanai Passos, para realizar a manutenção e capinação da Rua Doze, localizada no bairro Minervina Franklin, Salgueiro-PE.</t>
   </si>
   <si>
     <t>11761</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11761/requerimento_no_021_-_roco_das_estradas_dos_sitios_roca_queimada.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11761/requerimento_no_021_-_roco_das_estradas_dos_sitios_roca_queimada.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e ao Secretário de Serviços Públicos Sr. º Mac Passos, que realize o roço das estradas que dão acesso aos Sítios Roça Queimada, Areado, Volta, Luna, Lagoa do Junco, Malhada Cumprida e adjacências, localizados no I Distrito no município de Salgueiro.</t>
   </si>
   <si>
     <t>11765</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11765/requerimento-2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11765/requerimento-2.docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao Secretário de Serviços Públicos, o Sr°. Macbanai Souza Oliveira Passos, que providencie com a máxima urgência a desobstrução da rede de esgoto, limpeza de matagal, na Rua Engenheiro Walmir Campos Bezerra, no Bairro Nossa Senhora Aparecida, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11771</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11771/requerimento_no_022_-_roco_das_estradas_dos_sitios_mutuca_areia_branca_varzea_redonda.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11771/requerimento_no_022_-_roco_das_estradas_dos_sitios_mutuca_areia_branca_varzea_redonda.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e ao Secretário de Serviços Públicos Sr. º Mac Passos, que realize o roço das estradas que dão acesso aos Sítios Mutuca, Areia Branca, Várzea Redonda e adjacências, localizados no I Distrito no município de Salgueiro.</t>
   </si>
   <si>
     <t>11772</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11772/doador_concurso.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11772/doador_concurso.pdf</t>
   </si>
   <si>
     <t>Requer ao Instituto de Apoio à Gestão Educacional – IGEDUC, inscrita no CNPJ sob nº 23.418.768/0001-85, solicitando que adote as medidas necessárias a fim de incluir os requisitos da Lei Municipal nº 2.168/2019, que dispõe sobre a isenção do pagamento de valores a título de inscrição em concursos públicos no âmbito do Município de Salgueiro/PE para doadores de medula óssea, regular de sangue e seus derivados, bem como estabelece a condição com critério de desempate, e dá outras providências, com as alterações dadas pela Lei municipal nº 2.390/2022, no Edital nº 001/2024  do Concurso Público para Provimento de Vagas em Cargos de Nível Médio e Superior deste município.</t>
   </si>
   <si>
     <t>11773</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11773/doador_concurso_prefeito.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11773/doador_concurso_prefeito.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Prefeito, o Senhor Marcones Libório de Sá, a fim de que adote as medidas necessárias a fim de incluir os requisitos da Lei Municipal nº 2.168/2019, que dispõe sobre a isenção do pagamento de valores a título de inscrição em concursos públicos no âmbito do Município de Salgueiro/PE para doadores de medula óssea, regular de sangue e seus derivados, bem como estabelece a condição com critério de desempate, e dá outras providências, com as alterações dadas pela Lei municipal nº 2.390/2022, no Edital nº 001/2024  do Concurso Público para Provimento de Vagas em Cargos de Nível Médio e Superior deste município.</t>
   </si>
   <si>
     <t>11774</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11774/semana_doador.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11774/semana_doador.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Saúde que adote as medidas necessárias a fim de promover a realização da SEMANA DE MOBILIZAÇÃO MUNICIPAL DE DOAÇÃO DE SANGUE E DE MEDULA ÓSSEA, durante os dias 17 a 24 de dezembro, com o chamamento a ser difundido: “Neste Natal, doe sangue, doe vida. Seja um doador de Medula Óssea, salve uma vida”. Tudo em conformidade com a Lei Municipal nº 2.211/2019.</t>
   </si>
   <si>
     <t>11776</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11776/requerimento_limpeza_e_capinacao_asa_branca.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11776/requerimento_limpeza_e_capinacao_asa_branca.docx</t>
   </si>
   <si>
     <t>Formalidades regimentais, requer ao Prefeito Municipal Senhor Marcones Libório de Sá, e ao Secretário de Serviços Públicos Senhor Macbanai Souza Oliveira Passos que realize os serviços de patrolamento, capinação e limpeza, nas Ruas 05,06 e 20, Bairro loteamento Asa Branca, nesta cidade.</t>
   </si>
   <si>
     <t>11777</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11777/requerimento.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11777/requerimento.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito do município Marcondes Libório de Sá que junto ao secretário de serviços públicos o Sr. Mac Souza Oliveira Passos que providencie com a máxima urgência que seja realizada melhoria com máquina patrol na rua José Janoca de Oliveira, no bairro Nossa Senhora das Graças, nesta cidade.</t>
   </si>
   <si>
     <t>11778</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11778/requerimento_-_servico_de_limpeza_e_capinacao_rua_mariquinha_parente_2024.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11778/requerimento_-_servico_de_limpeza_e_capinacao_rua_mariquinha_parente_2024.docx</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal Senhor Marcones Libório de Sá, e ao Secretário de Serviços Públicos Senhor Macbanai Souza Oliveira Passos  e secretário de obras Senhor Michael Kenneth Ferreira Hayden que realize o serviço de limpeza, patrolamento e passagem molhada da avenida Mariquinha Parente, bairro Minervina Franklin.</t>
   </si>
   <si>
     <t>11779</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11779/requerimento_-_patrolamento_antonia_izabel.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11779/requerimento_-_patrolamento_antonia_izabel.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja solicitado ao Excelentíssimo Senhor Prefeito do Marcones Libório de Sá ao Excelentíssimo Senhor Michael Kenneth Ferreira Hayden, Secretário de Desenvolvimento Urbano e Obras, O PATROLAMENTO DA RUA ANTÔNIA IZABEL DE NOA, NO BAIRRO DO PLANALTO.</t>
   </si>
   <si>
     <t>11782</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11782/requerimento_11_secretaria_de_servicos_publicos_colocar_estacionaria_para_colocar_lixo_na_rua_leonardo_da_vinci.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11782/requerimento_11_secretaria_de_servicos_publicos_colocar_estacionaria_para_colocar_lixo_na_rua_leonardo_da_vinci.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário Macbanai Souza Oliveira Passos. Colocar uma estacionária para colocar lixo na rua Leonardo da Vinci  no bairro Primavera, para que com isso os moradores parem de jogar o lixo nas imediações da rua o que está prejudicando a todos que ali residem.</t>
   </si>
   <si>
     <t>11783</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11783/requerimento_12_secretaria_de_servicos_publicos_para_mandar_a_maquina_patrol_fazer_desmatamento_na_rua_frei_damiao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11783/requerimento_12_secretaria_de_servicos_publicos_para_mandar_a_maquina_patrol_fazer_desmatamento_na_rua_frei_damiao.docx</t>
   </si>
   <si>
     <t>A Vereadora Fátima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário Macbanai Souza Oliveira Passos. Para mandar  a máquina patrol fazer o desmatamento na rua FREI Damião no bairro Divino Espírito santo, pois há muitos anos não é realizada essa limpeza e está causando muitos transtornos aos moradores.</t>
   </si>
   <si>
     <t>11784</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11784/requerimento__secretaria_de_obras__requerimento_quadra_alto_das_abelhas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11784/requerimento__secretaria_de_obras__requerimento_quadra_alto_das_abelhas.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário Michael Kenneth Ferreira Hayden, para que seja construída uma quadra esportiva no Alto das Abelhas.</t>
   </si>
   <si>
     <t>11785</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11785/requerimento_secretaria_de_cultura_e_esporte-reforma_da_quadra_rua_luiz_jose_da_silva.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11785/requerimento_secretaria_de_cultura_e_esporte-reforma_da_quadra_rua_luiz_jose_da_silva.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE CULTURA E ESPORTE, através do Secretário RICKSON BRUNO BARBOZA, Para que seja providenciado uma reforma geral, incluindo iluminação na quadra de esporte na Rua Luiz José da Silva ( quadra que fica por trás da UPA 24 HRS).</t>
   </si>
   <si>
     <t>11786</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11786/requerimento__secretaria_de_servicos_publicos_-_luminaria_sitio_uri_de_cima.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11786/requerimento__secretaria_de_servicos_publicos_-_luminaria_sitio_uri_de_cima.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário Macbanai Souza Oliveira Passos. Para que seja colocado BRAÇO COM LUMINÁRIA, no poste X196965 no sitio Uri de Cima, próximo a residência da Sra. Maria Helena 	Bezerra Gondim .</t>
   </si>
   <si>
     <t>11787</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11787/requerimento__secretaria_de_obras__conserto_passagem_molhada__na_granja_aurora.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11787/requerimento__secretaria_de_obras__conserto_passagem_molhada__na_granja_aurora.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário Michael Kenneth Ferreira Hayden, que seja feito o conserto da passagem molhada e tapa buraco de cratera na rua Joaquim Pereira Angelim na Granja Aurora</t>
   </si>
   <si>
     <t>11788</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11788/requerimentos__secretaria__acricultura_um_poco_artesiano_geraldo_joaquim.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11788/requerimentos__secretaria__acricultura_um_poco_artesiano_geraldo_joaquim.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO RURAL através da Secretária GIGLYOLLA NEVES DE SÁ , para que seja feito um poço artesiano na propriedade do  Sr Geraldo Joaquim da Silva no Sitio Oiticica (do lado da serra).</t>
   </si>
   <si>
     <t>11789</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11789/reque._compesa_esgoto_2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11789/reque._compesa_esgoto_2.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE DESOBSTRUÇÃO EM UM BUEIRO DE ESGOTO NA RUA MARIA AMARICA DE SÁ SAMPAIO Nº578 NO BAIRRO IMPERADOR, PRÓXIMO A AVENIDA SANTA CRUZ.</t>
   </si>
   <si>
     <t>11790</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11790/reque._buraco1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11790/reque._buraco1.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NA RUA ROMÃO BEM SAMPAIO NO BAIRRO SANTO ANTÔNIO EM FRENTE A RESIDÊNCIA DE N°15.</t>
   </si>
   <si>
     <t>11791</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11791/reque._buraco.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11791/reque._buraco.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NA RUA SEBASTIÃO FERREIRA DOS SANTOS NO BAIRRO SANTA MARGARIDA, EM FRENTE A RESIDÊNCIA Nº414</t>
   </si>
   <si>
     <t>11792</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11792/reque._compesa_esgoto_-_copia.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11792/reque._compesa_esgoto_-_copia.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE REPARO EM UM CANO DE AGUA TRATADA QUE APRESENTA VAZAMENTO NA RUA ANTÔNIO FILGUEIRA SOARES, NO BAIRRO NOSSA SENHORA DE FATIMA EM FRENTE A RESIDÊNCIA DE Nº 449</t>
   </si>
   <si>
     <t>11793</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11793/requerimento_a_manutencao_da_via_com_patrolamento_para_rua_18_loteamento_monte_alegre..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11793/requerimento_a_manutencao_da_via_com_patrolamento_para_rua_18_loteamento_monte_alegre..docx</t>
   </si>
   <si>
     <t>Requer a Manutenção da via, com patrolamento para Rua 18, loteamento Monte Alegre.</t>
   </si>
   <si>
     <t>11794</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11794/requer_compesa_o_concerto_na_tubulacao_de_agua_potavel_em_frente_a_eremsal_na_br_232..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11794/requer_compesa_o_concerto_na_tubulacao_de_agua_potavel_em_frente_a_eremsal_na_br_232..docx</t>
   </si>
   <si>
     <t>Requer a Compesa o concerto na tubulação de água potável em frente a EREMSAL, na br 232.</t>
   </si>
   <si>
     <t>11795</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11795/requerimento_a_limpeza_e_capinacao_no_ubs_do_bairro_divino..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11795/requerimento_a_limpeza_e_capinacao_no_ubs_do_bairro_divino..docx</t>
   </si>
   <si>
     <t>Requer a Limpeza e capinação no UBS do bairro Divino.</t>
   </si>
   <si>
     <t>11796</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11796/requerimento_a_manutencao_da_via_com_patrolamento_para_travessa_rui_barbosa_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11796/requerimento_a_manutencao_da_via_com_patrolamento_para_travessa_rui_barbosa_bairro_planalto..docx</t>
   </si>
   <si>
     <t>Requer a Manutenção da via, com patrolamento para Travessa Rui Barbosa, bairro Planalto.</t>
   </si>
   <si>
     <t>11797</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11797/requerimento_a_manutencao_da_via_com_patrolamento_para_avenida_recife_loteamento_novo_salgueiro..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11797/requerimento_a_manutencao_da_via_com_patrolamento_para_avenida_recife_loteamento_novo_salgueiro..docx</t>
   </si>
   <si>
     <t>Requer a Manutenção da via, com patrolamento para Avenida Recife, Loteamento Novo Salgueiro.</t>
   </si>
   <si>
     <t>11798</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11798/requerimento_a_manutencao_da_via_com_patrolamento_e_capinacao_para_rua_34_loteamento_novo_salgueiro..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11798/requerimento_a_manutencao_da_via_com_patrolamento_e_capinacao_para_rua_34_loteamento_novo_salgueiro..docx</t>
   </si>
   <si>
     <t>Requer a Manutenção da via, com patrolamento e capinação para rua 34, Loteamento Novo Salgueiro.</t>
   </si>
   <si>
     <t>11799</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11799/requerimento_a_limpeza_e_capinacao_no_entorno_da_praca_ceu_no_bairro_cohab..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11799/requerimento_a_limpeza_e_capinacao_no_entorno_da_praca_ceu_no_bairro_cohab..docx</t>
   </si>
   <si>
     <t>Requer a Limpeza e capinação no entorno da Praça Céu, no bairro Cohab.</t>
   </si>
   <si>
     <t>11800</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11800/requerimento_a_manutencao_da_via_com_po_de_brita_na_rua_principal_do_loteamento_sao_francisco_rua_do_adega_mandacaru..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11800/requerimento_a_manutencao_da_via_com_po_de_brita_na_rua_principal_do_loteamento_sao_francisco_rua_do_adega_mandacaru..docx</t>
   </si>
   <si>
     <t>requer a Manutenção da via com colocação de pó de brita na rua Principal do Loteamento São Francisco (rua do adega mandacaru).</t>
   </si>
   <si>
     <t>11805</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11805/requerimento_29.04.24_-_patrolamento_rua_7_loteamento_asa_branca.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11805/requerimento_29.04.24_-_patrolamento_rua_7_loteamento_asa_branca.docx</t>
   </si>
   <si>
     <t>REQUER PATROLAMENTO NA RUA 07, NO LOTEAMENTO ASA BRANCA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11806</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11806/requerimento_29.04.24_-_limpeza_na_rua_10_loteamento_asa_branca.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11806/requerimento_29.04.24_-_limpeza_na_rua_10_loteamento_asa_branca.docx</t>
   </si>
   <si>
     <t>REQUER A LIMPEZA E CAPINAÇÃO NA RUA 10, NO LOTEAMENTO ASA BRANCA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11807</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11807/requerimento_29.04.24_-_desentupimento_de_esgoto_rua_10_loteamento_asa_branca.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11807/requerimento_29.04.24_-_desentupimento_de_esgoto_rua_10_loteamento_asa_branca.docx</t>
   </si>
   <si>
     <t>REQUER DESENTUPIMENTO DE ESGOTO NA RUA 10, NO LOTEAMENTO ASA BRANCA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11808</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11808/requerimento_29.04.24_-_limpeza_na_avenida_jose_nivaldo_barbosa_loteamento_asa_branca.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11808/requerimento_29.04.24_-_limpeza_na_avenida_jose_nivaldo_barbosa_loteamento_asa_branca.docx</t>
   </si>
   <si>
     <t>REQUER CAPINAÇÃO E PATROLAMENTO NA AVENIDA JOSÉ NIVALDO BARBOSA (PRINCIPAL), NO LOTEAMENTO ASA BRANCA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11809</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11809/requerimento_29.04.24_-_limpeza_na_rua_jose_carneiro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11809/requerimento_29.04.24_-_limpeza_na_rua_jose_carneiro.docx</t>
   </si>
   <si>
     <t>REQUER A LIMPEZA E CAPINAÇÃO NA RUA JOSÉ CARNEIRO, NO BAIRRO NOSSA SENHORA DE FÁTIMA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11810</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11810/requerimento_29.04.24_-_tampa_de_boeiro_rua_jose_nogueira.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11810/requerimento_29.04.24_-_tampa_de_boeiro_rua_jose_nogueira.docx</t>
   </si>
   <si>
     <t>REQUER CONSERTO DE TAMPA DE BUEIRO NA RUA JOSÉ NOGUEIRA, NO BAIRRO SANTA MARGARIDA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11811</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11811/requerimento_29.04.24_-_conserto_de_calcamento_na_rua_rui_barbosa.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11811/requerimento_29.04.24_-_conserto_de_calcamento_na_rua_rui_barbosa.docx</t>
   </si>
   <si>
     <t>REQUER CONSERTO DO CALÇAMENTO NA RUA RUI BARBOSA, NO BAIRRO SANTA MARGARIDA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11812</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11812/requerimento_29.04.24_-_limpeza_na_rua_rui_barbosa_-_santa_margarida.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11812/requerimento_29.04.24_-_limpeza_na_rua_rui_barbosa_-_santa_margarida.docx</t>
   </si>
   <si>
     <t>REQUER A LIMPEZA E CAPINAÇÃO NA RUA RUI BARBOSA, NO BAIRRO SANTA MARGARIDA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11813</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11813/requerimento_29.04.24_-_desentupimento_de_esgoto_rua_jose_carneiro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11813/requerimento_29.04.24_-_desentupimento_de_esgoto_rua_jose_carneiro.docx</t>
   </si>
   <si>
     <t>REQUER DESENTUPIMENTO DE ESGOTO NA RUA JOSÉ CARNEIRO, NO BAIRRO NOSSA SENHORA DE FÁTIMA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11814</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11814/requerimento_29.04.24_-_limpeza_na_rua_15_loteamento_asa_branca.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11814/requerimento_29.04.24_-_limpeza_na_rua_15_loteamento_asa_branca.docx</t>
   </si>
   <si>
     <t>REQUER A LIMPEZA E CAPINAÇÃO NA RUA 15, NO LOTEAMENTO ASA BRANCA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11819</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11819/requerimento_no_25_-__manutencao_da_iluminacao_da_escola_maria_guilhermina_de_jeses_sitio_monte_video.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11819/requerimento_no_25_-__manutencao_da_iluminacao_da_escola_maria_guilhermina_de_jeses_sitio_monte_video.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e ao Secretário de Serviços Públicos Sr. Mac Passos, que realize a manutenção da iluminação da quadra da Escola Maria Guilhermina de Jesus localizada no Sítio Montevideo no município de Salgueiro.</t>
   </si>
   <si>
     <t>11822</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11822/av_major_antoni_rufino.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11822/av_major_antoni_rufino.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos que seja trocada a lâmpada do poste M293992 na  Avenida Major Antônio Rufino, no bairro da Bomba, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11823</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11823/rua_argentina_de_alencar.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11823/rua_argentina_de_alencar.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos que seja feita a capinação na Rua Argentina de Alencar Sampaio, no bairro Nossa Sra. das Graças, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11824</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11824/av_aurora_de_carvalho_rosa.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11824/av_aurora_de_carvalho_rosa.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos a retirada de entulhos da Avenida Aurora de Carvalho Rosa, no bairro da Granja, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11826</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11826/rua_amaro_concerva.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11826/rua_amaro_concerva.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos a capinação da Rua Amaro Concerva, no bairro do Centro, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11827</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11827/rua_aurilia_rocha_sampaio.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11827/rua_aurilia_rocha_sampaio.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos que seja feita a capinação na Rua Aurília Rocha Sampaio, no bairro Nossa Sra. das Graças, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11828</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11828/rua_projetada_35.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11828/rua_projetada_35.pdf</t>
   </si>
   <si>
     <t>requer ao Secretário de Serviços públicos o Sr. Macbanai Passos que seja feita a capinação e o patrolamento na Rua projetada 35, no bairro do Monte Alegre, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11832</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11832/requer_compesa_para_solucionar_o_esgotamento_sanitario_da_avenida_natal_-lateral_da_emoresa_braco_forte-_loteamento_novo_salgueiro..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11832/requer_compesa_para_solucionar_o_esgotamento_sanitario_da_avenida_natal_-lateral_da_emoresa_braco_forte-_loteamento_novo_salgueiro..docx</t>
   </si>
   <si>
     <t>Requer a Compesa para solucionar o esgotamento sanitário da Avenida Natal (lateral da emoresa braço forte), loteamento Novo Salgueiro.</t>
   </si>
   <si>
     <t>11833</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11833/requer_compesa_averiguar_a_tubulacao_de_agua_potavel_da_avenida_mariquinha_parente_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11833/requer_compesa_averiguar_a_tubulacao_de_agua_potavel_da_avenida_mariquinha_parente_bairro_planalto..docx</t>
   </si>
   <si>
     <t>Requer a compesa para averiguar a tubulação de água potável da Avenida Mariquinha Parente, bairro Planalto.</t>
   </si>
   <si>
     <t>11836</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11836/requerimento-no_sentido_que_seja_feito_a_manutencao_da_estrada_que_da_acesso_ao_lixao_na_rua_pimenta_1_no_bairro_santa_margarida_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11836/requerimento-no_sentido_que_seja_feito_a_manutencao_da_estrada_que_da_acesso_ao_lixao_na_rua_pimenta_1_no_bairro_santa_margarida_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao Secretário de Serviços Públicos, o Sr°. Macbanai Souza Oliveira Passos, no sentido que seja feito a manutenção da estrada que dá acesso ao lixão, na Rua Pimenta 1, no Bairro Santa Margarida, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11837</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11837/requerimento-para_que_seja_feito_a_troca_da_luminaria_do_poste_barramento_no_s255060_na_rua_valdemar_menezes_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11837/requerimento-para_que_seja_feito_a_troca_da_luminaria_do_poste_barramento_no_s255060_na_rua_valdemar_menezes_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao respectivo secretário de serviços público, o Srº. Mac Passos, para que seja feito a troca da luminária do poste (barramento nº S255060), na Rua Valdemar Menezes, no Bairro Nossa Senhora Aparecida, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11838</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11838/para_promover_a_limpeza_capinacao_e_dedetizacao_do_cemiterio_publico_luiz_gonzaga.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11838/para_promover_a_limpeza_capinacao_e_dedetizacao_do_cemiterio_publico_luiz_gonzaga.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover o patrolamento das estradas do Sítio Uri de Cima e Uri de Baixo, Município de Salgueiro -PE.</t>
   </si>
   <si>
     <t>11839</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11839/ruas_do_bairro_cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11839/ruas_do_bairro_cohab.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover a limpeza e capinação das Ruas do Bairro Cohab, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>11840</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11840/rua_pedro_antonio_de_souza.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11840/rua_pedro_antonio_de_souza.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover a limpeza e capinação na Rua Pedro Antonio de Souza, Bairro Augusto de Alencar Sampaio, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>11841</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11841/para_promover_a_limpeza_capinacao_e_dedetizacao_do_cemiterio_publico_luiz_gonzaga.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11841/para_promover_a_limpeza_capinacao_e_dedetizacao_do_cemiterio_publico_luiz_gonzaga.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover a limpeza, capinação e dedetização do Cemitério Público Luiz Gonzaga, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>11842</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11842/tapa_buraco_jose_nunes_de_barros.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11842/tapa_buraco_jose_nunes_de_barros.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Desenvolvimento Urbano e Obras o Senhor Michael Kenneth Ferreira Hayden para promover a Operação Tapa-Buraco na Rua José Nunes de Barros, Bairro Divino Espírito Santo, Município de Salgueiro – PE.</t>
   </si>
   <si>
     <t>11844</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11844/requerimento_-_patrolamento_antonia_izabel.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11844/requerimento_-_patrolamento_antonia_izabel.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja solicitado ao Excelentíssimo Senhor Prefeito do Marcones Libório de Sá ao Excelentíssimo Senhor Macbanai Souza Oliveira Passos, Secretário de serviços públicos, O PATROLAMENTO DA RUA ANTÔNIA IZABEL DE NOA, NO BAIRRO DO PLANALTO.</t>
   </si>
   <si>
     <t>11845</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11845/requerimento__secretaria_de_servicos_publicos_estradas_sitio_coqueiro_e_demais.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11845/requerimento__secretaria_de_servicos_publicos_estradas_sitio_coqueiro_e_demais.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário Macbanai Souza Oliveira Passos. Para que seja feita a estrada dos Sitios Coqueiro, Barrinha, Lagoinha, Cruzeiro do Sul, Mucambo, Anil, Retiro e toda essa região.</t>
   </si>
   <si>
     <t>11846</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11846/requerimento_25_secretaria_servicos_publ._passagem_molhada_manoel_aguida.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11846/requerimento_25_secretaria_servicos_publ._passagem_molhada_manoel_aguida.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário Macbanai Souza Oliveira Passos. Para interceda juntamente ao MINISTERIO DA INTEGRAÇÂO que nos seus planejamentos de trabalhos seja construído uma PASSAGEM MOLHADA no córrego de Manoel de Aguida na estrada que liga ao Sitio Pau ferro do 5º Distrito._x000D_
 Mas peço que de urgência seja feito um CONSERTO para amenizar a os problemas no trânsitos dos veículos que circulam por lá.</t>
   </si>
   <si>
     <t>11847</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11847/requerimentos__secretaria__acricultura_um_poco_artesiano_valdenor_pereira.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11847/requerimentos__secretaria__acricultura_um_poco_artesiano_valdenor_pereira.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO RURAL através da Secretária GIGLYOLLA NEVES DE SÁ , para que seja feito um poço artesiano na propriedade do  Sr Valdenor Pereira e Silva  no Sitio Lagoa.</t>
   </si>
   <si>
     <t>11848</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11848/requerimentos__secretaria__acricultura_um_poco_artesiano_francisco_de_barros.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11848/requerimentos__secretaria__acricultura_um_poco_artesiano_francisco_de_barros.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO RURAL através da Secretária GIGLYOLLA NEVES DE SÁ , para que seja feito um poço artesiano na propriedade do  Sr Francisco de Barros Pereira no Sitio Tapui.</t>
   </si>
   <si>
     <t>11849</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11849/reque._compesa_esgoto_1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11849/reque._compesa_esgoto_1.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE DESOBSTRUÇÃO DE UM BUEIRO DE ESGOTO NA RUA JOSÉ CARNEIRO NO BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
     <t>11850</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11850/reque._compesa.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11850/reque._compesa.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE REPARO EM UM CANO DE AGUA TRATADA NA RUA JOSÉ CARNEIRO, EM FRENTE A RESIDÊNCIA DE Nº193 NO BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
     <t>11851</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11851/requerimento_rua_holanda.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11851/requerimento_rua_holanda.docx</t>
   </si>
   <si>
     <t>serviços de patrol e saneamento rua : Holanda, bairro serra da brisa</t>
   </si>
   <si>
     <t>11852</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11852/requerimento_nba_26-a-_roco_e_capitancao_da_avenida_senador_mansueto_de_lavor_assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11852/requerimento_nba_26-a-_roco_e_capitancao_da_avenida_senador_mansueto_de_lavor_assinado.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e ao Secretaria de Serviços Públicos Sr. Mac Passos, no sentido que seja feito o serviço de roço e capinação, na Avenida Senador Mansueto de Lavor, Bairro Augusto de Alencar Sampaio, no município de Salgueiro.</t>
   </si>
   <si>
     <t>11854</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11854/rua_42.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11854/rua_42.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos a capinação da Rua 42, no bairro do Monte Alegre, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11855</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11855/av_audisio_rocha_sampaio.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11855/av_audisio_rocha_sampaio.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos que seja feita a capinação e poda das arvores na Av. Audísio Rocha Sampaio, no bairro do Copo de Cristal, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11856</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11856/rua_15.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11856/rua_15.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos que seja feita a capinação da Rua 15, no bairro do Copo de Cristal, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11857</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11857/limpeza_capinacao_e_patrolamento_na_antiga_estacao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11857/limpeza_capinacao_e_patrolamento_na_antiga_estacao.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover a limpeza, capinação e patrolamento na Antiga Estação Ferroviária, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>11858</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11858/rua_28_cohab_operacao_tapa_buraco.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11858/rua_28_cohab_operacao_tapa_buraco.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Desenvolvimento Urbano e Obras o Senhor Michael Kenneth Ferreira Hayden e a Gerencia Regional da Compesa para promover a Operação Tapa-Buraco na Rua 28, Bairro Cohab, Município de Salgueiro – PE.</t>
   </si>
   <si>
     <t>11859</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11859/7_geres.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11859/7_geres.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Desenvolvimento Urbano e Obras o Senhor Michael Kenneth Ferreira Hayden e a Gerencia Regional da Compesa para promover a Operação Tapa-Buraco nas adjacências da Gerencia Regional de Saúde “7° GERES”, Bairro Cohab, Município de Salgueiro – PE.</t>
   </si>
   <si>
     <t>11860</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11860/praca_jose_ancelmo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11860/praca_jose_ancelmo.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Desenvolvimento Urbano e Obras o Senhor Michael Kenneth Ferreira Hayden para promover a melhoria da iluminação pública na Praça José Ancelmo e adjacências, Bairro Santa Margarida, Município de Salgueiro – PE.</t>
   </si>
   <si>
     <t>11861</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11861/requerimento-requalificacao_rua_20_quadra_d_novo_salgueiro-07.05.24.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11861/requerimento-requalificacao_rua_20_quadra_d_novo_salgueiro-07.05.24.docx</t>
   </si>
   <si>
     <t>Que seja viabilizado a requalificação da, rua Projetada 20, quadra D 40, localizada no loteamento Novo Salgueiro I, localizada nessa cidade.</t>
   </si>
   <si>
     <t>11863</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11863/requer_limpeza_e_capinacao_e_recolhimento_de_lixo_pimenta_05.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11863/requer_limpeza_e_capinacao_e_recolhimento_de_lixo_pimenta_05.pdf</t>
   </si>
   <si>
     <t>requer limpeza, capinação e recolhimento de lixos da rua pimenta 05, santa margarida.</t>
   </si>
   <si>
     <t>11864</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11864/reuqer_manutencao_luminaria_pimenta_04.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11864/reuqer_manutencao_luminaria_pimenta_04.pdf</t>
   </si>
   <si>
     <t>requer manutenção da luminária na rua pimenta 04, santa margarida</t>
   </si>
   <si>
     <t>11865</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11865/reuqer_limpeza_e_patrolamento_pimenta_04.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11865/reuqer_limpeza_e_patrolamento_pimenta_04.pdf</t>
   </si>
   <si>
     <t>requer patrolamento, limpeza e capinação da rua pimenta 04, santa margarida</t>
   </si>
   <si>
     <t>11866</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11866/reuqer_a_limpeza_e_capinacao_rua_joao_buique.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11866/reuqer_a_limpeza_e_capinacao_rua_joao_buique.pdf</t>
   </si>
   <si>
     <t>requer a limpeza e capinação na rua joão buique, bairro nossa senhora das graças</t>
   </si>
   <si>
     <t>11867</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11867/requer_patrolamento_travessa_beco_da_paz.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11867/requer_patrolamento_travessa_beco_da_paz.pdf</t>
   </si>
   <si>
     <t>requer patrolamento para travessa beco da paz, santa margarida</t>
   </si>
   <si>
     <t>11868</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11868/reuqer_desobstrucao_de_esgoto_pimenta_04.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11868/reuqer_desobstrucao_de_esgoto_pimenta_04.pdf</t>
   </si>
   <si>
     <t>requer a limpeza e desobstrução do esgoto da rua pimenta 04, santa margarida</t>
   </si>
   <si>
     <t>11869</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11869/requer_transporte_para_criancas_do_sitio_uri_ir_para_escola_pedro_paixao.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11869/requer_transporte_para_criancas_do_sitio_uri_ir_para_escola_pedro_paixao.pdf</t>
   </si>
   <si>
     <t>requer que seja disponibilizado transporte para as crianças do sitio uri ir ate a escola pedro paixao</t>
   </si>
   <si>
     <t>11870</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11870/requer_patrolamento_da_avenida_brasil.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11870/requer_patrolamento_da_avenida_brasil.pdf</t>
   </si>
   <si>
     <t>requer o patrolamento para avenida brasil, copo de cristal</t>
   </si>
   <si>
     <t>11871</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11871/reuqer_limepza_do_esgoto_da_avenida_beira_canal.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11871/reuqer_limepza_do_esgoto_da_avenida_beira_canal.pdf</t>
   </si>
   <si>
     <t>requer a limpeza do esgoto da avenida beira canal, bairro nossa senhora das graças.</t>
   </si>
   <si>
     <t>11872</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11872/requer_patrolamento_rua_osmar_jose_de_souza.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11872/requer_patrolamento_rua_osmar_jose_de_souza.pdf</t>
   </si>
   <si>
     <t>Requer patrolamento para rua Osmar José de souza, nossa senhora das graças.</t>
   </si>
   <si>
     <t>11873</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11873/recibo_requerimento_de_patrolamento_na_rua_10_e_12_copo_de_cristal..pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11873/recibo_requerimento_de_patrolamento_na_rua_10_e_12_copo_de_cristal..pdf</t>
   </si>
   <si>
     <t>Requer manutenção da via, com patrolamento para rua 10 e 12, bairro copo de cristal</t>
   </si>
   <si>
     <t>11874</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11874/requer_limpeza_e_capinacao_rua_antonio_alves_vasconcelos.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11874/requer_limpeza_e_capinacao_rua_antonio_alves_vasconcelos.pdf</t>
   </si>
   <si>
     <t>Requerimento limpeza e capinação na Rua Antonio Alves Vasconcelos.</t>
   </si>
   <si>
     <t>11881</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11881/requerimento-para_realizar_a_retirada_de_entulho_na_rua_esperanca_pereira_de_barros_no_bairro_nova_olinda_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11881/requerimento-para_realizar_a_retirada_de_entulho_na_rua_esperanca_pereira_de_barros_no_bairro_nova_olinda_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao Secretário de Serviços Públicos, o Sr°. Macbanai Souza Oliveira Passo, para realizar a retirada de entulho, na Rua Esperança Pereira de Barros, no Bairro Nova Olinda, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11882</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11882/requerimento-para_que_seja_feito_a_troca_da_luminaria_do_poste_barramento_no_m294070_na_rua_sao_pedro_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11882/requerimento-para_que_seja_feito_a_troca_da_luminaria_do_poste_barramento_no_m294070_na_rua_sao_pedro_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer  seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao respectivo secretário de serviços público, o Srº. Mac Passos, para que seja feito a troca da luminária do poste (barramento nº M294070), na Rua São Pedro, no Bairro Nossa Senhora Aparecida, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11884</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11884/requerimento_emenda_equoterapia.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11884/requerimento_emenda_equoterapia.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Prefeito, Marcones Libório de Sá,  que adote as medidas necessárias a fim de executar a EMENDA PARLAMENTAR IMPOSITIVA – SAÚDE no valor de R$ 121.272,32 (cento e vinte e um mil, duzentos e setenta e dois reais e trinta e dois centavos), indicação para a REALIZAÇÃO DE PROGRAMA DE EQUOTERAPIA COMO OPÇÃO TERAPÊUTICA DE SAÚDE PÚBLICA COM ATIVIDADE DE FISIOTERAPIA, de acordo com a Lei Municipal nº 2.556, de 27 de dezembro de 2023.</t>
   </si>
   <si>
     <t>11885</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11885/requerimento_emenda_equoterapia_1.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11885/requerimento_emenda_equoterapia_1.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Prefeito, Marcones Libório de Sá, que adote as medidas necessárias a fim de executar a EMENDA PARLAMENTAR IMPOSITIVA – SAÚDE no valor de R$ 67.000,00 (sessenta e sete mil reais), indicação para a REALIZAÇÃO DE PROGRAMA DE EQUOTERAPIA COMO OPÇÃO TERAPÊUTICA DE SAÚDE PÚBLICA, de acordo com a Lei Municipal nº 2.425, de 06 de julho de 2022</t>
   </si>
   <si>
     <t>11886</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11886/requerimento_emenda_olaria.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11886/requerimento_emenda_olaria.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Prefeito, Marcones Libório de Sá, que adote as medidas necessárias a fim de executar a EMENDA PARLAMENTAR IMPOSITIVA no valor de R$ 20.000,00 (vinte mil reais), indicação para a MANUTENÇÃO DA PASSAGEM MOLHADA DO SÍTIO OLARIA, de acordo com a Lei Municipal nº 2.556, de 27 de dezembro de 2023.</t>
   </si>
   <si>
     <t>11887</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11887/requerimento_emenda_umas.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11887/requerimento_emenda_umas.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Prefeito, o Senhor Marcones Libório de Sá, que adote as medidas necessárias a fim de executar a EMENDA PARLAMENTAR IMPOSITIVA no valor de R$ 20.000,00 (vinte mil reais), indicação para a AQUISIÇÃO DE EQUIPAMENTO/IMPLEMENTOS PARA TRATOR AGRÍCOLA DA ASSOCIAÇÃO DOS PRODUTORES AGRÍCOLAS PARA DESENVOLVIMENTO DA REGIÃO DE UMÃS, de acordo com a Lei Municipal nº 2.461, de 20 de dezembro de 2022.</t>
   </si>
   <si>
     <t>11888</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11888/requerimento_rua_41_monte_alegre.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11888/requerimento_rua_41_monte_alegre.docx</t>
   </si>
   <si>
     <t>Melhoria com máquina patrol, na rua: 41, no monte alegre.</t>
   </si>
   <si>
     <t>11889</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11889/requerimento_rua_antonio_alves_conserva_riachinho.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11889/requerimento_rua_antonio_alves_conserva_riachinho.docx</t>
   </si>
   <si>
     <t>manutenção de tapa buracos na rua: Antonio Alves Conserva, Riachinho.</t>
   </si>
   <si>
     <t>11894</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11894/requerimento_para_roco_do_mato_e_patrolamento_na_rua_projetada_8_no_loteamento_sao_francisco.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11894/requerimento_para_roco_do_mato_e_patrolamento_na_rua_projetada_8_no_loteamento_sao_francisco.docx</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, Senhor Marcones Libório e ao Secretário de Serviços Públicos, o Senhor Mac Passos, que providencie o mais rápido possível, o roço do mato e patrolamento na Rua Projetada 8 no loteamento São Francisco.</t>
   </si>
   <si>
     <t>11895</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11895/requerimento_-ar_condicionado-_escola_jose_pontes_jardim-16.05.24.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11895/requerimento_-ar_condicionado-_escola_jose_pontes_jardim-16.05.24.docx</t>
   </si>
   <si>
     <t>Seja colocado mais um  ar condicionado em cada sala da  escola, Jose Pontes Jardim.</t>
   </si>
   <si>
     <t>11896</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11896/requerimento_-colocado_uma_manta_na_laje_da_escola_jose_pontes_jardim-16.05.24.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11896/requerimento_-colocado_uma_manta_na_laje_da_escola_jose_pontes_jardim-16.05.24.docx</t>
   </si>
   <si>
     <t>Seja colocado uma manta na laje da escola Jose Pontes Jardim, localizada na rua, Pedreiro Genésio Alexandrino dos santos, N° 59 , bairro Nossa senhoras das graças, nessa cidade.</t>
   </si>
   <si>
     <t>11898</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11898/requerimento__secretaria_de_servicos_publicos_estradas_sitio_pau_ferro_e_demais.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11898/requerimento__secretaria_de_servicos_publicos_estradas_sitio_pau_ferro_e_demais.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário Macbanai Souza Oliveira Passos. Para que seja feita a estrada dos Sítios Pau Ferro, Baixio da Cacimbinha, Santana, Olaria, Jurema, Várzea do Ramo e Mulungu.</t>
   </si>
   <si>
     <t>11899</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11899/requerimento_25_secretaria_servicos_publ._passagem_molhada_varzea_do_ramo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11899/requerimento_25_secretaria_servicos_publ._passagem_molhada_varzea_do_ramo.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário Macbanai Souza Oliveira Passos. Para que seja feito o conserto da passagem molhada que liga o sítio Várzea do Ramo á Santana localizada no Sítio Olaria</t>
   </si>
   <si>
     <t>11900</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11900/rua_geroncio_martins_vieira.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11900/rua_geroncio_martins_vieira.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos a capinação e patrolamento da Rua Gerôncio Martins Vieira, no bairro Santa Margarida, em Salgueiro PE.</t>
   </si>
   <si>
     <t>11905</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11905/requerimento_limpeza_e_capinacao_de_cruzamento__creche_cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11905/requerimento_limpeza_e_capinacao_de_cruzamento__creche_cohab.docx</t>
   </si>
   <si>
     <t>Justifica-se pela necessecidade de melhorar o cruzamento.</t>
   </si>
   <si>
     <t>11906</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11906/requerimento_iluminacao_rancho_verdesitio_varzea_redonda.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11906/requerimento_iluminacao_rancho_verdesitio_varzea_redonda.docx</t>
   </si>
   <si>
     <t>Justifica-se pela necessidade de melhorar a iluminação do local.</t>
   </si>
   <si>
     <t>11908</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11908/requerimento_166_-_limpeza_-_henrique.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11908/requerimento_166_-_limpeza_-_henrique.pdf</t>
   </si>
   <si>
     <t>Vem requerer ao Prefeito Municipal Senhor Marcones Libório de Sá, e ao Secretário de Serviços Públicos Senhor Macbanai Souza Oliveira Passos, que providenciem, o serviço de limpeza e capinação da Rua José Carlos, no Alto das Abelhas, em Salgueiro – PE.</t>
   </si>
   <si>
     <t>11911</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11911/requerimento_no_027_-_manutencao_das_estradas_dos_sitioa_passagem_funda__carcara_e_adjacencias.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11911/requerimento_no_027_-_manutencao_das_estradas_dos_sitioa_passagem_funda__carcara_e_adjacencias.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e ao Secretário de Serviços Públicos Sr. º Mac Passos, que realize a manutenção das estradas que dão acesso aos Sítios Passagem Funda, Carcará e adjacências, localizados no município de Salgueiro.</t>
   </si>
   <si>
     <t>11912</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11912/requerimento_no_026_-_roco_das_estradas_dos_sitios_coqueiro_e_cruzeiro_do_sul.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11912/requerimento_no_026_-_roco_das_estradas_dos_sitios_coqueiro_e_cruzeiro_do_sul.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e ao Secretário de Serviços Públicos Sr. º Mac Passos, que realize a manutenção e o roço da estrada, que dá acesso ao Sítio Coqueiro e Cruzeiro do Sul e adjacências, localizados no II Distrito no município de Salgueiro.</t>
   </si>
   <si>
     <t>11913</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11913/requerimento_no_28_-_manutencao_da_rua_sao_jose__pimenta_4_nossa_senhora_de_fatima.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11913/requerimento_no_28_-_manutencao_da_rua_sao_jose__pimenta_4_nossa_senhora_de_fatima.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e ao Secretário de Serviços Públicos Sr. º Mac Passos, que realize a manutenção e roço da via pública na rua São José, Pimenta 4, Nossa Senhora de Fátima no município de Salgueiro.</t>
   </si>
   <si>
     <t>11914</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11914/reque._buraco1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11914/reque._buraco1.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NA (LADEIRA DO ALTO DO CURTUME) NA RUA ANTÔNIO FILGUEIRA SOARES NO BAIRRO NOSSA SENHORA DE FATIMA.</t>
   </si>
   <si>
     <t>11915</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11915/reque._buraco2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11915/reque._buraco2.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NA RUA JOSÉ CARNEIRO NO BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
     <t>11917</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11917/requerimento_no_029_-_manutencao_das_estradas_dos_sitioa_dnocs.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11917/requerimento_no_029_-_manutencao_das_estradas_dos_sitioa_dnocs.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e ao Secretário de Serviços Públicos Sr. º Mac Passos, que realize a manutenção das estradas que dão acesso ao Sítio DNOCS e da Parede da Barragem, localizados no município de Salgueiro.</t>
   </si>
   <si>
     <t>11918</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11918/requerimento_iluminacao_praca_dos_leoes.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11918/requerimento_iluminacao_praca_dos_leoes.docx</t>
   </si>
   <si>
     <t>iluminação da praça dos leões.</t>
   </si>
   <si>
     <t>11919</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11919/requerimento_desobstrucao_de_esgoto_da_praca_elias.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11919/requerimento_desobstrucao_de_esgoto_da_praca_elias.docx</t>
   </si>
   <si>
     <t>solicito desobstrução de esgoto</t>
   </si>
   <si>
     <t>11920</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11920/requerimento-__pavimentacao_da_rua_jose_janoca.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11920/requerimento-__pavimentacao_da_rua_jose_janoca.docx</t>
   </si>
   <si>
     <t>pavimentação da rua: José Janoca de Oliveira, bairro: Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>11921</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11921/requerimento_poda_das_avores_de_vias.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11921/requerimento_poda_das_avores_de_vias.docx</t>
   </si>
   <si>
     <t>poda de arvores nas praças, vias e equipamentos públicos</t>
   </si>
   <si>
     <t>11923</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11923/requerimento-que_providencie_o_servico_de_carro_fumace_na_rua_valdemar_menezes_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11923/requerimento-que_providencie_o_servico_de_carro_fumace_na_rua_valdemar_menezes_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao Secretário de Saúde, o Sr°. George Arraes, que providencie o serviço de carro Fumacê, na Rua Valdemar Menezes, no Bairro Nossa Senhora Aparecida, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11924</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11924/requerimento-que_providencie_com_a_maxima_urgencia_a_desobstrucao_da_rede_de_esgoto_limpeza_de_matagal_na_rua_boa_esperanca_no_bairro_novo_horizonte_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11924/requerimento-que_providencie_com_a_maxima_urgencia_a_desobstrucao_da_rede_de_esgoto_limpeza_de_matagal_na_rua_boa_esperanca_no_bairro_novo_horizonte_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao Secretário de Serviços Públicos, o Sr°. Macbanai Souza Oliveira Passos, que providencie com a máxima urgência a desobstrução da rede de esgoto, limpeza de matagal, na Rua Boa Esperança, no Bairro Novo Horizonte, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11925</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11925/requerimento_loteamento_asa_branca.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11925/requerimento_loteamento_asa_branca.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito do município Marcondes Libório de Sá que junto ao secretário de serviços públicos o Sr. Macbanai Souza Oliveira Passos que providencie com a máxima urgência que seja realizada a limpeza e capinação, no loteamento asa branca.</t>
   </si>
   <si>
     <t>11926</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11926/requerimento_praca_bebe_divino.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11926/requerimento_praca_bebe_divino.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito do município Marcondes Libório de Sá que junto ao secretário de serviços públicos o Sr. Macbanai Souza Oliveira Passos que providencie com a máxima urgência que seja realizada a manutenção da pracinha que tem o nome do saudoso BEBÉ,  no bairro: divino, por trás do PROAC.</t>
   </si>
   <si>
     <t>11927</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11927/requerimento_manutencao_de_lombadas_e_faixas_de_pedestres.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11927/requerimento_manutencao_de_lombadas_e_faixas_de_pedestres.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito do município Marcondes Libório de Sá que junto ao secretário de serviços públicos o Sr. Macbanai Souza Oliveira Passos que providencie com a máxima urgência que seja realizada a manutenção de pinturas das faixas de pedestres e lombadas.</t>
   </si>
   <si>
     <t>11928</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11928/requerimento_rua_acude_velho.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11928/requerimento_rua_acude_velho.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito do município Marcondes Libório de Sá que junto ao secretário de serviços públicos o Sr. Macbanai Souza Oliveira Passos que providencie com a máxima urgência que seja realizada uma limpeza na rua: Ana Nunes de Carvalho, em frente ao açude velho, próximo ao CVT e ao memorial do couro, bairro: Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>11929</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11929/requerimento_rua_21caravam.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11929/requerimento_rua_21caravam.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito do município Marcondes Libório de Sá que junto ao secretário de serviços públicos o Sr. Macbanai Souza Oliveira Passos que providencie com a máxima urgência que seja realizada uma limpeza com podas na rua: 21,  no caravam.</t>
   </si>
   <si>
     <t>11930</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11930/requerimento_av_central_capinacao_e_troca_de_lampada.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11930/requerimento_av_central_capinacao_e_troca_de_lampada.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito do município Marcondes Libório de Sá que junto ao secretário de serviços públicos o Sr. Macbanai Souza Oliveira Passos que providencie com a máxima urgência que seja realizada a limpeza,capinação e troca de lâmpada, na avenida central,por trás da rodoviária, em frente ao pajeú.</t>
   </si>
   <si>
     <t>11931</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11931/requerimento_25_secretaria_servicos_publ._limpeza_de_terreno_sitio_tapuio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11931/requerimento_25_secretaria_servicos_publ._limpeza_de_terreno_sitio_tapuio.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário Macbanai Souza Oliveira Passos. Para que seja feita a limpeza do terreno do Sr Francisco de Barros Pereira localizado no Sítio Tapuio</t>
   </si>
   <si>
     <t>11932</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11932/requerimentos__secretaria__acricultura_um_poco_artesiano_joaquim_de_barros_sitio_tapuio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11932/requerimentos__secretaria__acricultura_um_poco_artesiano_joaquim_de_barros_sitio_tapuio.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO RURAL através da Secretária GIGLYOLLA NEVES DE SÁ , para que seja feita a limpeza, preparação do solo e um poço artesiano. na propriedade do  Sr Joaquim de Barros Pereira no Sitio Tapuio.</t>
   </si>
   <si>
     <t>11933</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11933/reque._buraco2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11933/reque._buraco2.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NA RUA JOÃO BUÍQUE NO BAIRRO NOSSA SENHORA DAS GRAÇAS.</t>
   </si>
   <si>
     <t>11934</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11934/reque._buraco1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11934/reque._buraco1.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O SERVIÇO DE TAPA BURACO AO LADO DÁ PRAÇA DÁ RUA PAULO BARBOSA NO BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
     <t>11935</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11935/reque._buraco_3.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11935/reque._buraco_3.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NA RUA PAULO BARBOSA NO BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
     <t>11936</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11936/reque._compesa.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11936/reque._compesa.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE REPARO EM UM CANO DE AGUA TRATADA NA RUA ANTÔNIO FILGUEIRA SOARES NO BAIRRO SANTA MARGARIDA, EM FRENTE AO VERDURÃO DA EDILEUSA Nº449.</t>
   </si>
   <si>
     <t>11938</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11938/requerimento-para_providenciar_a_passagem_de_maquina_motoniveladora_patrol_na_rua_das_acacias_no_bairro_santa_margarida_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11938/requerimento-para_providenciar_a_passagem_de_maquina_motoniveladora_patrol_na_rua_das_acacias_no_bairro_santa_margarida_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao Secretário de Serviços Públicos, o Sr°. Macbanai Souza Oliveira Passos, para providenciar a passagem de máquina motoniveladora (patrol), na Rua Das Acácias, no Bairro Santa Margarida, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11939</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11939/requerimento-que_realize_a_manutencao_da_estrada_rural_que_da_acesso_as_comunidades_de_lagoinha_tapuio_cacimbinha_penedo_e_letras_localizados_no_municipio_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11939/requerimento-que_realize_a_manutencao_da_estrada_rural_que_da_acesso_as_comunidades_de_lagoinha_tapuio_cacimbinha_penedo_e_letras_localizados_no_municipio_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao Secretário de Serviços Públicos, o Sr°. Macbanai Souza Oliveira Passos, que realize a manutenção da estrada rural que dá acesso às comunidades de Lagoinha, Tapuio, Cacimbinha, Penedo e Letras, localizados no município de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11941</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11941/requer_a_manutencao_da_via2c_loteamento_monte_alegre._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11941/requer_a_manutencao_da_via2c_loteamento_monte_alegre._assinado.pdf</t>
   </si>
   <si>
     <t>requer a manutenção da via, com patrolamento para rua projetada 58, loteamento monte alegre</t>
   </si>
   <si>
     <t>11942</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11942/requerimento_o_tapa_buraco_da_rua_sao_vicente2c_bairro_divino._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11942/requerimento_o_tapa_buraco_da_rua_sao_vicente2c_bairro_divino._assinado.pdf</t>
   </si>
   <si>
     <t>requer o tapa buraco da rua são vicente, bairro divino.</t>
   </si>
   <si>
     <t>11943</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11943/requer_a_manutencao_da_luminaria_do_poste_do_lado_da_escola_aura_sampaio2c_bairro_nossa_senhora_do_perpetuo_socorro._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11943/requer_a_manutencao_da_luminaria_do_poste_do_lado_da_escola_aura_sampaio2c_bairro_nossa_senhora_do_perpetuo_socorro._assinado.pdf</t>
   </si>
   <si>
     <t>requer a manutenção da luminária do poste do lado da escola aura Sampaio, bairro Nossa Senhora de perpetuo socorro.</t>
   </si>
   <si>
     <t>11944</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11944/requerimento_o_tapa_buraco_da_rua_joaquim_nabuco2c_bairro_santo_antonio._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11944/requerimento_o_tapa_buraco_da_rua_joaquim_nabuco2c_bairro_santo_antonio._assinado.pdf</t>
   </si>
   <si>
     <t>Requer o tapa buraco da rua Joaquim nabuco, bairro Santo antônio.</t>
   </si>
   <si>
     <t>11947</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11947/requerimento_emenda_sac.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11947/requerimento_emenda_sac.pdf</t>
   </si>
   <si>
     <t>Requer  ao Excelentíssimo Prefeito, Marcones Libório de Sá, que adote as medidas necessárias a fim de executar a EMENDA PARLAMENTAR IMPOSITIVA no valor de R$ 30.400,00 (trinta mil e quatrocentos reais), indicação para a APOIO AO SALGUEIRO ATLÉTICO CLUBE, de acordo com a Lei Municipal nº 2.556, de 27 de dezembro de 2023.</t>
   </si>
   <si>
     <t>11948</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11948/requerimento_emenda_sac_2.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11948/requerimento_emenda_sac_2.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Prefeito, Marcones Libório de Sá, que adote as medidas necessárias a fim de executar a EMENDA PARLAMENTAR IMPOSITIVA no valor de R$ 19.000,00 (dezenove mil reais), indicação para a APOIO AO SALGUEIRO ATLÉTICO CLUBE, de acordo com a Lei Municipal nº 2.461, de 20 de dezembro de 2022.</t>
   </si>
   <si>
     <t>11949</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11949/requerimento_emenda_umas_messias.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11949/requerimento_emenda_umas_messias.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Prefeito, Marcones Libório de Sá, que adote as medidas necessárias a fim de executar a EMENDA PARLAMENTAR IMPOSITIVA no valor de R$ 42.000,00 (quarenta e dois mil reais), indicação para PAVIMENTAÇÃO DA RUA MESSIAS JOSÉ DE SÁ, 3º DISTRITO - UMÃS, de acordo com a Lei Municipal nº 2.461, de 20 de dezembro de 2022.</t>
   </si>
   <si>
     <t>11950</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11950/requerimento_emenda_umas_messias_2.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11950/requerimento_emenda_umas_messias_2.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Prefeito, Marcones Libório de Sá, que adote as medidas necessárias a fim de executar a EMENDA PARLAMENTAR IMPOSITIVA no valor de R$ 70.872,32 (setenta mil, oitocentos e setenta e dois reais e trinta e dois centavos), indicação para PAVIMENTAÇÃO DA RUA MESSIAS JOSÉ DE SÁ, 3º DISTRITO - UMÃS, INCLUINDO A PARALELA À PE 483, de acordo com a Lei Municipal nº 2.556, de 27 de dezembro de 2023.</t>
   </si>
   <si>
     <t>11956</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11956/requerimentos__secretaria__acricultura_um_poco_artesiano_ademilton_matias_leite.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11956/requerimentos__secretaria__acricultura_um_poco_artesiano_ademilton_matias_leite.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO RURAL através da Secretária GIGLYOLLA NEVES DE SÁ , para que seja um poço artesiano. Na propriedade do  Sr Ademilton Matias Leite  no Sitio Campinhos 4° Distrito .</t>
   </si>
   <si>
     <t>11957</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11957/requerimento__secretaria_de_servicos_publico_conserto_da_rua_antonio_flgueira.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11957/requerimento__secretaria_de_servicos_publico_conserto_da_rua_antonio_flgueira.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário Michael Kenneth Ferreira Hayden, Para que seja feito o conserto do calçamento da rua Antonio Filgueira Soares no bairro Sta Margarida.</t>
   </si>
   <si>
     <t>11958</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11958/requerimentos_03_06_2024_secretaria__acricultura_um_poco_expedito_de_campinhos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11958/requerimentos_03_06_2024_secretaria__acricultura_um_poco_expedito_de_campinhos.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO RURAL, através do Secretário Veronaldo Gonçalves Ribeiro , para_x000D_
 Seja feito um poço artesiano na propriedade do  Sr Expedito Matias Sobrinho no Sitio Campinhos.</t>
   </si>
   <si>
     <t>11961</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11961/requerimento_no_031_-_manutencao_dos_loteamentos_de_salgueiro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11961/requerimento_no_031_-_manutencao_dos_loteamentos_de_salgueiro.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e ao Secretário de Serviços Públicos Sr. º Mac Passos, que realize a manutenção das estradas dos Loteamentos São Francisco, Loteamento Monte Alegre, Loteamento Asa Branca, Novo Salgueiro e Primavera no município de Salgueiro.</t>
   </si>
   <si>
     <t>11962</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11962/requerimento_no_030_-_roca_de_luminarias_do_sitio_paulo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11962/requerimento_no_030_-_roca_de_luminarias_do_sitio_paulo.docx</t>
   </si>
   <si>
     <t>11963</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11963/reque._buraco1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11963/reque._buraco1.docx</t>
   </si>
   <si>
     <t>11964</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11964/reque._entulho4.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11964/reque._entulho4.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Serviços Públicos, Sr. Mac Passos,         NO SENTIDO QUE SEJA FEITO A RETIRADA DE ENTULHO E LIXO NA PRAÇA DA RUA PAULO BARBOSA NO BAIRRO SANTA MARGARIDA. TENTO EM VISTA QUE TODA ESSA SUJEIRA JÁ FAZ MUITO TEMPO QUE SE ENCONTRA NESSE LOCAL.</t>
   </si>
   <si>
     <t>11965</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11965/reque._compesa3.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11965/reque._compesa3.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE DESOBSTRUÇÃO EM UM BUEIRO DE ESGOTO NA RUA JAIME ALVES CONSERVA NO BAIRRO SANTA MARGARIDA (POR TRAZ DO MERCADO DE DONA ZILDA.)</t>
   </si>
   <si>
     <t>11966</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11966/reque._compesa2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11966/reque._compesa2.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE DESOBSTRUÇÃO EM UM BUEIRO DE ESGOTO NA RUA INÁCIO DE SÁ DE FRENTE AS RESIDÊNCIAS DE Nº 440,444,448 NO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>11967</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11967/reque._hospital5.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11967/reque._hospital5.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Diretor do Hospital Regional Inácio de Sá, Sr. Dr. Allain Carvalho, junto a Secretária Estadual de Saúde, Sra. Dra. Zilda Cavalcanti A POSSIBILIDADE DE IMPLANTAÇÃO DO SERVIÇO DE TOMOGRAFIA COMPUTADORIZADA NAQUELA UNIDADE DE SAÚDE.</t>
   </si>
   <si>
     <t>11968</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11968/requerimento__troca_das_lampadas_na_praca_da_granja_aurora..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11968/requerimento__troca_das_lampadas_na_praca_da_granja_aurora..docx</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito do Município o Senhor Marcones Libório de Sá e ao Secretário de Serviços Públicos o Senhor Mac Souza Oliveira Passos, que seja feito a com a máxima urgência possível, a troca das lâmpadas dos postes na praça da Granja Aurora no município de Salgueiro</t>
   </si>
   <si>
     <t>11969</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11969/requerimento__para_limpeza_e_roco_do_mato_na_escola_francisco_de_sa_sampaio_no.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11969/requerimento__para_limpeza_e_roco_do_mato_na_escola_francisco_de_sa_sampaio_no.docx</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito do Município o Senhor Marcones Libório de Sá e ao Secretário de Serviços Públicos o Senhor Mac Souza Oliveira Passos, que seja feito a limpeza e roço do mato,na escola Francisco de Sá Sampaio ,com a máxima urgência possível, localizada no residencial Santo Antonio .</t>
   </si>
   <si>
     <t>11970</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11970/requerimento-que_providencia_a_troca_da_tampa_do_bueiro_na_rua_05_no_bairro_cohab_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11970/requerimento-que_providencia_a_troca_da_tampa_do_bueiro_na_rua_05_no_bairro_cohab_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao respectivo Secretário de Desenvolvimento Urbano e Obras, o Srº. Michael Kenneth, que providencia a troca da tampa do bueiro, na Rua 05, no Bairro Cohab, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11971</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11971/requerimento-para_vistoriar_os_pontos_de_vazamento_na_rede_de_esgoto_e_dar_manutencao_na_rua_francisco_ferreira_teles_no_bairro_imperador_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11971/requerimento-para_vistoriar_os_pontos_de_vazamento_na_rede_de_esgoto_e_dar_manutencao_na_rua_francisco_ferreira_teles_no_bairro_imperador_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao respectivo Secretário de Serviços Públicos, o Srº. Macbanai Passos, e ao Gerente da Compesa, Mario Salon Pereira Junior, para vistoriar os pontos de vazamento na rede de esgoto e dar manutenção, na Rua Francisco Ferreira Teles, no Bairro Imperador, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11972</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11972/requerimento-que_seja_feito_o_conserto_de_vazamento_de_agua_potavel_na_rua_trinta_no_bairro_cohab_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11972/requerimento-que_seja_feito_o_conserto_de_vazamento_de_agua_potavel_na_rua_trinta_no_bairro_cohab_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao Gerente da Compesa, o Srº. Mario Salon Pereira Junior, que seja feito o conserto de vazamento de água potável, na Rua Trinta, no Bairro Cohab, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>11974</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11974/requer_a_manutencao_da_via_com_patrolamento_limpeza_e_capinacao_na_rua_12_bairro_loteamento_monte_alegre..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11974/requer_a_manutencao_da_via_com_patrolamento_limpeza_e_capinacao_na_rua_12_bairro_loteamento_monte_alegre..docx</t>
   </si>
   <si>
     <t>Requer a manutenção da via com patrolamento, limpeza e capinação na Rua 12, bairro Loteamento Monte Alegre.</t>
   </si>
   <si>
     <t>11975</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11975/requer_a_limpeza_e_capinacao_na_rua_pompeu_e_dolores_bairro_divino_espirito_santo..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11975/requer_a_limpeza_e_capinacao_na_rua_pompeu_e_dolores_bairro_divino_espirito_santo..docx</t>
   </si>
   <si>
     <t>Requer a limpeza e capinação na Rua Pompeu e Dolores, bairro Divino Espirito Santo.</t>
   </si>
   <si>
     <t>11976</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11976/requer_a_manutencao_da_via_com_patrolamento_na_rua_projetada_36_rua_da_ubs_bairro_loteamento_monte_alegre..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11976/requer_a_manutencao_da_via_com_patrolamento_na_rua_projetada_36_rua_da_ubs_bairro_loteamento_monte_alegre..docx</t>
   </si>
   <si>
     <t>Requer a manutenção da via com patrolamento, na Rua Projetada 36 (Rua da UBS), bairro Loteamento Monte Alegre.</t>
   </si>
   <si>
     <t>11977</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11977/requer_passos_a_manutencao_da_via_com_patrolamento_na_rua_projetada_40_bairro_loteamento_monte_alegre..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11977/requer_passos_a_manutencao_da_via_com_patrolamento_na_rua_projetada_40_bairro_loteamento_monte_alegre..docx</t>
   </si>
   <si>
     <t>Requer a manutenção da via com patrolamento, na Rua Projetada 40, bairro Loteamento Monte Alegre.</t>
   </si>
   <si>
     <t>11978</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11978/requer_a_manutencao_da_via_com_patrolamento_na_rua_projetada_27_bairro_loteamento_monte_alegre..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11978/requer_a_manutencao_da_via_com_patrolamento_na_rua_projetada_27_bairro_loteamento_monte_alegre..docx</t>
   </si>
   <si>
     <t>requer a manutenção da via com patrolamento, na Rua Projetada 27, bairro Loteamento Monte Alegre.</t>
   </si>
   <si>
     <t>11979</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11979/requer_a_manutencao_da_via_com_patrolamento_limpeza_e_capinacao_na_travessa_projetada_02_bairro_novo_salgueiro..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11979/requer_a_manutencao_da_via_com_patrolamento_limpeza_e_capinacao_na_travessa_projetada_02_bairro_novo_salgueiro..docx</t>
   </si>
   <si>
     <t>Requer a manutenção da via com patrolamento, limpeza e capinação na Travessa Projetada 02, bairro Novo Salgueiro.</t>
   </si>
   <si>
     <t>11980</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11980/requer_a_manutencao_da_via_com_patrolamento_na_rua_35_bairro_loteamento_monte_alegre..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11980/requer_a_manutencao_da_via_com_patrolamento_na_rua_35_bairro_loteamento_monte_alegre..docx</t>
   </si>
   <si>
     <t>Requer a manutenção da via com patrolamento na Rua 35, bairro Loteamento Monte Alegre.</t>
   </si>
   <si>
     <t>11981</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11981/requer_a_manutencao_da_via_com_patrolamento_limpeza_e_capinacao_na_travessa_projetada_01_bairro_novo_salgueiro..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11981/requer_a_manutencao_da_via_com_patrolamento_limpeza_e_capinacao_na_travessa_projetada_01_bairro_novo_salgueiro..docx</t>
   </si>
   <si>
     <t>requer a manutenção da via com patrolamento, limpeza e capinação na Travessa Projetada 01, bairro Novo Salgueiro.</t>
   </si>
   <si>
     <t>11982</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11982/requer_a_compesa_a_desobstrucao_do_esgoto_da_travessa_projetada_02_bairro_novo_salgueiro..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11982/requer_a_compesa_a_desobstrucao_do_esgoto_da_travessa_projetada_02_bairro_novo_salgueiro..docx</t>
   </si>
   <si>
     <t>Requer a Compesa para que seja feito a desobstrução do esgoto da Travessa Projetada 02, bairro Novo Salgueiro.</t>
   </si>
   <si>
     <t>11990</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11990/patrolamento_da_estrada_do_caldeirao_das_letras.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11990/patrolamento_da_estrada_do_caldeirao_das_letras.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover o patrolamento da estrada do Caldeirão das Letras até a BR 116, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>11991</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11991/tapa-buraco_na_rua_projetada.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11991/tapa-buraco_na_rua_projetada.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Desenvolvimento Urbano e Obras o Senhor Michael Kenneth Ferreira Hayden para promover a Operação Tapa-Buraco na Rua Projetada (Por trás do Posto Vercol 01), Bairro Copo de Cristal, Município de Salgueiro – PE.</t>
   </si>
   <si>
     <t>11992</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11992/a_limpeza_e_capinacao_das_ruas_projetada_08_e_delfina.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11992/a_limpeza_e_capinacao_das_ruas_projetada_08_e_delfina.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover a limpeza e capinação das Ruas Projetada 08 e Delfina Pereira de Azevedo, Loteamento São Francisco, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>11993</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11993/patrolamento_da_estrada_do_rancho_das_princesas_a_comunidade_do_boqueirao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11993/patrolamento_da_estrada_do_rancho_das_princesas_a_comunidade_do_boqueirao.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover o patrolamento da estrada do Rancho das Princesas a Comunidade do Boqueirão, Município de Salgueiro – PE.</t>
   </si>
   <si>
     <t>11994</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11994/pavimentacao_celestino.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11994/pavimentacao_celestino.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Desenvolvimento Urbano e Obras, o Senhor Michael Kenneth Hayden, para promover a pavimentação da Rua Celestino Pereira da Costa, Bairro Augusto de Alencar Sampaio (Imperador), Município de Salgueiro -</t>
   </si>
   <si>
     <t>11995</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11995/patrolamento_das_estradas_do_sitio_carcara.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11995/patrolamento_das_estradas_do_sitio_carcara.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover o patrolamento das estradas do Sítio Sabino e Carcará até a BR 116, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>11996</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11996/pavimentacao_caracas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11996/pavimentacao_caracas.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Desenvolvimento Urbano e Obras, o Senhor Michael Kenneth Hayden, para promover a pavimentação da Rua Caracas, Bairro Augusto de Alencar Sampaio (Imperador), Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>11997</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11997/rua_jose_lucas.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11997/rua_jose_lucas.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo.Secretário de Serviços Públicos, Macbanai Passos, que adote as medidas necessárias para regularizar a iluminação pública na Rua José Oliveira Lucas, Bairro do Divino Espírito Santo.</t>
   </si>
   <si>
     <t>11998</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11998/cemiterio.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11998/cemiterio.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Secretário de Serviços Públicos, Macbanai Passos, que adote as medidas necessárias para regularizar a iluminação do Cemitério Público</t>
   </si>
   <si>
     <t>12001</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12001/estradas_santana.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12001/estradas_santana.pdf</t>
   </si>
   <si>
     <t>Requer  que adote as medidas necessárias a fim de realizar melhorias na estrada que liga o Sítio Várzea do Ramo ao Sítio Santana, assegurando uma trafegabilidade mais segura.</t>
   </si>
   <si>
     <t>12002</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12002/requerimento_rua_01cohabpatrol.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12002/requerimento_rua_01cohabpatrol.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito do município Marcondes Libório de Sá que junto ao secretário de serviços públicos o Sr. Macbanai Souza Oliveira Passos que providencie com a máxima urgência que seja realizada melhoria com máquina patrol na rua:01,_x000D_
  no bairro: cohab.</t>
   </si>
   <si>
     <t>12005</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12005/requerimento_limpeza_e_desobstrucao_do_esgoto__na_rua_pompeu_e_dolores_no_bairro_divino_espirito_santo..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12005/requerimento_limpeza_e_desobstrucao_do_esgoto__na_rua_pompeu_e_dolores_no_bairro_divino_espirito_santo..docx</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito do Município, o Senhor Marcones Libório de Sá e ao Secretário de Serviços Públicos, o Senhor Mac Passos que providencie a limpeza e desobstrução do esgoto na Rua Pompeu e Dolores, no bairro Divino Espírito Santo.</t>
   </si>
   <si>
     <t>12008</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12008/requerimento_-_patrolamento_sitio_miguel.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12008/requerimento_-_patrolamento_sitio_miguel.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja solicitado ao Excelentíssimo Senhor Prefeito do Marcones Libório de Sá ao Excelentíssimo Senhor Macbanai Souza Oliveira Passos, Secretário de serviços públicos, O PATROLAMENTO DA ESTRADA DO SITIO MIGUEL.</t>
   </si>
   <si>
     <t>12010</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12010/reque._entulho.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12010/reque._entulho.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Serviços Públicos, Sr. Mac Passos, NO SENTIDO QUE SEJA FEITO A RETIRADA GALHOS E MATOS NA RUA MARIA JOSÉ ANGELIM NO BAIRRO SANTO ANINO, (DE FRENTE AO PARQUE DAS CRIANÇAS.)</t>
   </si>
   <si>
     <t>12011</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12011/reque._buraco1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12011/reque._buraco1.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NA RUA ROMÃO BEM SAMPAIO NO BAIRRO SANTO ANTÔNIO, EM FRENTE AO PARQUE DAS CRIANÇAS.</t>
   </si>
   <si>
     <t>12012</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12012/requerimento_para_tapa_buraco_na_estrada_do_assentamento_monte_alegre.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12012/requerimento_para_tapa_buraco_na_estrada_do_assentamento_monte_alegre.docx</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito do Município o Sr. Marcondes Libório de Sá e ao Secretário de Serviços Públicos o Senhor Mac Souza Oliveira Passos, que seja feito o serviço de patrolamento e roço nas estradas do Assentamento Monte Alegre,com máxima urgência .</t>
   </si>
   <si>
     <t>12013</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12013/tv_antonio_de_alencar_sampaio.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12013/tv_antonio_de_alencar_sampaio.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos a capinação da Travessa Antônio de Alencar Sampaio, no bairro Planalto, em Salgueiro PE.</t>
   </si>
   <si>
     <t>12014</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12014/rua_joaquim_angelim.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12014/rua_joaquim_angelim.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos que seja feita a capinação da Rua Joaquim Angelim, no bairro do Centro, em Salgueiro PE.</t>
   </si>
   <si>
     <t>12018</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12018/requerimento_-colocar_barro_no_ginasio.10.06.24.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12018/requerimento_-colocar_barro_no_ginasio.10.06.24.docx</t>
   </si>
   <si>
     <t>Que seja colocado uma quantidade significativa de barro, na área reservada do ginásio poliesportivo, para os atletas de BMX. praticarem o esporte  Dirt Jump, desta cidade.</t>
   </si>
   <si>
     <t>12019</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12019/requerimentos_03_06_2024_secretaria__acricultura_um_poco_antonio_matias_de_campinhos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12019/requerimentos_03_06_2024_secretaria__acricultura_um_poco_antonio_matias_de_campinhos.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO RURAL, através do Secretário Veronaldo Gonçalves Ribeiro , para_x000D_
 Seja feito um poço artesiano na propriedade do  Sr Antonio Matias Leite no Sitio Campinhos 4º Distrito</t>
   </si>
   <si>
     <t>12020</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12020/requerimentos_03_06_2024_secretaria__acricultura_um_poco_manoel_jose_de_campinhos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12020/requerimentos_03_06_2024_secretaria__acricultura_um_poco_manoel_jose_de_campinhos.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO RURAL, através do Secretário Veronaldo Gonçalves Ribeiro , para_x000D_
 Seja feito um poço artesiano na propriedade do  Sr Manoel José da Silva no Sitio Campinhos 4º Distrito</t>
   </si>
   <si>
     <t>12021</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12021/requerimentos_04_06_2024_secretaria__acricultura_um_barreiro_para_antonio_dos_santos_s_feijao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12021/requerimentos_04_06_2024_secretaria__acricultura_um_barreiro_para_antonio_dos_santos_s_feijao.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO RURAL, através do Secretário Veronaldo Gonçalves Ribeiro , para_x000D_
 seja feito um barreiro  na propriedade do Sr Cícero Antônio dos Santos  no Sitio Feijão.</t>
   </si>
   <si>
     <t>12022</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12022/requerimentos_03_06_2024_secretaria__acricultura_um_barreiro_para_expedito_matias_campinhos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12022/requerimentos_03_06_2024_secretaria__acricultura_um_barreiro_para_expedito_matias_campinhos.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO RURAL, através do Secretário Veronaldo Gonçalves Ribeiro , para_x000D_
 seja feito um barreiro PC na propriedade do Sr Expedito Matias Sobrinho no Sitio Campinhos</t>
   </si>
   <si>
     <t>12025</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12025/requer_a_manutencao_da_via2c_bairro_primavera._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12025/requer_a_manutencao_da_via2c_bairro_primavera._assinado.pdf</t>
   </si>
   <si>
     <t>Requer manutenção da via, limpeza e tapa buracos na avenida senador mansueto de lavor, bairro primavera.</t>
   </si>
   <si>
     <t>12026</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12026/requer_a_limpeza28ao_lado_do_comemore2c_bairro_novo_salgueiro._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12026/requer_a_limpeza28ao_lado_do_comemore2c_bairro_novo_salgueiro._assinado.pdf</t>
   </si>
   <si>
     <t>requer a limpeza, capinação e tapa buracos na rua 03, loteamento novo salgueiro.</t>
   </si>
   <si>
     <t>12027</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12027/requer_a_manutencao_da_via_com_patrolamento2c_bairro_nossa_senhora_das_gracas._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12027/requer_a_manutencao_da_via_com_patrolamento2c_bairro_nossa_senhora_das_gracas._assinado.pdf</t>
   </si>
   <si>
     <t>requer a manutenção da via com patrolamento, limpeza e capinação na rua joão buíque, bairro Nossa senhora das graças.</t>
   </si>
   <si>
     <t>12028</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12028/requer_a_limpeza_e_capinacao_na_rua_por_tras_da_rua_joaquim_de_sa_parente2c_bairro_planalto._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12028/requer_a_limpeza_e_capinacao_na_rua_por_tras_da_rua_joaquim_de_sa_parente2c_bairro_planalto._assinado.pdf</t>
   </si>
   <si>
     <t>requer a limpeza e capinação na rua por trás da rua Joaquim de Sá Parente, bairro Planalto.</t>
   </si>
   <si>
     <t>12029</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12029/requerimento_para_que_seja_feito_o_mais_rapido_possivel_o_esgotamento_da_fossa_na_rua_maria_das_dores_dos_santos2c_loteamento_sao_francisco._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12029/requerimento_para_que_seja_feito_o_mais_rapido_possivel_o_esgotamento_da_fossa_na_rua_maria_das_dores_dos_santos2c_loteamento_sao_francisco._assinado.pdf</t>
   </si>
   <si>
     <t>requer para que seja feito o mais rápido possível o esgotamento da Fossa na Rua Maria das Dores dos Santos, casa n° 2021- A, bairro Loteamento São Francisco.</t>
   </si>
   <si>
     <t>12030</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12030/requerimento-limpeza_e_capinacao_rua_07_novo_sal-11.06.24.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12030/requerimento-limpeza_e_capinacao_rua_07_novo_sal-11.06.24.docx</t>
   </si>
   <si>
     <t>Limpeza e capinação da rua 07 , lote 09,  bairro Minervina  Franklin - Novo Salgueiro etapa 02 , localizado nessa cidade.</t>
   </si>
   <si>
     <t>12031</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12031/requerimento-limpeza_e_capinacao_rua_antonio_trapia_-10.06.24.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12031/requerimento-limpeza_e_capinacao_rua_antonio_trapia_-10.06.24.docx</t>
   </si>
   <si>
     <t>Limpeza e capinação da Rua Antônio Trapiá n• 324_x000D_
 Bairro nossa senhora das Graças , localizado nessa cidade.</t>
   </si>
   <si>
     <t>12033</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12033/requerimento-que_seja_feito_o_conserto_de_vazamento_de_agua_potavel_na_rua_valdemar_menezes_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12033/requerimento-que_seja_feito_o_conserto_de_vazamento_de_agua_potavel_na_rua_valdemar_menezes_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao Gerente da Compesa, o Srº. Mario Salon Pereira Junior, que seja feito o conserto de vazamento de água potável, na Rua Valdemar Menezes, no Bairro Nossa Senhora Aparecida, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>12040</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12040/requerimento__para__patrolamento_e_roco_na_rua_projetada_14_loteamento_sao_francisco.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12040/requerimento__para__patrolamento_e_roco_na_rua_projetada_14_loteamento_sao_francisco.docx</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito do Município o Sr. Marcondes Libório de Sá e ao Secretário de Serviços Públicos o Senhor Mac Souza Oliveira Passos, que seja feito o serviço de patrolamento e roço na Rua Projetada 14, no loteamento São Francisco.</t>
   </si>
   <si>
     <t>12041</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12041/reque._entulho1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12041/reque._entulho1.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Serviços Públicos, Sr. Mac Passos, NO SENTIDO QUE SEJA FEITO A RETIRADA DE ENTULHO NA RUA JOAQUIM NABUCO NO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>12042</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12042/reque._entulho2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12042/reque._entulho2.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Serviços Públicos, Sr. Mac Passos, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE CAPINAÇÃO NA ILHA E RETIRADA DE MATOS DA LAGOA DO PARQUE DAS CRIANÇAS.</t>
   </si>
   <si>
     <t>12043</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12043/reque._buraco1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12043/reque._buraco1.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NA RUA ALBERTO SOARES NO BAIRRO NOSSA SRA. DAS GRAÇAS. (PRAÇA ELIAS)</t>
   </si>
   <si>
     <t>12044</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12044/secretaria_de_obras__requerimento_do_calcamento_da_rua_argentina_de_carvalho_alencar_sampaio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12044/secretaria_de_obras__requerimento_do_calcamento_da_rua_argentina_de_carvalho_alencar_sampaio.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário Michael Kenneth Ferreira Hayden, que possa fazer Execução do calçamento da rua Argentina de Carvalho Alencar Sampaio no bairro Nova Olinda.</t>
   </si>
   <si>
     <t>12045</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12045/requerimentos_secretaria__acricultura_do_estado_reforma_adagro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12045/requerimentos_secretaria__acricultura_do_estado_reforma_adagro.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exmª. Senhora Governadora, Raquel Teixeira Lyra Lucena, que autorize a SECRETARIA DE AGRICULTURA DO ESTADO, através Do Diretor Presidente Sr. PAULO ROBERTO LIMA , para seja feita construção do muro juntamente com uma reforma do prédio da ADAGRO, localizado na rua GERTÚLIO VARGAS, 220, Nossa Sra. Aparecida, Salgueiro – PE .</t>
   </si>
   <si>
     <t>12046</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12046/requerimentos__secretaria__acricultura_uma_cacimba_para_jose_eugenio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12046/requerimentos__secretaria__acricultura_uma_cacimba_para_jose_eugenio.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO RURAL através da Secretária GIGLYOLLA NEVES DE SÁ , para que seja feita uma cacimba,  Na propriedade do Sr José Eugênio no Sitio Oiticica.</t>
   </si>
   <si>
     <t>12047</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12047/requerimentos__secretaria__acricultura_um_poco_artesiano_paulo_augusto_barros_de_carvalho.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12047/requerimentos__secretaria__acricultura_um_poco_artesiano_paulo_augusto_barros_de_carvalho.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO RURAL através da Secretária GIGLYOLLA NEVES DE SÁ , para que seja feito um poço artesiano. Na propriedade do  Sr Paulo Augusto Barros de Carvalho no Sitio Umari .</t>
   </si>
   <si>
     <t>12048</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12048/requerimentos_04_06_2024_secretaria__acricultura_um_poco_edmilson_do_monte_video.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12048/requerimentos_04_06_2024_secretaria__acricultura_um_poco_edmilson_do_monte_video.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO RURAL, através do Secretário Veronaldo Gonçalves Ribeiro , para_x000D_
 Seja feito um poço artesiano na propriedade do  Sr Luiz Edmilson de Souza no Sitio Monte Vídeo.</t>
   </si>
   <si>
     <t>12049</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12049/requerimentos_03_06_2024_secretaria__acricultura_um_poco_flavio_cicero_de_campinhos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12049/requerimentos_03_06_2024_secretaria__acricultura_um_poco_flavio_cicero_de_campinhos.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO RURAL, através do Secretário Veronaldo Gonçalves Ribeiro , para_x000D_
 Seja feito um poço artesiano na propriedade do  Sr Flavio Cícero rocha Leite no Sitio Campinhos 4º Distrito</t>
   </si>
   <si>
     <t>12050</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12050/requerimentos_06_06_2024_secretaria__acricultura_um_poco_jonas_menezes_do_sossego_campinhos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12050/requerimentos_06_06_2024_secretaria__acricultura_um_poco_jonas_menezes_do_sossego_campinhos.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO RURAL, através do Secretário Veronaldo Gonçalves Ribeiro , para_x000D_
 Seja feito um poço artesiano na propriedade do  Jonas de Menezes Ferreira no Sitio Campinhos (Sossego).</t>
   </si>
   <si>
     <t>12055</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12055/rua_prof_manuel.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12055/rua_prof_manuel.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos a capinação da Rua Prof. Manuel, no bairro do Centro, em Salgueiro PE.</t>
   </si>
   <si>
     <t>12059</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12059/patrolamento_das_estradas_do_sitio_uri_de_cima_e_uri_de_baixo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12059/patrolamento_das_estradas_do_sitio_uri_de_cima_e_uri_de_baixo.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja reiterado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover o patrolamento das estradas do Sítio Uri de Cima e Uri de Baixo, Município de Salgueiro-PE.</t>
   </si>
   <si>
     <t>12060</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12060/tapa-buraco_na_rua_antonio_filgueira_soares.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12060/tapa-buraco_na_rua_antonio_filgueira_soares.docx</t>
   </si>
   <si>
     <t>12061</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12061/tapa_buraco_jose_nunes_de_barros.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12061/tapa_buraco_jose_nunes_de_barros.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja reiterado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Desenvolvimento Urbano e Obras o Senhor Michael Kenneth Ferreira Hayden para promover a Operação Tapa-Buraco na Rua José Nunes de Barros, Bairro Divino Espírito Santo, Município de Salgueiro – PE.</t>
   </si>
   <si>
     <t>12062</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12062/parque.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12062/parque.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja reiterado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover melhorias na iluminação pública na ponte que fica nas proximidades do Parque das Crianças, Município de Salgueiro – PE.</t>
   </si>
   <si>
     <t>12063</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12063/patrolamento_das_estradas_luiz.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12063/patrolamento_das_estradas_luiz.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover o patrolamento da Avenida São Luiz “em frente ao Plaza Hotel”, Bairro Minervina Franklin, Município de Salgueiro- PE.</t>
   </si>
   <si>
     <t>12066</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12066/requerimento_19.06.24_-_conserto_de_vazamento_de_agua_rua_30_cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12066/requerimento_19.06.24_-_conserto_de_vazamento_de_agua_rua_30_cohab.docx</t>
   </si>
   <si>
     <t>REQUER CONSERTO DE VAZAMENTO DE ÁGUA NA RUA 30, NO BAIRRO COHAB, NESTA CIDADE.</t>
   </si>
   <si>
     <t>12067</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12067/requerimento_19.06.24_-_capinacao_na_rua_30_cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12067/requerimento_19.06.24_-_capinacao_na_rua_30_cohab.docx</t>
   </si>
   <si>
     <t>REQUER SERVIÇO DE CAPINAÇÃO NA RUA 30, NO BAIRRO COHAB, NESTA CIDADE.</t>
   </si>
   <si>
     <t>12068</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12068/requerimento_19.06.24_-_patrolamento_rua_43_loteamento_sao_francisco.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12068/requerimento_19.06.24_-_patrolamento_rua_43_loteamento_sao_francisco.docx</t>
   </si>
   <si>
     <t>REQUER PATROLAMENTO NA RUA 43, NO LOTEAMENTO SÃO FRANCISCO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>12069</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12069/requerimento_19.06.24_-_capinacao_na_rua_43_no_loteamento_sao_francisco.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12069/requerimento_19.06.24_-_capinacao_na_rua_43_no_loteamento_sao_francisco.docx</t>
   </si>
   <si>
     <t>REQUER SERVIÇO DE CAPINAÇÃO NO ENTORNO DA RUA 43, NO LOTEAMENTO SÃO FRANCISCO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>12071</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12071/requerimento_pedido_de_infomacao_sobre_o_pagamento_dos_funcionarios_contratados_da_prefeitura_municipal_de_salgueiro_porque_nao_estao_recebendo_na_mesma_data_dos_efetivos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12071/requerimento_pedido_de_infomacao_sobre_o_pagamento_dos_funcionarios_contratados_da_prefeitura_municipal_de_salgueiro_porque_nao_estao_recebendo_na_mesma_data_dos_efetivos.docx</t>
   </si>
   <si>
     <t>requer pedido de informação sobre o pagamento dos Funcionários Contratados da Prefeitura Municipal de Salgueiro.</t>
   </si>
   <si>
     <t>12073</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12073/requerimento_a_limpeza_capinacao_e_retirada_de_lixo_e_entulho_da_rua_da_gloria_bairro_primavera..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12073/requerimento_a_limpeza_capinacao_e_retirada_de_lixo_e_entulho_da_rua_da_gloria_bairro_primavera..docx</t>
   </si>
   <si>
     <t>requer a limpeza, capinação e retirada de lixo e entulho da Rua da Gloria, bairro Primavera.</t>
   </si>
   <si>
     <t>12074</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12074/requerimento_a_manutencao_da_via_com_patrolamento_limpeza_capinacao_e_retirada_de_lixo_e_entulho_da_travessa_tenente_arlindo_rocha_bairro_primavera..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12074/requerimento_a_manutencao_da_via_com_patrolamento_limpeza_capinacao_e_retirada_de_lixo_e_entulho_da_travessa_tenente_arlindo_rocha_bairro_primavera..docx</t>
   </si>
   <si>
     <t>requer a Manutenção da via com patrolamento, limpeza, capinação e retirada de lixo e entulho da Travessa Tenente Arlindo Rocha, bairro Primavera.</t>
   </si>
   <si>
     <t>12075</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12075/requerimento_para_compesa_para_providenciar_a_tampa_do_esgoto_da_travessa_tenente_arlindo_rocha_bairro_primavera..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12075/requerimento_para_compesa_para_providenciar_a_tampa_do_esgoto_da_travessa_tenente_arlindo_rocha_bairro_primavera..docx</t>
   </si>
   <si>
     <t>requer a Compesa para providenciar a tampa do esgoto da Travessa tenente Arlindo Rocha, bairro primavera</t>
   </si>
   <si>
     <t>12076</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12076/requerimento_a_manutencao_da_luminaria_do_poste_da_rua_rita_alves_dos_santos_bairro_primavera..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12076/requerimento_a_manutencao_da_luminaria_do_poste_da_rua_rita_alves_dos_santos_bairro_primavera..docx</t>
   </si>
   <si>
     <t>requer a Manutenção da Luminária do poste da rua Rita Alves dos Santos, bairro Primavera.</t>
   </si>
   <si>
     <t>12077</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12077/requerimento_a_manutencao_da_luminaria_do_poste_da_rua_02_vila_dos_funcionarios..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12077/requerimento_a_manutencao_da_luminaria_do_poste_da_rua_02_vila_dos_funcionarios..docx</t>
   </si>
   <si>
     <t>Requer a Manutenção da Luminária do poste da rua 02, Vila dos Funcionários.</t>
   </si>
   <si>
     <t>12078</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12078/requer_compesa_que_seja_providenciado_a_tampa_do_esgoto_da_rua_10_copo_de_cristal..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12078/requer_compesa_que_seja_providenciado_a_tampa_do_esgoto_da_rua_10_copo_de_cristal..docx</t>
   </si>
   <si>
     <t>requer a Compesa que seja providenciado a tampa do esgoto da rua 10, copo de cristal.</t>
   </si>
   <si>
     <t>12079</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12079/requer_a_limpeza_capinacao_e_recolhimento_de_lixos_da_rua_olga_e_delgarde_bairro_primavera..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12079/requer_a_limpeza_capinacao_e_recolhimento_de_lixos_da_rua_olga_e_delgarde_bairro_primavera..docx</t>
   </si>
   <si>
     <t>requer a limpeza, capinação e recolhimento de lixos da Rua Olga e Delgarde, bairro Primavera.</t>
   </si>
   <si>
     <t>12080</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12080/requer_a_compesa_para_que_seja_feito_a_desobstrucao_do_esgoto_da_rua_ubatuba_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12080/requer_a_compesa_para_que_seja_feito_a_desobstrucao_do_esgoto_da_rua_ubatuba_bairro_planalto..docx</t>
   </si>
   <si>
     <t>requer a Compesa para que seja feito a desobstrução do esgoto da rua Ubatuba, bairro Planalto.</t>
   </si>
   <si>
     <t>12081</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12081/indicacao_a_pavimentacao_da_rua_horacio_cruz_primavera..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12081/indicacao_a_pavimentacao_da_rua_horacio_cruz_primavera..docx</t>
   </si>
   <si>
     <t>Requer a limpeza, capinação e recolhimento de lixos da Rua Horácio Cruz, bairro Primavera.</t>
   </si>
   <si>
     <t>12083</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12083/requerimento_o_tapa_buraco_na_rua_joao_batista_canejo_bairro_nossa_senhora_das_gracas..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12083/requerimento_o_tapa_buraco_na_rua_joao_batista_canejo_bairro_nossa_senhora_das_gracas..docx</t>
   </si>
   <si>
     <t>requer o Tapa buraco na rua Joao Batista Canejo, bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>12085</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12085/requerimento_rua_vivadavia_joaquimda_silvacopo_de_cristalpatrol.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12085/requerimento_rua_vivadavia_joaquimda_silvacopo_de_cristalpatrol.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito do município Marcondes Libório de Sá que junto ao secretário de serviços públicos o Sr. Macbanai Souza Oliveira Passos que providencie com a máxima urgência que seja realizada melhoria com máquina patrol na rua:Vivadávia Joaquim da Silva, no bairro: copo de cristal, nesta cidade.</t>
   </si>
   <si>
     <t>12087</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12087/reque._roco.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12087/reque._roco.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Serviços Públicos, Sr. Mac Passos, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE ROÇO E RETIRADA DE LIXO NA RUA VICÊNCIA PEREIRA DA SILVA NO BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
     <t>12088</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12088/reque._buraco1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12088/reque._buraco1.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O SERVIÇO DE REPARO NO QUEBRA-MOLAS NA RUA EVEGISTRO MENEZES NO BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
     <t>12089</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12089/reque._compesa1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12089/reque._compesa1.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE REPARO EM UM CANO DE AGUA TRATADA NA RUA ALEXANDRE PARENTE EM FRENTE A RESIDÊNCIA DE Nº317 NO BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
     <t>12090</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12090/reque._compesa4.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12090/reque._compesa4.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE REPARO EM UM CANO DE AGUA TRATADA NA RUA ANTÔNIO FILGUEIRA SOARES EM FRENTE A RESIDÊNCIA DE Nº449 NO BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
     <t>12091</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12091/reque._compesa3.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12091/reque._compesa3.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE REPARO EM UM CANO DE AGUA TRATADA NA RUA TRAVESSA TRAVESSA SEBASTIÃO FERREIRA DOS SANTOS EM FRENTE A RESIDÊNCIA DE Nº140 NO BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
     <t>12092</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12092/reque._compesa2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12092/reque._compesa2.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE REPARO EM UM CANO DE AGUA TRATADA NA RUA BARBOSA LIMA EM FRENTE A RESIDÊNCIA DE Nº158 NO BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
     <t>12097</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12097/requer_limpeza_e_capinacao_na_travessa_francisco_noberto_bairro_divino_espirito_santo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12097/requer_limpeza_e_capinacao_na_travessa_francisco_noberto_bairro_divino_espirito_santo.docx</t>
   </si>
   <si>
     <t>Requer a limpeza e capinação na Travessa Francisco Noberto, bairro Divino Espirito Santo.</t>
   </si>
   <si>
     <t>12098</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12098/requer_manutencao_da_via_com_patrolamento_para_a_estrada_do_sitio_varjota_municipio_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12098/requer_manutencao_da_via_com_patrolamento_para_a_estrada_do_sitio_varjota_municipio_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer a manutenção da via com patrolamento, para a estrada do Sitio Varjota, município de Salgueiro-PE.</t>
   </si>
   <si>
     <t>12099</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12099/requer_a_manutencao_da_via_com_patrolamento_limpeza_e_capinacao_na_travessa_tenente_arlindo_rocha_bairro_imperador..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12099/requer_a_manutencao_da_via_com_patrolamento_limpeza_e_capinacao_na_travessa_tenente_arlindo_rocha_bairro_imperador..docx</t>
   </si>
   <si>
     <t>Requer a manutenção da via com patrolamento, limpeza e capinação na travessa Tenente Arlindo Rocha, bairro Imperador.</t>
   </si>
   <si>
     <t>12106</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12106/requerimento_rua_viviane.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12106/requerimento_rua_viviane.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Serviços Públicos, Sr. Mac Passos, QUE SEJA FEITA MANUTENÇÃO ,SERVIÇO DE ROÇO E CAPINAÇÃO, DA RUA LUIZ MANOEL DOS SANTOS, NO BAIRRO AUGUSTO ALENCAR SAMPAIO.</t>
   </si>
   <si>
     <t>12110</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12110/requerimento_-_patrolamento_umas_ao_pau_ferro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12110/requerimento_-_patrolamento_umas_ao_pau_ferro.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja solicitado ao Excelentíssimo Senhor Prefeito do Marcones Libório de Sá ao Excelentíssimo Senhor Macbanai Souza Oliveira Passos, Secretário de serviços públicos, O PATROLAMENTO DA ESTRADA DE UMÃS ATE O PAU FERRO.</t>
   </si>
   <si>
     <t>12113</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12113/rua_10.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12113/rua_10.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos a capinação da Rua 10, no bairro Monte Alegre, em Salgueiro PE.</t>
   </si>
   <si>
     <t>12119</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12119/requerimento-para_realizar_a_retirada_de_entulho_na_rua_severino_dos_santos_no_bairro_nova_olinda_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12119/requerimento-para_realizar_a_retirada_de_entulho_na_rua_severino_dos_santos_no_bairro_nova_olinda_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao Secretário de Serviços Públicos, o Sr°. Macbanai Souza Oliveira Passo, para realizar a retirada de entulho, na Rua Severino dos Santos, no Bairro Nova Olinda, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>12120</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12120/requerimento-que_providencia_a_troca_da_tampa_do_bueiro_na_rua_avenida_central_no_bairro_cohab_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12120/requerimento-que_providencia_a_troca_da_tampa_do_bueiro_na_rua_avenida_central_no_bairro_cohab_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao respectivo Secretário de Desenvolvimento Urbano e Obras, o Srº. Michael Kenneth, que providencia a troca da tampa do bueiro, na Rua Avenida Central, no Bairro Cohab, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>12123</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12123/requer_a_limpeza_e_capinacao_na_pracinha_do_residencial_santo_antonio._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12123/requer_a_limpeza_e_capinacao_na_pracinha_do_residencial_santo_antonio._assinado.pdf</t>
   </si>
   <si>
     <t>requer a limpeza e capinação na Pracinha do Residencial Santo Antônio.</t>
   </si>
   <si>
     <t>12125</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12125/requer_a_compesa_para_que_seja_feito_o_conserto_da_tubulacao_de_agua_potavel_na_rua_joaquim_sampaio2c_bairro_planalto._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12125/requer_a_compesa_para_que_seja_feito_o_conserto_da_tubulacao_de_agua_potavel_na_rua_joaquim_sampaio2c_bairro_planalto._assinado.pdf</t>
   </si>
   <si>
     <t>requer a Compesa para que seja feito o conserto da tubulação de água potável na rua Joaquim Sampaio, Bairro Planalto.</t>
   </si>
   <si>
     <t>12126</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12126/reitero_o_tapa_buraco_na_rua_joaquim_nabuco2c_bairro_santa_antonio._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12126/reitero_o_tapa_buraco_na_rua_joaquim_nabuco2c_bairro_santa_antonio._assinado.pdf</t>
   </si>
   <si>
     <t>Reitero o Tapa buraco na rua Joaquim Nabuco, bairro Santa Antônio.</t>
   </si>
   <si>
     <t>12127</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12127/reitero_o_tapa_buraco_na_avenida_audisio_rocha_sampaio2c_bairro_copo_de_cristal._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12127/reitero_o_tapa_buraco_na_avenida_audisio_rocha_sampaio2c_bairro_copo_de_cristal._assinado.pdf</t>
   </si>
   <si>
     <t>reitero o Tapa buraco na Avenida Audisio Rocha Sampaio, Bairro Copo de Cristal</t>
   </si>
   <si>
     <t>12129</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12129/requerimento_167_-_limpeza_-_henrique.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12129/requerimento_167_-_limpeza_-_henrique.pdf</t>
   </si>
   <si>
     <t>Vem requerer ao Prefeito Municipal Senhor Marcones Libório de Sá, e ao Secretário de Serviços Públicos Senhor Macbanai Souza Oliveira Passos, que providenciem, o serviço de limpeza, capinação e revitalização, dos arredores da antiga Estação Ferroviária, em Salgueiro – PE.</t>
   </si>
   <si>
     <t>12130</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12130/requerimento_168_-_limpeza_-_henrique.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12130/requerimento_168_-_limpeza_-_henrique.pdf</t>
   </si>
   <si>
     <t>Vem requerer ao Prefeito Municipal Senhor Marcones Libório de Sá, e ao Secretário de Serviços Públicos Senhor Macbanai Souza Oliveira Passos, que providenciem, o serviço de limpeza, capinação e revitalização, das ruas o corte (buraco) da antiga Estação Ferroviária, em Salgueiro – PE.</t>
   </si>
   <si>
     <t>12131</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12131/requerimento_169_-_tapa_buraco_-_henrique.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12131/requerimento_169_-_tapa_buraco_-_henrique.pdf</t>
   </si>
   <si>
     <t>Vem requerer ao Prefeito Municipal Senhor Marcones Libório de Sá, e ao Secretário de Desenvolvimento Urbano e Obras, Senhor Michael Kenneth Ferreira Hayden, a fazer operação “Tapa Buraco”, na Rua Estudante Antônio Azevedo Silva, no Bairro Santo Antônio (Centro), em Salgueiro-PE.</t>
   </si>
   <si>
     <t>12132</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12132/requerimento_170_-_acude_-_henrique.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12132/requerimento_170_-_acude_-_henrique.pdf</t>
   </si>
   <si>
     <t>Vem requerer ao Prefeito Municipal Senhor Marcones Libório de Sá, e ao Secretário de Serviços Públicos Senhor Macbanai Souza Oliveira Passos, que providenciem, o serviço de limpeza, desassoreamento, capinação e manutenção do Açude Novo, Bairro Nossa Senhora Aparecida em Salgueiro-PE.</t>
   </si>
   <si>
     <t>12134</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12134/joaquim_angelim.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12134/joaquim_angelim.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja reiterado ao Exmo. Senhor Prefeito Dr. Marcones Libório de Sá, que o mesmo interceda  ao Secretário de Desenvolvimento Urbano e Obras o Senhor Michael Kenneth Ferreira Hayden para realizar a Operação Tapa Buraco na Rua Joaquim Angelim, Bairro Santo Antônio (Centro), Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>12135</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12135/tapa_na_rua_joaquim_nabuco.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12135/tapa_na_rua_joaquim_nabuco.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja reiterado ao Exmo. Senhor Prefeito Dr. Marcones Libório de Sá, que o mesmo interceda a Compesa e ao Secretário de Desenvolvimento Urbano e Obras o Senhor Michael Kenneth Ferreira Hayden para realizar a Operação Tapa Buraco na Rua Joaquim Nabuco “próximo ao sangradouro do Açude Velho”, Bairro Santo Antônio (Centro), Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>12136</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12136/varjota.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12136/varjota.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado  ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover o patrolamento da Estrada da Varjota, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>12137</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12137/pavimentacao__travessa_angelino.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12137/pavimentacao__travessa_angelino.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Desenvolvimento Urbano e Obras, o Senhor Michael Kenneth Hayden, para promover a pavimentação da Travessa Angelino Pereira, Bairro Nossa Senhora de Fátima  (Pimenta 5), Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>12138</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12138/beco_da_paz.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12138/beco_da_paz.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover a limpeza e capinação da Travessa Beco da Paz, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>12139</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12139/titulo_cidadao_daniel_gomes_de_lima.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12139/titulo_cidadao_daniel_gomes_de_lima.docx</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Salgueirense a Daniel Gomes de Lima.</t>
   </si>
   <si>
     <t>12140</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12140/cemiterio_tamboril.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12140/cemiterio_tamboril.pdf</t>
   </si>
   <si>
     <t>Requer as verificações necessárias e as devidas regularizações do Cemitério do Sítio Tamboril, a exemplo dos serviços de coveiro e zelador.</t>
   </si>
   <si>
     <t>12141</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12141/manutencao_parque_das_criancas.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12141/manutencao_parque_das_criancas.pdf</t>
   </si>
   <si>
     <t>Requer a realização de serviços de manutenção do Parque das Crianças.</t>
   </si>
   <si>
     <t>12142</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12142/passagem_molhada_sitio_olaria.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12142/passagem_molhada_sitio_olaria.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção/reforma da passagem molhada do Sítio Olaria.</t>
   </si>
   <si>
     <t>12143</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12143/canteiro_central_umas.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12143/canteiro_central_umas.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do canteiro central da Rua Antônio Pereira Dum, sede do Distrito de Umãs.</t>
   </si>
   <si>
     <t>12145</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12145/biblioteca_de_umas_placa.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12145/biblioteca_de_umas_placa.pdf</t>
   </si>
   <si>
     <t>Requer que adote as medidas necessárias para fixar uma nova placa de identificação no prédio da biblioteca do Distrito de Umãs.</t>
   </si>
   <si>
     <t>12147</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12147/rua_caracas_continuar_pavimentacao.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12147/rua_caracas_continuar_pavimentacao.pdf</t>
   </si>
   <si>
     <t>Requer a continuação da construção da pavimentação da Rua Caracas, Bairro Augusto Alencar Sampaio, transversal das Ruas Pedro Antônio de Souza e Manoel Francisco de Santiago.</t>
   </si>
   <si>
     <t>12152</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12152/requerimento__secretaria_de_servicos_publicos_estradas_sitio_mucambo_e_demais.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12152/requerimento__secretaria_de_servicos_publicos_estradas_sitio_mucambo_e_demais.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário Macbanai Souza Oliveira Passos. Para que seja feita a estrada dos Sitios Coqueiro, Barrinha, Lagoinha, Cruzeiro do Sul, Mucambo, Anil, Retiro, Passagem e toda essa região.</t>
   </si>
   <si>
     <t>12153</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12153/requerimentos_secretaria__acricultura_um_poco_maria_alice.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12153/requerimentos_secretaria__acricultura_um_poco_maria_alice.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO RURAL, através da Secretária Gygliolla Neves de Sá, para_x000D_
 Seja feito um poço artesiano na propriedade da Sra  Maria Alice da Silva Barros no Sitio Riacho Fundo</t>
   </si>
   <si>
     <t>12154</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12154/requerimentos_secretaria__acricultura_do_estado_cisterna_maria_alice.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12154/requerimentos_secretaria__acricultura_do_estado_cisterna_maria_alice.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exmª. Senhora Governadora, Raquel Teixeira Lyra Lucena, que autorize a SECRETARIA DE AGRICULTURA DO ESTADO, através Do Diretor Presidente Sr. PAULO ROBERTO LIMA , para seja feita uma cisterna na propriedade da Sra Maria Alice da Silva Barros no sito Riacho Fundo.</t>
   </si>
   <si>
     <t>12156</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12156/requer_limpeza2c_bairro_planalto._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12156/requer_limpeza2c_bairro_planalto._assinado.pdf</t>
   </si>
   <si>
     <t>Requer limpeza, capinação e tapa buraco na Rua Antonio Trapiá, bairro Planalto.</t>
   </si>
   <si>
     <t>12157</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12157/requer_tapa_buraco_na_travessa_antonio_trapia2c_bairro_planalto._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12157/requer_tapa_buraco_na_travessa_antonio_trapia2c_bairro_planalto._assinado.pdf</t>
   </si>
   <si>
     <t>Requer tapa buraco na Travessa Antonio Trapiá, bairro Planalto</t>
   </si>
   <si>
     <t>12158</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12158/requer_limpeza_e_capinacao_na_rua_joaquim_de_sa_araujo2c_bairro_planalto_assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12158/requer_limpeza_e_capinacao_na_rua_joaquim_de_sa_araujo2c_bairro_planalto_assinado.pdf</t>
   </si>
   <si>
     <t>Requer limpeza e capinação na Rua Joaquim de Sá Araujo, bairro Planalto.</t>
   </si>
   <si>
     <t>12159</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12159/requer_limpeza_e_capinacao_na_rua_da_gloria2c_bairro_primavera._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12159/requer_limpeza_e_capinacao_na_rua_da_gloria2c_bairro_primavera._assinado.pdf</t>
   </si>
   <si>
     <t>Requer limpeza e capinação na Rua da Gloria, bairro Primavera.</t>
   </si>
   <si>
     <t>12160</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12160/requer_limpeza_com_a_maquina_pc_na_rua_joaquim_de_sa_parente2c_bairro_planalto._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12160/requer_limpeza_com_a_maquina_pc_na_rua_joaquim_de_sa_parente2c_bairro_planalto._assinado.pdf</t>
   </si>
   <si>
     <t>Requer limpeza com máquina PC na Rua Joaquim de Sá Parente, bairro Planalto.</t>
   </si>
   <si>
     <t>12162</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12162/requerimento_no_032-_limpeza_de_barreiro_-_sitio_santana.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12162/requerimento_no_032-_limpeza_de_barreiro_-_sitio_santana.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e a Secretária de Desenvolvimento Rural Srª Giglyola Neves de Sá, que realize a manutenção e ampliação do barreiro na propriedade do Agricultor Carlos José dos Santos, localizado no Sítio Santana, 3º Distrito Rural do nosso município de Salgueiro-PE.</t>
   </si>
   <si>
     <t>12165</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12165/travessa_pimenta.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12165/travessa_pimenta.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover o patrolamento na Travessa que  liga a Pimenta Um e Dois, Bairro Nossa Senhora de Fátima, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>12166</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12166/requer_a_manutencao_da_via_com_patrolamento_e_capinacao_na_rua_antonio_nunes_de_lima2c_bairro_nossa_senhora_das_gracas._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12166/requer_a_manutencao_da_via_com_patrolamento_e_capinacao_na_rua_antonio_nunes_de_lima2c_bairro_nossa_senhora_das_gracas._assinado.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção da via com patrolamento e capinação na Rua Antônio Nunes de Lima, bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>12167</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12167/requer_a_limpeza_e_capinacao_entre_as_rua_francisco_barbosa_da_cruz_e_joaquim_de_sa_parente2c_bairro_planalto._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12167/requer_a_limpeza_e_capinacao_entre_as_rua_francisco_barbosa_da_cruz_e_joaquim_de_sa_parente2c_bairro_planalto._assinado.pdf</t>
   </si>
   <si>
     <t>requer a limpeza e capinação entre as ruas francisco barbosa da cruz e joaquim de sá parente, bairro planalto.</t>
   </si>
   <si>
     <t>12168</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12168/requer_a_limpeza_e_capinacao_na_rua_antonio_trapia2c_bairro_nossa_senhora_das_gracas._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12168/requer_a_limpeza_e_capinacao_na_rua_antonio_trapia2c_bairro_nossa_senhora_das_gracas._assinado.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza e capinação na rua Antônio Trapia, bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>12169</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12169/requer_limpeza_e_capinacao_na_rua_102c_bairro_nossa_senhora_das_gracas._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12169/requer_limpeza_e_capinacao_na_rua_102c_bairro_nossa_senhora_das_gracas._assinado.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza e capinação na rua 10, bairro cohab e rua Antônio Trapia, bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>12172</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12172/vagas_de_esperas_rede_municipal.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12172/vagas_de_esperas_rede_municipal.pdf</t>
   </si>
   <si>
     <t>Requer a execução da Lei Municipal nº 2.395/2022, que dispõe sobre a OBRIGATORIEDADE DA DIVULGAÇÃO DE LISTA DE ESPERA POR VAGAS NAS CRECHES E ESCOLAS DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>12176</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12176/pocinhos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12176/pocinhos.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover o patrolamento das Estradas do Sítio Pocinhos, Município de Salgueiro - PE</t>
   </si>
   <si>
     <t>12179</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12179/requerimento_o_tapa_buraco_na_rua_antonio_trapia_e_travessa_antonio_trapia2c_bairro_nossa_senhora_das_gracas._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12179/requerimento_o_tapa_buraco_na_rua_antonio_trapia_e_travessa_antonio_trapia2c_bairro_nossa_senhora_das_gracas._assinado.pdf</t>
   </si>
   <si>
     <t>Requer o tapa buraco na rua Antônio Trapia e Travessa Antônio Trapia, bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>12180</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12180/pe_da_serra.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12180/pe_da_serra.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover o patrolamento das Estradas da Canoa de Cima, também conhecida por Sítio Pé da Serra, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>12181</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12181/travessa_zona_rura.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12181/travessa_zona_rura.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover o patrolamento da antiga estrada de Umãs, Tamboril, Caxite, Baixio do Tanque, Lagoa da Catinga, Bode Assado e Quixabas 1 e 2, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>12182</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12182/sitio_miguel.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12182/sitio_miguel.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover o patrolamento das Estradas do Sítio Miguel, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>12183</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12183/requerimento_-_leitura_relatorio_cpi.doc</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12183/requerimento_-_leitura_relatorio_cpi.doc</t>
   </si>
   <si>
     <t>Requer que o relatório final de conclusão dos trabalhos da referida Comissão Especial de Inquérito seja lido no plenário da próxima sessão ordinária da Câmara Municipal de Salgueiro.</t>
   </si>
   <si>
     <t>12184</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12184/requerimento_limpeza_e_remocao_de_entulho_na_rua_13_de_maio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12184/requerimento_limpeza_e_remocao_de_entulho_na_rua_13_de_maio.docx</t>
   </si>
   <si>
     <t>Requeiro ao, Senhor Prefeito do Município Marcones Libório de Sá que junto ao Secretário de Serviços Públicos o Sr. Mac Souza Oliveira Passos que providencie a execução de serviços de limpeza, e a remoção de entulhos, na Travessa 13 de maio Bairro Nossa Senhora das Graças .</t>
   </si>
   <si>
     <t>12188</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12188/reque._capinacao_avenida_aurora_de_carvalho.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12188/reque._capinacao_avenida_aurora_de_carvalho.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Serviços Públicos, Sr. Mac Passos, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE CAPINAÇÃO, NA AVENIDA AURORA DE CARVALHO ROSA, BAIRRO: SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>12189</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12189/reque._capinacao_maria_alice_b.alencar_cruz.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12189/reque._capinacao_maria_alice_b.alencar_cruz.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Serviços Públicos, Sr. Mac Passos, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE CAPINAÇÃO E RETIRADA DE ENTULHOS, NA RUA MARIA ALICE B. ALENCAR CRUZ, BAIRRO: SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>12190</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12190/reque._capinacao_antonio_de_sa_araujo-dona_socorro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12190/reque._capinacao_antonio_de_sa_araujo-dona_socorro.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Serviços Públicos, Sr. Mac Passos, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE CAPINAÇÃO E RETIRADA DE ENTULHOS, NA RUA ANTÔNIO DE SÁ ARAÚJO NO BAIRRO: SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>12191</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12191/requerimentos_22_07_2024_secretaria__acricultura_um_poco_joao_bosco_de_vasques.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12191/requerimentos_22_07_2024_secretaria__acricultura_um_poco_joao_bosco_de_vasques.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO RURAL, através da Secretária Giglyolla Neves de Sá, para_x000D_
 Seja feito um poço artesiano na propriedade do  Sr João Bosco dos Santos no Sitio Vasques</t>
   </si>
   <si>
     <t>12192</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12192/requer_a_manutencao_da_via_com_patrolamento_para_estrada_do_sitio_pitombeira2c_municipio_de_salgueiro-pe._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12192/requer_a_manutencao_da_via_com_patrolamento_para_estrada_do_sitio_pitombeira2c_municipio_de_salgueiro-pe._assinado.pdf</t>
   </si>
   <si>
     <t>requer a manutenção da via com patrolamento para Estrada do Sitio Pitombeira, município de Salgueiro-PE.</t>
   </si>
   <si>
     <t>12193</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12193/requer_a_manutencao_da_via_com_patrolamento_para_estrada_do_assentamento_jose_luiz_de_barros2c_municipio_de_salgueiro-pe._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12193/requer_a_manutencao_da_via_com_patrolamento_para_estrada_do_assentamento_jose_luiz_de_barros2c_municipio_de_salgueiro-pe._assinado.pdf</t>
   </si>
   <si>
     <t>requer a manutenção da via com patrolamento para Estrada do Assentamento José Luiz de Barros, município de Salgueiro-PE.</t>
   </si>
   <si>
     <t>12194</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12194/requerimento_o_tapa_buraco_na_rua_cel._honorato_marinho2c_bairro_santo_antonio._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12194/requerimento_o_tapa_buraco_na_rua_cel._honorato_marinho2c_bairro_santo_antonio._assinado.pdf</t>
   </si>
   <si>
     <t>requer o Tapa buraco na rua Cel. Honorato Marinho, bairro Santo Antônio.</t>
   </si>
   <si>
     <t>12199</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12199/requerimento-para_promover_melhorias_na_iluminacao_publica_da_pista_de_cooper_no_bairro_divino_espirito_santo_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12199/requerimento-para_promover_melhorias_na_iluminacao_publica_da_pista_de_cooper_no_bairro_divino_espirito_santo_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao respectivo secretário de serviços público, o Srº. Mac Passos, para promover melhorias na iluminação pública da pista de cooper, no Bairro Divino Espirito Santo, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>12200</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12200/requerimento-que_seja_feito_o_conserto_de_vazamento_de_agua_potavel_na_rua_luiz_soares_diniz_no_bairro_primavera_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12200/requerimento-que_seja_feito_o_conserto_de_vazamento_de_agua_potavel_na_rua_luiz_soares_diniz_no_bairro_primavera_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao Gerente da Compesa, o Srº. Mario Salon Pereira Junior, que seja feito o conserto de vazamento de água potável, na Rua Luiz Soares Diniz, no Bairro Primavera, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>12201</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12201/requerimento-que_seja_feito_o_servico_de_tapa_buraco_na_rua_joao_da_cruz_parente_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12201/requerimento-que_seja_feito_o_servico_de_tapa_buraco_na_rua_joao_da_cruz_parente_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao respectivo Secretário de Desenvolvimento Urbano e Obras, o Srº. Michael Kenneth, que seja feito o serviço de Tapa Buraco, na Rua João da Cruz Parente, no Bairro Nossa Senhora Aparecida, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>12202</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12202/requerimento__instalacao_de_cameras.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12202/requerimento__instalacao_de_cameras.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer ao Senhor Presidente da Câmara de Vereadores de Salgueiro DOMINGOS SAVIO PIRES DE CARVALHO E SÁ juntamente com a Mesa Diretora, que seja instalado câmeras de segurança nas áreas externas e internas da  Casa Epitácio Alencar.</t>
   </si>
   <si>
     <t>12209</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12209/requerimentos_26_07_2024_secretaria__acricultura_limpeza_de_barreiro_agnaldo_vasconcelos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12209/requerimentos_26_07_2024_secretaria__acricultura_limpeza_de_barreiro_agnaldo_vasconcelos.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO RURAL, através da Secretária Giglyolla Neves de Sá, que Seja feita a limpeza e ampliação de um barreiro  na propriedade do  Sr Agnaldo Vasconcelos, popular Tuca do pão caseiro, no Sitio Barra do Mulungu.</t>
   </si>
   <si>
     <t>12210</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12210/rua_barboza_lima.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12210/rua_barboza_lima.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos a abertura de uma passagem que interliga os bairros Santa Margarida e Prado, em Salgueiro PE.</t>
   </si>
   <si>
     <t>12214</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12214/rua_10.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12214/rua_10.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos a capinação da Rua 10, no bairro Cohab, em Salgueiro PE.</t>
   </si>
   <si>
     <t>12215</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12215/rua_12.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12215/rua_12.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos que seja feita a capinação da Rua 12, no bairro do Cohab, em Salgueiro PE.</t>
   </si>
   <si>
     <t>12219</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12219/requerimento_nba_033-_limpeza_do_canal2c_bairro_cohab_assinado_1.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12219/requerimento_nba_033-_limpeza_do_canal2c_bairro_cohab_assinado_1.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e ao Secretário de Serviços Públicos Sr. º Mac Passos, para realizar a limpeza do Canal, localizado na rua 10, bairro COHAB município Salgueiro-PE.</t>
   </si>
   <si>
     <t>12222</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12222/requerimento_para_de_colocacao_luminarias_completas_na_rua_da_caixa_d_agua_no_bairro_planalto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12222/requerimento_para_de_colocacao_luminarias_completas_na_rua_da_caixa_d_agua_no_bairro_planalto.docx</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito do Município o Senhor Marcones Libório de Sá e ao Secretário de Serviços Públicos o Senhor Mac Souza Oliveira Passos, que seja feito a com a máxima urgência possível, a colocação dos braços completos com luminárias e lâmpadas, nos postes n° 12,24 e 77, na Rua da Caixa D água no bairro do Planalto, no Município.</t>
   </si>
   <si>
     <t>12223</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12223/mutuca_estradas.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12223/mutuca_estradas.pdf</t>
   </si>
   <si>
     <t>Requer melhorias nas estradas que dão acesso ao Sítio Mutuca e demais adjacentes assegurando uma trafegabilidade mais segura nas vias.</t>
   </si>
   <si>
     <t>12224</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12224/alazao_estrada.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12224/alazao_estrada.pdf</t>
   </si>
   <si>
     <t>Requer melhorias nas estradas que dão acesso ao Sítio Alazão e demais adjacentes assegurando uma trafegabilidade mais segura nas vias.</t>
   </si>
   <si>
     <t>12225</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12225/vpr_malicia_estrada.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12225/vpr_malicia_estrada.pdf</t>
   </si>
   <si>
     <t>Requer melhorias nas estradas que dão acesso a VPR Malícia e demais adjacentes assegurando uma trafegabilidade mais segura nas vias.</t>
   </si>
   <si>
     <t>12227</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12227/sitios_novos_.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12227/sitios_novos_.pdf</t>
   </si>
   <si>
     <t>Requer melhorias nas estradas que dão acesso ao Sítios Novos e demais adjacentes, assegurando uma trafegabilidade mais segura nas vias.</t>
   </si>
   <si>
     <t>12228</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12228/estradas_penedo.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12228/estradas_penedo.pdf</t>
   </si>
   <si>
     <t>Requer melhorias nas estradas que dão acesso ao Sítio Penedo, inclusive nas vicinais, assegurando uma trafegabilidade mais segura nas vias.</t>
   </si>
   <si>
     <t>12229</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12229/pau_ferro_a_umas.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12229/pau_ferro_a_umas.pdf</t>
   </si>
   <si>
     <t>Requer melhorias nas estradas que interligam o Distrito do Pau Ferro ao Distrito de Umãs, inclusive nas vicinais, assegurando uma trafegabilidade mais segura nas vias.</t>
   </si>
   <si>
     <t>12230</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12230/sessao_solene_eduardo_campos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12230/sessao_solene_eduardo_campos.docx</t>
   </si>
   <si>
     <t>A Vereadora Eliane Alves,  no uso de suas atribuições legais, requer a Mesa, após ouvido o douto Plenário, na forma Regimental, a apreciação e análise do Senhor Presidente deste poder legislativo, para que esta Casa realize uma Sessão Solene pela Passagem dos 10 anos de morte do Governador Eduardo Henrique Accioly Campos, no dia 13 de agosto de 2024.</t>
   </si>
   <si>
     <t>12232</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12232/requerimento_para__desobstrucao_do_esgoto_na_rua_joao_da_cruz_neves_bairro_do_prado.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12232/requerimento_para__desobstrucao_do_esgoto_na_rua_joao_da_cruz_neves_bairro_do_prado.docx</t>
   </si>
   <si>
     <t>Requeiro a Prefeitura Municipal de Salgueiro, O Sr. Prefeito do Município Marcones Libório de Sá junto ao Secretário de Serviços Públicos o Sr. Mac Souza Oliveira Passos, que providencie com a máxima urgência possível, a desobstrução na rede de esgoto, na Rua João da Cruz Neves no Bairro do Prado.</t>
   </si>
   <si>
     <t>12233</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12233/requerimento_-___lombada_na_rua_29cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12233/requerimento_-___lombada_na_rua_29cohab.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal Senhor Marcones Libório de Sá, e ao Secretário de Serviços Públicos Senhor Macbanai Souza Oliveira Passos e Secretário de Obras Senhor Michael Kenneth Ferreira Hayden que realize uma lombada na Rua: 29, na da Cohab, Bairro Augusto de Alencar Sampaio.</t>
   </si>
   <si>
     <t>12234</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12234/reque._parque_7.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12234/reque._parque_7.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório ao Secretário de Serviços Públicos, Sr. Mac Passos, NO SENTIDO QUE SEJA FEITO A CAPINAÇÃO E RETIRADA DE MATOS DÁ LAGOA E DA ILHA DO PARQUE JOSÉ ADALMIR LUSTOSA ANGELIM (PARQUE DAS CRIANÇAS).</t>
   </si>
   <si>
     <t>12235</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12235/reque._compesa1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12235/reque._compesa1.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE REPARO EM UM CANO DE AGUA TRATADA QUE APRESENTA VAZAMENTO NA RUA LUIZ GONZAGA ANGELIM EM FRENTE A RESIDÊNCIA DE Nº 180 NO BAIRRO NOSSA SENHA DE FATIMA.</t>
   </si>
   <si>
     <t>12236</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12236/reque._compesa_2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12236/reque._compesa_2.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE REPARAS EM UMA CAIXA DE PRESSURIZAÇÃO QUE ENCONTRASSE ABERTA A MUITO TEMPO NA RUA ANTÔNIO FILGUEIRA EM FRENTE A RESIDÊNCIA DE Nº449 NO BAIRRO NOSSA SENHORA DE FATIMA.</t>
   </si>
   <si>
     <t>12237</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12237/reque._buraco_3.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12237/reque._buraco_3.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O SERVIÇO DE REPARO NO QUEBRA-MOLAS NA RUA ANTÔNIO FILGUEIRA SOARES EM FRENTE A RESIDÊNCIA DE Nº1038 NO BAIRRO NOSSA SENHORA DE FATIMA.</t>
   </si>
   <si>
     <t>12238</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12238/reque._buraco_4.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12238/reque._buraco_4.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NA RUA SEBASTIÃO FERREIRA DOS SANTOS EM FRENTE A RESIDÊNCIA DE Nº230 NO BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
     <t>12239</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12239/reque._pitombeira_6.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12239/reque._pitombeira_6.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório ao Secretário de Serviços Públicos, Sr. Mac Passos, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE REQUALIFICAÇÃO COM MAQUINA PATROL NAS ESTRADAS NO PERÍMETRO DO SÍTIO PITOMBEIRA E SITIO FORMOSA.</t>
   </si>
   <si>
     <t>12240</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12240/reque._rede_5.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12240/reque._rede_5.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Cultura e Esportes, Rickson Bruno, QUE SEJA FEITO A SUBSTITUIÇÃO DA REDE DE PROTEÇÃO DÁ QUADRA DO PARQUE JOSÉ ADALMIR LUSTOSA ANGELIM (PARQUE DAS CRIANÇA). TENDO EM VISTA QUE A REDE QUE IMPEDE COM QUE A BOLA NÃO SAIA DA QUADRA, ENCONTRA-SE TOTALMENTE DANIFICADA POSSIBILITANDO QUE A BOLA SAIA DA QUADRA E CAIA SOBRE AS RESIDÊNCIAS QUE FICA PRÓXIMO AO PARQUE.</t>
   </si>
   <si>
     <t>12241</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12241/requerimento_25_secretaria_servicos_estradas_oiticica_0.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12241/requerimento_25_secretaria_servicos_estradas_oiticica_0.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário Macbanai Souza Oliveira Passos. Para que passe a maquina nas estradas da ruas 1, 2 e 3 no Sitio Oiticica e para que possa abrir a estrada que vai da acesso a Associação dos Moradores Loteamento Oiticica e Região</t>
   </si>
   <si>
     <t>12246</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12246/odon.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12246/odon.pdf</t>
   </si>
   <si>
     <t>Requer ao Gerente da Compesa (GNR SERTÃO) Senhor Mário Solano, que providencie o conserto do esgoto da Rua Odon Nunes de Carvalho, Bairro Santo Antônio, Salgueiro PE.</t>
   </si>
   <si>
     <t>12247</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12247/sao_jose.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12247/sao_jose.pdf</t>
   </si>
   <si>
     <t>Requer ao Gerente da Compesa (GNR SERTÃO) Senhor Mário Solano, que providencie o desentupimento do esgoto da Rua São José, Bairro Santa Margarida, Salgueiro PE.</t>
   </si>
   <si>
     <t>12252</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12252/estradas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12252/estradas.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover o patrolamento das Estradas da Vázea Redonda, Mutuca e Pau Ferro, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>12253</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12253/a_limpeza_e_capinacao_travessa_antonio_pereira_callou.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12253/a_limpeza_e_capinacao_travessa_antonio_pereira_callou.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover a limpeza e capinação na Travessa Antônio Pereira Callou, Bairro Divino Espírito Santo, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>12254</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12254/dona_preta.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12254/dona_preta.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório Sá, que o mesmo interceda a Secretária de Desenvolvimento Rural, a Senhora Giglyolla Neves de Sá, para promover a limpeza de um barreiro na propriedade da Senhora Maria Auxiliadora de Freitas “Dona Preta”, no Sítio Barra do Mulungu, Município de Salgueiro – PE.</t>
   </si>
   <si>
     <t>12255</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12255/washiton.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12255/washiton.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Desenvolvimento Urbano e Obras o Senhor Michael Kenneth Ferreira Hayden para promover a Operação Tapa-Buraco na Rua Presidente Washington Luiz, Bairro Divino Espírito Santo, Município de Salgueiro – PE.</t>
   </si>
   <si>
     <t>12256</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12256/patrolamento_das_estradas_do_sitio_uri_de_cima_e_uri_de_baixo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12256/patrolamento_das_estradas_do_sitio_uri_de_cima_e_uri_de_baixo.docx</t>
   </si>
   <si>
     <t>12257</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12257/requerimento_a_limpeza2c_bairro_planalto._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12257/requerimento_a_limpeza2c_bairro_planalto._assinado.pdf</t>
   </si>
   <si>
     <t>requer a limpeza, capinacao e retirada de lixo da travessa ubatuba, bairro Planalto.</t>
   </si>
   <si>
     <t>12258</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12258/requerimento_o_tapa_buraco_na_rua_ubatuba2c_bairro_planalto._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12258/requerimento_o_tapa_buraco_na_rua_ubatuba2c_bairro_planalto._assinado.pdf</t>
   </si>
   <si>
     <t>requer o Tapa buraco da Rua Ubatuba, bairro Planalto.</t>
   </si>
   <si>
     <t>12259</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12259/requer_o_tapa_buraco_na_rua_maria_nogueira_sampaio2c_bairro_santo_antonio._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12259/requer_o_tapa_buraco_na_rua_maria_nogueira_sampaio2c_bairro_santo_antonio._assinado.pdf</t>
   </si>
   <si>
     <t>requer o tapa buraco na rua Maria Nogueira Sampaio, bairro santo antônio.</t>
   </si>
   <si>
     <t>12265</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12265/requerimento_o_tapa_buraco_na_travessa_ulisses_trapia2c_bairro_planalto._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12265/requerimento_o_tapa_buraco_na_travessa_ulisses_trapia2c_bairro_planalto._assinado.pdf</t>
   </si>
   <si>
     <t>requer o Tapa buraco da Travessa Ulisses Trapia, bairro Planalto.</t>
   </si>
   <si>
     <t>12266</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12266/requerimento_o_tapa_buraco_na_rua_jose_luis_da_silva2c_bairro_nossa_senhora_das_gracas._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12266/requerimento_o_tapa_buraco_na_rua_jose_luis_da_silva2c_bairro_nossa_senhora_das_gracas._assinado.pdf</t>
   </si>
   <si>
     <t>requer o Tapa buraco na rua José Luís da Silva, bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>12267</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12267/requer_compesa_para_solucionar_o_esgotamento_sanitario_na_esquina_entre_a_rua_ubatuba_e_travessa_ubatuba2c_ambas_bairro_planalto._assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12267/requer_compesa_para_solucionar_o_esgotamento_sanitario_na_esquina_entre_a_rua_ubatuba_e_travessa_ubatuba2c_ambas_bairro_planalto._assinado.pdf</t>
   </si>
   <si>
     <t>requer a Compesa para solucionar o esgotamento sanitário na esquina entre a Rua Ubatuba e Travessa Ubatuba, ambas bairro Planalto.</t>
   </si>
   <si>
     <t>12274</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12274/reque._canteiro_2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12274/reque._canteiro_2.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório ao Secretário de Serviços Públicos, Sr. Mac Passos, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE CAPINAÇÃO NOS CANTEIROS DÁ PRAÇA NA GRANJA AURORA DE CARVALHO ROSA.</t>
   </si>
   <si>
     <t>12275</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12275/reque._canteiro_1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12275/reque._canteiro_1.docx</t>
   </si>
   <si>
     <t>Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O SERVIÇO DE REQUALIFICAÇÃO NOS CANTEIROS DÁ PRAÇA NA GRANJA AURORA DE CARVALHO ROSA.</t>
   </si>
   <si>
     <t>12276</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12276/reque._compesa_2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12276/reque._compesa_2.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE REPARAS EM UM CANO DE ÁGUA TRATADA QUE APRESENTA VAZAMENTO NA RUA JUSCELINO KUBITSCHEK NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>12277</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12277/reque._pitombeira.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12277/reque._pitombeira.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório ao Secretário de Serviços Públicos, Sr. Mac Passos, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE DESASSOREAMENTO COM RETROESCAVADEIRA NO POÇO NA PROPRIEDADE DO SENHOR EDVALDO, NO SÍTIO PITOMBEIRA.</t>
   </si>
   <si>
     <t>12279</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12279/requerimento_compesa_alberto_soares.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12279/requerimento_compesa_alberto_soares.pdf</t>
   </si>
   <si>
     <t>Requer ao Gerente da Compesa (GNR SERTÃO) Senhor Mário Solano, que providencie o conserto do cano de água potável, da Rua Alberto Soares, bairro Nossa Senhora Das Graças, em Salgueiro – PE.</t>
   </si>
   <si>
     <t>12283</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12283/requerimentos_secretaria_educacao_do_estado_quadra_da_escola_santa_luzia.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12283/requerimentos_secretaria_educacao_do_estado_quadra_da_escola_santa_luzia.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho juntamente com o vereador Bruno Marreca, no uso das atribuições legais, requer a Exmª. Senhora Governadora, Raquel Teixeira Lyra Lucena, que autorize a SECRETARIA DE EDUCAÇÃO DO ESTADO, através do Secretário Alexandre Schneider, para que seja construída uma quadra coberta na escola Santa Luzia no sitio Poço da Pedra, segundo distrito, Salgueiro.</t>
   </si>
   <si>
     <t>12286</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12286/requerimento_a_limpeza_e_recolhimento_do_lixo_entorno_da_estrada_que_da_acesso_ao_5_distrito_sitio_pau_ferro..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12286/requerimento_a_limpeza_e_recolhimento_do_lixo_entorno_da_estrada_que_da_acesso_ao_5_distrito_sitio_pau_ferro..docx</t>
   </si>
   <si>
     <t>requer a manutenção da via, com patrolamento, limpeza, capinação e recolhimento do lixo entorno da estrada que dá Acesso ao 5º Distrito Pau Ferro.</t>
   </si>
   <si>
     <t>12287</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12287/requerimento_para_secretaria_de_saude_sobre_informacoes_de_falta_de_atendimeno_psiquiatra.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12287/requerimento_para_secretaria_de_saude_sobre_informacoes_de_falta_de_atendimeno_psiquiatra.docx</t>
   </si>
   <si>
     <t>requer Informações da Secretaria de Saúde sobre a falta de consultas e retorno ao atendimento psiquiatra, se há previsão de quando haverá agendamento para esse atendimento?</t>
   </si>
   <si>
     <t>12289</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12289/requer_a_limpeza_capinacao_e_recolhimento_de_lixos_da_rua_projetada_53_monte_alegre..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12289/requer_a_limpeza_capinacao_e_recolhimento_de_lixos_da_rua_projetada_53_monte_alegre..docx</t>
   </si>
   <si>
     <t>requer a limpeza, capinação e recolhimento de lixos da Rua Projetada 53, Monte Alegre.</t>
   </si>
   <si>
     <t>12291</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12291/requerimento_limpeza_dos_canais_da_cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12291/requerimento_limpeza_dos_canais_da_cohab.docx</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito do município Marcondes Libório de Sá que junto ao secretário de serviços públicos o Sr. Macbanai Souza Oliveira Passos que providencie com a máxima urgência que seja realizada a limpeza dos canais e galerias, no bairro da cohab, nesta cidade.</t>
   </si>
   <si>
     <t>12293</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12293/pavimentacao_da_travessa_antonio_nogueira.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12293/pavimentacao_da_travessa_antonio_nogueira.docx</t>
   </si>
   <si>
     <t>12294</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12294/campo_na_pimenta.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12294/campo_na_pimenta.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover a recuperação de um campo de futebol no final da Travessa Beco da Paz  “próximo a linha do trem”,  Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>12295</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12295/estradas_13.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12295/estradas_13.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover o patrolamento das Estradas Baixio Verde, Baixio Grande, Coqueiro, Melância e Acauã,  Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>12296</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12296/dorgival.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12296/dorgival.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório Sá, que o mesmo interceda a Secretária de Desenvolvimento Rural, a Senhora Giglyolla Neves de Sá, para promover a limpeza de uma cacimba na propriedade do Senhor Dorgival Manoel Gondim, no Sítio Baixio Verde, Município de Salgueiro – PE.</t>
   </si>
   <si>
     <t>12297</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12297/retirada_de_uma_arvores.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12297/retirada_de_uma_arvores.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover o corte de uma arvore que está colocando em risco a vida dos moradores na Rua Alto do Riachinho, n° 352,  Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>12298</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12298/reque._compesa3.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12298/reque._compesa3.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA RESOLVIDO O PROBLEMA DE FALTA DE ÁGUA EM VARIAS RESIDÊNCIAS NA RUA MANOEL JOSÉ DA SILVA BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
     <t>12299</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12299/reque._compesa2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12299/reque._compesa2.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO UM REPARO EM UM CANO DE AGUA TRATADA QUE APRESENTA VAZAMENTO NA RUA. MARIA JOSÉ ANGELIM EM FRENTE A RESIDÊNCIA DE Nº216 NO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>12300</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12300/reque._compesa1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12300/reque._compesa1.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO A DESOBSTRUÇÃO EM UM BUEIRO DE ESGOTO NA RUA SÃO JOSÉ NO BAIRRO PIMENTA 01.</t>
   </si>
   <si>
     <t>12301</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12301/secretaria_de_obras__requerimento_do_calcamento_da_rua_pantaleao_rodrigues_de_carvalho.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12301/secretaria_de_obras__requerimento_do_calcamento_da_rua_pantaleao_rodrigues_de_carvalho.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário Michael Kenneth Ferreira Hayden, que possa fazer Execução do calçamento da rua Pantaleão Rodrigues de carvalho</t>
   </si>
   <si>
     <t>12303</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12303/requerimentos__secretaria__acricultura_um_poco_cicero_pereira_coelho.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12303/requerimentos__secretaria__acricultura_um_poco_cicero_pereira_coelho.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO RURAL, através da Secretária Giglyolla Neves de Sá, para que_x000D_
 Seja feito um poço artesiano na propriedade do  Sr Cícero Pereira coelho no Sitio Valério</t>
   </si>
   <si>
     <t>12306</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12306/requerimento_o_tapa_buraco_na_rua_ubatuba_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12306/requerimento_o_tapa_buraco_na_rua_ubatuba_bairro_planalto..docx</t>
   </si>
   <si>
     <t>Requer o Tapa buraco da Rua Ubatuba, bairro Planalto.</t>
   </si>
   <si>
     <t>12307</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12307/requer_a_limpeza_e_capinacao_na_rua_pedro_jussier_alves_limeira_residencial_santo_antonio..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12307/requer_a_limpeza_e_capinacao_na_rua_pedro_jussier_alves_limeira_residencial_santo_antonio..docx</t>
   </si>
   <si>
     <t>Requer a limpeza e capinação na Rua Pedro Jussier Alves Limeira, Residencial Santo Antônio.</t>
   </si>
   <si>
     <t>12308</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12308/estradas_13.08.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12308/estradas_13.08.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o plenário, na forma regimental, que seja solicitado ao Exmo. Senhor Prefeito, Dr. Marcones Libório de Sá, que o mesmo interceda ao Secretário de Serviços Públicos, o Senhor Macbanai Souza Oliveira Passos, para promover o patrolamento das Estradas DNOCS, Pitombeira, Caeira, Riacho Pequeno, Espinheiro e Roça Queimada, Município de Salgueiro - PE.</t>
   </si>
   <si>
     <t>12309</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12309/requerimento_o_tapa_buraco_da_travessa_expedita_de_sa_araujo_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12309/requerimento_o_tapa_buraco_da_travessa_expedita_de_sa_araujo_bairro_planalto..docx</t>
   </si>
   <si>
     <t>Requer o tapa buraco da Travessa Expedita de Sá Araujo, bairro planalto</t>
   </si>
   <si>
     <t>12310</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12310/requerimento_para_compesa_para_providenciar_a_desobstrucao_do_esgoto_entre_a_rua_ubatuba_e_travessa_ubatuba_bairro_planalto..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12310/requerimento_para_compesa_para_providenciar_a_desobstrucao_do_esgoto_entre_a_rua_ubatuba_e_travessa_ubatuba_bairro_planalto..docx</t>
   </si>
   <si>
     <t>Requer a Compesa para providenciar a desobstrução do esgoto entre a rua Ubatuba e travessa Ubatuba, bairro Planalto.</t>
   </si>
   <si>
     <t>12311</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12311/requerimento_o_tapa_buraco_e_manutencao_da_via_na_rua_cabloco_eduardo_descendo_pra_antiga_estacao_ferroviaria_bairro_prado..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12311/requerimento_o_tapa_buraco_e_manutencao_da_via_na_rua_cabloco_eduardo_descendo_pra_antiga_estacao_ferroviaria_bairro_prado..docx</t>
   </si>
   <si>
     <t>requer o Tapa buraco e manutenção da via, na rua Cabloco Eduardo descendo pra antiga Estação Ferroviária, bairro Prado.</t>
   </si>
   <si>
     <t>12313</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12313/requerimento-para_que_seja_feito_a_troca_da_luminaria_do_poste_barramento_no_x149468_na_rua_minervina_franklin_no_bairro_nossa_senhora_da_gracas_na_cidade_de_salgueiro-pe..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12313/requerimento-para_que_seja_feito_a_troca_da_luminaria_do_poste_barramento_no_x149468_na_rua_minervina_franklin_no_bairro_nossa_senhora_da_gracas_na_cidade_de_salgueiro-pe..docx</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Excelentíssimo senhor Prefeito Marcones Libório de Sá e, ao respectivo secretário de serviços público, o Srº. Mac Passos, para que seja feito a troca da luminária do poste (barramento nº X149468), na Rua Minervina Franklin, no Bairro Nossa Senhora da Graças, na cidade de Salgueiro-PE.</t>
   </si>
   <si>
     <t>12315</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12315/requerimento_12.08.24_-_pintura_das_faixas_de_pedestre.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12315/requerimento_12.08.24_-_pintura_das_faixas_de_pedestre.docx</t>
   </si>
   <si>
     <t>REQUER A PINTURA E SINALIZAÇÃO DAS FAIXAS PARA PEDESTRES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>12318</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12318/reque._buraco_1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12318/reque._buraco_1.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NA RUA JUSCELINO KUBITSCHEK NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>12319</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12319/reque._capina_cao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12319/reque._capina_cao.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Serviços Públicos, Sr. Mac Passos, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE CAPINAÇÃO NO PARQUE JOSÉ ADALMIR LUSTOSA (PARQUE DAS CRIANÇAS.)</t>
   </si>
   <si>
     <t>12321</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12321/reque._compesa1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12321/reque._compesa1.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O REPARO EM UM CANO DE AGUA TRADADA NA RUA DESEMBARGADOR JOÃO PAES, NO BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
     <t>12322</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12322/requerimento__secretaria_de_servicos_publicos_-_instalacao_de_luminaria_dos_postes_do_sitio_ingazeira.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12322/requerimento__secretaria_de_servicos_publicos_-_instalacao_de_luminaria_dos_postes_do_sitio_ingazeira.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE SERVIÇOS PÚBLICOS, através do Secretário Macbanai Souza Oliveira Passos. Para A INSTALAÇÃO DE LUMINARIA DO POSTE na região do Sitio Ingazeira conforme sequência dos números _x000D_
 _x000D_
       Poste de Nº M 214805 próximo a residência da Sra Antonia Benvinda Ferreira de Souza.</t>
   </si>
   <si>
     <t>12323</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12323/requerimento_secretaria_de_saude_reforma__posto_de_saude_de_montevideu.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12323/requerimento_secretaria_de_saude_reforma__posto_de_saude_de_montevideu.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, indica ao Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE SAÚDE, através do Secretário George Arraes Sampaio, que possa ser feita a reforma do  posto de saúde do sitio Montivideu</t>
   </si>
   <si>
     <t>12326</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12326/requerimento__troca_de_lampada_na_fazenda_ouro_preto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12326/requerimento__troca_de_lampada_na_fazenda_ouro_preto.docx</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito do Município, o Senhor Marcones Libório de Sá que junto ao Secretário de Serviços Públicos, o Senhor Mac Souza Oliveira Passos que providencie com a máxima urgência possível, a troca da lâmpada no poste  na Fazenda ouro preto, n 250 no município de Salgueiro.</t>
   </si>
   <si>
     <t>12335</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12335/secretaria_de_obras__requerimento_do_calcamento_da_rua_joao_veras_de_siqueira.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12335/secretaria_de_obras__requerimento_do_calcamento_da_rua_joao_veras_de_siqueira.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário Michael Kenneth Ferreira Hayden, que possa fazer Execução do calçamento da Rua João Veras de Siqueira.</t>
   </si>
   <si>
     <t>12337</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12337/reque._compesa2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12337/reque._compesa2.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O REPARO EM DOIS CANOS DE AGUA TRADADA QUE APRESENTA VAZAMENTO NO INICIO DA RUA ALEXANDRE PARENTE NO BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
     <t>12338</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12338/reque._buraco_1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12338/reque._buraco_1.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NO INICIO DA RUA SETE DE SETEMBRO AO LADO DA MANDACARU MOTOS, NO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>12339</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12339/reque._compesa3.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12339/reque._compesa3.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O REPARO EM UM CANO DE AGUA TRATADA QUE APRESENTA VAZAMENTO NA RUA SEBASTIÃO FERREIRA DOS SANTOS NO BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
     <t>12340</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12340/reque._pimenta_5.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12340/reque._pimenta_5.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório ao Secretário de Serviços Públicos, Sr. Mac Passos, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE MELHORIA NA RUA E DRENAGEM DE ESGOTO NA PIMENTA 04.</t>
   </si>
   <si>
     <t>12341</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12341/reque._buraco_4.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12341/reque._buraco_4.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NA RUA EVEGISTRO MENEZES NO BAIRRO SANTA MARGARIDA, PRÓXIMO A PRAÇA ANTÔNIO ANSELMO.</t>
   </si>
   <si>
     <t>12343</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12343/requerimento_-reparo_no_poste_na_rua_07_bairro_copo_de_cristal_02.09.24.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12343/requerimento_-reparo_no_poste_na_rua_07_bairro_copo_de_cristal_02.09.24.docx</t>
   </si>
   <si>
     <t>Substituição de lâmpada queimada , por lâmpadas de led, e reparo no poste na rua 07, bairro Copo de Cristal,</t>
   </si>
   <si>
     <t>12344</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12344/requerimento_no_034-_escola_maria_josefa_-_ampliar_o_ensino_fundamental.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12344/requerimento_no_034-_escola_maria_josefa_-_ampliar_o_ensino_fundamental.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e a Secretária de Educação Srº Marcelo Sá que verifique a possibilidade de adequação da grade de ensino da Escola Mª Josefa de Souza, ofertando educação para os anos iniciais e também aos alunos dos anos finais, do Sítio Feijão, no município de Salgueiro-PE.</t>
   </si>
   <si>
     <t>12345</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12345/requerimento_o_tapa_buraco_da_rua_maria_nogueira_sampaio_bairro_nossa_senhora_das_gracas..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12345/requerimento_o_tapa_buraco_da_rua_maria_nogueira_sampaio_bairro_nossa_senhora_das_gracas..docx</t>
   </si>
   <si>
     <t>requer o Tapa buraco da rua Maria Nogueira Sampaio, bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>12346</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12346/requerimento_o_tapa_buraco_da_rua_epitacio_alencar_bairro_santo_antonio..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12346/requerimento_o_tapa_buraco_da_rua_epitacio_alencar_bairro_santo_antonio..docx</t>
   </si>
   <si>
     <t>requer o Tapa buraco da rua Epitácio Alencar, bairro Santo Antônio.</t>
   </si>
   <si>
     <t>12347</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12347/requerimento_o_tapa_buraco_da_rua_advogado_manoel_adernil_januario_bairro_nossa_senhora_das_gracas..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12347/requerimento_o_tapa_buraco_da_rua_advogado_manoel_adernil_januario_bairro_nossa_senhora_das_gracas..docx</t>
   </si>
   <si>
     <t>requer o Tapa buraco da rua Advogado Manoel Adernil Januário, bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>12348</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12348/requerimento_o_tapa_buraco_na_rua_tenente_osvaldo_varejao_bairro_prado..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12348/requerimento_o_tapa_buraco_na_rua_tenente_osvaldo_varejao_bairro_prado..docx</t>
   </si>
   <si>
     <t>requer o Tapa buraco na rua Tenente Osvaldo Varejão, bairro Prado.</t>
   </si>
   <si>
     <t>12349</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12349/requerimento_o_tapa_buraco_na_rua_cabloco_eduardo_descendo_pra_antiga_estacao_ferroviaria_bairro_prado..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12349/requerimento_o_tapa_buraco_na_rua_cabloco_eduardo_descendo_pra_antiga_estacao_ferroviaria_bairro_prado..docx</t>
   </si>
   <si>
     <t>requer o Tapa buraco na rua Cabloco Eduardo descendo pra antiga Estação Ferroviária, bairro Prado.</t>
   </si>
   <si>
     <t>12350</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12350/requerimento_02.09.24_-_vazamento_na_rua_joao_alves_de_marins.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12350/requerimento_02.09.24_-_vazamento_na_rua_joao_alves_de_marins.docx</t>
   </si>
   <si>
     <t>REQUER CONSERTO DE VAZAMENTO DE ÁGUA NA RUA JOÃO ALVES DE MARINS, NO BAIRRO GRANJA AURORA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>12351</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12351/requerimento_02.09.24_-_troca_de_luminaria_rua_4_cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12351/requerimento_02.09.24_-_troca_de_luminaria_rua_4_cohab.docx</t>
   </si>
   <si>
     <t>REQUER MANUTENÇÃO DA LUMINÁRIA DO POSTE SOB NUMERAÇÃO 1523 NA RUA 04, NO BAIRRO DA COHAB, NESTA CIDADE.</t>
   </si>
   <si>
     <t>12354</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12354/reque._compesa1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12354/reque._compesa1.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO A DESOBSTRUÇÃO EM UM BUEIRO DE ESGOTO NA AV. ELISA PATRIOTA.</t>
   </si>
   <si>
     <t>12355</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12355/reque._compesa2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12355/reque._compesa2.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA RESOLVIDO UM PROBLEMA QUE JÁ FAZ ANOS DE UM GRANDE BURACO NO CALÇAMENTO EM UM SISTEMA DE PRESSURIZAÇÃO DE AGUA DÁ COMPESA, NA RUA ANTÔNIO FILGUEIRA SOARES._x000D_
 _x000D_
 TENTO EM VISTA QUE ESSE BURACO QUE APARECE NA FOTO ABAIXO, TEM CAUSADO GRANDES TRANSTORNOS A COMERCIANTES E A QUEM TRANSITA POR AQUELE LOCAL.</t>
   </si>
   <si>
     <t>12356</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12356/reque._buraco_2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12356/reque._buraco_2.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NA R. CLARISBALTE FIGUEIRAS SAMPAIO NO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>12357</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12357/reque._buraco_1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12357/reque._buraco_1.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NA RUA MARIA NOGUEIRA SAMPAIO, PRÓXIMO AO CAPS NO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>12359</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12359/requerimento_no_035_-_lampada_do_sitio_lagoinha.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12359/requerimento_no_035_-_lampada_do_sitio_lagoinha.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e ao Secretário de Serviços Públicos Sr. Mac Passos, que seja trocada a Lâmpada do Poste nº M-215022 localizado na comunidade do Sítio Lagoinha do Município de Salgueiro.</t>
   </si>
   <si>
     <t>12362</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12362/requerimento__secretaria_de_obras__conserto_passagem_molhada_retiro.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12362/requerimento__secretaria_de_obras__conserto_passagem_molhada_retiro.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário Michael Kenneth Ferreira Hayden,  Para que seja construído uma PASSAGEM MOLHADA no córrego do sitio Retiro no 2º Distrito</t>
   </si>
   <si>
     <t>12363</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12363/requerimento__secretaria_de_obras_construcao_da_academia_da_saude_aldeia_poco_da_pedra.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12363/requerimento__secretaria_de_obras_construcao_da_academia_da_saude_aldeia_poco_da_pedra.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO URBANO E OBRAS, através do Secretário Michael Kenneth Ferreira Hayden, que possa fazer ser Construído uma Academia da Saúde na Aldeia Poço da Pedra, próximo da igreja Santa Luzia.</t>
   </si>
   <si>
     <t>12365</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12365/requerimentos__secretaria__acricultura_um_poco_joaquim_pereira.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12365/requerimentos__secretaria__acricultura_um_poco_joaquim_pereira.docx</t>
   </si>
   <si>
     <t>A Vereadora Fatima Carvalho, no uso das atribuições legais, requer a Exm°. Senhor Prefeito, MARCONES LIBORIO DE SÁ que autorize a SECRETARIA DE DESENVOLVIMENTO RURAL, através da Secretária Giglyolla Neves de Sá, para que_x000D_
 Seja feito um poço artesiano na propriedade do  Sr Joaquim Pereira da Silva no Sitio Riacho do Fogo</t>
   </si>
   <si>
     <t>12369</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12369/esgoto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12369/esgoto.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja solicitado ao Excelentíssimo Senhor Prefeito do Marcones Libório de Sá ao Senhor Macbanai Souza Oliveira Passos, Secretário de serviços públicos, O REPARO DO ESGOTO, NA RUA MONSENHOR MARIANO DE SOUZA NETO, DIVINO N-49.</t>
   </si>
   <si>
     <t>12375</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12375/requerimento_para_sessao_solene_homenagear_romao_de_sa_sampaio.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12375/requerimento_para_sessao_solene_homenagear_romao_de_sa_sampaio.docx</t>
   </si>
   <si>
     <t>Requeiro a realização de Sessão Solene, para homenagear o ex prefeito e ex deputado estadual, Romão de Sá Sampaio, pela passagem dos seus 100 anos se vivo fosse.</t>
   </si>
   <si>
     <t>12377</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12377/rua_8.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12377/rua_8.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços públicos o Sr. Macbanai Passos a capinação da rua 8 no bairro da Cohab, em Salgueiro PE.</t>
   </si>
   <si>
     <t>12381</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12381/requerimento_limpeza_e_desobstrucao_do_esgoto__na_rua_vinte_e_sete_no_bairro_cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12381/requerimento_limpeza_e_desobstrucao_do_esgoto__na_rua_vinte_e_sete_no_bairro_cohab.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito do Município, o Senhor Marcones Libório de Sá e ao Secretário de Serviços Públicos, o Senhor Mac Passos que providencie a limpeza e desobstrução do esgoto na Rua Vinte e Sete no Bairro Cohab.</t>
   </si>
   <si>
     <t>12386</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12386/reque._compesa2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12386/reque._compesa2.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO UM REPARO EM UM CANO DE AGUA TRATADA NA RUA MARIA JOSÉ ANGELIM (AO LADO DO PARQUE DAS CRIANÇAS) NO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>12389</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12389/reque._compesa1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12389/reque._compesa1.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO A DESOBSTRUÇÃO EM UM BUEIRO DE ESGOTO NA RUA ALEXANDRE PARENTE NO BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
     <t>12395</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12395/requerimento__requerimento_para_colocacao_de_suporte_com_luminaria_completa_no_sitio_ouro_preto_na_zona_rural.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12395/requerimento__requerimento_para_colocacao_de_suporte_com_luminaria_completa_no_sitio_ouro_preto_na_zona_rural.docx</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito do Município o Senhor Marcones Libório de Sá e ao Secretário de Serviços Públicos o Senhor Mac Souza Oliveira Passos, que seja feito com a máxima urgência possível, a colocação dos suportes com às luminárias completas, dos postes barramento X187533 e X187534, na Fazenda Ouro Preto, nas proximidades da casa do senhor Vital Parente, Zona Rural do Município.</t>
   </si>
   <si>
     <t>12397</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12397/reque._compesa_2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12397/reque._compesa_2.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE REPARO NO CALÇAMENTO DA RUA ROMÃO BEM SAMPAIO, QUE DEVIDO A UM CANO ESTOURADO PROVOCOU UM CRATERA NA VIA LOCALIZADA NO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>12398</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12398/reque._capina_cao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12398/reque._capina_cao.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Serviços Públicos, Sr. Mac Passos, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE RETIRADA DE ENTULHO E GALHOS NA RUA JOAQUIN GONDIM NO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>12400</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12400/requerimento_no_postos_policiais_em_distritos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12400/requerimento_no_postos_policiais_em_distritos.docx</t>
   </si>
   <si>
     <t>O Vereador Nildo Bezerra, no uso de suas atribuições legislativas, e cumpridas às formalidades regimentais, solicita ao Exmo. Sr. Prefeito de Salgueiro/PE, Dr. Marcones Libório de Sá, que interceda junto ao Tenente Coronel André Guimarães, Comandante do 8º BPM em Salgueiro, a instalação de postos policiais nos Distritos de Umãs, Conceição das Crioulas e Pau Ferro.</t>
   </si>
   <si>
     <t>12405</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12405/reque._compesa1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12405/reque._compesa1.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O REPARO NO CALÇAMENTO DA RUA ODON NUNES DE DE CARVALHO NO BAIRRO GRANJA AURORA, QUE DEVIDO UM SERVIÇO REALIZADO NA REDE DE ESGOTO FICOU FALTANDO FINALIZAR O REPARO NO CALÇAMENTO.</t>
   </si>
   <si>
     <t>12408</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12408/requerimento_no_036_-_abasteciemnto_dos_assentamentos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12408/requerimento_no_036_-_abasteciemnto_dos_assentamentos.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e ao Secretária de Agricultura Srª. Gigliola Sá, que seja reforçada com o pipa da prefeitura, o abastecimento hídrico dos Assentamentos José Luiz de Barros e Santa Luzia, pois a água colocada pela operação pipa do exército não supri a necessidades básicas da população destas localidades.</t>
   </si>
   <si>
     <t>12411</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12411/reque._compesa_2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12411/reque._compesa_2.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO A DESOBSTRUÇÃO DE UM BOIEIRO DE ESGOTO NA RUA LUIZ BENTO DA SILVA NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>12412</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12412/reque._compesa1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12412/reque._compesa1.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO A DESOBSTRUÇÃO DE UM BOIEIRO DE ESGOTO NO FINAL DA RUA MIGUEL MANO, PRÓXIMO A NOVA PONTE QUE LIGA OS BAIRRO NOVO EVERESTE E GRANJA AURO NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>12413</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12413/reque._iluminacao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12413/reque._iluminacao.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Serviços Públicos, Sr. Mac Passos, NO SENTIDO QUE SEJA FEITO O REPARO NA ILUMINAÇÃO DO PARQUE JOSÉ ADALMIR LUSTOSA ANGELIM (PARQUE DAS CRIANÇAS) QUE ENCONTRA-SE COM MUITAS LÂMPADAS QUEIMADAS O QUE TEM GERADO RECLAMAÇÕES POR PARTE DOS QUE ALI TRANSITAM.</t>
   </si>
   <si>
     <t>12414</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12414/reque._capina_cao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12414/reque._capina_cao.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Serviços Públicos, Sr. Mac Passos, NO SENTIDO QUE SEJA FEITO A LIMPESA DÁ LAGO DO PARQUE JOSÉ ADALMIR LUSTOSA ANGELIM (PARQUE DAS CRIANÇAS) QUE DEVIDO A QUANTIDADE DE MATOS NA LAGOA TEM GERADO UMA FEDENTINA INSUPORTÁVEL.</t>
   </si>
   <si>
     <t>12417</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12417/escola_agricola_iluminacao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12417/escola_agricola_iluminacao.docx</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e ao Secretário de Serviços Públicos Sr. Mac Passos, para providenciar a colocação de Iluminarias Públicas da Escola Agrícola de Umãs até a chegada do Distrito, município de Salgueiro.</t>
   </si>
   <si>
     <t>12425</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12425/requerimento_nba_037-_limpeza_do_caixa_de_esgoto_do_pau_ferro_assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12425/requerimento_nba_037-_limpeza_do_caixa_de_esgoto_do_pau_ferro_assinado.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, após ouvido o Plenário, na forma Regimental, que seja solicitado ao Exmo. Prefeito Sr. Marcones Sá e ao Secretário de Serviços Públicos Sr. º Mac Passos, para realizar a limpeza da caixa de esgoto, localizado no distrito do Pau Ferro, município Salgueiro-PE.</t>
   </si>
   <si>
     <t>12426</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12426/reque._compesa_1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12426/reque._compesa_1.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O REPARO EM UMA CANO DE AGUA TRATADA QUE APRESENTA UM GRANDE VAZAMENTO NA RUA MARIA JOSÉ ANGELIM NO BAIRRO SANTO ANTÔNIO AO LADO DO PARQUE DAS CRIANÇAS.</t>
   </si>
   <si>
     <t>12427</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12427/reque._compesa_2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12427/reque._compesa_2.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE REPARO EM BUEIRO DE ESGOTO NA RUA ROMÃO BEM SAMPAIO NO BAIRRO SANTO ANTÔNIO, EM FRENTE AO PARQUE DAS CRIANÇAS</t>
   </si>
   <si>
     <t>12428</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12428/iluminacao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12428/iluminacao.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja solicitado ao Excelentíssimo Senhor Prefeito do Marcones Libório de Sá e ao Senhor Mac Souza Oliveira Passos, Secretário de serviços públicos, que seja realizado com urgência a troca das lâmpadas dos postes na Rua Olegário Mariano, nossa senhora das graças.</t>
   </si>
   <si>
     <t>12429</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12429/reparo_calcamento.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12429/reparo_calcamento.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja solicitado ao Excelentíssimo Senhor Prefeito do Marcones Libório de Sá e Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O REPARO DO CALÇAMENTO NA RUA ARCÔNCIO VIEIRA, BAIRRO NOSSA SENHORA DAS GRAÇAS.</t>
   </si>
   <si>
     <t>12430</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12430/reparo_calcamento_planalto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12430/reparo_calcamento_planalto.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas às formalidades regimentais, que seja solicitado ao Excelentíssimo Senhor Prefeito do Marcones Libório de Sá e Libório e ao Secretário de Obras, Sr. Michael Kenneth, QUE SEJA FEITO O REPARO DO CALÇAMENTO NA RUA RUI BARBOSA, BAIRRO PLANALTO.</t>
   </si>
   <si>
     <t>12446</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12446/reque._compesa_1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12446/reque._compesa_1.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO O REPARO NO CALÇAMENTO, ONDE EXISTE UM BURACO PROVOCADO PELO UM CANO DE AGUA QUE ESTOUROU A MUITO TEM NA RUA ROMÃO BEM SAMPAIO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>12449</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12449/reque._capina_cao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12449/reque._capina_cao.docx</t>
   </si>
   <si>
     <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito Municipal, Sr. Marcones Libório e ao Secretário de Serviços Públicos, Sr. Mac Passos, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE CAPINAÇÃO NO COMEÇO DA RUA MIGUEL MANO, QUE ENCONTRA-SE TOMADA POR MATO NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -13088,51 +13088,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11384/projeto_de_lei_permuta_imovel.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11431/projeto_de_lei_arquivo_publico.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11622/projeto_de_lei_upa_24h_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11623/projeto_de_lei__-_reajuste_2024_-_vf.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11815/projeto_de_lei_-_22_de_marco_de_2024..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11816/projeto_de_lei_altera_anexo_lei_1.749.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11817/projeto_de_lei_credito_adicional_1.210.00000.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11818/projeto_de_lei_credito_adicional_r_4.354.35530.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11883/projeto_altera_a_lei_2.520.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12017/projeto_de_lei_-_altera_a_lei_2.565.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12084/salgueiro_credito_da_lei_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12150/projeto_de_lei_abertura_de_credito_r_8.440.32729.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12151/projeto_de_lei_abertura_de_credito_r_2.477.09334.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12290/projeto_de_lei_n.o12__de_26_de_julho_de_2024..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12330/ldo_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12367/projeto_de_lei_loa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12368/projeto_de_lei_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12450/projeto_de_lei_credito_suplementar_r_3.836.57556.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11834/projeto_de_resolucao_da_regimento_interno_da_le_no__001-_2024-_art_141.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11835/projeto_de_resolucao_da_regimento_interno_da_le_no__002-_2024_-_art._97.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11370/projeto_de_lei_-_clube_de_tiro.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11385/preview.pdf.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11386/projeto_de_lei-ementa_institui_a_carteira_de_identificacao_da_pessoa_com_fibromialgia_-cipfibro..doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11396/projeto_de_lei_licitacoes_municipais.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11397/projeto_de_lei_aulas_de_educacao_fisica.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11416/projeto_de_lei_-_medalha_merito_militar.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11447/projeto_de_lei_que_altera_o_4o_da_lei_municipal_1.600_de_2007.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11516/titulo_de_cidadao_-_ulisses_azevedo_sousa-04.03.2024.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11545/projeto_de_lei_-_01_-_2024_-_institue_a_semana_municipal_da_mae_atipica..docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11576/projeto_de_lei_-_fisioterapeuta_prescritor_remume.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11602/projeto_de_lei_-_02_-_2024_-_cria_a_cartilha_de_conscientizacao_do_autismo_-_lei_authiery_alencar.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11626/projeto_de_lei_no__acaddemia_da_saude_de_campinhos.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11700/pl_015_-__ouvidoria_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11727/modifica_o_nome_da_rua_doze_no_loteamento_monte_alegre_para_rua_antonio_gomes_ferreira_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11728/modifica_o_nome_da_rua_3a_travessa_antonio_de_alencar_sampaio_no_bairro_planalto_para_rua_helio_de_souza_mascarenhas_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11741/projeto_de_lei_praca_da_creche_residencial_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11745/projeto_de_lei_ordinaria_passagem.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11769/projeto_de_lei_-_altera_lei_2429-2022.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11780/projeto_de_lei_da_rua_projetada_quatro_na_serra_cdo_cruzeiro.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11781/projeto_de_lei_praca_da_creche_santa_margarida.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11801/pl_capacitismo.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11802/pl_colocacao_de_placas_expondo_os_motivos_da_interrupcao_em_todas_as_obras_publicas_municipais_paralisadas..docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11803/pl_programa_nossa_cultura.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11820/projeto_de_lei__familia_monoparental.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11829/pl_-_denominacao_-_creche_-_d_iris_-_2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11843/projeto_de_lei_ordinaria_espaco_esportivo.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11880/projeto_professores_das_areas_indigenas_e_quilombolas_utilizar_transporte_escolar.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11897/projeto_de_lei_-_literatura_de_cordel_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11904/nome_da_rua_sargento_jailson_correta.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11909/projeto_de_lei_-_03_-_2024_-_isenta_iptu_para_portadores_de_tea_e_sindrome_de_down_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11960/titulo_de_cidadao_-_ivete_farias-_03.06.24.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11973/pl-_semana_do_ciclista_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12003/projeto_de_lei_-_03_-_2024_-_isenta_iptu_para_transtorno_do_espectro_autista_sindrome_de_down_ou_que_tenham_deficiencias_permanentes.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12036/praca_da_saude_francisco_wanderley_parente.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12038/projeto_de_lei-_pratica_de_jiu-jitsu_na_rede_municipal_de_ensino.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12065/creche_conceicao_das_crioulas.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12104/projeto_de_lei_-_04_-_2024_-_denomina-se_dona_neide_de_de_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12105/projeto_de_lei_-_professor_transporte_escolar_2024_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12111/projeto_de_lei_maconha.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12122/dispoe_sobre_incentivo_ambiental2c_estabelecendo_desconto_no_iptu_aos_contribuintes_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12133/maria_neilda.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12187/projeto_de_lei_rua_-_ana_clara__18.07.24.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12204/projeto_de_lei_-_mudanca_de_nome_de_rua_pedro_pergentino_de_souza.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12231/projeto_de_lei_fica_denominando_o_nome_de_simao_goncalves_dos_santos_o_patio_multiplo_uso_na_localidade_do_tordilho_zona_rural_no_municipio_de_salgueiro_pe.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12270/projeto_de_lei_fica_denominando_o_nome_de_francisco_s._de_sa_magalhaes_o_patio_multiplo_uso_na_localidade_da_rua__prof._jose_gomes_de_sa_no_divino_espirito_santo_no_municipio_de_salgueiro_pe.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12284/projeto_de_lei_-empreendedorismo_na_educacao_1.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12305/pl_iptu_verde-_dispoe_sobre_incentivo_ambiental_estabelecendo_desconto_no_iptu_aos_contribuintes.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12325/projeto_de_lei_rua_-_doacao_de_orgaos_e_tecidos__26.08.24.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12327/projeto_de_lei_rua_-_ana_clara__18.07.24.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12390/projeto_de_lei_-_nomeacao_da_rua_mac.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12401/projeto_de_lei_da_rua_jarbas_dos_santos_almeida.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12403/projeto_de_lei_da_rua_jose_alves_de_sa.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12410/projeto_de_lei_-_remuneracoes.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12415/projeto_de_lei_no_posto_de_saude_vpr_queimada_grande.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12421/projeto_de_lei_-_06_-_dispoe_sobre_a_obrigatoriedade_do_uso_da_focinheira_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12440/projeto_de_lei_no_rua_casal_antonio_cicero_dos_santos_e_maria_antonia_neta_santos.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12441/pai_de_socorro.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12443/leo_mae_de_dinha.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12447/emendas_2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11388/titulo_cidadao-concede_o_titulo_de_cidadao_salgueirense_ao_senhor_fernando_ribeiro_lins_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11528/titulo_de_cidadao_-_ulisses_azevedo_sousa-04.03.2024.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11764/proj_decreto_legislativo_-_titurlo_de_cidadao_fernando_dueire.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11862/titulo_cidadao_anilton_cadengue.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11893/decreto_legislativo_cidadao_salgueirense_ao_senhor_jose_de__arimateia_muniz_de_alencar_sampaio.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12004/titulo_de_cidadao_-_ivete_farias-_03.06.24.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12024/decreto_legislativo_titulo_de_cidadao__salgueirense_ao_senhor_marcos_tarsicio_sa_de_vasconcelos_-_oficial.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12051/projeto_de_lei_no_titulo_cidadao_jarbas_filho.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12096/concede_comenda_de_honra_ao_tenente_coronel_do_8o_bpm_washington_luiz_pereira_de_melo.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12149/titulo_cidadao_daniel_gomes_de_lima.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12218/titulo_cidada_izilda.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12282/concede_o_titulo_de_cidadao_salgueirense_a_senhora_auzerina_cardoso_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12328/titulo_cidadao_flavio_vieira.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12352/titulo_cidadao_leo_morais.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12382/titulo_cidadao_diego.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12384/projeto_de_lei_no_titulo_cidadao_pedro_campos.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12388/titulo_de_cidadao_-elvius_alves_-_25.10.24.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12391/proj_decreto_legislativo_-_titurlo_pastor.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12396/decreto_legislativo_titulo_de_cidadao__salgueirense_ao_ilustrissimo_senhor_deputado_federal_augusto_coutinho.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12399/minuta_projeto_de_decreto_legislativo_salarios.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12402/titulo_cidada_claudia_guerra.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12409/titulo_de_cidadao_salgueirense-clara_tenorio.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12432/biografia_de_benedita_com_justificativa.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12445/titulo_de_cidadao_-_ana_carolina_callou.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11645/emenda_supressiva_-_reajuste_salario.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11736/emenda_pl_26.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12331/emenda_art_69-a_ldo_2024.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12332/emenda_art_22_ldo_2024.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12333/emenda_art_25_ldo_2024.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12334/emenda_art_69_ldo_2024.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12371/emenda_ao_projeto_de_lei_016.24_loa_execultivo.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12423/emenda_modificativa_-_pl_016-2024_-_loa_-_limite_de_suplementacao.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11733/emenda_aditiva_ao_projeto_de_lei_no_010_2024.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11831/emenda_pl_no_2.429-2022_-_gratificacao_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11940/emenda_a_pl_24.2024.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11315/mocao_de_pesar_aos_familiares_de_maria_do_carmo_de_souza.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11316/mocao_de_pesar_aos_familiares_de_joao_carlos_cruz_e_silva.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11371/mocao_de_pesar_no_02__-_sandra_maria_duarte.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11372/mocao_de_pesar_no_01__-_ramon_macedo_cardoso.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11373/mocao_de_pesar_aos_familiares_de_ailton_jose_de_lima.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11387/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_joao_carlos_cruz_e_silva..docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11398/mocao_de_aplausos_cabeleira_do_bebe.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11430/mocao_de_pesar_no_03__-_carlos_antonio_coelho_lins.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11432/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_dalveniza_maria_de_souza..docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11439/mocao_monica_e_armenia.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11454/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_isnard_barros_lopes..docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11459/mocao_de_pesar_george...docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11460/mocao_de_pesar_maria.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11461/mocao_de_pesar_22.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11480/mocao_de_pesar_aos_familiares_de_isnard_barros_lopes.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11500/mocao_de_aplausos_e_reconhecimento_a_5o_grupamento_do_corpo_de_bombeiro_de_salgueiro_pe.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11517/mocao_aplausos_ao_tatuador_regys_fagner_figueredo_dias_-27.02.2024.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11529/mocao_de_pesar_de_eugenio_barbosa.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11536/mocao_aplausos_ao_tatuador_regys_fagner_figueredo_dias_-27.02.2024.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11554/mocao_seu_ze_gordo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11593/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_maria_dos_rosario_ribeiro_rafael..docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11598/mocao_de_pesar_-seu_zequinha.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11600/mocao_de_pesar_nba_05_-_audenir_bernadinho_dos_santos_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11603/mocao_de_pesar_ao_familiares_de_mariana_da_salete_de_sa_barros.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11607/mocao_de_aplausos_upae-.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11609/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_moises_joaquim_da_silva..docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11682/mocao_de_pesar_no_06__-_valdenir__bernadinho_dos_santos_didi.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11685/pesar_de_jose_paulo_de_souza.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11738/mocao-_aplausos_para_a_pastoral_da_juventude_da_paroquia_santo_antonio_de_salgueiro_22.04.24.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11746/mocao_de_pesar_maria_do_socorro_bezerra_filgueira_tamarindo_e_sa.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11762/mocao_de_pesar_no_08__-_sr._valdemar_coelho_de_souza.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11763/mocao_de_pesar_no_07__-_david_leite_da_silva.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11767/copia_de_camara_de_vereadores_de_salgueir1.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11768/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_maria_de_fatima_da_conceicao..docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11775/mocao_zilma.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11830/mocao_alcindo_simplicio.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11890/mocao_de_pesar_aos_familiares_de__maria_lucia_de_araujo.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11891/mocao_de_pesar_aos_familiares_de__duperron_luiz_de_alencar.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11892/mocao_de_pesar_aos_familiares_de__manoel_angelo_pereira.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11916/mocao_de_pesar_aos_familiares_de__francisco_matias_dantas_liro.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11922/mocao_de_pesar-maria_de_lucia_de_araujo..docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11937/mocao_de_pesar_aos_familiares_de_maria_do_socorro_gomes_goncalves.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11945/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_rosimeire_santana_de_sa_callou..docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11946/mocao_maria_ramos.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11955/mocao_de_pesar_aos_familiares__de_eraldo_de_souza.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12006/mocao_de_aplausos_e_reconhecimento_para_profissionais_da_seguranca_privada_de_salgueiro_sindivig.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12009/mocao_de_pesar_deginaldo.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12023/mocao_deginaldo_sa.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12034/mocao_de_pesar_aos_familiares__de_maria_raimunda_freitas.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12035/mocao_de_pesar_aos_familiares_de_alfredo_milton_sampaio.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12037/mocao_de_pesar-_maria_matias_de_sa.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12039/mocao_de_pesar_-diogo.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12052/mocao_de_pesar_no_0_9_antonio_jose_da_silva_antonio_de_mocinha.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12053/mocao_de_pesar_aos_familiares__de_maria_izabel_da_silva_avelino.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12054/mocao_de_pesar_aos_familiares__de_francisco_pedro_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12064/mocao_de_aplausos_sr._valdemiro_gomes.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12086/mocao_de_pesar_aos_familiares__de_julieta_canejo_do_amaral.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12093/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_expedito_joaquim_raimundo.___.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12094/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_francisco_matias_rocha..docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12095/mocao_de_aplausos_para_policiais_militares_do_8_bpm_grupo_bepi_cel_washignton_luiz.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12100/mocao_-_bepi.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12101/mocao_de_aplausos_erika_nascimento__26.06.24.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12103/mocao_de_pesar_nba_09_-_sr._antonio_alencar_melo_assinado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12112/mocao_de_aplausos_aldeia_lagoinha.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12117/mocao_de_pesar_maria_de_fatima.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12121/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_joao_damiao_de_souza..docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12186/mocao_de_aplausos_igor_moura__22.06.24.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12197/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_francisco_de_assis_jesus_da_silva..docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12198/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_antonia_nunes_pereira_mota..docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12203/mocao_antonia_mota.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12205/mocao_de_aplausos_e_reconhecimento_a_fundacao__altino_ventura_da_4a_macrorregiao_de_salgueiro_pe.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12206/mocao_de_aplausos_e_reconhecimento_ao_cdi_pelo_1_ano.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12207/mocao_de_pesar-_marcelo_antonio_alves_e_vasconcelos_.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12208/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_maria_olindina_gomes_de_sa.__.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12220/mocao_de_pesar_nba_10_-_sr._francisco_de_assis_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12221/mocao_de_aplausos-formula_votos_de_aplausos_para_valesca_sampaio_confessor_pelo_o_titulo_de_miss_continente_pernambuco_curvy_2024..docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12242/mocao_de_pesar_francisco_sipauba.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12243/mocao_de_pesar_elzineide_soares.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12248/mocao_de_pesar_aos_familiares_de_pedro_raimundo_nascimento_pedro_peba.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12249/mocao_de_aplausos_nba_01_-_akasek_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12250/mocao_de_aplausos_nba_4_-_wagner_silva_de_santana28_assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12251/mocao_de_aplausos_nba_3_-_kleyton_alves_ribeiro2c_assinado.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12268/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_verilda_bezerra_de_oliveira..docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12269/mocao_de_aplausos-formula_votos_de_aplausos_para_blog_de_silva_lima_pelos_seus_10_dez_anos_de_sua_criacao._1.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12271/mocao_de_pesar_aos_familiares_de__lenira_pereira_dos_santos.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12272/mocao_aplauso.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12273/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_maria_isabela_bezerra_gondim..docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12285/mocao_de_pesar-maria_do_socorro_lustosa_falcao.___.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12302/mocao_de_pesar_alexsandro.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12304/mocao_de_pesar_danilo.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12316/mocao_de_pesar_aluisio_da_bananeira.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12317/mocao_de_pesar_aos_familiares__de_raimundo_marzim_parentedr.marzim_parente.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12329/mocao_aluisio_carlos.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12336/mocao_de_pesar_urbano.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12342/mocao_onofre_leal.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12353/mocao_de_pesar_severina.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12358/mocao_de_pesar_no_11_-_sr._sr._manuel_pereira_de_araujo_filho_seu_nequinha.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12360/mocao_de_pesar-felipe_vasconcelos_dos_santos..docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12361/mocao_de_pesar-fabricia_maria_da_silva..docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12364/mocao_de_pesa_felipe.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12366/mocao_de_pesar_seu_daniel_eletricista.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12370/mocao_de_aplausos_-_time_feminino_conceicao.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12372/formula_votos_de_pesar_aos_familiares_de_jose_alan_alencar_roza.__.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12373/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_antonio_ribeiro_de_sa_junior..docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12374/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_roberto_cazuza_galvao..docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12376/mocao_de_pesar_aldeci.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12383/mocao_de_lucia_de_magalhaes_bezerra_2.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12385/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_herlanio_souza..docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12392/mocao_de_aplausos_dona_eremita.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12393/mocao_de_pesar_aderval_alencar_filho.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12404/mocao_de_pesar_analia_luzia.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12416/mocao_de_aplausos_jose_augusto_e_rita_maria.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12422/mocao_de_pesar_aos_familiares_de_dernivaldo_cruz_angelim.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12424/mocao_de_aplausos-_formula_votos_de_aplausos_para_valesca_sampaio_confessor_pelo_o_titulo_de_miss_brasil_curvy_2024..docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12431/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_ana_vanessa_dos_santos..docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12437/mocao_de_pesar_aos_familiares_manoel_leonidas.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12438/mocao_osvaldo_monteiro.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12439/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_morganna_thatielle_sampaio_pereira..docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12442/mocao_de_aplausos.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12444/mocao_morganna_sampaio.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12448/mocao_de_pesar_ana_luiza.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12451/mocao_de_pesar-_maria_diva_de_carvalho..docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12452/mocao_de_pesar-jose_sebastiao_da_silva.___.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11306/rua_antonio_henrique.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11314/indicacao_-_calcamento_da_travessa_ubatuba_no_bairro_planalto.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11318/indicacao_o_calcamento_da_rua_01_de_agosto_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11319/indicacao_que_seja_construida_um_campo_de_areia_ao_lado_da_academia_de_saude_enfrente_a_escola_dr._severino_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11320/indicacao_reforma_da_pracinha_do_planalto.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11321/indicacao_reforma_da_quadra_do_planalto.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11322/indicacao_calcamento_da_rua_ubatuba_bairro_planalto.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11323/indicacao_calcamento_da_travessa_antonio_alencar_sampaio_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11324/indicacao_calcamento_da_travessa_cornelio_soares_bairro_planalto.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11325/indicacao_calcamento_da_travessa_expedita_de_sa_araujo_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11326/indicacao_calcamento_da_travessa_rui_barbosa.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11327/indicacao_calcamento_da_travessa_ubatuba_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11328/indicacao_calcamento_rua_tirandentes__planalto.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11329/indica_o_complemento_do_calcamento_da_rua_antonia_izabel_dinoa_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11330/indica_para_que_seja_forrado_e_climatizado_a_sala_das_criancas_de_3_anos_da_escola_alberto_soares_localizado_no_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11331/indica_que_providencie_com_a_maxima_urgencia_a_retirada_de_traves_de_basquete_quebradas_da_quadra_da_rua_nova.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11332/indica_que_se_possivel_seja_climatizado_a_cozinha_da_escola_dr._severino_do_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11333/indicacao_calcamento_da_avenida_mariquinha_parente_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11334/indicacao_calcamento_da_rua_joaquim_da_sa_araujo_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11335/indicacao_calcamento_da_rua_joaquim_de_sa_parente.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11336/indica__a_pavimentacao_da_rua_ana_alves_de_sa_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11337/indica_a_pavimentacao_da_2a_e_3a_travessa_antonio_de_alencar_sampaio_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11338/indica_a_pavimentacao_da_avenida_brasil_complemento_d_rua_expedita_de_sa_araujo_com_a_construcao_de_uma_passagem_molhada_interligando_as_duas_vias..docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11339/indica__a_pavimentacao_da_1a_e_2a_travessa_cornelio_de_barros_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11340/indica_ao_prefeito_municipal_e_ao_diretor_do_ddtrans_que_providencie_regularizar_como_via_de_mao_unica_a_rua_antonio_alencar_sampaio_rua_do_hospital..docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11341/indicacao_para_asfaltar_rua_antonio_de_alencar_sampaio.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11374/indicacao_reitero_inclusao_da__colocacao_cacamba_estacionaria_para_recolhimento_do_lixo_no_sitio_solta_zona_rural_do_municio_de_salgueiro_pe.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11407/indicacao_para_que_seja_realizada_construcao_de_uma_passagem_molhada_proximo_ao_olho_dagua_e_vizinho_a_capela_santa_luzia_na_aldeia_paus_branco_no_2o_distrito_de_conceicao_das_crioulas.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11412/rua_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11413/rua_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11414/rua_francisco_augusto.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11415/rua_martinho_luiz_vieira.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11420/indicacao_colocacao_da_rede_de_protecao_da_quadra_do_planalto.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11429/indicacao_-_viabiloizar_pagamento_adicional__aos_conselhiros_tutelares-_19.02.24.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11433/indicacao-que_providencie_a_reposicao_da_tampa_da_caixa_de_esgoto_na_rua_severino_dos_santos_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11455/rua_joaquim_angelim.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11463/indicacao.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11464/indicacao_a_reforma_no_centro_cultural_de_conceicao_ou_peti_localizado_em_conceicao_das_crioulas_no_2o_distrito_municipio_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11471/indicacao_no_01_-_realocacao_adequacao_dos_jacares_ou__telas_de_protecao_nos_acudes_velho_e_e_acude_novo.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11487/para_que_todo_atendimento_da_secretaria_de_saude_funcione_no_centro_da_cidade.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11489/indicacao_no_02_-_iluminacao_da_francico_norberto_-_divino.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11494/indicacao-que_seja_realizado_o_conserto_do_calcamento_na_rua_alto_do_riachinho_no_bairro_riachinho_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11505/requerimento_09_secretaria_de_obras__requerimento_do_calcamento_da_rua_maria_do_socorro_de_sa_carvalho_pantaleao_rodrigues_de_carvalho_antonio_genuino.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11540/indicacao_-_pavimentacao_da_rua__pantaleao_rodrigues_de_carvalho_localizada_no_bairro_nossa_senhora_das_gracas-11.03.2024.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11544/indicacao_no_03_-_construcao_de_uma_passagem_molhada_do_bairro_brisa_da_serra.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11551/pavimentacao_rua_projetada_1_novo_salgueiro.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11552/praca_penedo.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11553/pavimentacao_rua_caracas.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11560/indicacao._pavimemta_2.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11561/indicacao._pavimemta_3.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11562/indicacao._pavimemta_2.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11565/rua_antonio_filgueira_soares.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11566/rua_pompeu_e_dolores.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11575/indicacao_-_app_funcional_conecta_recife.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11616/indicacao_agentes_de_transito_na_saida_da_escola_dom_malan.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11624/indicacao_01_compesa_travessa_manoel_borba.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11625/indicacao_01_secretaria_de_servicos_publicos_-_esgoto_travessa_manoel_borba.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11629/rua_rui_barboza.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11673/indicacao_-_natacao.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11675/requerimento-_conclusao_da_pavimentacao_do_alto_do_riachinho.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11676/avenida_joao_agra_pereira.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11677/rua_expedita_de_sa_araujo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11680/indicacao_no_06_-_construcao_o_calcamento_que_da_rua_bolivia_no_bairro_minervina_franklin__em_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11683/indicacao_no_05_-_construcao_o_calcamento_que_da_rua_projetada_3_no_bairro_planalto_em_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11692/indicacao_que_seja_construida_uma_ubs_nas_mediacoes_do_residencial_mandacaru_ou_um_ponto_de_apoio_para_que_os_agentes_de_saude_possa_esta_aferindo_pressao_e_medindo_glicose..docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11702/rua_maria_nogueira_sampaio.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11703/rua_epitacio_alencar.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11718/indicacao_a_instalacao_completa_de_luminaria_no_poste_proximo_ao_sitio_mutuca_vila_areia_branca..docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11724/indicacao_de_instalacao_de_poste_e_refletores_no_campo_do_mulungu_em_conceicao.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11726/indicacao_no_07_-_construcao_de_uma_arena_de_futebol_as_margens_do_acude_novo.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11729/indicacao_-_complemento_do_calcamentpo_na_travessa_antonio_henrique_pereira_callou.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11735/indicacao-que_proceda_a_troca_da_tampa_da_fossa_na_rua_clarisbalte_filgueira_sampaio_ao_lado_da_catedral_de_santo_antonio_no_bairro_santo_antonio_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11747/indicacao_-_calcamento_da_projetada_16.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11748/indicacao_-_calcamento_da_rua_jose_belarmino_angelo.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11749/indicacao_-_calcamento_da_travessa_13_de_maio.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11757/indica_para_que_viabilize_a_colocacao_da_rede_de_esgoto_na_rua_18_loteamento_monte_alegre..docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11758/indicacao_no08_-_construcao_de_calcamento_na_rua_rua_aurea_sampaio_no_bairro_primavera.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11766/indicacao-que_providencie_a_reposicao_da_tampa_da_caixa_de_esgoto_na_rua_sebastiao_da_silva_barros_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11770/indicacao_de_vaga_exclusiva_para_conselho_tutelar.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11804/indicacao_a_reforma_na_estrutura_da_ubs_do_bairro_cohab_e_a_manutencao_do_ar-condicionado_da_recepcao_do_mesmo..docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11821/rua_buenos_aires.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11825/rua_arconcio_vieira.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11853/av_cicera_belem.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11875/indicacao_a_reforma_na_estrutura_da_ubs_do_bairro_cohab_e_a_manutencao_do_ar-condicionado_da_recepcao_do_mesmo._assinado.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11876/indica_que_seja_construida_uma_praca_na_av._pantaleao_rodrigues_de_carvalho2c_bairro_nossa_senhora_das_gracas._assinado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11877/indica_que_seja_construida_uma_ponte_de_acesso_na_avenida_beira_canal2c_bairro_nossa_senhora_das_gracas_assinado.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11878/indica_que_seja_construida_uma_pista_de_cooper_aos_arredores_da_avenida_beira_canal2c_bairro_nossa_senhora_das_gracas._assinado.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11879/indica_que_se_possivel_seja_construido_redutores_de_velocidade_29_na_rua_antonio_parente_alencarc22c_842c_89_e_115._assinado.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11901/rua_salomao_de_carvalho_primo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11902/av_francisco_jose_da_rosa.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11903/rua_israel.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11907/ubs_sitio_feijao.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11910/indicacao_no09_-_construcao_de_calcamento_na_rua_24_loteamento_asa_branca.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11951/rua_francisco_de_sa.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11952/av_audisio_rocha_sampaio.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11953/rua_16.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11954/rua_clarisbalte_filgueira_sampaio.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11959/requerimento_09_secretaria_de_obras__requerimento_do_calcamento_da_rua_luiz_bento_no_santa_margarida.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11983/indicacao_a_pavimentacao_da_rua_12_loteamento_sao_francisco..docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11984/indicacao_a_pavimentacao_na_rua_projetada_36_rua_da_ubs_bairro_loteamento_monte_alegre..docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11985/indicacao_a_pavimentacao_da_travessa_projetada_02_bairro_novo_salgueiro..docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11986/indicacao_a_a_pavimentacao_na_rua_35_bairro_loteamento_monte_alegre.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11987/indicacao_a__pavimentacao_na_travessa_projetada_01_bairro_novo_salgueiro.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11988/indicacao_a__pavimentacao_na_rua_projetada_27_bairro_loteamento_monte_alegre.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11989/indicacao_a__pavimentacao_na_rua_projetada_40_bairro_loteamento_monte_alegre.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11999/ponte_perto_do_antigo_dca.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12000/projeto_bueiro.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12007/indicacao_para_construcao_passagem_molhada_proximo_a_mestrinho.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12015/rua_cicero_barros.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12016/av_joao_agra_pereira.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12032/indicacao-que_seja_realizado_o_conserto_do_calcamento_na_rua_jose_nogueira_gois_no_bairro_santa_margarida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12056/rua_inacio_de_sa.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12057/travessa_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12058/rua_9.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12070/indicacao_a_pavimentacao_da_travessa_tenente_arlindo_rocha_primavera..docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12072/indicacao_a_pavimentacao_da_rua_horacio_cruz_primavera..docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12082/indicacao_a_pavimentacao_da_rua_olga_e_delgarde_primavera...docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12102/indicacao_nba10_-_construcao_do_parque_sensorial_no_centro_esportivo_comunitario_didinho_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12107/indi._pavimentacao_1_dr.andre.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12108/indi._pavimentacao_1_isabela_gualberg.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12109/indicacao_-.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12114/rua_41.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12115/rua_04.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12116/padre_pio.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12118/indicacao_secretaria_de_obras_reforma_antigo_posto_de_saude_de_conceicao.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12124/indica_a_reforma_da_pracinha_do_residencial_santo_antonio._assinado.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12128/indicacao_a_instalacao_completa_de_luminaria_no_poste_da_rua_bolivia2c_bairro_jardim_america._assinado.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12144/centro_de_artesanato.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12146/fundo_cultura.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12148/central_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12155/indicacao__secretaria_de_servicos_publicos_-conserto_de_canteiros.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12161/indica_pavimentacao_na_rua_da_gloria2c_primavera._assinado.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12163/indicacao_no11_-__calcamento_na_rua_travessa_antonio_filgueira_soares.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12164/indicacao_no_12_-_construcao_de_calcamento_na_rua_rua_ana_alves_de_sa.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12170/concha_acustica.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12171/plataforma_digital_biblioteca.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12173/horta_terapeutica.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12174/pavimentacao_da_rua_leonardo_da_vinci.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12175/rua_severina_da_silva_rego.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12177/ubs_maria_panta.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12178/travessa_expedita_de_sa_araujo.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12185/indicacao_da_pavimentacao_trv_antonio_nogueira_de_melo.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12195/indica_a_pavimentacao_na_rua_antonio_nunes_de_lima2c_bairro_nossa_senhora_das_gracas._assinado.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12196/indicacao_pra_que_seja_finalizado_a_instalacao_das_luminarias_do_campo_do_assentamento_jose_luiz_de_barros2c_municipio_de_salgueiro-pe._assinado.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12211/rua_mosenhor_mariano.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12212/rua_pedro_manoel_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12213/rua_julio_alves.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12216/rua_pompeu_e_dolores.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12217/tv_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12226/rua_sao_jose_umas.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12244/joao_de_sa.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12245/rua_doaciano_angelim_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12260/a_colocacao_de_ar-condicionado_e_computador_na_sala_dos_agentes_comunitarios2c_como_tambem_ar-condicionado_na_recepcao_e_sala_de_triagem_da_ubs_do_bairro_planalto_assinado.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12261/indicacao_a_reforma_da_pracinha_da_rua_rui_barbosa2c_bairro_planalto._assinado.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12262/indicacao_a_pavimentacao_da_travessa_ubatuba2c_bairro_planalto._assinado.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12263/indicacao_a_pavimentacao_da_rua_ubatuba2c_bairro_planalto._assinado.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12264/indica_para_que_seja_colocado_placas_que_indica_proibicao_de_jogar_lixo_ou_entulho_naquela_localidade._assinado.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12278/indicacao_-_coleiras_refletivas.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12280/indicacao_antonio_jose_de_souza.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12281/indicacao_francisco_augusto.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12288/indicacao_a_pavimentacao_da_rua_projetada_53_monte_alegre..docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12292/indicacao_de_pavimentacao_rua_jose_alves_de_lira_upae.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12312/indicacao._pavimemta.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12314/indicacao-que_seja_feito_o_desmatamento_e_limpeza_na_rua_10_no_loteamento_asa_branca_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12320/indicacao._pavimemta.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12324/requerimento_secretaria_de_obras_indicacao_construcao_de_cemiterio.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12378/campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12379/rua_maria_nogueira_sampaio.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12380/monte_alegre.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12387/indicacao_-_passarela_elevada_na_alberto_soares_16.09.24.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12394/indicacao_-_calcamento_da_rua_coronel_veremundo_soares.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12406/indicacao_-_pavimentacao_rua_francisco_correia_a_rua_coronel_honorato_marinho-11.11.24.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12407/indicacao_nba_12_-_saneamento_augusto_alencar_sampaio_assinado.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12418/cicinha_de_william.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12419/rua_salomao_primo.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12420/indicacao_antonio_pedro_angelim_psd.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12433/continuacao_da_rua_05_de_janeiro.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12434/posto_de_saude_umas.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12435/praca_de_umas.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12436/portico_de_entrada.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11307/rua_jose_duperron.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11308/rua_8.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11309/rua_10.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11310/quixaba.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11311/reque._iluminacao.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11312/reque._capinacao.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11313/reque._muro.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11317/requerimento__para_capinacao_e_roco_do_mato_ao_lado_posto_de_saude_do_bairro_planalto.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11342/requerimento_a_manutencao_da_via_com_patrolamento_para_todas_as_ruas_do_loteamento_sao_francisco_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11343/requerimento_abastecimento_de_agua_atraves_de_carro_pipa_na_propriedade_de_lucas_manoel_de_souza_no_sitio_caldeirao_das_letras_municipio_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11344/requerimento_para_limpeza_atraves_de_maquina_na_rua_ubatuba_na_alfredo_veiculos_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11345/requerimento_a_manutencao_da_luminaria_do_poste_da_rua_manoel_alencar_araujo_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11346/requer_a_limpeza_e_capinacao_e_patrolamento_da_rua_projetada_01_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11347/requerimento__a_limpeza_e_capinacao_na_rua_projetada_por_tras_da_rua_nova_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11348/requerimento_a_a_limpeza_e_capinacao_na_rua_alberto_soares_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11349/requerimento_a_a_limpeza_e_capinacao_na_rua_joaquim_de_sa_parente_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11350/requerimento_a_a_limpeza_capinacao_e_retirada_de_lixos_entorno_da_quadra_na_rua_rui_barbosa_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11351/requerimento_a_limpeza_e_capinacao_e_recolhimento_de_lixo_da_avenida_mariquinha_parente_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11352/requerimento_a_limpeza_e_capinacao_na_rua_01_de_agosto_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11353/requerimento_a_limpeza_e_capinacao_na_rua_ana_alves_da_sa_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11354/requerimento_a_limpeza_e_capinacao_na_rua_antonia_isabel_dinoa_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11355/requerimento_a_limpeza_e_capinacao_na_rua_francisco_barbosa_da_cruz_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11356/requerimento_a_limpeza_e_capinacao_na_rua_joaquim_de_sa_araujo_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11357/requerimento_a_limpeza_e_capinacao_na_rua_por_tras_do_posto_de_saude_ubs_do_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11358/requerimento_a_limpeza_e_capinacao_na_rua_ubatuba_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11359/requerimento_a_limpeza_e_capinacao_na_rua_ulisses_trapia_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11360/requerimento_a_limpeza_e_capinacao_na_travessa_ulisses_trapia_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11361/requerimento_a_limpeza_e_retirada_de_polda_da_rua_maria_das_dores_dos_santos_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11362/requerimento_a_manutencao_da_via_com_patrolamento_na_rua_ana_alves_de_sa_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11363/requerimento_limpeza_e_capinacao_na_travessa_rui_barbosa_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11364/requerimento_patrolamento_na_rua_ubatuba_planalto.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11365/requerimentoo_o_tapa_buraco_na_rua_cornelio_soares_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11366/requerimento_-_servico_de_capinacao_e_retirada_de_entulho_rua_luiz_pacifico_bento_cohab.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11367/requerimento_no_004_-_manutencao_do_bairro_primavera.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11368/mocao_de_pesar_no_02__-_sandra_maria_duarte.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11369/requerimento_no_003_-_manutencao_do_vila_uri.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11375/requerimento__desobstrucao_da_rede_de_esgoto_da_rua_jose_carneiro_no_bairro_santa_margarida.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11376/requerimento_para_tapa_buraco_na_rua__antonio_levino_de_alencar_no_bairro_do_prado.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11377/requerimento__conserto_de_um_vazamento_na_rua_manoel_jose_da_silva_no_bairro_santa_margarida.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11378/reque._reparo_no_calcamento_1.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11379/requerimento_153_-_canal_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11380/requerimento_154_-_canal_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11381/requerimento_155_-_limpeza_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11382/requerimento_156_-_estrada_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11383/requerimento_157_-_quadra_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11389/requerimento-que_seja_feito_o_servico_de_tapa_buraco_na_rua_antonio_levino_de_alencar_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11390/requerimento-que_seja_feito_o_conserto_de_vazamento_de_agua_potavel_na_rua_cabloco_eduardo_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11391/a_manutencao_da_passagem_molhada_que_liga_o_bairro_nossa_senhora_de_fatima_a_comunidade_de_adalmir.docx" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11392/a_reforma_da_escola_municipal_maria_dalva_goncalves_de_barros.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11393/audiencia_publica_para_o_dia_05_de_abril_de_2024.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11394/quadra_no_modulo.docx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11395/recolhimento_de_entulho_posto_de_saude_divino.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11399/requerimento_07.02.24_-_limpeza_na_rua_jose_carneiro_-_santa_margarida.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11400/requerimento_no_005_-_conselho_tutelar.docx" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11401/requerimento_no_006_-_audiencia_publica_-_estrada_do_pau_ferro.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11402/requerimento_-_cacamba_xexo.docx" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11403/requerimento_-_patrolamento_da_estrada_aldeia_poco_da_pedra.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11404/requerimento_-_patrolamento_da_estrada_pau_ferro.docx" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11405/calcamento_da_rua_ubatuba.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11406/requerimento_-_patrolamento_da_avenida_recife.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11408/requerimento_para_reparo_no_calcamento_na_subida_da_rua_sao_vicente_bairro_colina_proximo_ao_acude_velho.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11409/requerimento_para_conserto_de_tapa_buraco_no_calcamento_da__rua__ondon_duperon_de_alencar_no_bairro_nossa_aparecida.docx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11410/requerimento_patrolamento_na_rua_do_residencial_ana_julia_no_bairro_nossa_senhora_das_gracas.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11411/requerimento_patrolamento_na_rua_maria_das_dores_dos_santos_no_bairro_planalto.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11417/reque._buraco.docx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11418/reque._compesa_esgoto.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11419/reque._reparo_ju.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11421/requerimento_o_tapa_buraco_da_rua_sebastiao_da_silva_barros_bairro_nossa_senhora_do_perpetuo_socorro..docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11422/requerimento_o_tapa_buraco_na_rua_ana_alves_de_sa_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11423/requerimento_para_manutencao_da_via_com_patrolamento_para_o_final_da_rua_02_bairro_copo_de_cristal..docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11424/requerimento_o_tapa_buraco_na_rua_joaquim_naboco_bairro_santo_antonio..docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11425/requerimento_informacoes_referentes_a_professores_da_educacao_infantil_no_periodo_de_2021_a_2024.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11426/requerimento_o_tapa_buraco_entre_as_ruas_jose_luiz_da_silva_e_antonio_trapia_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11427/requerimento_providencie_o_reparo_no_calcamento_da_rua_tenente_quincas_de_sa_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11428/requerimento_o_recolhimento_de_animais_com_leishmaniose_visceral__em_outros_para_castracao_na_rua_expedita_de_sa_araujo_nas_proximidades_da_igreja_sao_francisco_no_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11434/requerimento.docx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11435/requerimento-para_providenciar_a_desobstrucao_do_esgoto_na_rua_antonio_alves_da_cruz_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11436/requerimento-para_providenciar_a_desobstrucao_do_esgoto_na_rua_joaquim_sampaio_no_bairro_nossa_senhora_de_gracas_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11437/requerimento_159_-_limpeza_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11438/requerimento_158_-_limpeza_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11440/requerimento_no_007_-_manutencao_do_bairro_novo_olinda.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11441/viabilizar_o_transporte_escolar_dos_alunos_nos_bairros_novo_horizonte_e_brisa_da_serra.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11442/promover_a_operacao_tapa_buraco_na_rua_jose_carneiro.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11443/retirada_de_entulho.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11444/pavimentacao_da_travessa_antonio_nogueira.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11445/requerimento_21.02.24_-_conserto_de_calcamento_rua_pres._washington_luiz.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11446/requerimento_21.02.24_-_conserto_de_calcamento_rua_antonio_filgueira_soares.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11448/estradas_santana_e_varzea_do_ramo.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11449/fisioterapia_pau_ferro.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11450/pavimentacao_da_rua_clarisbalte_filgueira_sampaio.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11451/requerimento_portaria_960.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11452/vajota_estrada.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11453/tarifa_social.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11456/rua_marcildo_barros.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11457/rua_39.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11458/rua_36.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11462/reque._parede.docx" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11465/requerimento_a_limpeza_e_capinacao_na_rua_antonio_henrique_pereira_callou_bairro_nossa_senhora_das_gracas..docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11466/requer_para_solucionar_o_esgotamento_sanitario_da_rua_antonio_henrique_pereira_callou_bairro_nossa_senhora_das_gracas..docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11467/requerimento_o_tapa_buraco_na_rua_do_postinho_do_loteamento_monte_alegre..docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11468/requer_para__para_solucionar_o_esgotamento_sanitario_da_rua_francisco_noberto_bairro_divino..docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11469/requerimento_a_limpeza_e_capinacao_na_rua_jose_duperron_de_alencar_araujo_bairro_divino..docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11470/requerimento_a_limpeza_capinacao_e_retirada_de_entulhos_da_rua_francisco_noberto_bairro_divino..docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11472/requerimento_no_08_-manutencao_e_limpeza_da__rua_jose_gomes_de_sa_-_creche_leticia_rosa.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11473/requerimento_reparo_em_cano_estourado_na_rua_jose_nogueira_de_goes-_santa_maragirda_-_26.02.24.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11474/requerimento_-_lombada_e_faixa_de_pedestre_na_avenida_alberto_soares.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11475/requerimento_-requalificacao_da_rua__antonio_alves_pereira_bairro_monte_alegre_22.02.24.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11476/requerimento_patrolamento_na_rua_joao_de_sa_no_bairro_granja_aurora_e_a_rua_miguel_mano_no_bairro_chico_rosa..docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11477/requerimento_limpeza_e_capinacao_na_intermediacao_da_quadra_do_riachinho.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11478/requerimento_limpeza_e_capinacao_na_intermediacao__da_academia_de_saude_de_umas.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11479/requerimento_limpeza_e_remocao_de_entulho_na_intermediacao_do_acude_velho.docx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11481/requerimento_160_-_carro_fumace_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11482/requerimento_161_-_agente_de_transito_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11483/requerimento_162_-_estrada_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11484/requerimento_para_tapa_buraco_na_rua__antonio_filgueira_soares..docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11485/requerimento_23.02.2024_-_servicos_publicos_-_iluminacao_rua_reino_unido_brisa_da_serra.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11486/promover_a_construcao_de_um_campo_de_futebol.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11488/abastecimento_de_agua_da_varzea_do_ramo.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11490/requerimento-para_providenciar_a_passagem_de_maquina_motoniveladora_patrol_na_rua_pantaleao_rodrigues_de_carvalho_no_bairro_nova_olinda_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11491/requerimento-que_seja_feito_o_conserto_de_vazamento_de_agua_potavel_na_rua_alberto_soares_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11492/requerimento-que_seja_feito_o_conserto_de_vazamento_de_agua_potavel_na_rua_avenida_major_antonio_rufino_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11493/requerimento-para_vistoriar_os_pontos_de_vazamento_na_rede_de_esgoto_e_dar_manutencao_na_rua_avenida_coronel_veremundo_soares_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11495/requerimento_limpeza_e_desobstrucao_do_esgoto__na_rua_vinte_e_sete_no_bairro_cohab.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11496/requerimento_para__desobstrucao_do_esgoto_na_travessa_manoel_borba_215_no_bairro_divino.docx" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11497/requerimento__para_limpeza_e_roco_do_mato_no_canal_da_rua_dez_bairro_cohab.docx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11498/requerimento__troca_da_lampada_no_sitio_serrote_zona_rural_do_municipio.docx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11499/travessa_manoel_santiago.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11501/requerimento_para_conserto_de_vazamento_de_agua_potavel_na_rua_expedito_joaquim_da_silva_no_bairro_nossa_senhora_aparecida.docx" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11502/limpeza_praca_cohab.docx" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11503/requerimento_-_reparo_do_asfalto.docx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11504/requerimentos_01_2024_secretaria__acricultura_um_poco_antoniol_xavir.docx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11506/requerimento_celpe_01-_2024__para_extencao_de_rede_para_a_capela_do_sitio_16_feijao.docx" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11507/requer_compesa_para_solucionar_o_esgotamento_sanitario_da_rua_santa_cruz_bairro_primavera..docx" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11508/requerimento_para_compesa_para_providenciar_o_concerto_na_tubulacao_de_agua_potavel_da_rua_maria_nogueira_sampaio_bairro_nossa_senhora_das_gracas..docx" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11509/requerimento_providencie_o_tapa_buraco_na_rua_24_loteamento_asa_branca..docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11510/requerimento_a_limpeza_e_capinacao_na_rua_santa_cruz_bairro_primavera..docx" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11511/requer_compesa_para_solucionar_o_esgotamento_de_esgoto_da_rua_projetada_18_loteamento_monte_alegre..docx" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11512/requerimento_a_limpeza_e_capinacao_na_rua_estados_unidos_bairro_brisa_da_serra..docx" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11513/requerimento_a_limpeza_capinacao_e_retirada_de_entulho_entre_as_ruas_antonio_trapia_bairro_bomba_e_a_rua_monsenhor_mariano_de_souza_neto_bairro_divino..docx" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11514/requerimento_rua_sao_jose_pimenta_04.docx" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11515/requerimento_ruas_01_11_e_24_cohab.docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11518/requerimento-limpeza_e_capinacao_da__travessa_da_rua27_para_a_rua_25_no_bairro_da_cohab_-04.03.24.docx" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11519/requerimento_-reparo_na__rede_de_esgoto_na_valdemar_menezes-04.03.2024.docx" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11520/requerimento_-_rrequerimento-_requalificacao_da__rua_maria_do_socorro_de_sa_carvalho-_nova_olinda-04.03.2024.docx" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11521/requerimento_06.03.24_-_limpeza_na_rua_joao_alves_de_marins.docx" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11522/requerimento_06.03.24_-_conserto_de_calcamento_rua_cabloco_eduardo_prado.docx" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11523/requerimento_06.03.24_-_conserto_de_calcamento_rua_antonio_trapia.docx" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11524/requerimento_06.03.24_-_conserto_de_calcamento_rua_severino_dos_santos_novo_olinda.docx" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11525/requerimento_06.03.24_-_conserto_de_calcamento_rua_vicencia_pereira_esquina_com_rua_juscelino_kubistchek.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11526/requerimento_06.03.24_-_conserto_de_calcamento_rua_clarisbalte_filgueira.docx" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11527/requerimento_06.03.24_-_conserto_de_calcamento_rua_alberto_soares.docx" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11530/requerimento_-_reparo_travessa_alfredo_soares.docx" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11531/reque._compesa_vazamento.docx" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11532/reque._compesa_esgoto_-_copia.docx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11533/reque._compesa_vazamento_rua_da_igreja.docx" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11534/reque._arena_crocodilo.docx" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11535/reque._compesa_arena_crocodilo.docx" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11537/requerimento-para_providenciar_a_passagem_de_maquina_motoniveladora_patrol_na_rua_projetada_no_bairro_monte_alegre_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11538/requerimento-que_seja_feito_o_servico_de_tapa_buraco_na_rua_valdemar_menezes_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11539/requalificacao_da_rua_projetada_08_bairro_loteamento_sao_francisco-08.03.24.docx" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11541/requerimento_no_09_-conserto_das_caixas_de_esgotos_da_vila_do_distrito_do_pau_ferro.docx" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11542/requerimento_no_011-_manuntecao_das_vias_publicas_bairro_novo_salgueiro.docx" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11543/requerimento_no_09-_tapa_buraco_da_rua_jose_de_brito_rosado.docx" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11546/requerimento_a_limpeza_e_capinacao_na_rua_ana_alves_de_sa_loteamento_sao_francisco..docx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11547/requer_a_manutencao_da_via_com_patrolamento_na_travessa_ulisses_trapia_e_rua_ubatuba_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11548/requerimento_o_tapa_buraco_na_avenida_audisio_rocha_sampaio_bairro_minervina_franklin..docx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11549/requerimento_a_requalificacao_tapa_buraco_entre_as_ruas_joao_buique_e_jose_de_brito_rosado_bairro_nossa_senhora_das_gracas..docx" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11550/requer_compesa_para_solucionar_o_esgotamento_sanitario_entre_as_ruas_joao_buique_e_jose_de_brito_rosado_bairro_nossa_senhora_das_gracas..docx" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11555/capinacao_rua_projetada_1_novo_salgueiro.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11556/tapa_burcao_rua_projetada_1_novo_salgueiro.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11557/requerimento__secretaria_de_obras__requerimento_passagem_de_pedestre_rua_manoel_adernil_januario.docx" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11558/requerimento_04_secretaria_de_servicos_publicos_-_troca_de_luminaria_da_barra_do_mulungu.docx" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11559/requerimento_secretaria_de_servicos_publicos_-_braco_com_luminaria_no_sitio_barra_do_mulungu.docx" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11563/pimenta_2.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11564/caboclo_eduardo.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11567/requerimento_161_-_limpeza_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11568/requerimento_160_-_tapa_buraco_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11569/requerimento_162_-_limpeza_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11570/requerimento_o_tapa_buraco_na_rua_teresina_bairro_nossa_senhora_das_gracas..docx" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11571/requerimento_o_tapa_buraco_na_rua_jose_alves_de_lira_bairro_nossa_senhora_aparecida..docx" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11572/requerimento_o_tapa_buraco_na_rua_antonio_trapia_bairro_nossa_senhora_das_gracas..docx" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11573/requer_compesa_solucionar_o_esgotamento_sanitario_da_rua_joao_pessoa_bairro_nossa_senhora_aparecida..docx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11574/requerimento_o_tapa_buraco_na_rua_pimenta_4_bairro_santa_margarida..docx" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11577/requerimento-reparo_do_calcamento_da_av._agamenon_magalhaes-18.03.24.docx" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11578/requerimento_20.03.24_-_conserto_de_calcamento_rua_jose_carneiro.docx" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11579/requerimento_20.03.24_-_conserto_de_calcamento_na_rua_sub_prefeito.docx" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11580/requerimento_20.03.24_-_conserto_de_calcamento_entre_as_ruas_antonio_filgueira_sampaio_e_av._agamenon_magalhaes.docx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11581/requerimento_20.03.24_-__limpeza_e_retirada_de_entulhos_na_rua_02_vila_nova.docx" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11582/requerimento_no_013_-_limpeza_e_capinacao_do_psf_do__residencial_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11583/requerimento_no_014_-_manutencao_das_estradas_dos_sitios_manicobaqueimada_grande_miguel_e_adjacencias.docx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11584/requerimento_no_012_-_limpeza_e_capinacao_do_residencial_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11585/requerimento_para_tapa_buraco_na_rua_dez_no_bairro_da_cohab.docx" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11586/requerimento_para_tapa_buraco_na_rua__vinte_e_sete_no_bairro_da_cohab.docx" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11587/requerimento_patrolamento_na_rua_projetada_22_quadra_44_no_bairro_minervina_bezerra_franklin_de_lima.docx" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11588/limpeza_de_esgoto_rua_joao_pessoa.docx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11589/manutencao_das_ruas_sem_pavimentacao_nos_bairros.docx" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11590/a_promover_a_manutencao_da_rede_de_esgoto_da_rua_jose.docx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11591/promover_um_mutirao_de_limpeza_e_capinacao_nos_bairros.docx" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11592/tapa-buraco_na_rua_antonio_filgueira_soares.docx" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11594/requerimento-que_seja_feito_o_servico_de_tapa_buraco_na_rua_arconcio_vieira_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11595/requerimento-para_providenciar_a_passagem_de_maquina_motoniveladora_patrol_na_rua_04_no_bairro_loteamento_asa_branca_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11596/requerimento-para_que_seja_feito_a_troca_da_luminaria_do_poste_barramento_no_m293741_na_rua_caboclo_eduardo_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11597/requerimento-que_seja_feito_o_servico_de_limpeza_e_retirada_de_entulhos_na_rua_fortunato_barbosa_da_cruz_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11599/reque._compesa_esgoto_-_copia.docx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11601/requerimento_nba_015-_limpeza_do_canal2c_bairro_cohab_assinado.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11604/requerimento_manutencao__qd_montevideu_-.docx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11605/requerimento_manutencao__qd_montevideu_-.docx" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11606/requerimento_limpeza_antonio_filgueira_soares.docx" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11608/requerimento_-_requalificacao_da_rua_24_-loteamento_asa_branca-26.03.24.docx" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11610/requerimentos_01_2024_secretaria__desenvolvimento_rural.docx" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11611/requerimento1.docx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11612/otone_nogueira.docx" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11613/canais_nova_olinda.docx" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11614/manutencao_da_passagem_molhada_que_liga_o_bairro_nossa_senhora_de_fatima_a.docx" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11615/servico_de_terraplanagem_com_maquina_patrol_e_manutencao_das_estradas_rurais.docx" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11617/requerimento_28.03.24_-_troca_de_luminaria_paredao_do_acude_velho.docx" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11618/requerimento_28.03.24_-_capinacao_do_entorno_da_pimenta_4.docx" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11619/requerimento_28.03.24_-_limpeza_na_travessa_13_de_maio_-_nossa_senhora_das_gracas.docx" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11620/requerimento_28.03.24_-_troca_de_luminaria_rua_espedita_de_sa_araujo_loteamento_sao_francisco.docx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11621/requerimento_28.03.24_-_capinacao_da_rua_expedita_de_sa_araujo_-_bairro_sao_francisco.docx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11627/requerimentos_26_03_2024_secretaria__acricultura_um_poco_rapahel.docx" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11628/rua_mandacaru.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11630/travessa_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11631/travessa_treze_de_maio.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11632/estrada_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11633/reque._buraco1.docx" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11634/reque._compesa_esgoto.docx" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11635/reque._buraco2.docx" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11636/requerimento_para_limpeza_roco_e__patrolamento__que_liga_os_bairros_granja_aurora_e_chico_rosa.docx" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11637/requerimento__para_limpeza_e_roco_do_mato_no_canal_da_rua_dez_bairro_cohab.docx" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11638/requerimento_de_capinacao_roco_e_limpeza_nas_proximidades__rua__do_posto_de_saude_do_divino.docx" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11639/requerimento__para_limpeza_e_roco_na_rua_-_trinta_e_nove_no_bairro_cohab.docx" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11640/requerimento_para_acao_de_combate_a_dengue_chikungunya_e_zika_virus_no_municipio.docx" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11641/requermento-para_providenciar_a_passagem_de_maquina_motoniveladora_patrol_no_sitio_pitombeira_municipio_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11642/requerimento-que_seja_feito_o_conserto_de_vazamento_de_agua_potavel_na_rua_coronel_honorato_marinho_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11643/requerimento-para_vistoriar_os_pontos_de_vazamento_na_rede_de_esgoto_e_dar_manutencao_na_rua_valdemar_menezes_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11644/requerimeento-_que_providenciem_o_servico_de_capinacao_limpeza_e_maquina_motoniveladora_patrol_na_rua_8_loteamento_sao_francisco_no_bairro_planalto_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11646/requerimento_no_018-_limpeza_dos_canais_da_jose_janoca_e_pantaleao.docx" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11647/requerimento_no_016-_aquisicao_de_alevinos.docx" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11648/requerimento_no_017_-_manutencao_das_vias_rurais_do_2o_distrito.docx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11649/requerimento_a_limpeza_capinacao_e_patrolamento_da_avenida_mariquinha_parente_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11650/requerimento_a_limpeza_capinacao_e_retirada_de_entulhoslixos_entorno_da_quadra_da_rua_rui_barbosa_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11651/requerimento_a_manutencao_da_via_com_patrolamento_para_todas_as_ruas_do_loteamento_novo_salgueiro_2..docx" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11652/requerimento_a_limpeza_capinacao_e_retirada_de_entulhos_da_rua_19_entorno_e_dentro_do_canal_bairro_cohab..docx" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11653/requerimento_no_016-_aquisicao_de_alevinos.docx" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11654/requerimento__troca_da_lampada_no_assentamento_santa_luzia.docx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11655/requerimento_para__colocacao_da_tampa_do_bueiro_av_aurora_de_carvalho_rosa_no_bairro_granja_aurora.docx" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11656/requerimento_para__colocacao_da_tampa_do_bueiro_na_quadra_n_no_bairro_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11657/requerimento_patrolamento_na_rua_trinta_no_bairro_da_cohab.docx" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11658/requerimento_de_desobstrucao_da_rede_de_esgoto_da_rua_expedicionario_pedro_barros.docx" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11659/requerimento_para_patrolamento_no_sitio_alazao_de_cima_na_zona_rural_de_salgueiro_pe.docx" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11660/requerimento__limpeza_de_entulho_na_rua_dezesseis_no_bairro_da_cohab.docx" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11661/requerimento_para__colocacao_da_tampa_do_bueiro_na_rua_vinte_e_tres_no_bairro_da_cohab.docx" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11662/reque._compesa_esgoto_3.docx" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11663/reque._compesa_esgoto_4.docx" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11664/reque._compesa_esgoto_2.docx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11665/reque._compesa_esgoto1.docx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11666/requerimento__secretaria_servico_publico___conserto_da_estrada_sitio_sabino_a_baraunas.docx" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11667/requerimento___compesa_sitio_barra_do_mulungu.docx" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11668/requerimento__secretaria_de_obras__requerimento_tapa_buraco_da_rua_martins_rodrigue.docx" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11669/requerimento__secretaria_de_obras__requerimento_conserto_da_rua_martins_rodrigues.docx" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11670/requerimento_-_colocar_kit_de_iluminacao_sitio_mutuca_05.04.24.docx" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11671/requerimento-_limpeza_da_rua__engenheiro_walmir_campos_bezerras_caravan03.04.24.docx" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11672/requerimento_-_troca_de_lampadas-_rua_joao_da_cruz_neves-prado_03.04.24.docx" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11674/requerimento-_conclusao_da_pavimentacao_do_alto_do_riachinho.docx" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11678/rua_43.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11679/rua_44.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11681/requerimento_no_019_-manutencao_e_limpeza_da__rua_projeta_3_no_planalto.docx" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11684/requerimento_para_patrolamento.docx" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11686/requerimento_a_manutencao_da_via_com_patrolamento_para_a_rua_boa_esperanca_bairro_cohab..docx" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11687/requerimento_passos_a_manutencao_da_via_com_patrolamento_para_a_rua_14_bairro_vila_dos_funcionarios..docx" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11688/requer_a_compesa__para_que_seja_feito_o_concerto_no_cano_de_abastecimento_de_agua_da_rua_ana_alves_de_sa_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11689/requer_passos_a_manutencao_das_luminarias_dos_postes_da_rua_06_loteamento_novo_salgueiro..docx" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11690/requer_para_solucionar_o_esgotamento_sanitario_da_rua_boa_esperanca_por_tras_do_ceja_centro_de_educacao_de_jovens_e_adultos_bairro_cohab..docx" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11691/requerimento_a_manutencao_das_vias_com_patrolamento_para_todas_as_ruas_do_loteamento_monte_alegre..docx" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11693/requerimento_o_tapa_buraco_na_rua_cabo_galdencio_pereira_de_sa_bairro_novo_olinda..docx" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11694/requer_a_manutencao_dos_refletores_da_quadra_da_praca_ceu_no_bairro_cohab_..docx" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11695/limpeza_e_capinacao_rua_vivencia_pereira_de_lima.docx" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11696/refletor_pista_de_cooper.docx" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11697/limpeza_do_posto_de_saude_do_planalto.docx" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11698/tapa_buraco_vicencia_pereira_da_silva.docx" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11699/avenida_de_carvalho_rosa.docx" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11701/quadra_g.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11704/quadra_h.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11705/rua_387.docx" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11706/tapa_buracp_rua_14.docx" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11707/batalhao.docx" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11708/jose_adalberto.docx" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11709/parque.docx" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11710/requerimento_limpeze_e_capinacao_av._beira_canal_lot_nossa_senhora_da_conceicao.docx" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11711/requerimento_limpeze_e_capinacao_rua_15.docx" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11712/requerimento__secretaria_servico_publico_capinacao_severino_dos_santos.docx" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11713/requerimento__secretaria_servico_publico___patrol_na_primavera.docx" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11714/requerimento_o_reparo_no_calcamento_ao_redor_da_rede_de_esgoto_da_rua_25_bairro_cohab..docx" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11715/requerimento_a_limpeza_capinacao_e_retirada_de_lixo_da_rua_coronel_cornelio_soares_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11716/requer_a_manutencao_de_luminari_na_rua_otimo_nogueira_sobrinho_por_tras_do_posto_girador_em_frente_a_casa_de_n_99_bairro_nova_olinda..docx" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11717/requerimento_a_limpeza_capinacao_e_recolhimento_de_lixo_da_travessa_umbelino_de_sa_araujo_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11719/requerimento_a_limpeza_e_capinacao_da_pista_de_cooper_no_bairro_divino_espirito_santo..docx" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11720/requerimento_a_manutencao_da_via_da_estrada_da_mutuca_a_vila_negreiros.docx" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11721/reque._buraco1_-.docx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11722/reque._compesa_esgoto1.docx" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11723/reque._buraco_2.docx" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11725/requerimento_no_020_-_manutencao_da_quadra_de_esportes_de_conceicao_das_crioulas.docx" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11730/requerimento_para_conserto_de_tapa_buraco_no_calcamento_da__rua__raimundo_pereira_de_lima.docx" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11731/requerimento_para_patrolamento__do_sitio__sabino_ao_assentamento_santa_luzia_na_zona_rural_de_salgueiro_pe.docx" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11732/requerimento_de_desobstrucao__da_rede_de_esgoto_e_limpeza_do_mato_na_travessa_quarenta_e_dois_a_rua_quarenta_e_dois_no_bairro_da_cohab.docx" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11734/requerimento-que_realize_o_servico_de_limpeza_do_matagal_na_rua_advogado_manoel_adernil_januario_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11737/requerimento_-_capinacao.docx" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11739/requerimento_06_secretaria_de_servicos_publica_conserto_de_estrada_varzea_do_ramo_a_umas.docx" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11740/requerimento__secretaria_servico_publico___patrol_rua_estudante_alecio.docx" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11742/requerimentos_11_secretaria__acricultura_construcao_do_barreiro_trincheiro_sitio_serrote.docx" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11743/reque._buraco_2.docx" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11744/reque._buraco_1.docx" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11750/requerimento_a_limpeza_e_capinacao_atraves_de_maquina_para_rua_ubatuba_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11751/requerimento_a_urgentissima_necessidade_da_manutencao_da_iluminacao_e_troca_de_refletores_queimados_da_quadra_do_centro_de_artes_e_esportes_unificados__ceus_no_bairro_cohab..docx" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11752/requerimento_a_manutencao_da_ponte_da_rua_pimenta_01_bairro_santa_margarida..docx" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11753/requerimento_a_manutencao_da_via_com_patrolamento_para_rua_da_dutra_engenharia_loteamento_novo_salgueiro..docx" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11754/requerimento_a_manutencao_da_via_com_patrolamento_para_rua_ao_lado_do_condominio_ana_julia_proximo_a_escola_pais_e_mestres_bairro_nossa_senhora_das_gracas..docx" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11755/requerimento_a_limpeza_capinacao_e_recolhimento_de_lixo_da_travessa_ubaldo_de_sa_bairro_divino..docx" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11756/requerimento_a_limpeza_capinacao_e_recolhimento_de_lixo_do_cemiterio_publico_municipal..docx" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11759/requerimento_no_23_-_manutencao_da_rua_cosme_e_damiao_rua_dezno__bairro_copo_de_cristal.docx" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11760/requerimento_no_24-_manuntecao_da_rua_doze_no_bairro_copo_de_cristal.docx" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11761/requerimento_no_021_-_roco_das_estradas_dos_sitios_roca_queimada.docx" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11765/requerimento-2.docx" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11771/requerimento_no_022_-_roco_das_estradas_dos_sitios_mutuca_areia_branca_varzea_redonda.docx" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11772/doador_concurso.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11773/doador_concurso_prefeito.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11774/semana_doador.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11776/requerimento_limpeza_e_capinacao_asa_branca.docx" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11777/requerimento.docx" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11778/requerimento_-_servico_de_limpeza_e_capinacao_rua_mariquinha_parente_2024.docx" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11779/requerimento_-_patrolamento_antonia_izabel.docx" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11782/requerimento_11_secretaria_de_servicos_publicos_colocar_estacionaria_para_colocar_lixo_na_rua_leonardo_da_vinci.docx" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11783/requerimento_12_secretaria_de_servicos_publicos_para_mandar_a_maquina_patrol_fazer_desmatamento_na_rua_frei_damiao.docx" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11784/requerimento__secretaria_de_obras__requerimento_quadra_alto_das_abelhas.docx" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11785/requerimento_secretaria_de_cultura_e_esporte-reforma_da_quadra_rua_luiz_jose_da_silva.docx" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11786/requerimento__secretaria_de_servicos_publicos_-_luminaria_sitio_uri_de_cima.docx" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11787/requerimento__secretaria_de_obras__conserto_passagem_molhada__na_granja_aurora.docx" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11788/requerimentos__secretaria__acricultura_um_poco_artesiano_geraldo_joaquim.docx" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11789/reque._compesa_esgoto_2.docx" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11790/reque._buraco1.docx" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11791/reque._buraco.docx" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11792/reque._compesa_esgoto_-_copia.docx" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11793/requerimento_a_manutencao_da_via_com_patrolamento_para_rua_18_loteamento_monte_alegre..docx" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11794/requer_compesa_o_concerto_na_tubulacao_de_agua_potavel_em_frente_a_eremsal_na_br_232..docx" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11795/requerimento_a_limpeza_e_capinacao_no_ubs_do_bairro_divino..docx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11796/requerimento_a_manutencao_da_via_com_patrolamento_para_travessa_rui_barbosa_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11797/requerimento_a_manutencao_da_via_com_patrolamento_para_avenida_recife_loteamento_novo_salgueiro..docx" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11798/requerimento_a_manutencao_da_via_com_patrolamento_e_capinacao_para_rua_34_loteamento_novo_salgueiro..docx" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11799/requerimento_a_limpeza_e_capinacao_no_entorno_da_praca_ceu_no_bairro_cohab..docx" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11800/requerimento_a_manutencao_da_via_com_po_de_brita_na_rua_principal_do_loteamento_sao_francisco_rua_do_adega_mandacaru..docx" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11805/requerimento_29.04.24_-_patrolamento_rua_7_loteamento_asa_branca.docx" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11806/requerimento_29.04.24_-_limpeza_na_rua_10_loteamento_asa_branca.docx" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11807/requerimento_29.04.24_-_desentupimento_de_esgoto_rua_10_loteamento_asa_branca.docx" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11808/requerimento_29.04.24_-_limpeza_na_avenida_jose_nivaldo_barbosa_loteamento_asa_branca.docx" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11809/requerimento_29.04.24_-_limpeza_na_rua_jose_carneiro.docx" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11810/requerimento_29.04.24_-_tampa_de_boeiro_rua_jose_nogueira.docx" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11811/requerimento_29.04.24_-_conserto_de_calcamento_na_rua_rui_barbosa.docx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11812/requerimento_29.04.24_-_limpeza_na_rua_rui_barbosa_-_santa_margarida.docx" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11813/requerimento_29.04.24_-_desentupimento_de_esgoto_rua_jose_carneiro.docx" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11814/requerimento_29.04.24_-_limpeza_na_rua_15_loteamento_asa_branca.docx" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11819/requerimento_no_25_-__manutencao_da_iluminacao_da_escola_maria_guilhermina_de_jeses_sitio_monte_video.docx" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11822/av_major_antoni_rufino.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11823/rua_argentina_de_alencar.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11824/av_aurora_de_carvalho_rosa.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11826/rua_amaro_concerva.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11827/rua_aurilia_rocha_sampaio.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11828/rua_projetada_35.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11832/requer_compesa_para_solucionar_o_esgotamento_sanitario_da_avenida_natal_-lateral_da_emoresa_braco_forte-_loteamento_novo_salgueiro..docx" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11833/requer_compesa_averiguar_a_tubulacao_de_agua_potavel_da_avenida_mariquinha_parente_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11836/requerimento-no_sentido_que_seja_feito_a_manutencao_da_estrada_que_da_acesso_ao_lixao_na_rua_pimenta_1_no_bairro_santa_margarida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11837/requerimento-para_que_seja_feito_a_troca_da_luminaria_do_poste_barramento_no_s255060_na_rua_valdemar_menezes_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11838/para_promover_a_limpeza_capinacao_e_dedetizacao_do_cemiterio_publico_luiz_gonzaga.docx" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11839/ruas_do_bairro_cohab.docx" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11840/rua_pedro_antonio_de_souza.docx" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11841/para_promover_a_limpeza_capinacao_e_dedetizacao_do_cemiterio_publico_luiz_gonzaga.docx" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11842/tapa_buraco_jose_nunes_de_barros.docx" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11844/requerimento_-_patrolamento_antonia_izabel.docx" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11845/requerimento__secretaria_de_servicos_publicos_estradas_sitio_coqueiro_e_demais.docx" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11846/requerimento_25_secretaria_servicos_publ._passagem_molhada_manoel_aguida.docx" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11847/requerimentos__secretaria__acricultura_um_poco_artesiano_valdenor_pereira.docx" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11848/requerimentos__secretaria__acricultura_um_poco_artesiano_francisco_de_barros.docx" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11849/reque._compesa_esgoto_1.docx" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11850/reque._compesa.docx" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11851/requerimento_rua_holanda.docx" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11852/requerimento_nba_26-a-_roco_e_capitancao_da_avenida_senador_mansueto_de_lavor_assinado.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11854/rua_42.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11855/av_audisio_rocha_sampaio.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11856/rua_15.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11857/limpeza_capinacao_e_patrolamento_na_antiga_estacao.docx" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11858/rua_28_cohab_operacao_tapa_buraco.docx" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11859/7_geres.docx" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11860/praca_jose_ancelmo.docx" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11861/requerimento-requalificacao_rua_20_quadra_d_novo_salgueiro-07.05.24.docx" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11863/requer_limpeza_e_capinacao_e_recolhimento_de_lixo_pimenta_05.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11864/reuqer_manutencao_luminaria_pimenta_04.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11865/reuqer_limpeza_e_patrolamento_pimenta_04.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11866/reuqer_a_limpeza_e_capinacao_rua_joao_buique.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11867/requer_patrolamento_travessa_beco_da_paz.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11868/reuqer_desobstrucao_de_esgoto_pimenta_04.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11869/requer_transporte_para_criancas_do_sitio_uri_ir_para_escola_pedro_paixao.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11870/requer_patrolamento_da_avenida_brasil.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11871/reuqer_limepza_do_esgoto_da_avenida_beira_canal.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11872/requer_patrolamento_rua_osmar_jose_de_souza.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11873/recibo_requerimento_de_patrolamento_na_rua_10_e_12_copo_de_cristal..pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11874/requer_limpeza_e_capinacao_rua_antonio_alves_vasconcelos.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11881/requerimento-para_realizar_a_retirada_de_entulho_na_rua_esperanca_pereira_de_barros_no_bairro_nova_olinda_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11882/requerimento-para_que_seja_feito_a_troca_da_luminaria_do_poste_barramento_no_m294070_na_rua_sao_pedro_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11884/requerimento_emenda_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11885/requerimento_emenda_equoterapia_1.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11886/requerimento_emenda_olaria.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11887/requerimento_emenda_umas.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11888/requerimento_rua_41_monte_alegre.docx" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11889/requerimento_rua_antonio_alves_conserva_riachinho.docx" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11894/requerimento_para_roco_do_mato_e_patrolamento_na_rua_projetada_8_no_loteamento_sao_francisco.docx" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11895/requerimento_-ar_condicionado-_escola_jose_pontes_jardim-16.05.24.docx" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11896/requerimento_-colocado_uma_manta_na_laje_da_escola_jose_pontes_jardim-16.05.24.docx" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11898/requerimento__secretaria_de_servicos_publicos_estradas_sitio_pau_ferro_e_demais.docx" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11899/requerimento_25_secretaria_servicos_publ._passagem_molhada_varzea_do_ramo.docx" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11900/rua_geroncio_martins_vieira.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11905/requerimento_limpeza_e_capinacao_de_cruzamento__creche_cohab.docx" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11906/requerimento_iluminacao_rancho_verdesitio_varzea_redonda.docx" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11908/requerimento_166_-_limpeza_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11911/requerimento_no_027_-_manutencao_das_estradas_dos_sitioa_passagem_funda__carcara_e_adjacencias.docx" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11912/requerimento_no_026_-_roco_das_estradas_dos_sitios_coqueiro_e_cruzeiro_do_sul.docx" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11913/requerimento_no_28_-_manutencao_da_rua_sao_jose__pimenta_4_nossa_senhora_de_fatima.docx" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11914/reque._buraco1.docx" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11915/reque._buraco2.docx" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11917/requerimento_no_029_-_manutencao_das_estradas_dos_sitioa_dnocs.docx" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11918/requerimento_iluminacao_praca_dos_leoes.docx" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11919/requerimento_desobstrucao_de_esgoto_da_praca_elias.docx" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11920/requerimento-__pavimentacao_da_rua_jose_janoca.docx" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11921/requerimento_poda_das_avores_de_vias.docx" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11923/requerimento-que_providencie_o_servico_de_carro_fumace_na_rua_valdemar_menezes_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11924/requerimento-que_providencie_com_a_maxima_urgencia_a_desobstrucao_da_rede_de_esgoto_limpeza_de_matagal_na_rua_boa_esperanca_no_bairro_novo_horizonte_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11925/requerimento_loteamento_asa_branca.docx" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11926/requerimento_praca_bebe_divino.docx" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11927/requerimento_manutencao_de_lombadas_e_faixas_de_pedestres.docx" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11928/requerimento_rua_acude_velho.docx" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11929/requerimento_rua_21caravam.docx" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11930/requerimento_av_central_capinacao_e_troca_de_lampada.docx" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11931/requerimento_25_secretaria_servicos_publ._limpeza_de_terreno_sitio_tapuio.docx" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11932/requerimentos__secretaria__acricultura_um_poco_artesiano_joaquim_de_barros_sitio_tapuio.docx" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11933/reque._buraco2.docx" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11934/reque._buraco1.docx" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11935/reque._buraco_3.docx" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11936/reque._compesa.docx" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11938/requerimento-para_providenciar_a_passagem_de_maquina_motoniveladora_patrol_na_rua_das_acacias_no_bairro_santa_margarida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11939/requerimento-que_realize_a_manutencao_da_estrada_rural_que_da_acesso_as_comunidades_de_lagoinha_tapuio_cacimbinha_penedo_e_letras_localizados_no_municipio_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11941/requer_a_manutencao_da_via2c_loteamento_monte_alegre._assinado.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11942/requerimento_o_tapa_buraco_da_rua_sao_vicente2c_bairro_divino._assinado.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11943/requer_a_manutencao_da_luminaria_do_poste_do_lado_da_escola_aura_sampaio2c_bairro_nossa_senhora_do_perpetuo_socorro._assinado.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11944/requerimento_o_tapa_buraco_da_rua_joaquim_nabuco2c_bairro_santo_antonio._assinado.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11947/requerimento_emenda_sac.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11948/requerimento_emenda_sac_2.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11949/requerimento_emenda_umas_messias.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11950/requerimento_emenda_umas_messias_2.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11956/requerimentos__secretaria__acricultura_um_poco_artesiano_ademilton_matias_leite.docx" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11957/requerimento__secretaria_de_servicos_publico_conserto_da_rua_antonio_flgueira.docx" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11958/requerimentos_03_06_2024_secretaria__acricultura_um_poco_expedito_de_campinhos.docx" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11961/requerimento_no_031_-_manutencao_dos_loteamentos_de_salgueiro.docx" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11962/requerimento_no_030_-_roca_de_luminarias_do_sitio_paulo.docx" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11963/reque._buraco1.docx" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11964/reque._entulho4.docx" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11965/reque._compesa3.docx" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11966/reque._compesa2.docx" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11967/reque._hospital5.docx" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11968/requerimento__troca_das_lampadas_na_praca_da_granja_aurora..docx" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11969/requerimento__para_limpeza_e_roco_do_mato_na_escola_francisco_de_sa_sampaio_no.docx" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11970/requerimento-que_providencia_a_troca_da_tampa_do_bueiro_na_rua_05_no_bairro_cohab_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11971/requerimento-para_vistoriar_os_pontos_de_vazamento_na_rede_de_esgoto_e_dar_manutencao_na_rua_francisco_ferreira_teles_no_bairro_imperador_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11972/requerimento-que_seja_feito_o_conserto_de_vazamento_de_agua_potavel_na_rua_trinta_no_bairro_cohab_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11974/requer_a_manutencao_da_via_com_patrolamento_limpeza_e_capinacao_na_rua_12_bairro_loteamento_monte_alegre..docx" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11975/requer_a_limpeza_e_capinacao_na_rua_pompeu_e_dolores_bairro_divino_espirito_santo..docx" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11976/requer_a_manutencao_da_via_com_patrolamento_na_rua_projetada_36_rua_da_ubs_bairro_loteamento_monte_alegre..docx" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11977/requer_passos_a_manutencao_da_via_com_patrolamento_na_rua_projetada_40_bairro_loteamento_monte_alegre..docx" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11978/requer_a_manutencao_da_via_com_patrolamento_na_rua_projetada_27_bairro_loteamento_monte_alegre..docx" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11979/requer_a_manutencao_da_via_com_patrolamento_limpeza_e_capinacao_na_travessa_projetada_02_bairro_novo_salgueiro..docx" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11980/requer_a_manutencao_da_via_com_patrolamento_na_rua_35_bairro_loteamento_monte_alegre..docx" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11981/requer_a_manutencao_da_via_com_patrolamento_limpeza_e_capinacao_na_travessa_projetada_01_bairro_novo_salgueiro..docx" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11982/requer_a_compesa_a_desobstrucao_do_esgoto_da_travessa_projetada_02_bairro_novo_salgueiro..docx" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11990/patrolamento_da_estrada_do_caldeirao_das_letras.docx" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11991/tapa-buraco_na_rua_projetada.docx" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11992/a_limpeza_e_capinacao_das_ruas_projetada_08_e_delfina.docx" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11993/patrolamento_da_estrada_do_rancho_das_princesas_a_comunidade_do_boqueirao.docx" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11994/pavimentacao_celestino.docx" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11995/patrolamento_das_estradas_do_sitio_carcara.docx" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11996/pavimentacao_caracas.docx" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11997/rua_jose_lucas.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11998/cemiterio.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12001/estradas_santana.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12002/requerimento_rua_01cohabpatrol.docx" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12005/requerimento_limpeza_e_desobstrucao_do_esgoto__na_rua_pompeu_e_dolores_no_bairro_divino_espirito_santo..docx" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12008/requerimento_-_patrolamento_sitio_miguel.docx" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12010/reque._entulho.docx" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12011/reque._buraco1.docx" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12012/requerimento_para_tapa_buraco_na_estrada_do_assentamento_monte_alegre.docx" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12013/tv_antonio_de_alencar_sampaio.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12014/rua_joaquim_angelim.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12018/requerimento_-colocar_barro_no_ginasio.10.06.24.docx" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12019/requerimentos_03_06_2024_secretaria__acricultura_um_poco_antonio_matias_de_campinhos.docx" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12020/requerimentos_03_06_2024_secretaria__acricultura_um_poco_manoel_jose_de_campinhos.docx" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12021/requerimentos_04_06_2024_secretaria__acricultura_um_barreiro_para_antonio_dos_santos_s_feijao.docx" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12022/requerimentos_03_06_2024_secretaria__acricultura_um_barreiro_para_expedito_matias_campinhos.docx" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12025/requer_a_manutencao_da_via2c_bairro_primavera._assinado.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12026/requer_a_limpeza28ao_lado_do_comemore2c_bairro_novo_salgueiro._assinado.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12027/requer_a_manutencao_da_via_com_patrolamento2c_bairro_nossa_senhora_das_gracas._assinado.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12028/requer_a_limpeza_e_capinacao_na_rua_por_tras_da_rua_joaquim_de_sa_parente2c_bairro_planalto._assinado.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12029/requerimento_para_que_seja_feito_o_mais_rapido_possivel_o_esgotamento_da_fossa_na_rua_maria_das_dores_dos_santos2c_loteamento_sao_francisco._assinado.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12030/requerimento-limpeza_e_capinacao_rua_07_novo_sal-11.06.24.docx" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12031/requerimento-limpeza_e_capinacao_rua_antonio_trapia_-10.06.24.docx" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12033/requerimento-que_seja_feito_o_conserto_de_vazamento_de_agua_potavel_na_rua_valdemar_menezes_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12040/requerimento__para__patrolamento_e_roco_na_rua_projetada_14_loteamento_sao_francisco.docx" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12041/reque._entulho1.docx" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12042/reque._entulho2.docx" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12043/reque._buraco1.docx" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12044/secretaria_de_obras__requerimento_do_calcamento_da_rua_argentina_de_carvalho_alencar_sampaio.docx" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12045/requerimentos_secretaria__acricultura_do_estado_reforma_adagro.docx" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12046/requerimentos__secretaria__acricultura_uma_cacimba_para_jose_eugenio.docx" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12047/requerimentos__secretaria__acricultura_um_poco_artesiano_paulo_augusto_barros_de_carvalho.docx" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12048/requerimentos_04_06_2024_secretaria__acricultura_um_poco_edmilson_do_monte_video.docx" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12049/requerimentos_03_06_2024_secretaria__acricultura_um_poco_flavio_cicero_de_campinhos.docx" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12050/requerimentos_06_06_2024_secretaria__acricultura_um_poco_jonas_menezes_do_sossego_campinhos.docx" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12055/rua_prof_manuel.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12059/patrolamento_das_estradas_do_sitio_uri_de_cima_e_uri_de_baixo.docx" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12060/tapa-buraco_na_rua_antonio_filgueira_soares.docx" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12061/tapa_buraco_jose_nunes_de_barros.docx" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12062/parque.docx" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12063/patrolamento_das_estradas_luiz.docx" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12066/requerimento_19.06.24_-_conserto_de_vazamento_de_agua_rua_30_cohab.docx" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12067/requerimento_19.06.24_-_capinacao_na_rua_30_cohab.docx" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12068/requerimento_19.06.24_-_patrolamento_rua_43_loteamento_sao_francisco.docx" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12069/requerimento_19.06.24_-_capinacao_na_rua_43_no_loteamento_sao_francisco.docx" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12071/requerimento_pedido_de_infomacao_sobre_o_pagamento_dos_funcionarios_contratados_da_prefeitura_municipal_de_salgueiro_porque_nao_estao_recebendo_na_mesma_data_dos_efetivos.docx" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12073/requerimento_a_limpeza_capinacao_e_retirada_de_lixo_e_entulho_da_rua_da_gloria_bairro_primavera..docx" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12074/requerimento_a_manutencao_da_via_com_patrolamento_limpeza_capinacao_e_retirada_de_lixo_e_entulho_da_travessa_tenente_arlindo_rocha_bairro_primavera..docx" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12075/requerimento_para_compesa_para_providenciar_a_tampa_do_esgoto_da_travessa_tenente_arlindo_rocha_bairro_primavera..docx" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12076/requerimento_a_manutencao_da_luminaria_do_poste_da_rua_rita_alves_dos_santos_bairro_primavera..docx" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12077/requerimento_a_manutencao_da_luminaria_do_poste_da_rua_02_vila_dos_funcionarios..docx" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12078/requer_compesa_que_seja_providenciado_a_tampa_do_esgoto_da_rua_10_copo_de_cristal..docx" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12079/requer_a_limpeza_capinacao_e_recolhimento_de_lixos_da_rua_olga_e_delgarde_bairro_primavera..docx" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12080/requer_a_compesa_para_que_seja_feito_a_desobstrucao_do_esgoto_da_rua_ubatuba_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12081/indicacao_a_pavimentacao_da_rua_horacio_cruz_primavera..docx" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12083/requerimento_o_tapa_buraco_na_rua_joao_batista_canejo_bairro_nossa_senhora_das_gracas..docx" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12085/requerimento_rua_vivadavia_joaquimda_silvacopo_de_cristalpatrol.docx" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12087/reque._roco.docx" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12088/reque._buraco1.docx" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12089/reque._compesa1.docx" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12090/reque._compesa4.docx" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12091/reque._compesa3.docx" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12092/reque._compesa2.docx" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12097/requer_limpeza_e_capinacao_na_travessa_francisco_noberto_bairro_divino_espirito_santo.docx" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12098/requer_manutencao_da_via_com_patrolamento_para_a_estrada_do_sitio_varjota_municipio_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12099/requer_a_manutencao_da_via_com_patrolamento_limpeza_e_capinacao_na_travessa_tenente_arlindo_rocha_bairro_imperador..docx" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12106/requerimento_rua_viviane.docx" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12110/requerimento_-_patrolamento_umas_ao_pau_ferro.docx" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12113/rua_10.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12119/requerimento-para_realizar_a_retirada_de_entulho_na_rua_severino_dos_santos_no_bairro_nova_olinda_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12120/requerimento-que_providencia_a_troca_da_tampa_do_bueiro_na_rua_avenida_central_no_bairro_cohab_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12123/requer_a_limpeza_e_capinacao_na_pracinha_do_residencial_santo_antonio._assinado.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12125/requer_a_compesa_para_que_seja_feito_o_conserto_da_tubulacao_de_agua_potavel_na_rua_joaquim_sampaio2c_bairro_planalto._assinado.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12126/reitero_o_tapa_buraco_na_rua_joaquim_nabuco2c_bairro_santa_antonio._assinado.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12127/reitero_o_tapa_buraco_na_avenida_audisio_rocha_sampaio2c_bairro_copo_de_cristal._assinado.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12129/requerimento_167_-_limpeza_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12130/requerimento_168_-_limpeza_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12131/requerimento_169_-_tapa_buraco_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12132/requerimento_170_-_acude_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12134/joaquim_angelim.docx" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12135/tapa_na_rua_joaquim_nabuco.docx" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12136/varjota.docx" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12137/pavimentacao__travessa_angelino.docx" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12138/beco_da_paz.docx" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12139/titulo_cidadao_daniel_gomes_de_lima.docx" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12140/cemiterio_tamboril.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12141/manutencao_parque_das_criancas.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12142/passagem_molhada_sitio_olaria.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12143/canteiro_central_umas.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12145/biblioteca_de_umas_placa.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12147/rua_caracas_continuar_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12152/requerimento__secretaria_de_servicos_publicos_estradas_sitio_mucambo_e_demais.docx" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12153/requerimentos_secretaria__acricultura_um_poco_maria_alice.docx" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12154/requerimentos_secretaria__acricultura_do_estado_cisterna_maria_alice.docx" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12156/requer_limpeza2c_bairro_planalto._assinado.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12157/requer_tapa_buraco_na_travessa_antonio_trapia2c_bairro_planalto._assinado.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12158/requer_limpeza_e_capinacao_na_rua_joaquim_de_sa_araujo2c_bairro_planalto_assinado.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12159/requer_limpeza_e_capinacao_na_rua_da_gloria2c_bairro_primavera._assinado.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12160/requer_limpeza_com_a_maquina_pc_na_rua_joaquim_de_sa_parente2c_bairro_planalto._assinado.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12162/requerimento_no_032-_limpeza_de_barreiro_-_sitio_santana.docx" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12165/travessa_pimenta.docx" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12166/requer_a_manutencao_da_via_com_patrolamento_e_capinacao_na_rua_antonio_nunes_de_lima2c_bairro_nossa_senhora_das_gracas._assinado.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12167/requer_a_limpeza_e_capinacao_entre_as_rua_francisco_barbosa_da_cruz_e_joaquim_de_sa_parente2c_bairro_planalto._assinado.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12168/requer_a_limpeza_e_capinacao_na_rua_antonio_trapia2c_bairro_nossa_senhora_das_gracas._assinado.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12169/requer_limpeza_e_capinacao_na_rua_102c_bairro_nossa_senhora_das_gracas._assinado.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12172/vagas_de_esperas_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12176/pocinhos.docx" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12179/requerimento_o_tapa_buraco_na_rua_antonio_trapia_e_travessa_antonio_trapia2c_bairro_nossa_senhora_das_gracas._assinado.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12180/pe_da_serra.docx" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12181/travessa_zona_rura.docx" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12182/sitio_miguel.docx" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12183/requerimento_-_leitura_relatorio_cpi.doc" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12184/requerimento_limpeza_e_remocao_de_entulho_na_rua_13_de_maio.docx" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12188/reque._capinacao_avenida_aurora_de_carvalho.docx" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12189/reque._capinacao_maria_alice_b.alencar_cruz.docx" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12190/reque._capinacao_antonio_de_sa_araujo-dona_socorro.docx" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12191/requerimentos_22_07_2024_secretaria__acricultura_um_poco_joao_bosco_de_vasques.docx" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12192/requer_a_manutencao_da_via_com_patrolamento_para_estrada_do_sitio_pitombeira2c_municipio_de_salgueiro-pe._assinado.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12193/requer_a_manutencao_da_via_com_patrolamento_para_estrada_do_assentamento_jose_luiz_de_barros2c_municipio_de_salgueiro-pe._assinado.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12194/requerimento_o_tapa_buraco_na_rua_cel._honorato_marinho2c_bairro_santo_antonio._assinado.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12199/requerimento-para_promover_melhorias_na_iluminacao_publica_da_pista_de_cooper_no_bairro_divino_espirito_santo_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12200/requerimento-que_seja_feito_o_conserto_de_vazamento_de_agua_potavel_na_rua_luiz_soares_diniz_no_bairro_primavera_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12201/requerimento-que_seja_feito_o_servico_de_tapa_buraco_na_rua_joao_da_cruz_parente_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12202/requerimento__instalacao_de_cameras.docx" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12209/requerimentos_26_07_2024_secretaria__acricultura_limpeza_de_barreiro_agnaldo_vasconcelos.docx" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12210/rua_barboza_lima.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12214/rua_10.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12215/rua_12.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12219/requerimento_nba_033-_limpeza_do_canal2c_bairro_cohab_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12222/requerimento_para_de_colocacao_luminarias_completas_na_rua_da_caixa_d_agua_no_bairro_planalto.docx" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12223/mutuca_estradas.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12224/alazao_estrada.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12225/vpr_malicia_estrada.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12227/sitios_novos_.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12228/estradas_penedo.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12229/pau_ferro_a_umas.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12230/sessao_solene_eduardo_campos.docx" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12232/requerimento_para__desobstrucao_do_esgoto_na_rua_joao_da_cruz_neves_bairro_do_prado.docx" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12233/requerimento_-___lombada_na_rua_29cohab.docx" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12234/reque._parque_7.docx" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12235/reque._compesa1.docx" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12236/reque._compesa_2.docx" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12237/reque._buraco_3.docx" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12238/reque._buraco_4.docx" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12239/reque._pitombeira_6.docx" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12240/reque._rede_5.docx" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12241/requerimento_25_secretaria_servicos_estradas_oiticica_0.docx" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12246/odon.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12247/sao_jose.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12252/estradas.docx" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12253/a_limpeza_e_capinacao_travessa_antonio_pereira_callou.docx" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12254/dona_preta.docx" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12255/washiton.docx" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12256/patrolamento_das_estradas_do_sitio_uri_de_cima_e_uri_de_baixo.docx" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12257/requerimento_a_limpeza2c_bairro_planalto._assinado.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12258/requerimento_o_tapa_buraco_na_rua_ubatuba2c_bairro_planalto._assinado.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12259/requer_o_tapa_buraco_na_rua_maria_nogueira_sampaio2c_bairro_santo_antonio._assinado.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12265/requerimento_o_tapa_buraco_na_travessa_ulisses_trapia2c_bairro_planalto._assinado.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12266/requerimento_o_tapa_buraco_na_rua_jose_luis_da_silva2c_bairro_nossa_senhora_das_gracas._assinado.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12267/requer_compesa_para_solucionar_o_esgotamento_sanitario_na_esquina_entre_a_rua_ubatuba_e_travessa_ubatuba2c_ambas_bairro_planalto._assinado.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12274/reque._canteiro_2.docx" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12275/reque._canteiro_1.docx" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12276/reque._compesa_2.docx" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12277/reque._pitombeira.docx" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12279/requerimento_compesa_alberto_soares.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12283/requerimentos_secretaria_educacao_do_estado_quadra_da_escola_santa_luzia.docx" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12286/requerimento_a_limpeza_e_recolhimento_do_lixo_entorno_da_estrada_que_da_acesso_ao_5_distrito_sitio_pau_ferro..docx" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12287/requerimento_para_secretaria_de_saude_sobre_informacoes_de_falta_de_atendimeno_psiquiatra.docx" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12289/requer_a_limpeza_capinacao_e_recolhimento_de_lixos_da_rua_projetada_53_monte_alegre..docx" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12291/requerimento_limpeza_dos_canais_da_cohab.docx" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12293/pavimentacao_da_travessa_antonio_nogueira.docx" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12294/campo_na_pimenta.docx" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12295/estradas_13.docx" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12296/dorgival.docx" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12297/retirada_de_uma_arvores.docx" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12298/reque._compesa3.docx" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12299/reque._compesa2.docx" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12300/reque._compesa1.docx" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12301/secretaria_de_obras__requerimento_do_calcamento_da_rua_pantaleao_rodrigues_de_carvalho.docx" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12303/requerimentos__secretaria__acricultura_um_poco_cicero_pereira_coelho.docx" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12306/requerimento_o_tapa_buraco_na_rua_ubatuba_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12307/requer_a_limpeza_e_capinacao_na_rua_pedro_jussier_alves_limeira_residencial_santo_antonio..docx" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12308/estradas_13.08.docx" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12309/requerimento_o_tapa_buraco_da_travessa_expedita_de_sa_araujo_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12310/requerimento_para_compesa_para_providenciar_a_desobstrucao_do_esgoto_entre_a_rua_ubatuba_e_travessa_ubatuba_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12311/requerimento_o_tapa_buraco_e_manutencao_da_via_na_rua_cabloco_eduardo_descendo_pra_antiga_estacao_ferroviaria_bairro_prado..docx" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12313/requerimento-para_que_seja_feito_a_troca_da_luminaria_do_poste_barramento_no_x149468_na_rua_minervina_franklin_no_bairro_nossa_senhora_da_gracas_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12315/requerimento_12.08.24_-_pintura_das_faixas_de_pedestre.docx" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12318/reque._buraco_1.docx" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12319/reque._capina_cao.docx" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12321/reque._compesa1.docx" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12322/requerimento__secretaria_de_servicos_publicos_-_instalacao_de_luminaria_dos_postes_do_sitio_ingazeira.docx" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12323/requerimento_secretaria_de_saude_reforma__posto_de_saude_de_montevideu.docx" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12326/requerimento__troca_de_lampada_na_fazenda_ouro_preto.docx" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12335/secretaria_de_obras__requerimento_do_calcamento_da_rua_joao_veras_de_siqueira.docx" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12337/reque._compesa2.docx" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12338/reque._buraco_1.docx" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12339/reque._compesa3.docx" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12340/reque._pimenta_5.docx" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12341/reque._buraco_4.docx" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12343/requerimento_-reparo_no_poste_na_rua_07_bairro_copo_de_cristal_02.09.24.docx" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12344/requerimento_no_034-_escola_maria_josefa_-_ampliar_o_ensino_fundamental.docx" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12345/requerimento_o_tapa_buraco_da_rua_maria_nogueira_sampaio_bairro_nossa_senhora_das_gracas..docx" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12346/requerimento_o_tapa_buraco_da_rua_epitacio_alencar_bairro_santo_antonio..docx" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12347/requerimento_o_tapa_buraco_da_rua_advogado_manoel_adernil_januario_bairro_nossa_senhora_das_gracas..docx" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12348/requerimento_o_tapa_buraco_na_rua_tenente_osvaldo_varejao_bairro_prado..docx" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12349/requerimento_o_tapa_buraco_na_rua_cabloco_eduardo_descendo_pra_antiga_estacao_ferroviaria_bairro_prado..docx" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12350/requerimento_02.09.24_-_vazamento_na_rua_joao_alves_de_marins.docx" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12351/requerimento_02.09.24_-_troca_de_luminaria_rua_4_cohab.docx" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12354/reque._compesa1.docx" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12355/reque._compesa2.docx" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12356/reque._buraco_2.docx" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12357/reque._buraco_1.docx" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12359/requerimento_no_035_-_lampada_do_sitio_lagoinha.docx" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12362/requerimento__secretaria_de_obras__conserto_passagem_molhada_retiro.docx" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12363/requerimento__secretaria_de_obras_construcao_da_academia_da_saude_aldeia_poco_da_pedra.docx" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12365/requerimentos__secretaria__acricultura_um_poco_joaquim_pereira.docx" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12369/esgoto.docx" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12375/requerimento_para_sessao_solene_homenagear_romao_de_sa_sampaio.docx" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12377/rua_8.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12381/requerimento_limpeza_e_desobstrucao_do_esgoto__na_rua_vinte_e_sete_no_bairro_cohab.docx" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12386/reque._compesa2.docx" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12389/reque._compesa1.docx" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12395/requerimento__requerimento_para_colocacao_de_suporte_com_luminaria_completa_no_sitio_ouro_preto_na_zona_rural.docx" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12397/reque._compesa_2.docx" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12398/reque._capina_cao.docx" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12400/requerimento_no_postos_policiais_em_distritos.docx" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12405/reque._compesa1.docx" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12408/requerimento_no_036_-_abasteciemnto_dos_assentamentos.docx" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12411/reque._compesa_2.docx" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12412/reque._compesa1.docx" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12413/reque._iluminacao.docx" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12414/reque._capina_cao.docx" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12417/escola_agricola_iluminacao.docx" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12425/requerimento_nba_037-_limpeza_do_caixa_de_esgoto_do_pau_ferro_assinado.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12426/reque._compesa_1.docx" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12427/reque._compesa_2.docx" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12428/iluminacao.docx" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12429/reparo_calcamento.docx" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12430/reparo_calcamento_planalto.docx" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12446/reque._compesa_1.docx" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12449/reque._capina_cao.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11384/projeto_de_lei_permuta_imovel.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11431/projeto_de_lei_arquivo_publico.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11622/projeto_de_lei_upa_24h_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11623/projeto_de_lei__-_reajuste_2024_-_vf.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11815/projeto_de_lei_-_22_de_marco_de_2024..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11816/projeto_de_lei_altera_anexo_lei_1.749.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11817/projeto_de_lei_credito_adicional_1.210.00000.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11818/projeto_de_lei_credito_adicional_r_4.354.35530.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11883/projeto_altera_a_lei_2.520.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12017/projeto_de_lei_-_altera_a_lei_2.565.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12084/salgueiro_credito_da_lei_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12150/projeto_de_lei_abertura_de_credito_r_8.440.32729.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12151/projeto_de_lei_abertura_de_credito_r_2.477.09334.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12290/projeto_de_lei_n.o12__de_26_de_julho_de_2024..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12330/ldo_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12367/projeto_de_lei_loa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12368/projeto_de_lei_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12450/projeto_de_lei_credito_suplementar_r_3.836.57556.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11834/projeto_de_resolucao_da_regimento_interno_da_le_no__001-_2024-_art_141.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11835/projeto_de_resolucao_da_regimento_interno_da_le_no__002-_2024_-_art._97.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11370/projeto_de_lei_-_clube_de_tiro.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11385/preview.pdf.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11386/projeto_de_lei-ementa_institui_a_carteira_de_identificacao_da_pessoa_com_fibromialgia_-cipfibro..doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11396/projeto_de_lei_licitacoes_municipais.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11397/projeto_de_lei_aulas_de_educacao_fisica.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11416/projeto_de_lei_-_medalha_merito_militar.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11447/projeto_de_lei_que_altera_o_4o_da_lei_municipal_1.600_de_2007.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11516/titulo_de_cidadao_-_ulisses_azevedo_sousa-04.03.2024.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11545/projeto_de_lei_-_01_-_2024_-_institue_a_semana_municipal_da_mae_atipica..docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11576/projeto_de_lei_-_fisioterapeuta_prescritor_remume.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11602/projeto_de_lei_-_02_-_2024_-_cria_a_cartilha_de_conscientizacao_do_autismo_-_lei_authiery_alencar.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11626/projeto_de_lei_no__acaddemia_da_saude_de_campinhos.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11700/pl_015_-__ouvidoria_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11727/modifica_o_nome_da_rua_doze_no_loteamento_monte_alegre_para_rua_antonio_gomes_ferreira_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11728/modifica_o_nome_da_rua_3a_travessa_antonio_de_alencar_sampaio_no_bairro_planalto_para_rua_helio_de_souza_mascarenhas_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11741/projeto_de_lei_praca_da_creche_residencial_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11745/projeto_de_lei_ordinaria_passagem.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11769/projeto_de_lei_-_altera_lei_2429-2022.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11780/projeto_de_lei_da_rua_projetada_quatro_na_serra_cdo_cruzeiro.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11781/projeto_de_lei_praca_da_creche_santa_margarida.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11801/pl_capacitismo.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11802/pl_colocacao_de_placas_expondo_os_motivos_da_interrupcao_em_todas_as_obras_publicas_municipais_paralisadas..docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11803/pl_programa_nossa_cultura.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11820/projeto_de_lei__familia_monoparental.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11829/pl_-_denominacao_-_creche_-_d_iris_-_2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11843/projeto_de_lei_ordinaria_espaco_esportivo.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11880/projeto_professores_das_areas_indigenas_e_quilombolas_utilizar_transporte_escolar.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11897/projeto_de_lei_-_literatura_de_cordel_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11904/nome_da_rua_sargento_jailson_correta.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11909/projeto_de_lei_-_03_-_2024_-_isenta_iptu_para_portadores_de_tea_e_sindrome_de_down_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11960/titulo_de_cidadao_-_ivete_farias-_03.06.24.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11973/pl-_semana_do_ciclista_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12003/projeto_de_lei_-_03_-_2024_-_isenta_iptu_para_transtorno_do_espectro_autista_sindrome_de_down_ou_que_tenham_deficiencias_permanentes.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12036/praca_da_saude_francisco_wanderley_parente.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12038/projeto_de_lei-_pratica_de_jiu-jitsu_na_rede_municipal_de_ensino.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12065/creche_conceicao_das_crioulas.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12104/projeto_de_lei_-_04_-_2024_-_denomina-se_dona_neide_de_de_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12105/projeto_de_lei_-_professor_transporte_escolar_2024_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12111/projeto_de_lei_maconha.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12122/dispoe_sobre_incentivo_ambiental2c_estabelecendo_desconto_no_iptu_aos_contribuintes_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12133/maria_neilda.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12187/projeto_de_lei_rua_-_ana_clara__18.07.24.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12204/projeto_de_lei_-_mudanca_de_nome_de_rua_pedro_pergentino_de_souza.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12231/projeto_de_lei_fica_denominando_o_nome_de_simao_goncalves_dos_santos_o_patio_multiplo_uso_na_localidade_do_tordilho_zona_rural_no_municipio_de_salgueiro_pe.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12270/projeto_de_lei_fica_denominando_o_nome_de_francisco_s._de_sa_magalhaes_o_patio_multiplo_uso_na_localidade_da_rua__prof._jose_gomes_de_sa_no_divino_espirito_santo_no_municipio_de_salgueiro_pe.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12284/projeto_de_lei_-empreendedorismo_na_educacao_1.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12305/pl_iptu_verde-_dispoe_sobre_incentivo_ambiental_estabelecendo_desconto_no_iptu_aos_contribuintes.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12325/projeto_de_lei_rua_-_doacao_de_orgaos_e_tecidos__26.08.24.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12327/projeto_de_lei_rua_-_ana_clara__18.07.24.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12390/projeto_de_lei_-_nomeacao_da_rua_mac.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12401/projeto_de_lei_da_rua_jarbas_dos_santos_almeida.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12403/projeto_de_lei_da_rua_jose_alves_de_sa.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12410/projeto_de_lei_-_remuneracoes.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12415/projeto_de_lei_no_posto_de_saude_vpr_queimada_grande.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12421/projeto_de_lei_-_06_-_dispoe_sobre_a_obrigatoriedade_do_uso_da_focinheira_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12440/projeto_de_lei_no_rua_casal_antonio_cicero_dos_santos_e_maria_antonia_neta_santos.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12441/pai_de_socorro.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12443/leo_mae_de_dinha.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12447/emendas_2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11388/titulo_cidadao-concede_o_titulo_de_cidadao_salgueirense_ao_senhor_fernando_ribeiro_lins_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11528/titulo_de_cidadao_-_ulisses_azevedo_sousa-04.03.2024.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11764/proj_decreto_legislativo_-_titurlo_de_cidadao_fernando_dueire.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11862/titulo_cidadao_anilton_cadengue.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11893/decreto_legislativo_cidadao_salgueirense_ao_senhor_jose_de__arimateia_muniz_de_alencar_sampaio.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12004/titulo_de_cidadao_-_ivete_farias-_03.06.24.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12024/decreto_legislativo_titulo_de_cidadao__salgueirense_ao_senhor_marcos_tarsicio_sa_de_vasconcelos_-_oficial.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12051/projeto_de_lei_no_titulo_cidadao_jarbas_filho.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12096/concede_comenda_de_honra_ao_tenente_coronel_do_8o_bpm_washington_luiz_pereira_de_melo.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12149/titulo_cidadao_daniel_gomes_de_lima.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12218/titulo_cidada_izilda.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12282/concede_o_titulo_de_cidadao_salgueirense_a_senhora_auzerina_cardoso_e_da_outras_providencias..docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12328/titulo_cidadao_flavio_vieira.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12352/titulo_cidadao_leo_morais.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12382/titulo_cidadao_diego.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12384/projeto_de_lei_no_titulo_cidadao_pedro_campos.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12388/titulo_de_cidadao_-elvius_alves_-_25.10.24.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12391/proj_decreto_legislativo_-_titurlo_pastor.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12396/decreto_legislativo_titulo_de_cidadao__salgueirense_ao_ilustrissimo_senhor_deputado_federal_augusto_coutinho.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12399/minuta_projeto_de_decreto_legislativo_salarios.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12402/titulo_cidada_claudia_guerra.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12409/titulo_de_cidadao_salgueirense-clara_tenorio.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12432/biografia_de_benedita_com_justificativa.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12445/titulo_de_cidadao_-_ana_carolina_callou.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11645/emenda_supressiva_-_reajuste_salario.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11736/emenda_pl_26.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12331/emenda_art_69-a_ldo_2024.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12332/emenda_art_22_ldo_2024.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12333/emenda_art_25_ldo_2024.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12334/emenda_art_69_ldo_2024.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12371/emenda_ao_projeto_de_lei_016.24_loa_execultivo.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12423/emenda_modificativa_-_pl_016-2024_-_loa_-_limite_de_suplementacao.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11733/emenda_aditiva_ao_projeto_de_lei_no_010_2024.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11831/emenda_pl_no_2.429-2022_-_gratificacao_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11940/emenda_a_pl_24.2024.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11315/mocao_de_pesar_aos_familiares_de_maria_do_carmo_de_souza.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11316/mocao_de_pesar_aos_familiares_de_joao_carlos_cruz_e_silva.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11371/mocao_de_pesar_no_02__-_sandra_maria_duarte.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11372/mocao_de_pesar_no_01__-_ramon_macedo_cardoso.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11373/mocao_de_pesar_aos_familiares_de_ailton_jose_de_lima.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11387/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_joao_carlos_cruz_e_silva..docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11398/mocao_de_aplausos_cabeleira_do_bebe.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11430/mocao_de_pesar_no_03__-_carlos_antonio_coelho_lins.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11432/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_dalveniza_maria_de_souza..docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11439/mocao_monica_e_armenia.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11454/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_isnard_barros_lopes..docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11459/mocao_de_pesar_george...docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11460/mocao_de_pesar_maria.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11461/mocao_de_pesar_22.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11480/mocao_de_pesar_aos_familiares_de_isnard_barros_lopes.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11500/mocao_de_aplausos_e_reconhecimento_a_5o_grupamento_do_corpo_de_bombeiro_de_salgueiro_pe.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11517/mocao_aplausos_ao_tatuador_regys_fagner_figueredo_dias_-27.02.2024.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11529/mocao_de_pesar_de_eugenio_barbosa.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11536/mocao_aplausos_ao_tatuador_regys_fagner_figueredo_dias_-27.02.2024.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11554/mocao_seu_ze_gordo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11593/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_maria_dos_rosario_ribeiro_rafael..docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11598/mocao_de_pesar_-seu_zequinha.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11600/mocao_de_pesar_nba_05_-_audenir_bernadinho_dos_santos_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11603/mocao_de_pesar_ao_familiares_de_mariana_da_salete_de_sa_barros.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11607/mocao_de_aplausos_upae-.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11609/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_moises_joaquim_da_silva..docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11682/mocao_de_pesar_no_06__-_valdenir__bernadinho_dos_santos_didi.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11685/pesar_de_jose_paulo_de_souza.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11738/mocao-_aplausos_para_a_pastoral_da_juventude_da_paroquia_santo_antonio_de_salgueiro_22.04.24.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11746/mocao_de_pesar_maria_do_socorro_bezerra_filgueira_tamarindo_e_sa.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11762/mocao_de_pesar_no_08__-_sr._valdemar_coelho_de_souza.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11763/mocao_de_pesar_no_07__-_david_leite_da_silva.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11767/copia_de_camara_de_vereadores_de_salgueir1.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11768/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_maria_de_fatima_da_conceicao..docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11775/mocao_zilma.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11830/mocao_alcindo_simplicio.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11890/mocao_de_pesar_aos_familiares_de__maria_lucia_de_araujo.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11891/mocao_de_pesar_aos_familiares_de__duperron_luiz_de_alencar.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11892/mocao_de_pesar_aos_familiares_de__manoel_angelo_pereira.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11916/mocao_de_pesar_aos_familiares_de__francisco_matias_dantas_liro.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11922/mocao_de_pesar-maria_de_lucia_de_araujo..docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11937/mocao_de_pesar_aos_familiares_de_maria_do_socorro_gomes_goncalves.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11945/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_rosimeire_santana_de_sa_callou..docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11946/mocao_maria_ramos.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11955/mocao_de_pesar_aos_familiares__de_eraldo_de_souza.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12006/mocao_de_aplausos_e_reconhecimento_para_profissionais_da_seguranca_privada_de_salgueiro_sindivig.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12009/mocao_de_pesar_deginaldo.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12023/mocao_deginaldo_sa.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12034/mocao_de_pesar_aos_familiares__de_maria_raimunda_freitas.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12035/mocao_de_pesar_aos_familiares_de_alfredo_milton_sampaio.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12037/mocao_de_pesar-_maria_matias_de_sa.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12039/mocao_de_pesar_-diogo.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12052/mocao_de_pesar_no_0_9_antonio_jose_da_silva_antonio_de_mocinha.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12053/mocao_de_pesar_aos_familiares__de_maria_izabel_da_silva_avelino.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12054/mocao_de_pesar_aos_familiares__de_francisco_pedro_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12064/mocao_de_aplausos_sr._valdemiro_gomes.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12086/mocao_de_pesar_aos_familiares__de_julieta_canejo_do_amaral.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12093/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_expedito_joaquim_raimundo.___.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12094/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_francisco_matias_rocha..docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12095/mocao_de_aplausos_para_policiais_militares_do_8_bpm_grupo_bepi_cel_washignton_luiz.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12100/mocao_-_bepi.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12101/mocao_de_aplausos_erika_nascimento__26.06.24.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12103/mocao_de_pesar_nba_09_-_sr._antonio_alencar_melo_assinado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12112/mocao_de_aplausos_aldeia_lagoinha.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12117/mocao_de_pesar_maria_de_fatima.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12121/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_joao_damiao_de_souza..docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12186/mocao_de_aplausos_igor_moura__22.06.24.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12197/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_francisco_de_assis_jesus_da_silva..docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12198/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_antonia_nunes_pereira_mota..docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12203/mocao_antonia_mota.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12205/mocao_de_aplausos_e_reconhecimento_a_fundacao__altino_ventura_da_4a_macrorregiao_de_salgueiro_pe.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12206/mocao_de_aplausos_e_reconhecimento_ao_cdi_pelo_1_ano.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12207/mocao_de_pesar-_marcelo_antonio_alves_e_vasconcelos_.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12208/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_maria_olindina_gomes_de_sa.__.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12220/mocao_de_pesar_nba_10_-_sr._francisco_de_assis_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12221/mocao_de_aplausos-formula_votos_de_aplausos_para_valesca_sampaio_confessor_pelo_o_titulo_de_miss_continente_pernambuco_curvy_2024..docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12242/mocao_de_pesar_francisco_sipauba.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12243/mocao_de_pesar_elzineide_soares.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12248/mocao_de_pesar_aos_familiares_de_pedro_raimundo_nascimento_pedro_peba.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12249/mocao_de_aplausos_nba_01_-_akasek_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12250/mocao_de_aplausos_nba_4_-_wagner_silva_de_santana28_assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12251/mocao_de_aplausos_nba_3_-_kleyton_alves_ribeiro2c_assinado.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12268/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_verilda_bezerra_de_oliveira..docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12269/mocao_de_aplausos-formula_votos_de_aplausos_para_blog_de_silva_lima_pelos_seus_10_dez_anos_de_sua_criacao._1.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12271/mocao_de_pesar_aos_familiares_de__lenira_pereira_dos_santos.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12272/mocao_aplauso.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12273/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_maria_isabela_bezerra_gondim..docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12285/mocao_de_pesar-maria_do_socorro_lustosa_falcao.___.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12302/mocao_de_pesar_alexsandro.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12304/mocao_de_pesar_danilo.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12316/mocao_de_pesar_aluisio_da_bananeira.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12317/mocao_de_pesar_aos_familiares__de_raimundo_marzim_parentedr.marzim_parente.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12329/mocao_aluisio_carlos.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12336/mocao_de_pesar_urbano.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12342/mocao_onofre_leal.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12353/mocao_de_pesar_severina.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12358/mocao_de_pesar_no_11_-_sr._sr._manuel_pereira_de_araujo_filho_seu_nequinha.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12360/mocao_de_pesar-felipe_vasconcelos_dos_santos..docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12361/mocao_de_pesar-fabricia_maria_da_silva..docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12364/mocao_de_pesa_felipe.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12366/mocao_de_pesar_seu_daniel_eletricista.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12370/mocao_de_aplausos_-_time_feminino_conceicao.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12372/formula_votos_de_pesar_aos_familiares_de_jose_alan_alencar_roza.__.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12373/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_antonio_ribeiro_de_sa_junior..docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12374/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_roberto_cazuza_galvao..docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12376/mocao_de_pesar_aldeci.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12383/mocao_de_lucia_de_magalhaes_bezerra_2.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12385/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_herlanio_souza..docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12392/mocao_de_aplausos_dona_eremita.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12393/mocao_de_pesar_aderval_alencar_filho.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12404/mocao_de_pesar_analia_luzia.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12416/mocao_de_aplausos_jose_augusto_e_rita_maria.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12422/mocao_de_pesar_aos_familiares_de_dernivaldo_cruz_angelim.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12424/mocao_de_aplausos-_formula_votos_de_aplausos_para_valesca_sampaio_confessor_pelo_o_titulo_de_miss_brasil_curvy_2024..docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12431/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_ana_vanessa_dos_santos..docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12437/mocao_de_pesar_aos_familiares_manoel_leonidas.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12438/mocao_osvaldo_monteiro.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12439/mocao_de_pesar-formula_votos_de_pesar_aos_familiares_de_morganna_thatielle_sampaio_pereira..docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12442/mocao_de_aplausos.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12444/mocao_morganna_sampaio.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12448/mocao_de_pesar_ana_luiza.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12451/mocao_de_pesar-_maria_diva_de_carvalho..docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12452/mocao_de_pesar-jose_sebastiao_da_silva.___.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11306/rua_antonio_henrique.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11314/indicacao_-_calcamento_da_travessa_ubatuba_no_bairro_planalto.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11318/indicacao_o_calcamento_da_rua_01_de_agosto_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11319/indicacao_que_seja_construida_um_campo_de_areia_ao_lado_da_academia_de_saude_enfrente_a_escola_dr._severino_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11320/indicacao_reforma_da_pracinha_do_planalto.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11321/indicacao_reforma_da_quadra_do_planalto.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11322/indicacao_calcamento_da_rua_ubatuba_bairro_planalto.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11323/indicacao_calcamento_da_travessa_antonio_alencar_sampaio_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11324/indicacao_calcamento_da_travessa_cornelio_soares_bairro_planalto.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11325/indicacao_calcamento_da_travessa_expedita_de_sa_araujo_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11326/indicacao_calcamento_da_travessa_rui_barbosa.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11327/indicacao_calcamento_da_travessa_ubatuba_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11328/indicacao_calcamento_rua_tirandentes__planalto.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11329/indica_o_complemento_do_calcamento_da_rua_antonia_izabel_dinoa_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11330/indica_para_que_seja_forrado_e_climatizado_a_sala_das_criancas_de_3_anos_da_escola_alberto_soares_localizado_no_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11331/indica_que_providencie_com_a_maxima_urgencia_a_retirada_de_traves_de_basquete_quebradas_da_quadra_da_rua_nova.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11332/indica_que_se_possivel_seja_climatizado_a_cozinha_da_escola_dr._severino_do_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11333/indicacao_calcamento_da_avenida_mariquinha_parente_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11334/indicacao_calcamento_da_rua_joaquim_da_sa_araujo_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11335/indicacao_calcamento_da_rua_joaquim_de_sa_parente.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11336/indica__a_pavimentacao_da_rua_ana_alves_de_sa_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11337/indica_a_pavimentacao_da_2a_e_3a_travessa_antonio_de_alencar_sampaio_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11338/indica_a_pavimentacao_da_avenida_brasil_complemento_d_rua_expedita_de_sa_araujo_com_a_construcao_de_uma_passagem_molhada_interligando_as_duas_vias..docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11339/indica__a_pavimentacao_da_1a_e_2a_travessa_cornelio_de_barros_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11340/indica_ao_prefeito_municipal_e_ao_diretor_do_ddtrans_que_providencie_regularizar_como_via_de_mao_unica_a_rua_antonio_alencar_sampaio_rua_do_hospital..docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11341/indicacao_para_asfaltar_rua_antonio_de_alencar_sampaio.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11374/indicacao_reitero_inclusao_da__colocacao_cacamba_estacionaria_para_recolhimento_do_lixo_no_sitio_solta_zona_rural_do_municio_de_salgueiro_pe.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11407/indicacao_para_que_seja_realizada_construcao_de_uma_passagem_molhada_proximo_ao_olho_dagua_e_vizinho_a_capela_santa_luzia_na_aldeia_paus_branco_no_2o_distrito_de_conceicao_das_crioulas.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11412/rua_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11413/rua_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11414/rua_francisco_augusto.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11415/rua_martinho_luiz_vieira.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11420/indicacao_colocacao_da_rede_de_protecao_da_quadra_do_planalto.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11429/indicacao_-_viabiloizar_pagamento_adicional__aos_conselhiros_tutelares-_19.02.24.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11433/indicacao-que_providencie_a_reposicao_da_tampa_da_caixa_de_esgoto_na_rua_severino_dos_santos_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11455/rua_joaquim_angelim.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11463/indicacao.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11464/indicacao_a_reforma_no_centro_cultural_de_conceicao_ou_peti_localizado_em_conceicao_das_crioulas_no_2o_distrito_municipio_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11471/indicacao_no_01_-_realocacao_adequacao_dos_jacares_ou__telas_de_protecao_nos_acudes_velho_e_e_acude_novo.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11487/para_que_todo_atendimento_da_secretaria_de_saude_funcione_no_centro_da_cidade.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11489/indicacao_no_02_-_iluminacao_da_francico_norberto_-_divino.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11494/indicacao-que_seja_realizado_o_conserto_do_calcamento_na_rua_alto_do_riachinho_no_bairro_riachinho_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11505/requerimento_09_secretaria_de_obras__requerimento_do_calcamento_da_rua_maria_do_socorro_de_sa_carvalho_pantaleao_rodrigues_de_carvalho_antonio_genuino.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11540/indicacao_-_pavimentacao_da_rua__pantaleao_rodrigues_de_carvalho_localizada_no_bairro_nossa_senhora_das_gracas-11.03.2024.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11544/indicacao_no_03_-_construcao_de_uma_passagem_molhada_do_bairro_brisa_da_serra.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11551/pavimentacao_rua_projetada_1_novo_salgueiro.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11552/praca_penedo.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11553/pavimentacao_rua_caracas.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11560/indicacao._pavimemta_2.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11561/indicacao._pavimemta_3.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11562/indicacao._pavimemta_2.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11565/rua_antonio_filgueira_soares.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11566/rua_pompeu_e_dolores.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11575/indicacao_-_app_funcional_conecta_recife.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11616/indicacao_agentes_de_transito_na_saida_da_escola_dom_malan.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11624/indicacao_01_compesa_travessa_manoel_borba.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11625/indicacao_01_secretaria_de_servicos_publicos_-_esgoto_travessa_manoel_borba.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11629/rua_rui_barboza.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11673/indicacao_-_natacao.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11675/requerimento-_conclusao_da_pavimentacao_do_alto_do_riachinho.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11676/avenida_joao_agra_pereira.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11677/rua_expedita_de_sa_araujo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11680/indicacao_no_06_-_construcao_o_calcamento_que_da_rua_bolivia_no_bairro_minervina_franklin__em_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11683/indicacao_no_05_-_construcao_o_calcamento_que_da_rua_projetada_3_no_bairro_planalto_em_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11692/indicacao_que_seja_construida_uma_ubs_nas_mediacoes_do_residencial_mandacaru_ou_um_ponto_de_apoio_para_que_os_agentes_de_saude_possa_esta_aferindo_pressao_e_medindo_glicose..docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11702/rua_maria_nogueira_sampaio.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11703/rua_epitacio_alencar.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11718/indicacao_a_instalacao_completa_de_luminaria_no_poste_proximo_ao_sitio_mutuca_vila_areia_branca..docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11724/indicacao_de_instalacao_de_poste_e_refletores_no_campo_do_mulungu_em_conceicao.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11726/indicacao_no_07_-_construcao_de_uma_arena_de_futebol_as_margens_do_acude_novo.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11729/indicacao_-_complemento_do_calcamentpo_na_travessa_antonio_henrique_pereira_callou.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11735/indicacao-que_proceda_a_troca_da_tampa_da_fossa_na_rua_clarisbalte_filgueira_sampaio_ao_lado_da_catedral_de_santo_antonio_no_bairro_santo_antonio_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11747/indicacao_-_calcamento_da_projetada_16.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11748/indicacao_-_calcamento_da_rua_jose_belarmino_angelo.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11749/indicacao_-_calcamento_da_travessa_13_de_maio.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11757/indica_para_que_viabilize_a_colocacao_da_rede_de_esgoto_na_rua_18_loteamento_monte_alegre..docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11758/indicacao_no08_-_construcao_de_calcamento_na_rua_rua_aurea_sampaio_no_bairro_primavera.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11766/indicacao-que_providencie_a_reposicao_da_tampa_da_caixa_de_esgoto_na_rua_sebastiao_da_silva_barros_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11770/indicacao_de_vaga_exclusiva_para_conselho_tutelar.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11804/indicacao_a_reforma_na_estrutura_da_ubs_do_bairro_cohab_e_a_manutencao_do_ar-condicionado_da_recepcao_do_mesmo..docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11821/rua_buenos_aires.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11825/rua_arconcio_vieira.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11853/av_cicera_belem.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11875/indicacao_a_reforma_na_estrutura_da_ubs_do_bairro_cohab_e_a_manutencao_do_ar-condicionado_da_recepcao_do_mesmo._assinado.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11876/indica_que_seja_construida_uma_praca_na_av._pantaleao_rodrigues_de_carvalho2c_bairro_nossa_senhora_das_gracas._assinado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11877/indica_que_seja_construida_uma_ponte_de_acesso_na_avenida_beira_canal2c_bairro_nossa_senhora_das_gracas_assinado.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11878/indica_que_seja_construida_uma_pista_de_cooper_aos_arredores_da_avenida_beira_canal2c_bairro_nossa_senhora_das_gracas._assinado.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11879/indica_que_se_possivel_seja_construido_redutores_de_velocidade_29_na_rua_antonio_parente_alencarc22c_842c_89_e_115._assinado.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11901/rua_salomao_de_carvalho_primo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11902/av_francisco_jose_da_rosa.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11903/rua_israel.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11907/ubs_sitio_feijao.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11910/indicacao_no09_-_construcao_de_calcamento_na_rua_24_loteamento_asa_branca.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11951/rua_francisco_de_sa.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11952/av_audisio_rocha_sampaio.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11953/rua_16.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11954/rua_clarisbalte_filgueira_sampaio.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11959/requerimento_09_secretaria_de_obras__requerimento_do_calcamento_da_rua_luiz_bento_no_santa_margarida.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11983/indicacao_a_pavimentacao_da_rua_12_loteamento_sao_francisco..docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11984/indicacao_a_pavimentacao_na_rua_projetada_36_rua_da_ubs_bairro_loteamento_monte_alegre..docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11985/indicacao_a_pavimentacao_da_travessa_projetada_02_bairro_novo_salgueiro..docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11986/indicacao_a_a_pavimentacao_na_rua_35_bairro_loteamento_monte_alegre.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11987/indicacao_a__pavimentacao_na_travessa_projetada_01_bairro_novo_salgueiro.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11988/indicacao_a__pavimentacao_na_rua_projetada_27_bairro_loteamento_monte_alegre.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11989/indicacao_a__pavimentacao_na_rua_projetada_40_bairro_loteamento_monte_alegre.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11999/ponte_perto_do_antigo_dca.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12000/projeto_bueiro.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12007/indicacao_para_construcao_passagem_molhada_proximo_a_mestrinho.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12015/rua_cicero_barros.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12016/av_joao_agra_pereira.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12032/indicacao-que_seja_realizado_o_conserto_do_calcamento_na_rua_jose_nogueira_gois_no_bairro_santa_margarida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12056/rua_inacio_de_sa.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12057/travessa_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12058/rua_9.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12070/indicacao_a_pavimentacao_da_travessa_tenente_arlindo_rocha_primavera..docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12072/indicacao_a_pavimentacao_da_rua_horacio_cruz_primavera..docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12082/indicacao_a_pavimentacao_da_rua_olga_e_delgarde_primavera...docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12102/indicacao_nba10_-_construcao_do_parque_sensorial_no_centro_esportivo_comunitario_didinho_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12107/indi._pavimentacao_1_dr.andre.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12108/indi._pavimentacao_1_isabela_gualberg.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12109/indicacao_-.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12114/rua_41.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12115/rua_04.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12116/padre_pio.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12118/indicacao_secretaria_de_obras_reforma_antigo_posto_de_saude_de_conceicao.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12124/indica_a_reforma_da_pracinha_do_residencial_santo_antonio._assinado.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12128/indicacao_a_instalacao_completa_de_luminaria_no_poste_da_rua_bolivia2c_bairro_jardim_america._assinado.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12144/centro_de_artesanato.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12146/fundo_cultura.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12148/central_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12155/indicacao__secretaria_de_servicos_publicos_-conserto_de_canteiros.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12161/indica_pavimentacao_na_rua_da_gloria2c_primavera._assinado.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12163/indicacao_no11_-__calcamento_na_rua_travessa_antonio_filgueira_soares.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12164/indicacao_no_12_-_construcao_de_calcamento_na_rua_rua_ana_alves_de_sa.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12170/concha_acustica.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12171/plataforma_digital_biblioteca.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12173/horta_terapeutica.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12174/pavimentacao_da_rua_leonardo_da_vinci.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12175/rua_severina_da_silva_rego.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12177/ubs_maria_panta.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12178/travessa_expedita_de_sa_araujo.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12185/indicacao_da_pavimentacao_trv_antonio_nogueira_de_melo.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12195/indica_a_pavimentacao_na_rua_antonio_nunes_de_lima2c_bairro_nossa_senhora_das_gracas._assinado.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12196/indicacao_pra_que_seja_finalizado_a_instalacao_das_luminarias_do_campo_do_assentamento_jose_luiz_de_barros2c_municipio_de_salgueiro-pe._assinado.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12211/rua_mosenhor_mariano.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12212/rua_pedro_manoel_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12213/rua_julio_alves.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12216/rua_pompeu_e_dolores.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12217/tv_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12226/rua_sao_jose_umas.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12244/joao_de_sa.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12245/rua_doaciano_angelim_nossa_senhora_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12260/a_colocacao_de_ar-condicionado_e_computador_na_sala_dos_agentes_comunitarios2c_como_tambem_ar-condicionado_na_recepcao_e_sala_de_triagem_da_ubs_do_bairro_planalto_assinado.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12261/indicacao_a_reforma_da_pracinha_da_rua_rui_barbosa2c_bairro_planalto._assinado.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12262/indicacao_a_pavimentacao_da_travessa_ubatuba2c_bairro_planalto._assinado.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12263/indicacao_a_pavimentacao_da_rua_ubatuba2c_bairro_planalto._assinado.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12264/indica_para_que_seja_colocado_placas_que_indica_proibicao_de_jogar_lixo_ou_entulho_naquela_localidade._assinado.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12278/indicacao_-_coleiras_refletivas.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12280/indicacao_antonio_jose_de_souza.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12281/indicacao_francisco_augusto.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12288/indicacao_a_pavimentacao_da_rua_projetada_53_monte_alegre..docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12292/indicacao_de_pavimentacao_rua_jose_alves_de_lira_upae.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12312/indicacao._pavimemta.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12314/indicacao-que_seja_feito_o_desmatamento_e_limpeza_na_rua_10_no_loteamento_asa_branca_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12320/indicacao._pavimemta.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12324/requerimento_secretaria_de_obras_indicacao_construcao_de_cemiterio.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12378/campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12379/rua_maria_nogueira_sampaio.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12380/monte_alegre.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12387/indicacao_-_passarela_elevada_na_alberto_soares_16.09.24.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12394/indicacao_-_calcamento_da_rua_coronel_veremundo_soares.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12406/indicacao_-_pavimentacao_rua_francisco_correia_a_rua_coronel_honorato_marinho-11.11.24.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12407/indicacao_nba_12_-_saneamento_augusto_alencar_sampaio_assinado.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12418/cicinha_de_william.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12419/rua_salomao_primo.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12420/indicacao_antonio_pedro_angelim_psd.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12433/continuacao_da_rua_05_de_janeiro.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12434/posto_de_saude_umas.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12435/praca_de_umas.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12436/portico_de_entrada.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11307/rua_jose_duperron.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11308/rua_8.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11309/rua_10.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11310/quixaba.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11311/reque._iluminacao.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11312/reque._capinacao.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11313/reque._muro.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11317/requerimento__para_capinacao_e_roco_do_mato_ao_lado_posto_de_saude_do_bairro_planalto.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11342/requerimento_a_manutencao_da_via_com_patrolamento_para_todas_as_ruas_do_loteamento_sao_francisco_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11343/requerimento_abastecimento_de_agua_atraves_de_carro_pipa_na_propriedade_de_lucas_manoel_de_souza_no_sitio_caldeirao_das_letras_municipio_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11344/requerimento_para_limpeza_atraves_de_maquina_na_rua_ubatuba_na_alfredo_veiculos_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11345/requerimento_a_manutencao_da_luminaria_do_poste_da_rua_manoel_alencar_araujo_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11346/requer_a_limpeza_e_capinacao_e_patrolamento_da_rua_projetada_01_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11347/requerimento__a_limpeza_e_capinacao_na_rua_projetada_por_tras_da_rua_nova_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11348/requerimento_a_a_limpeza_e_capinacao_na_rua_alberto_soares_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11349/requerimento_a_a_limpeza_e_capinacao_na_rua_joaquim_de_sa_parente_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11350/requerimento_a_a_limpeza_capinacao_e_retirada_de_lixos_entorno_da_quadra_na_rua_rui_barbosa_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11351/requerimento_a_limpeza_e_capinacao_e_recolhimento_de_lixo_da_avenida_mariquinha_parente_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11352/requerimento_a_limpeza_e_capinacao_na_rua_01_de_agosto_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11353/requerimento_a_limpeza_e_capinacao_na_rua_ana_alves_da_sa_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11354/requerimento_a_limpeza_e_capinacao_na_rua_antonia_isabel_dinoa_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11355/requerimento_a_limpeza_e_capinacao_na_rua_francisco_barbosa_da_cruz_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11356/requerimento_a_limpeza_e_capinacao_na_rua_joaquim_de_sa_araujo_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11357/requerimento_a_limpeza_e_capinacao_na_rua_por_tras_do_posto_de_saude_ubs_do_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11358/requerimento_a_limpeza_e_capinacao_na_rua_ubatuba_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11359/requerimento_a_limpeza_e_capinacao_na_rua_ulisses_trapia_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11360/requerimento_a_limpeza_e_capinacao_na_travessa_ulisses_trapia_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11361/requerimento_a_limpeza_e_retirada_de_polda_da_rua_maria_das_dores_dos_santos_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11362/requerimento_a_manutencao_da_via_com_patrolamento_na_rua_ana_alves_de_sa_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11363/requerimento_limpeza_e_capinacao_na_travessa_rui_barbosa_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11364/requerimento_patrolamento_na_rua_ubatuba_planalto.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11365/requerimentoo_o_tapa_buraco_na_rua_cornelio_soares_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11366/requerimento_-_servico_de_capinacao_e_retirada_de_entulho_rua_luiz_pacifico_bento_cohab.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11367/requerimento_no_004_-_manutencao_do_bairro_primavera.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11368/mocao_de_pesar_no_02__-_sandra_maria_duarte.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11369/requerimento_no_003_-_manutencao_do_vila_uri.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11375/requerimento__desobstrucao_da_rede_de_esgoto_da_rua_jose_carneiro_no_bairro_santa_margarida.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11376/requerimento_para_tapa_buraco_na_rua__antonio_levino_de_alencar_no_bairro_do_prado.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11377/requerimento__conserto_de_um_vazamento_na_rua_manoel_jose_da_silva_no_bairro_santa_margarida.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11378/reque._reparo_no_calcamento_1.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11379/requerimento_153_-_canal_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11380/requerimento_154_-_canal_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11381/requerimento_155_-_limpeza_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11382/requerimento_156_-_estrada_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11383/requerimento_157_-_quadra_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11389/requerimento-que_seja_feito_o_servico_de_tapa_buraco_na_rua_antonio_levino_de_alencar_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11390/requerimento-que_seja_feito_o_conserto_de_vazamento_de_agua_potavel_na_rua_cabloco_eduardo_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11391/a_manutencao_da_passagem_molhada_que_liga_o_bairro_nossa_senhora_de_fatima_a_comunidade_de_adalmir.docx" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11392/a_reforma_da_escola_municipal_maria_dalva_goncalves_de_barros.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11393/audiencia_publica_para_o_dia_05_de_abril_de_2024.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11394/quadra_no_modulo.docx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11395/recolhimento_de_entulho_posto_de_saude_divino.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11399/requerimento_07.02.24_-_limpeza_na_rua_jose_carneiro_-_santa_margarida.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11400/requerimento_no_005_-_conselho_tutelar.docx" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11401/requerimento_no_006_-_audiencia_publica_-_estrada_do_pau_ferro.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11402/requerimento_-_cacamba_xexo.docx" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11403/requerimento_-_patrolamento_da_estrada_aldeia_poco_da_pedra.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11404/requerimento_-_patrolamento_da_estrada_pau_ferro.docx" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11405/calcamento_da_rua_ubatuba.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11406/requerimento_-_patrolamento_da_avenida_recife.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11408/requerimento_para_reparo_no_calcamento_na_subida_da_rua_sao_vicente_bairro_colina_proximo_ao_acude_velho.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11409/requerimento_para_conserto_de_tapa_buraco_no_calcamento_da__rua__ondon_duperon_de_alencar_no_bairro_nossa_aparecida.docx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11410/requerimento_patrolamento_na_rua_do_residencial_ana_julia_no_bairro_nossa_senhora_das_gracas.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11411/requerimento_patrolamento_na_rua_maria_das_dores_dos_santos_no_bairro_planalto.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11417/reque._buraco.docx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11418/reque._compesa_esgoto.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11419/reque._reparo_ju.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11421/requerimento_o_tapa_buraco_da_rua_sebastiao_da_silva_barros_bairro_nossa_senhora_do_perpetuo_socorro..docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11422/requerimento_o_tapa_buraco_na_rua_ana_alves_de_sa_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11423/requerimento_para_manutencao_da_via_com_patrolamento_para_o_final_da_rua_02_bairro_copo_de_cristal..docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11424/requerimento_o_tapa_buraco_na_rua_joaquim_naboco_bairro_santo_antonio..docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11425/requerimento_informacoes_referentes_a_professores_da_educacao_infantil_no_periodo_de_2021_a_2024.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11426/requerimento_o_tapa_buraco_entre_as_ruas_jose_luiz_da_silva_e_antonio_trapia_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11427/requerimento_providencie_o_reparo_no_calcamento_da_rua_tenente_quincas_de_sa_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11428/requerimento_o_recolhimento_de_animais_com_leishmaniose_visceral__em_outros_para_castracao_na_rua_expedita_de_sa_araujo_nas_proximidades_da_igreja_sao_francisco_no_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11434/requerimento.docx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11435/requerimento-para_providenciar_a_desobstrucao_do_esgoto_na_rua_antonio_alves_da_cruz_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11436/requerimento-para_providenciar_a_desobstrucao_do_esgoto_na_rua_joaquim_sampaio_no_bairro_nossa_senhora_de_gracas_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11437/requerimento_159_-_limpeza_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11438/requerimento_158_-_limpeza_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11440/requerimento_no_007_-_manutencao_do_bairro_novo_olinda.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11441/viabilizar_o_transporte_escolar_dos_alunos_nos_bairros_novo_horizonte_e_brisa_da_serra.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11442/promover_a_operacao_tapa_buraco_na_rua_jose_carneiro.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11443/retirada_de_entulho.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11444/pavimentacao_da_travessa_antonio_nogueira.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11445/requerimento_21.02.24_-_conserto_de_calcamento_rua_pres._washington_luiz.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11446/requerimento_21.02.24_-_conserto_de_calcamento_rua_antonio_filgueira_soares.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11448/estradas_santana_e_varzea_do_ramo.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11449/fisioterapia_pau_ferro.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11450/pavimentacao_da_rua_clarisbalte_filgueira_sampaio.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11451/requerimento_portaria_960.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11452/vajota_estrada.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11453/tarifa_social.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11456/rua_marcildo_barros.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11457/rua_39.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11458/rua_36.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11462/reque._parede.docx" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11465/requerimento_a_limpeza_e_capinacao_na_rua_antonio_henrique_pereira_callou_bairro_nossa_senhora_das_gracas..docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11466/requer_para_solucionar_o_esgotamento_sanitario_da_rua_antonio_henrique_pereira_callou_bairro_nossa_senhora_das_gracas..docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11467/requerimento_o_tapa_buraco_na_rua_do_postinho_do_loteamento_monte_alegre..docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11468/requer_para__para_solucionar_o_esgotamento_sanitario_da_rua_francisco_noberto_bairro_divino..docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11469/requerimento_a_limpeza_e_capinacao_na_rua_jose_duperron_de_alencar_araujo_bairro_divino..docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11470/requerimento_a_limpeza_capinacao_e_retirada_de_entulhos_da_rua_francisco_noberto_bairro_divino..docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11472/requerimento_no_08_-manutencao_e_limpeza_da__rua_jose_gomes_de_sa_-_creche_leticia_rosa.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11473/requerimento_reparo_em_cano_estourado_na_rua_jose_nogueira_de_goes-_santa_maragirda_-_26.02.24.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11474/requerimento_-_lombada_e_faixa_de_pedestre_na_avenida_alberto_soares.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11475/requerimento_-requalificacao_da_rua__antonio_alves_pereira_bairro_monte_alegre_22.02.24.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11476/requerimento_patrolamento_na_rua_joao_de_sa_no_bairro_granja_aurora_e_a_rua_miguel_mano_no_bairro_chico_rosa..docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11477/requerimento_limpeza_e_capinacao_na_intermediacao_da_quadra_do_riachinho.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11478/requerimento_limpeza_e_capinacao_na_intermediacao__da_academia_de_saude_de_umas.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11479/requerimento_limpeza_e_remocao_de_entulho_na_intermediacao_do_acude_velho.docx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11481/requerimento_160_-_carro_fumace_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11482/requerimento_161_-_agente_de_transito_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11483/requerimento_162_-_estrada_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11484/requerimento_para_tapa_buraco_na_rua__antonio_filgueira_soares..docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11485/requerimento_23.02.2024_-_servicos_publicos_-_iluminacao_rua_reino_unido_brisa_da_serra.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11486/promover_a_construcao_de_um_campo_de_futebol.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11488/abastecimento_de_agua_da_varzea_do_ramo.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11490/requerimento-para_providenciar_a_passagem_de_maquina_motoniveladora_patrol_na_rua_pantaleao_rodrigues_de_carvalho_no_bairro_nova_olinda_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11491/requerimento-que_seja_feito_o_conserto_de_vazamento_de_agua_potavel_na_rua_alberto_soares_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11492/requerimento-que_seja_feito_o_conserto_de_vazamento_de_agua_potavel_na_rua_avenida_major_antonio_rufino_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11493/requerimento-para_vistoriar_os_pontos_de_vazamento_na_rede_de_esgoto_e_dar_manutencao_na_rua_avenida_coronel_veremundo_soares_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11495/requerimento_limpeza_e_desobstrucao_do_esgoto__na_rua_vinte_e_sete_no_bairro_cohab.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11496/requerimento_para__desobstrucao_do_esgoto_na_travessa_manoel_borba_215_no_bairro_divino.docx" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11497/requerimento__para_limpeza_e_roco_do_mato_no_canal_da_rua_dez_bairro_cohab.docx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11498/requerimento__troca_da_lampada_no_sitio_serrote_zona_rural_do_municipio.docx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11499/travessa_manoel_santiago.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11501/requerimento_para_conserto_de_vazamento_de_agua_potavel_na_rua_expedito_joaquim_da_silva_no_bairro_nossa_senhora_aparecida.docx" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11502/limpeza_praca_cohab.docx" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11503/requerimento_-_reparo_do_asfalto.docx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11504/requerimentos_01_2024_secretaria__acricultura_um_poco_antoniol_xavir.docx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11506/requerimento_celpe_01-_2024__para_extencao_de_rede_para_a_capela_do_sitio_16_feijao.docx" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11507/requer_compesa_para_solucionar_o_esgotamento_sanitario_da_rua_santa_cruz_bairro_primavera..docx" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11508/requerimento_para_compesa_para_providenciar_o_concerto_na_tubulacao_de_agua_potavel_da_rua_maria_nogueira_sampaio_bairro_nossa_senhora_das_gracas..docx" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11509/requerimento_providencie_o_tapa_buraco_na_rua_24_loteamento_asa_branca..docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11510/requerimento_a_limpeza_e_capinacao_na_rua_santa_cruz_bairro_primavera..docx" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11511/requer_compesa_para_solucionar_o_esgotamento_de_esgoto_da_rua_projetada_18_loteamento_monte_alegre..docx" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11512/requerimento_a_limpeza_e_capinacao_na_rua_estados_unidos_bairro_brisa_da_serra..docx" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11513/requerimento_a_limpeza_capinacao_e_retirada_de_entulho_entre_as_ruas_antonio_trapia_bairro_bomba_e_a_rua_monsenhor_mariano_de_souza_neto_bairro_divino..docx" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11514/requerimento_rua_sao_jose_pimenta_04.docx" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11515/requerimento_ruas_01_11_e_24_cohab.docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11518/requerimento-limpeza_e_capinacao_da__travessa_da_rua27_para_a_rua_25_no_bairro_da_cohab_-04.03.24.docx" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11519/requerimento_-reparo_na__rede_de_esgoto_na_valdemar_menezes-04.03.2024.docx" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11520/requerimento_-_rrequerimento-_requalificacao_da__rua_maria_do_socorro_de_sa_carvalho-_nova_olinda-04.03.2024.docx" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11521/requerimento_06.03.24_-_limpeza_na_rua_joao_alves_de_marins.docx" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11522/requerimento_06.03.24_-_conserto_de_calcamento_rua_cabloco_eduardo_prado.docx" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11523/requerimento_06.03.24_-_conserto_de_calcamento_rua_antonio_trapia.docx" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11524/requerimento_06.03.24_-_conserto_de_calcamento_rua_severino_dos_santos_novo_olinda.docx" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11525/requerimento_06.03.24_-_conserto_de_calcamento_rua_vicencia_pereira_esquina_com_rua_juscelino_kubistchek.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11526/requerimento_06.03.24_-_conserto_de_calcamento_rua_clarisbalte_filgueira.docx" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11527/requerimento_06.03.24_-_conserto_de_calcamento_rua_alberto_soares.docx" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11530/requerimento_-_reparo_travessa_alfredo_soares.docx" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11531/reque._compesa_vazamento.docx" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11532/reque._compesa_esgoto_-_copia.docx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11533/reque._compesa_vazamento_rua_da_igreja.docx" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11534/reque._arena_crocodilo.docx" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11535/reque._compesa_arena_crocodilo.docx" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11537/requerimento-para_providenciar_a_passagem_de_maquina_motoniveladora_patrol_na_rua_projetada_no_bairro_monte_alegre_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11538/requerimento-que_seja_feito_o_servico_de_tapa_buraco_na_rua_valdemar_menezes_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11539/requalificacao_da_rua_projetada_08_bairro_loteamento_sao_francisco-08.03.24.docx" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11541/requerimento_no_09_-conserto_das_caixas_de_esgotos_da_vila_do_distrito_do_pau_ferro.docx" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11542/requerimento_no_011-_manuntecao_das_vias_publicas_bairro_novo_salgueiro.docx" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11543/requerimento_no_09-_tapa_buraco_da_rua_jose_de_brito_rosado.docx" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11546/requerimento_a_limpeza_e_capinacao_na_rua_ana_alves_de_sa_loteamento_sao_francisco..docx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11547/requer_a_manutencao_da_via_com_patrolamento_na_travessa_ulisses_trapia_e_rua_ubatuba_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11548/requerimento_o_tapa_buraco_na_avenida_audisio_rocha_sampaio_bairro_minervina_franklin..docx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11549/requerimento_a_requalificacao_tapa_buraco_entre_as_ruas_joao_buique_e_jose_de_brito_rosado_bairro_nossa_senhora_das_gracas..docx" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11550/requer_compesa_para_solucionar_o_esgotamento_sanitario_entre_as_ruas_joao_buique_e_jose_de_brito_rosado_bairro_nossa_senhora_das_gracas..docx" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11555/capinacao_rua_projetada_1_novo_salgueiro.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11556/tapa_burcao_rua_projetada_1_novo_salgueiro.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11557/requerimento__secretaria_de_obras__requerimento_passagem_de_pedestre_rua_manoel_adernil_januario.docx" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11558/requerimento_04_secretaria_de_servicos_publicos_-_troca_de_luminaria_da_barra_do_mulungu.docx" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11559/requerimento_secretaria_de_servicos_publicos_-_braco_com_luminaria_no_sitio_barra_do_mulungu.docx" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11563/pimenta_2.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11564/caboclo_eduardo.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11567/requerimento_161_-_limpeza_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11568/requerimento_160_-_tapa_buraco_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11569/requerimento_162_-_limpeza_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11570/requerimento_o_tapa_buraco_na_rua_teresina_bairro_nossa_senhora_das_gracas..docx" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11571/requerimento_o_tapa_buraco_na_rua_jose_alves_de_lira_bairro_nossa_senhora_aparecida..docx" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11572/requerimento_o_tapa_buraco_na_rua_antonio_trapia_bairro_nossa_senhora_das_gracas..docx" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11573/requer_compesa_solucionar_o_esgotamento_sanitario_da_rua_joao_pessoa_bairro_nossa_senhora_aparecida..docx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11574/requerimento_o_tapa_buraco_na_rua_pimenta_4_bairro_santa_margarida..docx" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11577/requerimento-reparo_do_calcamento_da_av._agamenon_magalhaes-18.03.24.docx" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11578/requerimento_20.03.24_-_conserto_de_calcamento_rua_jose_carneiro.docx" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11579/requerimento_20.03.24_-_conserto_de_calcamento_na_rua_sub_prefeito.docx" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11580/requerimento_20.03.24_-_conserto_de_calcamento_entre_as_ruas_antonio_filgueira_sampaio_e_av._agamenon_magalhaes.docx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11581/requerimento_20.03.24_-__limpeza_e_retirada_de_entulhos_na_rua_02_vila_nova.docx" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11582/requerimento_no_013_-_limpeza_e_capinacao_do_psf_do__residencial_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11583/requerimento_no_014_-_manutencao_das_estradas_dos_sitios_manicobaqueimada_grande_miguel_e_adjacencias.docx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11584/requerimento_no_012_-_limpeza_e_capinacao_do_residencial_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11585/requerimento_para_tapa_buraco_na_rua_dez_no_bairro_da_cohab.docx" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11586/requerimento_para_tapa_buraco_na_rua__vinte_e_sete_no_bairro_da_cohab.docx" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11587/requerimento_patrolamento_na_rua_projetada_22_quadra_44_no_bairro_minervina_bezerra_franklin_de_lima.docx" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11588/limpeza_de_esgoto_rua_joao_pessoa.docx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11589/manutencao_das_ruas_sem_pavimentacao_nos_bairros.docx" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11590/a_promover_a_manutencao_da_rede_de_esgoto_da_rua_jose.docx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11591/promover_um_mutirao_de_limpeza_e_capinacao_nos_bairros.docx" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11592/tapa-buraco_na_rua_antonio_filgueira_soares.docx" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11594/requerimento-que_seja_feito_o_servico_de_tapa_buraco_na_rua_arconcio_vieira_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11595/requerimento-para_providenciar_a_passagem_de_maquina_motoniveladora_patrol_na_rua_04_no_bairro_loteamento_asa_branca_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11596/requerimento-para_que_seja_feito_a_troca_da_luminaria_do_poste_barramento_no_m293741_na_rua_caboclo_eduardo_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11597/requerimento-que_seja_feito_o_servico_de_limpeza_e_retirada_de_entulhos_na_rua_fortunato_barbosa_da_cruz_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11599/reque._compesa_esgoto_-_copia.docx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11601/requerimento_nba_015-_limpeza_do_canal2c_bairro_cohab_assinado.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11604/requerimento_manutencao__qd_montevideu_-.docx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11605/requerimento_manutencao__qd_montevideu_-.docx" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11606/requerimento_limpeza_antonio_filgueira_soares.docx" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11608/requerimento_-_requalificacao_da_rua_24_-loteamento_asa_branca-26.03.24.docx" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11610/requerimentos_01_2024_secretaria__desenvolvimento_rural.docx" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11611/requerimento1.docx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11612/otone_nogueira.docx" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11613/canais_nova_olinda.docx" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11614/manutencao_da_passagem_molhada_que_liga_o_bairro_nossa_senhora_de_fatima_a.docx" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11615/servico_de_terraplanagem_com_maquina_patrol_e_manutencao_das_estradas_rurais.docx" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11617/requerimento_28.03.24_-_troca_de_luminaria_paredao_do_acude_velho.docx" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11618/requerimento_28.03.24_-_capinacao_do_entorno_da_pimenta_4.docx" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11619/requerimento_28.03.24_-_limpeza_na_travessa_13_de_maio_-_nossa_senhora_das_gracas.docx" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11620/requerimento_28.03.24_-_troca_de_luminaria_rua_espedita_de_sa_araujo_loteamento_sao_francisco.docx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11621/requerimento_28.03.24_-_capinacao_da_rua_expedita_de_sa_araujo_-_bairro_sao_francisco.docx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11627/requerimentos_26_03_2024_secretaria__acricultura_um_poco_rapahel.docx" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11628/rua_mandacaru.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11630/travessa_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11631/travessa_treze_de_maio.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11632/estrada_lagoinha.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11633/reque._buraco1.docx" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11634/reque._compesa_esgoto.docx" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11635/reque._buraco2.docx" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11636/requerimento_para_limpeza_roco_e__patrolamento__que_liga_os_bairros_granja_aurora_e_chico_rosa.docx" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11637/requerimento__para_limpeza_e_roco_do_mato_no_canal_da_rua_dez_bairro_cohab.docx" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11638/requerimento_de_capinacao_roco_e_limpeza_nas_proximidades__rua__do_posto_de_saude_do_divino.docx" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11639/requerimento__para_limpeza_e_roco_na_rua_-_trinta_e_nove_no_bairro_cohab.docx" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11640/requerimento_para_acao_de_combate_a_dengue_chikungunya_e_zika_virus_no_municipio.docx" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11641/requermento-para_providenciar_a_passagem_de_maquina_motoniveladora_patrol_no_sitio_pitombeira_municipio_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11642/requerimento-que_seja_feito_o_conserto_de_vazamento_de_agua_potavel_na_rua_coronel_honorato_marinho_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11643/requerimento-para_vistoriar_os_pontos_de_vazamento_na_rede_de_esgoto_e_dar_manutencao_na_rua_valdemar_menezes_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11644/requerimeento-_que_providenciem_o_servico_de_capinacao_limpeza_e_maquina_motoniveladora_patrol_na_rua_8_loteamento_sao_francisco_no_bairro_planalto_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11646/requerimento_no_018-_limpeza_dos_canais_da_jose_janoca_e_pantaleao.docx" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11647/requerimento_no_016-_aquisicao_de_alevinos.docx" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11648/requerimento_no_017_-_manutencao_das_vias_rurais_do_2o_distrito.docx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11649/requerimento_a_limpeza_capinacao_e_patrolamento_da_avenida_mariquinha_parente_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11650/requerimento_a_limpeza_capinacao_e_retirada_de_entulhoslixos_entorno_da_quadra_da_rua_rui_barbosa_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11651/requerimento_a_manutencao_da_via_com_patrolamento_para_todas_as_ruas_do_loteamento_novo_salgueiro_2..docx" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11652/requerimento_a_limpeza_capinacao_e_retirada_de_entulhos_da_rua_19_entorno_e_dentro_do_canal_bairro_cohab..docx" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11653/requerimento_no_016-_aquisicao_de_alevinos.docx" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11654/requerimento__troca_da_lampada_no_assentamento_santa_luzia.docx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11655/requerimento_para__colocacao_da_tampa_do_bueiro_av_aurora_de_carvalho_rosa_no_bairro_granja_aurora.docx" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11656/requerimento_para__colocacao_da_tampa_do_bueiro_na_quadra_n_no_bairro_santo_antonio.docx" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11657/requerimento_patrolamento_na_rua_trinta_no_bairro_da_cohab.docx" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11658/requerimento_de_desobstrucao_da_rede_de_esgoto_da_rua_expedicionario_pedro_barros.docx" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11659/requerimento_para_patrolamento_no_sitio_alazao_de_cima_na_zona_rural_de_salgueiro_pe.docx" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11660/requerimento__limpeza_de_entulho_na_rua_dezesseis_no_bairro_da_cohab.docx" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11661/requerimento_para__colocacao_da_tampa_do_bueiro_na_rua_vinte_e_tres_no_bairro_da_cohab.docx" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11662/reque._compesa_esgoto_3.docx" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11663/reque._compesa_esgoto_4.docx" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11664/reque._compesa_esgoto_2.docx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11665/reque._compesa_esgoto1.docx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11666/requerimento__secretaria_servico_publico___conserto_da_estrada_sitio_sabino_a_baraunas.docx" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11667/requerimento___compesa_sitio_barra_do_mulungu.docx" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11668/requerimento__secretaria_de_obras__requerimento_tapa_buraco_da_rua_martins_rodrigue.docx" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11669/requerimento__secretaria_de_obras__requerimento_conserto_da_rua_martins_rodrigues.docx" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11670/requerimento_-_colocar_kit_de_iluminacao_sitio_mutuca_05.04.24.docx" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11671/requerimento-_limpeza_da_rua__engenheiro_walmir_campos_bezerras_caravan03.04.24.docx" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11672/requerimento_-_troca_de_lampadas-_rua_joao_da_cruz_neves-prado_03.04.24.docx" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11674/requerimento-_conclusao_da_pavimentacao_do_alto_do_riachinho.docx" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11678/rua_43.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11679/rua_44.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11681/requerimento_no_019_-manutencao_e_limpeza_da__rua_projeta_3_no_planalto.docx" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11684/requerimento_para_patrolamento.docx" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11686/requerimento_a_manutencao_da_via_com_patrolamento_para_a_rua_boa_esperanca_bairro_cohab..docx" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11687/requerimento_passos_a_manutencao_da_via_com_patrolamento_para_a_rua_14_bairro_vila_dos_funcionarios..docx" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11688/requer_a_compesa__para_que_seja_feito_o_concerto_no_cano_de_abastecimento_de_agua_da_rua_ana_alves_de_sa_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11689/requer_passos_a_manutencao_das_luminarias_dos_postes_da_rua_06_loteamento_novo_salgueiro..docx" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11690/requer_para_solucionar_o_esgotamento_sanitario_da_rua_boa_esperanca_por_tras_do_ceja_centro_de_educacao_de_jovens_e_adultos_bairro_cohab..docx" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11691/requerimento_a_manutencao_das_vias_com_patrolamento_para_todas_as_ruas_do_loteamento_monte_alegre..docx" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11693/requerimento_o_tapa_buraco_na_rua_cabo_galdencio_pereira_de_sa_bairro_novo_olinda..docx" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11694/requer_a_manutencao_dos_refletores_da_quadra_da_praca_ceu_no_bairro_cohab_..docx" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11695/limpeza_e_capinacao_rua_vivencia_pereira_de_lima.docx" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11696/refletor_pista_de_cooper.docx" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11697/limpeza_do_posto_de_saude_do_planalto.docx" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11698/tapa_buraco_vicencia_pereira_da_silva.docx" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11699/avenida_de_carvalho_rosa.docx" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11701/quadra_g.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11704/quadra_h.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11705/rua_387.docx" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11706/tapa_buracp_rua_14.docx" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11707/batalhao.docx" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11708/jose_adalberto.docx" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11709/parque.docx" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11710/requerimento_limpeze_e_capinacao_av._beira_canal_lot_nossa_senhora_da_conceicao.docx" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11711/requerimento_limpeze_e_capinacao_rua_15.docx" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11712/requerimento__secretaria_servico_publico_capinacao_severino_dos_santos.docx" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11713/requerimento__secretaria_servico_publico___patrol_na_primavera.docx" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11714/requerimento_o_reparo_no_calcamento_ao_redor_da_rede_de_esgoto_da_rua_25_bairro_cohab..docx" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11715/requerimento_a_limpeza_capinacao_e_retirada_de_lixo_da_rua_coronel_cornelio_soares_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11716/requer_a_manutencao_de_luminari_na_rua_otimo_nogueira_sobrinho_por_tras_do_posto_girador_em_frente_a_casa_de_n_99_bairro_nova_olinda..docx" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11717/requerimento_a_limpeza_capinacao_e_recolhimento_de_lixo_da_travessa_umbelino_de_sa_araujo_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11719/requerimento_a_limpeza_e_capinacao_da_pista_de_cooper_no_bairro_divino_espirito_santo..docx" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11720/requerimento_a_manutencao_da_via_da_estrada_da_mutuca_a_vila_negreiros.docx" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11721/reque._buraco1_-.docx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11722/reque._compesa_esgoto1.docx" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11723/reque._buraco_2.docx" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11725/requerimento_no_020_-_manutencao_da_quadra_de_esportes_de_conceicao_das_crioulas.docx" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11730/requerimento_para_conserto_de_tapa_buraco_no_calcamento_da__rua__raimundo_pereira_de_lima.docx" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11731/requerimento_para_patrolamento__do_sitio__sabino_ao_assentamento_santa_luzia_na_zona_rural_de_salgueiro_pe.docx" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11732/requerimento_de_desobstrucao__da_rede_de_esgoto_e_limpeza_do_mato_na_travessa_quarenta_e_dois_a_rua_quarenta_e_dois_no_bairro_da_cohab.docx" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11734/requerimento-que_realize_o_servico_de_limpeza_do_matagal_na_rua_advogado_manoel_adernil_januario_no_bairro_nossa_senhora_das_gracas_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11737/requerimento_-_capinacao.docx" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11739/requerimento_06_secretaria_de_servicos_publica_conserto_de_estrada_varzea_do_ramo_a_umas.docx" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11740/requerimento__secretaria_servico_publico___patrol_rua_estudante_alecio.docx" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11742/requerimentos_11_secretaria__acricultura_construcao_do_barreiro_trincheiro_sitio_serrote.docx" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11743/reque._buraco_2.docx" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11744/reque._buraco_1.docx" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11750/requerimento_a_limpeza_e_capinacao_atraves_de_maquina_para_rua_ubatuba_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11751/requerimento_a_urgentissima_necessidade_da_manutencao_da_iluminacao_e_troca_de_refletores_queimados_da_quadra_do_centro_de_artes_e_esportes_unificados__ceus_no_bairro_cohab..docx" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11752/requerimento_a_manutencao_da_ponte_da_rua_pimenta_01_bairro_santa_margarida..docx" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11753/requerimento_a_manutencao_da_via_com_patrolamento_para_rua_da_dutra_engenharia_loteamento_novo_salgueiro..docx" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11754/requerimento_a_manutencao_da_via_com_patrolamento_para_rua_ao_lado_do_condominio_ana_julia_proximo_a_escola_pais_e_mestres_bairro_nossa_senhora_das_gracas..docx" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11755/requerimento_a_limpeza_capinacao_e_recolhimento_de_lixo_da_travessa_ubaldo_de_sa_bairro_divino..docx" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11756/requerimento_a_limpeza_capinacao_e_recolhimento_de_lixo_do_cemiterio_publico_municipal..docx" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11759/requerimento_no_23_-_manutencao_da_rua_cosme_e_damiao_rua_dezno__bairro_copo_de_cristal.docx" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11760/requerimento_no_24-_manuntecao_da_rua_doze_no_bairro_copo_de_cristal.docx" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11761/requerimento_no_021_-_roco_das_estradas_dos_sitios_roca_queimada.docx" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11765/requerimento-2.docx" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11771/requerimento_no_022_-_roco_das_estradas_dos_sitios_mutuca_areia_branca_varzea_redonda.docx" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11772/doador_concurso.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11773/doador_concurso_prefeito.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11774/semana_doador.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11776/requerimento_limpeza_e_capinacao_asa_branca.docx" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11777/requerimento.docx" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11778/requerimento_-_servico_de_limpeza_e_capinacao_rua_mariquinha_parente_2024.docx" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11779/requerimento_-_patrolamento_antonia_izabel.docx" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11782/requerimento_11_secretaria_de_servicos_publicos_colocar_estacionaria_para_colocar_lixo_na_rua_leonardo_da_vinci.docx" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11783/requerimento_12_secretaria_de_servicos_publicos_para_mandar_a_maquina_patrol_fazer_desmatamento_na_rua_frei_damiao.docx" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11784/requerimento__secretaria_de_obras__requerimento_quadra_alto_das_abelhas.docx" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11785/requerimento_secretaria_de_cultura_e_esporte-reforma_da_quadra_rua_luiz_jose_da_silva.docx" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11786/requerimento__secretaria_de_servicos_publicos_-_luminaria_sitio_uri_de_cima.docx" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11787/requerimento__secretaria_de_obras__conserto_passagem_molhada__na_granja_aurora.docx" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11788/requerimentos__secretaria__acricultura_um_poco_artesiano_geraldo_joaquim.docx" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11789/reque._compesa_esgoto_2.docx" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11790/reque._buraco1.docx" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11791/reque._buraco.docx" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11792/reque._compesa_esgoto_-_copia.docx" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11793/requerimento_a_manutencao_da_via_com_patrolamento_para_rua_18_loteamento_monte_alegre..docx" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11794/requer_compesa_o_concerto_na_tubulacao_de_agua_potavel_em_frente_a_eremsal_na_br_232..docx" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11795/requerimento_a_limpeza_e_capinacao_no_ubs_do_bairro_divino..docx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11796/requerimento_a_manutencao_da_via_com_patrolamento_para_travessa_rui_barbosa_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11797/requerimento_a_manutencao_da_via_com_patrolamento_para_avenida_recife_loteamento_novo_salgueiro..docx" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11798/requerimento_a_manutencao_da_via_com_patrolamento_e_capinacao_para_rua_34_loteamento_novo_salgueiro..docx" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11799/requerimento_a_limpeza_e_capinacao_no_entorno_da_praca_ceu_no_bairro_cohab..docx" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11800/requerimento_a_manutencao_da_via_com_po_de_brita_na_rua_principal_do_loteamento_sao_francisco_rua_do_adega_mandacaru..docx" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11805/requerimento_29.04.24_-_patrolamento_rua_7_loteamento_asa_branca.docx" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11806/requerimento_29.04.24_-_limpeza_na_rua_10_loteamento_asa_branca.docx" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11807/requerimento_29.04.24_-_desentupimento_de_esgoto_rua_10_loteamento_asa_branca.docx" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11808/requerimento_29.04.24_-_limpeza_na_avenida_jose_nivaldo_barbosa_loteamento_asa_branca.docx" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11809/requerimento_29.04.24_-_limpeza_na_rua_jose_carneiro.docx" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11810/requerimento_29.04.24_-_tampa_de_boeiro_rua_jose_nogueira.docx" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11811/requerimento_29.04.24_-_conserto_de_calcamento_na_rua_rui_barbosa.docx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11812/requerimento_29.04.24_-_limpeza_na_rua_rui_barbosa_-_santa_margarida.docx" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11813/requerimento_29.04.24_-_desentupimento_de_esgoto_rua_jose_carneiro.docx" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11814/requerimento_29.04.24_-_limpeza_na_rua_15_loteamento_asa_branca.docx" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11819/requerimento_no_25_-__manutencao_da_iluminacao_da_escola_maria_guilhermina_de_jeses_sitio_monte_video.docx" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11822/av_major_antoni_rufino.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11823/rua_argentina_de_alencar.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11824/av_aurora_de_carvalho_rosa.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11826/rua_amaro_concerva.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11827/rua_aurilia_rocha_sampaio.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11828/rua_projetada_35.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11832/requer_compesa_para_solucionar_o_esgotamento_sanitario_da_avenida_natal_-lateral_da_emoresa_braco_forte-_loteamento_novo_salgueiro..docx" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11833/requer_compesa_averiguar_a_tubulacao_de_agua_potavel_da_avenida_mariquinha_parente_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11836/requerimento-no_sentido_que_seja_feito_a_manutencao_da_estrada_que_da_acesso_ao_lixao_na_rua_pimenta_1_no_bairro_santa_margarida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11837/requerimento-para_que_seja_feito_a_troca_da_luminaria_do_poste_barramento_no_s255060_na_rua_valdemar_menezes_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11838/para_promover_a_limpeza_capinacao_e_dedetizacao_do_cemiterio_publico_luiz_gonzaga.docx" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11839/ruas_do_bairro_cohab.docx" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11840/rua_pedro_antonio_de_souza.docx" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11841/para_promover_a_limpeza_capinacao_e_dedetizacao_do_cemiterio_publico_luiz_gonzaga.docx" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11842/tapa_buraco_jose_nunes_de_barros.docx" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11844/requerimento_-_patrolamento_antonia_izabel.docx" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11845/requerimento__secretaria_de_servicos_publicos_estradas_sitio_coqueiro_e_demais.docx" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11846/requerimento_25_secretaria_servicos_publ._passagem_molhada_manoel_aguida.docx" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11847/requerimentos__secretaria__acricultura_um_poco_artesiano_valdenor_pereira.docx" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11848/requerimentos__secretaria__acricultura_um_poco_artesiano_francisco_de_barros.docx" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11849/reque._compesa_esgoto_1.docx" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11850/reque._compesa.docx" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11851/requerimento_rua_holanda.docx" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11852/requerimento_nba_26-a-_roco_e_capitancao_da_avenida_senador_mansueto_de_lavor_assinado.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11854/rua_42.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11855/av_audisio_rocha_sampaio.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11856/rua_15.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11857/limpeza_capinacao_e_patrolamento_na_antiga_estacao.docx" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11858/rua_28_cohab_operacao_tapa_buraco.docx" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11859/7_geres.docx" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11860/praca_jose_ancelmo.docx" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11861/requerimento-requalificacao_rua_20_quadra_d_novo_salgueiro-07.05.24.docx" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11863/requer_limpeza_e_capinacao_e_recolhimento_de_lixo_pimenta_05.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11864/reuqer_manutencao_luminaria_pimenta_04.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11865/reuqer_limpeza_e_patrolamento_pimenta_04.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11866/reuqer_a_limpeza_e_capinacao_rua_joao_buique.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11867/requer_patrolamento_travessa_beco_da_paz.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11868/reuqer_desobstrucao_de_esgoto_pimenta_04.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11869/requer_transporte_para_criancas_do_sitio_uri_ir_para_escola_pedro_paixao.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11870/requer_patrolamento_da_avenida_brasil.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11871/reuqer_limepza_do_esgoto_da_avenida_beira_canal.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11872/requer_patrolamento_rua_osmar_jose_de_souza.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11873/recibo_requerimento_de_patrolamento_na_rua_10_e_12_copo_de_cristal..pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11874/requer_limpeza_e_capinacao_rua_antonio_alves_vasconcelos.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11881/requerimento-para_realizar_a_retirada_de_entulho_na_rua_esperanca_pereira_de_barros_no_bairro_nova_olinda_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11882/requerimento-para_que_seja_feito_a_troca_da_luminaria_do_poste_barramento_no_m294070_na_rua_sao_pedro_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11884/requerimento_emenda_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11885/requerimento_emenda_equoterapia_1.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11886/requerimento_emenda_olaria.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11887/requerimento_emenda_umas.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11888/requerimento_rua_41_monte_alegre.docx" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11889/requerimento_rua_antonio_alves_conserva_riachinho.docx" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11894/requerimento_para_roco_do_mato_e_patrolamento_na_rua_projetada_8_no_loteamento_sao_francisco.docx" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11895/requerimento_-ar_condicionado-_escola_jose_pontes_jardim-16.05.24.docx" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11896/requerimento_-colocado_uma_manta_na_laje_da_escola_jose_pontes_jardim-16.05.24.docx" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11898/requerimento__secretaria_de_servicos_publicos_estradas_sitio_pau_ferro_e_demais.docx" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11899/requerimento_25_secretaria_servicos_publ._passagem_molhada_varzea_do_ramo.docx" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11900/rua_geroncio_martins_vieira.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11905/requerimento_limpeza_e_capinacao_de_cruzamento__creche_cohab.docx" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11906/requerimento_iluminacao_rancho_verdesitio_varzea_redonda.docx" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11908/requerimento_166_-_limpeza_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11911/requerimento_no_027_-_manutencao_das_estradas_dos_sitioa_passagem_funda__carcara_e_adjacencias.docx" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11912/requerimento_no_026_-_roco_das_estradas_dos_sitios_coqueiro_e_cruzeiro_do_sul.docx" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11913/requerimento_no_28_-_manutencao_da_rua_sao_jose__pimenta_4_nossa_senhora_de_fatima.docx" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11914/reque._buraco1.docx" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11915/reque._buraco2.docx" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11917/requerimento_no_029_-_manutencao_das_estradas_dos_sitioa_dnocs.docx" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11918/requerimento_iluminacao_praca_dos_leoes.docx" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11919/requerimento_desobstrucao_de_esgoto_da_praca_elias.docx" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11920/requerimento-__pavimentacao_da_rua_jose_janoca.docx" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11921/requerimento_poda_das_avores_de_vias.docx" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11923/requerimento-que_providencie_o_servico_de_carro_fumace_na_rua_valdemar_menezes_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11924/requerimento-que_providencie_com_a_maxima_urgencia_a_desobstrucao_da_rede_de_esgoto_limpeza_de_matagal_na_rua_boa_esperanca_no_bairro_novo_horizonte_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11925/requerimento_loteamento_asa_branca.docx" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11926/requerimento_praca_bebe_divino.docx" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11927/requerimento_manutencao_de_lombadas_e_faixas_de_pedestres.docx" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11928/requerimento_rua_acude_velho.docx" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11929/requerimento_rua_21caravam.docx" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11930/requerimento_av_central_capinacao_e_troca_de_lampada.docx" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11931/requerimento_25_secretaria_servicos_publ._limpeza_de_terreno_sitio_tapuio.docx" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11932/requerimentos__secretaria__acricultura_um_poco_artesiano_joaquim_de_barros_sitio_tapuio.docx" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11933/reque._buraco2.docx" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11934/reque._buraco1.docx" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11935/reque._buraco_3.docx" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11936/reque._compesa.docx" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11938/requerimento-para_providenciar_a_passagem_de_maquina_motoniveladora_patrol_na_rua_das_acacias_no_bairro_santa_margarida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11939/requerimento-que_realize_a_manutencao_da_estrada_rural_que_da_acesso_as_comunidades_de_lagoinha_tapuio_cacimbinha_penedo_e_letras_localizados_no_municipio_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11941/requer_a_manutencao_da_via2c_loteamento_monte_alegre._assinado.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11942/requerimento_o_tapa_buraco_da_rua_sao_vicente2c_bairro_divino._assinado.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11943/requer_a_manutencao_da_luminaria_do_poste_do_lado_da_escola_aura_sampaio2c_bairro_nossa_senhora_do_perpetuo_socorro._assinado.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11944/requerimento_o_tapa_buraco_da_rua_joaquim_nabuco2c_bairro_santo_antonio._assinado.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11947/requerimento_emenda_sac.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11948/requerimento_emenda_sac_2.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11949/requerimento_emenda_umas_messias.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11950/requerimento_emenda_umas_messias_2.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11956/requerimentos__secretaria__acricultura_um_poco_artesiano_ademilton_matias_leite.docx" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11957/requerimento__secretaria_de_servicos_publico_conserto_da_rua_antonio_flgueira.docx" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11958/requerimentos_03_06_2024_secretaria__acricultura_um_poco_expedito_de_campinhos.docx" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11961/requerimento_no_031_-_manutencao_dos_loteamentos_de_salgueiro.docx" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11962/requerimento_no_030_-_roca_de_luminarias_do_sitio_paulo.docx" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11963/reque._buraco1.docx" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11964/reque._entulho4.docx" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11965/reque._compesa3.docx" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11966/reque._compesa2.docx" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11967/reque._hospital5.docx" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11968/requerimento__troca_das_lampadas_na_praca_da_granja_aurora..docx" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11969/requerimento__para_limpeza_e_roco_do_mato_na_escola_francisco_de_sa_sampaio_no.docx" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11970/requerimento-que_providencia_a_troca_da_tampa_do_bueiro_na_rua_05_no_bairro_cohab_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11971/requerimento-para_vistoriar_os_pontos_de_vazamento_na_rede_de_esgoto_e_dar_manutencao_na_rua_francisco_ferreira_teles_no_bairro_imperador_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11972/requerimento-que_seja_feito_o_conserto_de_vazamento_de_agua_potavel_na_rua_trinta_no_bairro_cohab_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11974/requer_a_manutencao_da_via_com_patrolamento_limpeza_e_capinacao_na_rua_12_bairro_loteamento_monte_alegre..docx" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11975/requer_a_limpeza_e_capinacao_na_rua_pompeu_e_dolores_bairro_divino_espirito_santo..docx" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11976/requer_a_manutencao_da_via_com_patrolamento_na_rua_projetada_36_rua_da_ubs_bairro_loteamento_monte_alegre..docx" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11977/requer_passos_a_manutencao_da_via_com_patrolamento_na_rua_projetada_40_bairro_loteamento_monte_alegre..docx" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11978/requer_a_manutencao_da_via_com_patrolamento_na_rua_projetada_27_bairro_loteamento_monte_alegre..docx" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11979/requer_a_manutencao_da_via_com_patrolamento_limpeza_e_capinacao_na_travessa_projetada_02_bairro_novo_salgueiro..docx" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11980/requer_a_manutencao_da_via_com_patrolamento_na_rua_35_bairro_loteamento_monte_alegre..docx" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11981/requer_a_manutencao_da_via_com_patrolamento_limpeza_e_capinacao_na_travessa_projetada_01_bairro_novo_salgueiro..docx" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11982/requer_a_compesa_a_desobstrucao_do_esgoto_da_travessa_projetada_02_bairro_novo_salgueiro..docx" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11990/patrolamento_da_estrada_do_caldeirao_das_letras.docx" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11991/tapa-buraco_na_rua_projetada.docx" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11992/a_limpeza_e_capinacao_das_ruas_projetada_08_e_delfina.docx" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11993/patrolamento_da_estrada_do_rancho_das_princesas_a_comunidade_do_boqueirao.docx" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11994/pavimentacao_celestino.docx" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11995/patrolamento_das_estradas_do_sitio_carcara.docx" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11996/pavimentacao_caracas.docx" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11997/rua_jose_lucas.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/11998/cemiterio.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12001/estradas_santana.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12002/requerimento_rua_01cohabpatrol.docx" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12005/requerimento_limpeza_e_desobstrucao_do_esgoto__na_rua_pompeu_e_dolores_no_bairro_divino_espirito_santo..docx" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12008/requerimento_-_patrolamento_sitio_miguel.docx" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12010/reque._entulho.docx" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12011/reque._buraco1.docx" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12012/requerimento_para_tapa_buraco_na_estrada_do_assentamento_monte_alegre.docx" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12013/tv_antonio_de_alencar_sampaio.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12014/rua_joaquim_angelim.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12018/requerimento_-colocar_barro_no_ginasio.10.06.24.docx" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12019/requerimentos_03_06_2024_secretaria__acricultura_um_poco_antonio_matias_de_campinhos.docx" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12020/requerimentos_03_06_2024_secretaria__acricultura_um_poco_manoel_jose_de_campinhos.docx" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12021/requerimentos_04_06_2024_secretaria__acricultura_um_barreiro_para_antonio_dos_santos_s_feijao.docx" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12022/requerimentos_03_06_2024_secretaria__acricultura_um_barreiro_para_expedito_matias_campinhos.docx" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12025/requer_a_manutencao_da_via2c_bairro_primavera._assinado.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12026/requer_a_limpeza28ao_lado_do_comemore2c_bairro_novo_salgueiro._assinado.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12027/requer_a_manutencao_da_via_com_patrolamento2c_bairro_nossa_senhora_das_gracas._assinado.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12028/requer_a_limpeza_e_capinacao_na_rua_por_tras_da_rua_joaquim_de_sa_parente2c_bairro_planalto._assinado.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12029/requerimento_para_que_seja_feito_o_mais_rapido_possivel_o_esgotamento_da_fossa_na_rua_maria_das_dores_dos_santos2c_loteamento_sao_francisco._assinado.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12030/requerimento-limpeza_e_capinacao_rua_07_novo_sal-11.06.24.docx" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12031/requerimento-limpeza_e_capinacao_rua_antonio_trapia_-10.06.24.docx" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12033/requerimento-que_seja_feito_o_conserto_de_vazamento_de_agua_potavel_na_rua_valdemar_menezes_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12040/requerimento__para__patrolamento_e_roco_na_rua_projetada_14_loteamento_sao_francisco.docx" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12041/reque._entulho1.docx" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12042/reque._entulho2.docx" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12043/reque._buraco1.docx" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12044/secretaria_de_obras__requerimento_do_calcamento_da_rua_argentina_de_carvalho_alencar_sampaio.docx" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12045/requerimentos_secretaria__acricultura_do_estado_reforma_adagro.docx" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12046/requerimentos__secretaria__acricultura_uma_cacimba_para_jose_eugenio.docx" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12047/requerimentos__secretaria__acricultura_um_poco_artesiano_paulo_augusto_barros_de_carvalho.docx" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12048/requerimentos_04_06_2024_secretaria__acricultura_um_poco_edmilson_do_monte_video.docx" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12049/requerimentos_03_06_2024_secretaria__acricultura_um_poco_flavio_cicero_de_campinhos.docx" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12050/requerimentos_06_06_2024_secretaria__acricultura_um_poco_jonas_menezes_do_sossego_campinhos.docx" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12055/rua_prof_manuel.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12059/patrolamento_das_estradas_do_sitio_uri_de_cima_e_uri_de_baixo.docx" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12060/tapa-buraco_na_rua_antonio_filgueira_soares.docx" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12061/tapa_buraco_jose_nunes_de_barros.docx" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12062/parque.docx" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12063/patrolamento_das_estradas_luiz.docx" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12066/requerimento_19.06.24_-_conserto_de_vazamento_de_agua_rua_30_cohab.docx" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12067/requerimento_19.06.24_-_capinacao_na_rua_30_cohab.docx" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12068/requerimento_19.06.24_-_patrolamento_rua_43_loteamento_sao_francisco.docx" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12069/requerimento_19.06.24_-_capinacao_na_rua_43_no_loteamento_sao_francisco.docx" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12071/requerimento_pedido_de_infomacao_sobre_o_pagamento_dos_funcionarios_contratados_da_prefeitura_municipal_de_salgueiro_porque_nao_estao_recebendo_na_mesma_data_dos_efetivos.docx" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12073/requerimento_a_limpeza_capinacao_e_retirada_de_lixo_e_entulho_da_rua_da_gloria_bairro_primavera..docx" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12074/requerimento_a_manutencao_da_via_com_patrolamento_limpeza_capinacao_e_retirada_de_lixo_e_entulho_da_travessa_tenente_arlindo_rocha_bairro_primavera..docx" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12075/requerimento_para_compesa_para_providenciar_a_tampa_do_esgoto_da_travessa_tenente_arlindo_rocha_bairro_primavera..docx" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12076/requerimento_a_manutencao_da_luminaria_do_poste_da_rua_rita_alves_dos_santos_bairro_primavera..docx" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12077/requerimento_a_manutencao_da_luminaria_do_poste_da_rua_02_vila_dos_funcionarios..docx" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12078/requer_compesa_que_seja_providenciado_a_tampa_do_esgoto_da_rua_10_copo_de_cristal..docx" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12079/requer_a_limpeza_capinacao_e_recolhimento_de_lixos_da_rua_olga_e_delgarde_bairro_primavera..docx" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12080/requer_a_compesa_para_que_seja_feito_a_desobstrucao_do_esgoto_da_rua_ubatuba_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12081/indicacao_a_pavimentacao_da_rua_horacio_cruz_primavera..docx" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12083/requerimento_o_tapa_buraco_na_rua_joao_batista_canejo_bairro_nossa_senhora_das_gracas..docx" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12085/requerimento_rua_vivadavia_joaquimda_silvacopo_de_cristalpatrol.docx" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12087/reque._roco.docx" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12088/reque._buraco1.docx" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12089/reque._compesa1.docx" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12090/reque._compesa4.docx" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12091/reque._compesa3.docx" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12092/reque._compesa2.docx" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12097/requer_limpeza_e_capinacao_na_travessa_francisco_noberto_bairro_divino_espirito_santo.docx" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12098/requer_manutencao_da_via_com_patrolamento_para_a_estrada_do_sitio_varjota_municipio_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12099/requer_a_manutencao_da_via_com_patrolamento_limpeza_e_capinacao_na_travessa_tenente_arlindo_rocha_bairro_imperador..docx" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12106/requerimento_rua_viviane.docx" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12110/requerimento_-_patrolamento_umas_ao_pau_ferro.docx" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12113/rua_10.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12119/requerimento-para_realizar_a_retirada_de_entulho_na_rua_severino_dos_santos_no_bairro_nova_olinda_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12120/requerimento-que_providencia_a_troca_da_tampa_do_bueiro_na_rua_avenida_central_no_bairro_cohab_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12123/requer_a_limpeza_e_capinacao_na_pracinha_do_residencial_santo_antonio._assinado.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12125/requer_a_compesa_para_que_seja_feito_o_conserto_da_tubulacao_de_agua_potavel_na_rua_joaquim_sampaio2c_bairro_planalto._assinado.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12126/reitero_o_tapa_buraco_na_rua_joaquim_nabuco2c_bairro_santa_antonio._assinado.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12127/reitero_o_tapa_buraco_na_avenida_audisio_rocha_sampaio2c_bairro_copo_de_cristal._assinado.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12129/requerimento_167_-_limpeza_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12130/requerimento_168_-_limpeza_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12131/requerimento_169_-_tapa_buraco_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12132/requerimento_170_-_acude_-_henrique.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12134/joaquim_angelim.docx" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12135/tapa_na_rua_joaquim_nabuco.docx" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12136/varjota.docx" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12137/pavimentacao__travessa_angelino.docx" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12138/beco_da_paz.docx" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12139/titulo_cidadao_daniel_gomes_de_lima.docx" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12140/cemiterio_tamboril.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12141/manutencao_parque_das_criancas.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12142/passagem_molhada_sitio_olaria.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12143/canteiro_central_umas.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12145/biblioteca_de_umas_placa.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12147/rua_caracas_continuar_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12152/requerimento__secretaria_de_servicos_publicos_estradas_sitio_mucambo_e_demais.docx" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12153/requerimentos_secretaria__acricultura_um_poco_maria_alice.docx" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12154/requerimentos_secretaria__acricultura_do_estado_cisterna_maria_alice.docx" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12156/requer_limpeza2c_bairro_planalto._assinado.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12157/requer_tapa_buraco_na_travessa_antonio_trapia2c_bairro_planalto._assinado.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12158/requer_limpeza_e_capinacao_na_rua_joaquim_de_sa_araujo2c_bairro_planalto_assinado.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12159/requer_limpeza_e_capinacao_na_rua_da_gloria2c_bairro_primavera._assinado.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12160/requer_limpeza_com_a_maquina_pc_na_rua_joaquim_de_sa_parente2c_bairro_planalto._assinado.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12162/requerimento_no_032-_limpeza_de_barreiro_-_sitio_santana.docx" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12165/travessa_pimenta.docx" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12166/requer_a_manutencao_da_via_com_patrolamento_e_capinacao_na_rua_antonio_nunes_de_lima2c_bairro_nossa_senhora_das_gracas._assinado.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12167/requer_a_limpeza_e_capinacao_entre_as_rua_francisco_barbosa_da_cruz_e_joaquim_de_sa_parente2c_bairro_planalto._assinado.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12168/requer_a_limpeza_e_capinacao_na_rua_antonio_trapia2c_bairro_nossa_senhora_das_gracas._assinado.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12169/requer_limpeza_e_capinacao_na_rua_102c_bairro_nossa_senhora_das_gracas._assinado.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12172/vagas_de_esperas_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12176/pocinhos.docx" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12179/requerimento_o_tapa_buraco_na_rua_antonio_trapia_e_travessa_antonio_trapia2c_bairro_nossa_senhora_das_gracas._assinado.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12180/pe_da_serra.docx" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12181/travessa_zona_rura.docx" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12182/sitio_miguel.docx" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12183/requerimento_-_leitura_relatorio_cpi.doc" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12184/requerimento_limpeza_e_remocao_de_entulho_na_rua_13_de_maio.docx" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12188/reque._capinacao_avenida_aurora_de_carvalho.docx" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12189/reque._capinacao_maria_alice_b.alencar_cruz.docx" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12190/reque._capinacao_antonio_de_sa_araujo-dona_socorro.docx" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12191/requerimentos_22_07_2024_secretaria__acricultura_um_poco_joao_bosco_de_vasques.docx" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12192/requer_a_manutencao_da_via_com_patrolamento_para_estrada_do_sitio_pitombeira2c_municipio_de_salgueiro-pe._assinado.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12193/requer_a_manutencao_da_via_com_patrolamento_para_estrada_do_assentamento_jose_luiz_de_barros2c_municipio_de_salgueiro-pe._assinado.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12194/requerimento_o_tapa_buraco_na_rua_cel._honorato_marinho2c_bairro_santo_antonio._assinado.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12199/requerimento-para_promover_melhorias_na_iluminacao_publica_da_pista_de_cooper_no_bairro_divino_espirito_santo_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12200/requerimento-que_seja_feito_o_conserto_de_vazamento_de_agua_potavel_na_rua_luiz_soares_diniz_no_bairro_primavera_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12201/requerimento-que_seja_feito_o_servico_de_tapa_buraco_na_rua_joao_da_cruz_parente_no_bairro_nossa_senhora_aparecida_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12202/requerimento__instalacao_de_cameras.docx" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12209/requerimentos_26_07_2024_secretaria__acricultura_limpeza_de_barreiro_agnaldo_vasconcelos.docx" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12210/rua_barboza_lima.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12214/rua_10.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12215/rua_12.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12219/requerimento_nba_033-_limpeza_do_canal2c_bairro_cohab_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12222/requerimento_para_de_colocacao_luminarias_completas_na_rua_da_caixa_d_agua_no_bairro_planalto.docx" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12223/mutuca_estradas.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12224/alazao_estrada.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12225/vpr_malicia_estrada.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12227/sitios_novos_.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12228/estradas_penedo.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12229/pau_ferro_a_umas.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12230/sessao_solene_eduardo_campos.docx" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12232/requerimento_para__desobstrucao_do_esgoto_na_rua_joao_da_cruz_neves_bairro_do_prado.docx" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12233/requerimento_-___lombada_na_rua_29cohab.docx" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12234/reque._parque_7.docx" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12235/reque._compesa1.docx" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12236/reque._compesa_2.docx" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12237/reque._buraco_3.docx" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12238/reque._buraco_4.docx" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12239/reque._pitombeira_6.docx" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12240/reque._rede_5.docx" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12241/requerimento_25_secretaria_servicos_estradas_oiticica_0.docx" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12246/odon.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12247/sao_jose.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12252/estradas.docx" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12253/a_limpeza_e_capinacao_travessa_antonio_pereira_callou.docx" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12254/dona_preta.docx" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12255/washiton.docx" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12256/patrolamento_das_estradas_do_sitio_uri_de_cima_e_uri_de_baixo.docx" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12257/requerimento_a_limpeza2c_bairro_planalto._assinado.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12258/requerimento_o_tapa_buraco_na_rua_ubatuba2c_bairro_planalto._assinado.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12259/requer_o_tapa_buraco_na_rua_maria_nogueira_sampaio2c_bairro_santo_antonio._assinado.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12265/requerimento_o_tapa_buraco_na_travessa_ulisses_trapia2c_bairro_planalto._assinado.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12266/requerimento_o_tapa_buraco_na_rua_jose_luis_da_silva2c_bairro_nossa_senhora_das_gracas._assinado.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12267/requer_compesa_para_solucionar_o_esgotamento_sanitario_na_esquina_entre_a_rua_ubatuba_e_travessa_ubatuba2c_ambas_bairro_planalto._assinado.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12274/reque._canteiro_2.docx" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12275/reque._canteiro_1.docx" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12276/reque._compesa_2.docx" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12277/reque._pitombeira.docx" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12279/requerimento_compesa_alberto_soares.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12283/requerimentos_secretaria_educacao_do_estado_quadra_da_escola_santa_luzia.docx" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12286/requerimento_a_limpeza_e_recolhimento_do_lixo_entorno_da_estrada_que_da_acesso_ao_5_distrito_sitio_pau_ferro..docx" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12287/requerimento_para_secretaria_de_saude_sobre_informacoes_de_falta_de_atendimeno_psiquiatra.docx" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12289/requer_a_limpeza_capinacao_e_recolhimento_de_lixos_da_rua_projetada_53_monte_alegre..docx" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12291/requerimento_limpeza_dos_canais_da_cohab.docx" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12293/pavimentacao_da_travessa_antonio_nogueira.docx" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12294/campo_na_pimenta.docx" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12295/estradas_13.docx" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12296/dorgival.docx" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12297/retirada_de_uma_arvores.docx" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12298/reque._compesa3.docx" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12299/reque._compesa2.docx" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12300/reque._compesa1.docx" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12301/secretaria_de_obras__requerimento_do_calcamento_da_rua_pantaleao_rodrigues_de_carvalho.docx" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12303/requerimentos__secretaria__acricultura_um_poco_cicero_pereira_coelho.docx" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12306/requerimento_o_tapa_buraco_na_rua_ubatuba_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12307/requer_a_limpeza_e_capinacao_na_rua_pedro_jussier_alves_limeira_residencial_santo_antonio..docx" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12308/estradas_13.08.docx" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12309/requerimento_o_tapa_buraco_da_travessa_expedita_de_sa_araujo_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12310/requerimento_para_compesa_para_providenciar_a_desobstrucao_do_esgoto_entre_a_rua_ubatuba_e_travessa_ubatuba_bairro_planalto..docx" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12311/requerimento_o_tapa_buraco_e_manutencao_da_via_na_rua_cabloco_eduardo_descendo_pra_antiga_estacao_ferroviaria_bairro_prado..docx" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12313/requerimento-para_que_seja_feito_a_troca_da_luminaria_do_poste_barramento_no_x149468_na_rua_minervina_franklin_no_bairro_nossa_senhora_da_gracas_na_cidade_de_salgueiro-pe..docx" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12315/requerimento_12.08.24_-_pintura_das_faixas_de_pedestre.docx" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12318/reque._buraco_1.docx" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12319/reque._capina_cao.docx" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12321/reque._compesa1.docx" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12322/requerimento__secretaria_de_servicos_publicos_-_instalacao_de_luminaria_dos_postes_do_sitio_ingazeira.docx" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12323/requerimento_secretaria_de_saude_reforma__posto_de_saude_de_montevideu.docx" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12326/requerimento__troca_de_lampada_na_fazenda_ouro_preto.docx" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12335/secretaria_de_obras__requerimento_do_calcamento_da_rua_joao_veras_de_siqueira.docx" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12337/reque._compesa2.docx" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12338/reque._buraco_1.docx" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12339/reque._compesa3.docx" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12340/reque._pimenta_5.docx" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12341/reque._buraco_4.docx" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12343/requerimento_-reparo_no_poste_na_rua_07_bairro_copo_de_cristal_02.09.24.docx" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12344/requerimento_no_034-_escola_maria_josefa_-_ampliar_o_ensino_fundamental.docx" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12345/requerimento_o_tapa_buraco_da_rua_maria_nogueira_sampaio_bairro_nossa_senhora_das_gracas..docx" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12346/requerimento_o_tapa_buraco_da_rua_epitacio_alencar_bairro_santo_antonio..docx" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12347/requerimento_o_tapa_buraco_da_rua_advogado_manoel_adernil_januario_bairro_nossa_senhora_das_gracas..docx" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12348/requerimento_o_tapa_buraco_na_rua_tenente_osvaldo_varejao_bairro_prado..docx" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12349/requerimento_o_tapa_buraco_na_rua_cabloco_eduardo_descendo_pra_antiga_estacao_ferroviaria_bairro_prado..docx" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12350/requerimento_02.09.24_-_vazamento_na_rua_joao_alves_de_marins.docx" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12351/requerimento_02.09.24_-_troca_de_luminaria_rua_4_cohab.docx" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12354/reque._compesa1.docx" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12355/reque._compesa2.docx" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12356/reque._buraco_2.docx" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12357/reque._buraco_1.docx" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12359/requerimento_no_035_-_lampada_do_sitio_lagoinha.docx" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12362/requerimento__secretaria_de_obras__conserto_passagem_molhada_retiro.docx" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12363/requerimento__secretaria_de_obras_construcao_da_academia_da_saude_aldeia_poco_da_pedra.docx" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12365/requerimentos__secretaria__acricultura_um_poco_joaquim_pereira.docx" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12369/esgoto.docx" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12375/requerimento_para_sessao_solene_homenagear_romao_de_sa_sampaio.docx" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12377/rua_8.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12381/requerimento_limpeza_e_desobstrucao_do_esgoto__na_rua_vinte_e_sete_no_bairro_cohab.docx" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12386/reque._compesa2.docx" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12389/reque._compesa1.docx" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12395/requerimento__requerimento_para_colocacao_de_suporte_com_luminaria_completa_no_sitio_ouro_preto_na_zona_rural.docx" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12397/reque._compesa_2.docx" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12398/reque._capina_cao.docx" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12400/requerimento_no_postos_policiais_em_distritos.docx" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12405/reque._compesa1.docx" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12408/requerimento_no_036_-_abasteciemnto_dos_assentamentos.docx" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12411/reque._compesa_2.docx" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12412/reque._compesa1.docx" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12413/reque._iluminacao.docx" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12414/reque._capina_cao.docx" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12417/escola_agricola_iluminacao.docx" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12425/requerimento_nba_037-_limpeza_do_caixa_de_esgoto_do_pau_ferro_assinado.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12426/reque._compesa_1.docx" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12427/reque._compesa_2.docx" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12428/iluminacao.docx" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12429/reparo_calcamento.docx" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12430/reparo_calcamento_planalto.docx" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12446/reque._compesa_1.docx" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2024/12449/reque._capina_cao.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>