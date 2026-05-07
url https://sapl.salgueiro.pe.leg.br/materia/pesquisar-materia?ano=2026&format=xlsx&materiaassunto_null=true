--- v0 (2026-03-02)
+++ v1 (2026-05-07)
@@ -10,3518 +10,10277 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2336" uniqueCount="1090">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6832" uniqueCount="3205">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15104</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei (Executivo)</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15104/pl._executivo_no_001.2026._reajuste_dos_servidores.2026_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15104/pl._executivo_no_001.2026._reajuste_dos_servidores.2026_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajustes e adequações remuneratórias no âmbito do Município de Salgueiro e dá outras providências</t>
   </si>
   <si>
+    <t>15733</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15733/projeto_de_lei._poder_executivo_02.2026..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a fixação de valor mínimo para o ajuizamento de execuções fiscais pelo Município de Salgueiro/PE e dá outras providências</t>
+  </si>
+  <si>
+    <t>15734</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15734/projeto_de_lei._poder_executivo_03.2026._reajuste..pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE SALGUEIRO E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
     <t>14882</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>FLAVINHO BARROS</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14882/creche_maria_eunice.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14882/creche_maria_eunice.pdf</t>
   </si>
   <si>
     <t>Denomina a UNIDADE DE EDUCAÇÃO INFANTIL localizada na Rua Tenente Osvaldo Varejão, s/n, Bairro Nossa Senhora Aparecida, de CRECHE MARIA EUNICE GONDIM SALES, e dá outras providências.</t>
   </si>
   <si>
     <t>14928</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>EDUARDA SAMPAIO</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14928/projeto_de_lei_ordinaria_modifica_o_nome_projetada_9_localizado_no_bairro_adalberto_alves_de_sa_para_alderico_fernandes_de_souza.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14928/projeto_de_lei_ordinaria_modifica_o_nome_projetada_9_localizado_no_bairro_adalberto_alves_de_sa_para_alderico_fernandes_de_souza.pdf</t>
   </si>
   <si>
     <t>Denomina-se à Rua Projetada 9, localizada no Bairro Adalberto Alves de Sá, passe a chamar Aldérico Fernandes de Souza e das outras providências.</t>
   </si>
   <si>
     <t>14945</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>PROF. AGAEUDES</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14945/rua_projetada_esperanca.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14945/rua_projetada_esperanca.pdf</t>
   </si>
   <si>
     <t>DENOMINA-SE A RUA PROJETADA ESPERANÇA, NO BAIRRO SANTA MARGARIDA, PASSE A SE CHAMAR REGICLEIDE ESTEFÂNYA SILVA DE SOUZA.</t>
   </si>
   <si>
     <t>14960</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>MAEL DO DIVINO</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14960/projeto_de_lei_modifica_o_nome_da_rua_projetada_02_do_bairro_sao_vicente_de_paulo_loteamento_monte_alegre_para_o_nome_severino_de_almeida_dutra..pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14960/projeto_de_lei_modifica_o_nome_da_rua_projetada_02_do_bairro_sao_vicente_de_paulo_loteamento_monte_alegre_para_o_nome_severino_de_almeida_dutra..pdf</t>
   </si>
   <si>
     <t>Modifica a denominação da Rua Projetada 02 do bairro São Vicente de Paulo, loteamento Monte Alegre para Severino de Almeida Dutra.</t>
   </si>
   <si>
     <t>14961</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14961/projeto_de_lei_modifica_o_nome_da_rua_projetada_03_do_bairro_sao_vicente_de_paulo_para_o_nome_carlos_francisco_sales..pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14961/projeto_de_lei_modifica_o_nome_da_rua_projetada_03_do_bairro_sao_vicente_de_paulo_para_o_nome_carlos_francisco_sales..pdf</t>
   </si>
   <si>
     <t>Modifica a denominação da Rua Projetada 03 do bairro São Vicente de Paulo, loteamento Monte Alegre, para Carlos Francisco Sales.</t>
   </si>
   <si>
     <t>14975</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>MARIANO BARROS</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14975/projeto_de_lei-manole_alexandre-02.02.26.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14975/projeto_de_lei-manole_alexandre-02.02.26.pdf</t>
   </si>
   <si>
     <t>Modifica o nome da Rua Projetada 16, no Loteamento Novo Salgueiro I, bairro Minervina Frankilin para Rua MANOEL ALEXANDRE DA SILVA.</t>
   </si>
   <si>
     <t>14978</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>LEO PARENTE</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14978/projeto_de_lei_-_reajuste_minimo_e_inflacao_2026.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14978/projeto_de_lei_-_reajuste_minimo_e_inflacao_2026.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos vencimentos dos servidores públicos municipais da Câmara Municipal de Salgueiro-PE, fixa o vencimento mínimo em valor não inferior ao salário mínimo nacional e dá outras providências.</t>
   </si>
   <si>
     <t>14979</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14979/minuda_de_projeto_de_lei_regulamenta_a_rastreabilidade_das_emendas_parlamentares_.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14979/minuda_de_projeto_de_lei_regulamenta_a_rastreabilidade_das_emendas_parlamentares_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FISCALIZAÇÃO E O MONITORAMENTO DA EXECUÇÃO DE EMENDAS PARLAMENTARES MUNICIPAIS, ESTADUAIS E FEDERAIS REPASSADAS AO MUNICÍPIO DE SALGUEIRO/PE, COM OBJETIVO DE ASSEGURAR A TRANSPARÊNCIA E A RASTREABILIDADE.</t>
   </si>
   <si>
     <t>14989</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14989/rua_projetada_4_passe_a_se_chamar_elizio_de_sa_neves_no_distrito_de_umas.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14989/rua_projetada_4_passe_a_se_chamar_elizio_de_sa_neves_no_distrito_de_umas.pdf</t>
   </si>
   <si>
     <t>DENOMINA-SE A RUA PROJETADA 4, EM UMÃS (3° DISTRITO), PASSE A SE CHAMAR ELIZIO DE SÁ NEVES.</t>
   </si>
   <si>
     <t>15046</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15046/projeto_de_lei_-_programa_mente_saudavel_futuro_brilhante.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15046/projeto_de_lei_-_programa_mente_saudavel_futuro_brilhante.pdf</t>
   </si>
   <si>
     <t>Institui diretrizes e autoriza o Poder Executivo Municipal a desenvolver o Programa “Mente Saudável, Futuro Brilhante” nas escolas da rede municipal de Salgueiro–PE.</t>
   </si>
   <si>
     <t>15053</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PITEL FILHO</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15053/projeto_de_cicero_canuto_da_silva_2026.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15053/projeto_de_cicero_canuto_da_silva_2026.pdf</t>
   </si>
   <si>
     <t>Modifica o nome da Avenida da Catingueira, no Bairro do Monte Alegre 2, etapa Bairro São Vicente de Paula, para Avenida CÍCERO CANUTO DA SILVA</t>
   </si>
   <si>
     <t>15111</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>ZÉ CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15111/novo_caps.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15111/novo_caps.pdf</t>
   </si>
   <si>
     <t>Novo Caps</t>
   </si>
   <si>
     <t>15163</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15163/projeto_de_lei_-_leo_parente.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15163/projeto_de_lei_-_leo_parente.docx</t>
   </si>
   <si>
     <t>Altera o art. 5º da Lei Municipal nº 2.106, de 27 de junho de 2018, com redação dada pela Lei Municipal nº 2.550, de 27 de dezembro de 2023, ampliando a composição do Conselho Municipal dos Direitos da Pessoa com Deficiência.</t>
   </si>
   <si>
+    <t>15173</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15173/detran_kids.pdf</t>
+  </si>
+  <si>
+    <t>Dentran Kids_x000D_
+Art. 1º Fica instituído no Município de Salgueiro/PE o Programa Municipal de Educação para o Trânsito – DETRAN Kids, com o objetivo de promover a conscientização e a formação cidadã de crianças e adolescentes quanto às normas e à segurança no trânsito._x000D_
+Art. 2º O Programa será desenvolvido em parceria com o DETRAN/PE e poderá ser realizado nas escolas da rede pública e privada do município, por meio de atividades educativas, palestras, ações lúdicas e práticas pedagógicas voltadas à prevenção de acidentes._x000D_
+Art. 3º O Poder Executivo poderá firmar convênios, parcerias e regulamentar a presente Lei no que couber._x000D_
+Art. 4º As despesas decorrentes da execução desta Lei correrão por conta de dotações orçamentárias próprias._x000D_
+Art. 5º Esta Lei entra em vigor na data de sua publicação.</t>
+  </si>
+  <si>
+    <t>15223</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15223/projeto.de.lei.doacao.de.sangue.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Incentivo à Doação Voluntária de Sangue no Município de Salgueiro/PE, estabelece diretrizes para campanhas, ações educativas e parcerias com instituições públicas, privadas e organizações da sociedade civil, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>15250</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15250/retificado_projeto_de_lei_-agaeudes.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Combate ao Descarte Irregular de Resíduos Sólidos no Município de Salgueiro, estabelece penalidades administrativas e cria incentivo à denúncia responsável.</t>
+  </si>
+  <si>
+    <t>15302</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>AUREMAR CARVALHO BARROS</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15302/alteracao_projeto_de_lei_2641.2025.docx</t>
+  </si>
+  <si>
+    <t>EMENTA: Altera a Lei Municipal nº 2.641/2025 para corrigir a denominação da Rua Baraúna para Rua Braúna, e manter sua denominação como Rua José Honório Januário, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>15334</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15334/detran_kids.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Educação para o Trânsito – DETRAN Kids, no âmbito do Município de Salgueiro/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>15387</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15387/projeto_de_lei_cras_1.docx</t>
+  </si>
+  <si>
+    <t>Nomeia o CRAS 1, no Loteamento Asa Branca de CRAS CLÉA SANTOS - CLEONILDA DE LIMA LEANDRO SANTOS, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>15421</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15421/projeto_de_lei_cras_2.pdf</t>
+  </si>
+  <si>
+    <t>Nomeia o CRAS 2, na Cohab de CRAS ANTÔNIO CARLOS THÓR - ANTÔNIO CARLOS SOBRINHO FILHO, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>15551</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15551/modifica_o_nome_da_avenida_dois_no_loteamento_asa_branca__santa_margarida_para_rua_marcelo_antonio_e_vasconcelos.docx</t>
+  </si>
+  <si>
+    <t>Modifica o nome da Avenida dois, no Loteamento Asa Branca – Santa Margarida, para Rua Marcelo Antonio e Vasconcelos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>15620</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>SAVIO PIRES</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15620/projeto_de_lei_01-2026_saviopires.docx</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE VACINAÇÃO DOMICILAR PARA PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA  ( TEA ), NO ÂMBITO  DO MUNICÍPIO DE SALGUEIRO-PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>15627</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15627/institui_a_reserva_de_percentual_de_unidades_habitacionais_destinadas_as_mulheres_vitimas_de_violencia_domestica_e_familiar_nos_programas_habitacionais_do_municipio_de_salgueiro.pdf</t>
+  </si>
+  <si>
+    <t>Institui a reserva de percentual de unidades habitacionais destinadas às mulheres vítimas de violência doméstica e familiar nos programas habitacionais do Município de Salgueiro-PE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>15650</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15650/projeto_de_lei_02-2026_saviopires.docx</t>
+  </si>
+  <si>
+    <t>Institui a oferta obrigatória de aulas de informática básica e avançada na rede pública municipal de ensino de Salgueiro-PE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>15724</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>TIAGO ARRAES SAMPAIO</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15724/projeto_de_lei_programa_municipal_ruas_e_estradas_em_dia_correto.docx</t>
+  </si>
+  <si>
+    <t>Ementa: Institui o Programa Municipal de Planejamento, Manutenção e Melhoria Contínua de Vias Urbanas e Rurais (Programa Municipal Ruas e Estradas em Dia) no município de Salgueiro/PE, cria o Cronograma de Ações e dá outras providências.</t>
+  </si>
+  <si>
     <t>14922</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14922/decreto_legislativo_titulo_de_cidadao__salgueirense_a_geraldo_pereira_lins_filho.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14922/decreto_legislativo_titulo_de_cidadao__salgueirense_a_geraldo_pereira_lins_filho.pdf</t>
   </si>
   <si>
     <t>Concede Título de CIDADÃO SALGUEIRENSE ao artista pernambucano, GERALDO PEREIRA LINS FILHO (GERALDINHO LINS), em reconhecimento aos relevantes serviços prestados ao município de Salgueiro, especialmente na promoção da cultura, da solidariedade e do compromisso social.</t>
   </si>
   <si>
     <t>14972</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14972/tiulo_de_cidada-irma_margarida_isabel_franz-29.12.25.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14972/tiulo_de_cidada-irma_margarida_isabel_franz-29.12.25.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Salgueirense a Ir. Margarida Isabel Franz.</t>
   </si>
   <si>
     <t>15009</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15009/titulo_cidadao_francisco_fabio_de_oliveira_cavalcante.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15009/titulo_cidadao_francisco_fabio_de_oliveira_cavalcante.pdf</t>
   </si>
   <si>
     <t>: Concede o Título de_x000D_
                                                                                                           Cidadão Salgueirense ao Psiquiatra Francisco Fábio de Oliveira Cavalcante.</t>
   </si>
   <si>
+    <t>15211</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15211/titulo_sandro_ricardo_martins_pereira.docx</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Salgueirense a Sandro Ricardo Martins Pereira.</t>
+  </si>
+  <si>
+    <t>15505</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15505/titulo_cidadao_henrique_costa_da_veiga_seixas.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Salgueirense Defensor Público-Geral do Estado de Pernambuco HENRIQUE COSTA DA VEIGA SEIXAS</t>
+  </si>
+  <si>
+    <t>15506</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15506/titulo_cidadao_fabio_lisandro_limeira_santos.pdf</t>
+  </si>
+  <si>
+    <t>concede o Título de Cidadão Salgueirense ao Médico intensivista Fábio Lisandro Limeira Santos.</t>
+  </si>
+  <si>
     <t>14883</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14883/mocao_de_pesar_para_jose_roberto_de_vasconcelos.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14883/mocao_de_pesar_para_jose_roberto_de_vasconcelos.pdf</t>
   </si>
   <si>
     <t>Apresenta MOÇÃO DE PESAR aos familiares de José Roberto de Vasconcelos, pelo seu falecimento, ocorrido no dia 08 de janeiro de 2026.</t>
   </si>
   <si>
     <t>14956</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14956/mocao_de_pesar_a_giuelson_gadelhaboleu..pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14956/mocao_de_pesar_a_giuelson_gadelhaboleu..pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, no uso de suas atribuições legislativas e satisfeita as formalidades regimentais, vem, por meio deste, manifestar seus sentimentos de solidariedade e pesar aos familiares e amigos, pelo o falecimento de Giuelson Gadelha (Boleu), ocorrido no dia 19 de janeiro de 2026 no município de Salgueiro-PE.</t>
   </si>
   <si>
     <t>14957</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14957/mocao_de_pesar_a_antonio_manoel.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14957/mocao_de_pesar_a_antonio_manoel.pdf</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares do senhor Antônio Manoel da Silva( Antônio de Diocina).</t>
   </si>
   <si>
     <t>14976</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14976/emissao_19a522f278be6c187d8c22dc_memorando-183-2026_assinado_versaoimpressao.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14976/emissao_19a522f278be6c187d8c22dc_memorando-183-2026_assinado_versaoimpressao.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar a Sra. Maria Vani de Araújo Cruz</t>
   </si>
   <si>
     <t>14977</t>
   </si>
   <si>
-    <t>AUREMAR CARVALHO BARROS</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14977/mocao_jorge_raimundo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14977/mocao_jorge_raimundo.docx</t>
   </si>
   <si>
     <t>Ementa: Formula votos de pesar aos familiares de JORGE RAIMUNDO DOS  SANTOS</t>
   </si>
   <si>
     <t>15012</t>
   </si>
   <si>
     <t>MICHELL VASCONCELOS</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15012/mocao_de_aplausosflavia_2.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15012/mocao_de_aplausosflavia_2.pdf</t>
   </si>
   <si>
     <t>Formula votos de _x000D_
 aplauso, para a Senhora _x000D_
 FLAVIA _x000D_
 JAKELINE _x000D_
 AGRA  pela aprovação no _x000D_
 certame.</t>
   </si>
   <si>
     <t>15013</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15013/mocao_de_aplausosfwedyson_2.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15013/mocao_de_aplausosfwedyson_2.pdf</t>
   </si>
   <si>
     <t>Formula votos de _x000D_
 aplauso, para o Senhor _x000D_
 WEDYSON DOUGLAS _x000D_
 DA SILVA BEM pela _x000D_
 aprovação no certame.</t>
   </si>
   <si>
     <t>15015</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15015/mocao_de_aplausosgaldemiro_1.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15015/mocao_de_aplausosgaldemiro_1.pdf</t>
   </si>
   <si>
     <t>Formula votos de _x000D_
 aplauso, para o Senhor _x000D_
 GALDEMIRO LIMA pela _x000D_
 publicação do seu Livro.</t>
   </si>
   <si>
     <t>15052</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15052/mocao_de_aplausos_e_reconhecimento_pelos_80_aos_da_bicharada_de_mestre_jaime.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15052/mocao_de_aplausos_e_reconhecimento_pelos_80_aos_da_bicharada_de_mestre_jaime.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS e RECONHECIMENTO pelos 80 anos da Bicharada de Mestre Jaime.</t>
   </si>
   <si>
     <t>15054</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15054/mocao_de_aplausos_e_reconhecimento_a_miguel_torres_pires_sa_de_vasconcelos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15054/mocao_de_aplausos_e_reconhecimento_a_miguel_torres_pires_sa_de_vasconcelos.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS e RECONHECIMENTO a Miguel Torres Pires Sá de Vasconcelos pelas expressivas conquistas acadêmicas alcançadas nos vestibulares 2026, entre elas o 1º lugar na Universidade Federal do Cariri (UFCA) no curso de engenharia civil.</t>
   </si>
   <si>
     <t>15124</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15124/mocao_pesar_-_luciano_antonio_alves_de_lira..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15124/mocao_pesar_-_luciano_antonio_alves_de_lira..docx</t>
   </si>
   <si>
     <t>Formula votos de pesar aos familiares de LUCIANO ANTÔNIO ALVES DE LIRA.</t>
   </si>
   <si>
     <t>15125</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15125/mocao_pesar_pedro_leite.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15125/mocao_pesar_pedro_leite.pdf</t>
   </si>
   <si>
     <t>Ementa: Formula votos de pesar aos familiares de PEDRO CLEMENTINO PEREIRA ( popular Pedro Leite )</t>
   </si>
   <si>
     <t>15171</t>
   </si>
   <si>
-    <t>TIAGO ARRAES SAMPAIO</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15171/mocao_de_pesar.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15171/mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>Formula Votos de Pesar_x000D_
  Aos Familiares do Luciano Antônio Alves de Lira._x000D_
 O vereador Tiago Arraes, no uso de suas atribuições e cumpridas às formalidades regimentais vem apresentar esta MOÇÃO DE PESAR aos familiares do Luciano Antônio Alves de Lira pelo seu falecimento, ocorrido no dia 22 de fevereiro de 2026.</t>
   </si>
   <si>
+    <t>15192</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15192/mocao_de_pesar_a_maria_de_fatima_pereira_de_brito.1.pdf</t>
+  </si>
+  <si>
+    <t>Formula votos de pesar aos familiares de Maria de Fátima Pereira de Brito.</t>
+  </si>
+  <si>
+    <t>15312</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15312/mocao_joseildo_irmao_pacele.docx</t>
+  </si>
+  <si>
+    <t>EMENTA: Formula Votos de Pesar_x000D_
+Aos familiares do JOSEILDO FERREIRA DA CRUZ._x000D_
+O vereador Tiago Arraes, no uso de suas atribuições e cumpridas às formalidades regimentais vem apresentar esta MOÇÃO DE PESAR aos familiares do Joseildo Ferreira da Cruz, pelo seu falecimento, ocorrido no dia 13 de Março de 2026.</t>
+  </si>
+  <si>
+    <t>15363</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15363/formula_votos_de_aplausos_a_anny_barros_pelo_titulo_de_miss_plus_size_nacional..pdf1.pdf</t>
+  </si>
+  <si>
+    <t>Formula votos de Aplausos à Anny Barros, pela conquista do título de Miss Plus Size Nacional,alcançado no dia 08 de março, data em que se celebra o dia Internacional da Mulher.</t>
+  </si>
+  <si>
+    <t>15373</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15373/allan_junior.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR aos familiares de ALLAN KARDEC TAVARES CONSERVA JÚNIOR.</t>
+  </si>
+  <si>
+    <t>15400</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15400/mocao_maria_das_dores.docx</t>
+  </si>
+  <si>
+    <t>Ementa: Formula votos de pesar aos familiares de MARIA DAS DORES DOS SANTOS</t>
+  </si>
+  <si>
+    <t>15528</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15528/mocao_de_pesar_dr._dimas.pdf</t>
+  </si>
+  <si>
+    <t>Formula votos de pesar ao familiares de DIMAS NOVAIS DE ARÚJO JÚNIOR.</t>
+  </si>
+  <si>
+    <t>15537</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15537/educacao_ica.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS para todos os professores  e os profissionais do quadro da Rede Municipal de Ensino, pelo resultado significativo no Indicador Criança Alfabetizada (ICA) de 2025. Segundo dados divulgados no dia 30 de março deste ano, pelo Ministério da Educação (MEC), o município alcançou o índice de 82,76% de alfabetização das crianças, superando o indicador nacional.</t>
+  </si>
+  <si>
+    <t>15538</t>
+  </si>
+  <si>
+    <t>VERONALDO GONÇALVES</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15538/mocao_pesar_jose_dario.docx</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR JOSE DARIO</t>
+  </si>
+  <si>
+    <t>15552</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15552/mocao_de_aplausos.pdf</t>
+  </si>
+  <si>
+    <t>Formula votos de aplausos para os CARETAS DA COHAB, integram o grupo homenageado:  César Augusto Neto de Siqueira, João Pedro Rodrigues Pereira, Elaynny Leticia Morais Silva, Cauã Figueredo de Sousa, Maria Clara Gomes Alves, Israel Matias da Silva, Jamile Gomes Xavier, João Vinícius dos Santos, Gildemar Jeferson da Silva, Cícero Felipe da Silva Santos, Amanda Raiane Farias da Silva, Francílio Soares dos Santos.</t>
+  </si>
+  <si>
+    <t>15556</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15556/mocao_de_pesar_para_edgar_alves_gondim.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR aos familiares de Edgar Alves Gondim, pelo seu falecimento, ocorrido no dia 31 de março do corrente ano.</t>
+  </si>
+  <si>
+    <t>15617</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15617/mocao_de_aplausos_daniel_faustino.docx</t>
+  </si>
+  <si>
+    <t>Formula votos de aplausos para DANIEL FAUSTINO, pelo 1º lugar, na Modalidade PARAKARATÊ, no OPEN INTERNACIONAL, REALIZADO MALTA e NO  WKA WORLDS 2026.</t>
+  </si>
+  <si>
+    <t>15624</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15624/mocao_de_pesar_para_margarida_maria_sampaio.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR aos familiares de Margarida Maria Sampaio, pelo seu falecimento, ocorrido no dia 17 de abril do corrente ano.</t>
+  </si>
+  <si>
+    <t>15640</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15640/mocao_de_pesar_severino_pedro.docx</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR EM NOME DE SEVERINO PEDRO</t>
+  </si>
+  <si>
+    <t>15680</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15680/mocao_de_pesar-francisca_matias_dantas_barbosa..pdf</t>
+  </si>
+  <si>
+    <t>Formula votos de pesar aos familiares de FRANCISCA MATIAS DANTAS BARBOSA.</t>
+  </si>
+  <si>
+    <t>15683</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15683/mocao_de_pesar_aos_familiares_de__elida_pires_locio_cabral.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR aos familiares de Elida Pires Lócio Cabral, pelo seu falecimento, ocorrido no dia 03 de maio do corrente ano.</t>
+  </si>
+  <si>
+    <t>15691</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15691/mocao_de_pesar_para_maria_adeilda_da_silva_sessao_do_dia_06_de_maio.docx</t>
+  </si>
+  <si>
+    <t>Formula votos de pesar e de solidariedade aos familiares de MARIA ADEILDA DA SILVA, ocorrido no dia 01/05/2026, na cidade de Salgueiro-PE. _x000D_
+Neste momento de dor, venho solidarizar-me com os familiares e amigos, expressando os mais sinceros sentimentos pela irreparável perda. A senhora MARIA ADEILDA DA SILVA foi uma mulher digna, honrada e querida por todos que com ela conviveram.</t>
+  </si>
+  <si>
+    <t>15710</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15710/mocao_de_aplausossalgueirofm.pdf</t>
+  </si>
+  <si>
+    <t>Formula votos de _x000D_
+aplauso, _x000D_
+a _x000D_
+RÁDIO _x000D_
+SALGUEIRO FM pelos 20 _x000D_
+anos de fundação e serviços _x000D_
+prestados ao Município.</t>
+  </si>
+  <si>
+    <t>15723</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15723/mocao_maria_ferreira_3.docx</t>
+  </si>
+  <si>
+    <t>Fórmula votos de pesar aos familiares de Maria Ferreira</t>
+  </si>
+  <si>
+    <t>15725</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15725/mocao_cicero_jose.docx</t>
+  </si>
+  <si>
+    <t>Formula votos de pesar aos familiares de CICERO JOSÉ DA SILVA</t>
+  </si>
+  <si>
     <t>14884</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14884/asfalto_montevideu.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14884/asfalto_montevideu.pdf</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Fábio Lisandro e a Secretária de Desenvolvimento e Obras Vitória Miranda,_x000D_
 Que seja feito o Piso Asfáltico da, Avenida Israel Gomes da Silva, Povoado de  Montevideo, Distrito deste Município.</t>
   </si>
   <si>
     <t>14885</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14885/01-indica_ao_prefeito_municipal__e_a_secretaria_de_desenvolvimento_urbano_e_obras_a_pavimentacao_da_rua_buenos_aires..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14885/01-indica_ao_prefeito_municipal__e_a_secretaria_de_desenvolvimento_urbano_e_obras_a_pavimentacao_da_rua_buenos_aires..docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal o Senhor Fábio Lisandro e a Secretária de Desenvolvimento Urbano e Obras Vitória Miranda a pavimentação da Rua Buenos Aires (próximo a avenida central) no bairro Imperador.</t>
   </si>
   <si>
     <t>14887</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14887/03-indica_ao_prefeito_municipal__e_a_secretaria_de_desenvolvimento_urbano_e_obras_o_calacamento_da_rua_olegario_mariano..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14887/03-indica_ao_prefeito_municipal__e_a_secretaria_de_desenvolvimento_urbano_e_obras_o_calacamento_da_rua_olegario_mariano..docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal o Senhor Fábio Lisandro e a Secretária de Desenvolvimento Urbano e Obras Vitória Miranda o calçamento do final da Rua Olegário Mariano no bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>14892</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14892/08-indica_ao_prefeito_municipal__e_a_secretaria_de_desenvolvimento_urbano_e_obras_a.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14892/08-indica_ao_prefeito_municipal__e_a_secretaria_de_desenvolvimento_urbano_e_obras_a.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal o Senhor Fábio Lisandro e a Secretária de Desenvolvimento Urbano e Obras Vitória Miranda a construção de uma passarela com faixa de pedestre na Rua São Pedro (em frente ao verdurão minha roça) no bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>14893</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14893/09-_indicacao_de_interdicao_de_via_publica.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14893/09-_indicacao_de_interdicao_de_via_publica.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Senhor, Fábio Lisandro e ao Secretário de Serviços Públicos Tayrone Torres, a interdição de uma via da praça da escola Carlos Pena Filho, das 05:00 às 06:40 todos os dias para a prática de atividade física ( corrida).</t>
   </si>
   <si>
     <t>14898</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14898/indicacao_instalacao_de_tartarugas_nas_vias.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14898/indicacao_instalacao_de_tartarugas_nas_vias.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Fabinho Lisandro, bem como ao Secretario de Serviços Públicos Thayrone Torres e ao DTTRANS, que sejam adotadas as providências necessárias para a instalação de tachas bidirecionais refletivas ( Tartarugas ), nas vias asfaltadas da área urbana do município</t>
   </si>
   <si>
     <t>14899</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14899/poco_artesiano_sitio_taboril_jose_de_souza.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14899/poco_artesiano_sitio_taboril_jose_de_souza.docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Fábio Lisandro e a Secretária de Agricultura, a Sra Roseli Regina,  Que seja Feito um poço Artesiano, na propriedade de José de Souza Lima, Tel P/ Contato:87991055119, Sítio Tamboril , Zona Rural, deste Município.</t>
   </si>
   <si>
     <t>14900</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14900/poco_artesiano_sitio_serrote_da_guia.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14900/poco_artesiano_sitio_serrote_da_guia.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Senhor, Fábio Lisandro e a Secretária de Agricultura, a Sra Roseli Regina,  Que seja Feito um poço Artesiano, na propriedade de Antônio Faustino da Silva Junior, Sítio Serrote da Guia, Zona Rural, deste Município.</t>
   </si>
   <si>
     <t>14901</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14901/indicacao_pavimentacao_comlemento_rua_irmao_olga_e_idelgarde.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14901/indicacao_pavimentacao_comlemento_rua_irmao_olga_e_idelgarde.docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Fábio Lisandro e a Secretária de Desenvolvimento e Obras Vitória Miranda,_x000D_
 Que seja feito o Complemento da pavimentação em paralelepípedos, na Rua Irmãos Olga e Idelgarde, Bairro Primavera, neste Município.</t>
   </si>
   <si>
     <t>14902</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14902/indicacao_pavimentacao_rua_antonio_nunes_de_lima.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14902/indicacao_pavimentacao_rua_antonio_nunes_de_lima.docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Fábio Lisandro e a Secretária de Desenvolvimento e Obras Vitória Miranda,_x000D_
 Que seja feito a pavimentação em paralelepípedos, na Rua Antônio Nunes de Lima, Bairro Divino Espirito Santo, neste Município.</t>
   </si>
   <si>
     <t>14903</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14903/indicacao_pavimentacao_trav_antonio_trapiar.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14903/indicacao_pavimentacao_trav_antonio_trapiar.docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Fábio Lisandro e a Secretária de Desenvolvimento e Obras Vitória Miranda,_x000D_
 Que seja feito a pavimentação em paralelepípedos, na Trav: Antônio Trapiá,   Bairro Divino Espirito Santo, neste Município.</t>
   </si>
   <si>
     <t>14904</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14904/pavimentacao_rua_buenos_aires.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14904/pavimentacao_rua_buenos_aires.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Senhor, Fábio Lisandro e a Secretária de Desenvolvimento e Obras Vitória Miranda,_x000D_
 Que seja feito a pavimentação em paralelepípedos, na rua Coronel Vital de Barros ( R: Buenos Aires ), Bairro Augusto Alencar Sampaio, neste Município.</t>
   </si>
   <si>
     <t>14905</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14905/tapa_buraco_rua_jose_nogueira.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14905/tapa_buraco_rua_jose_nogueira.docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Fábio Lisandro e a Secretária de Desenvolvimento e Obras Vitória Miranda,_x000D_
 Que seja feito o Tapa Buraco na,  Rua Jose Nogueira de Góis, Bairro Santa Margarida deste Município.</t>
   </si>
   <si>
     <t>14906</t>
   </si>
   <si>
-    <t>14</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14906/perfu.pocoingazeira.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14906/perfu.pocoingazeira.pdf</t>
   </si>
   <si>
     <t>Apresenta esta indicação ao Excelentíssimo Senhor _x000D_
 Prefeito Fábio Lisandro de Lima Barros, extensivo a Excelentíssima Secretária _x000D_
 de desenvolvimento rural, Roseli Regina, a perfuração de poço artesiano na _x000D_
 propriedade do senhor, Josuel Nunes, localizada no Sitio Ingazeira, 770, _x000D_
 zona rural deste município.</t>
   </si>
   <si>
     <t>14908</t>
   </si>
   <si>
-    <t>15</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14908/perfu.pocoquixaba.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14908/perfu.pocoquixaba.pdf</t>
   </si>
   <si>
     <t>Apresenta indicação ao Excelentíssimo Senhor Prefeito _x000D_
 Fábio Lisandro de Lima Barros, extensivo a Excelentíssima secretária de _x000D_
 desenvolvimento rural, Roseli Regina, a perfuração de poço artesiano na _x000D_
 propriedade do Senhor Geraldo Antônio Barros, localizada no Sítio _x000D_
 Quixaba, nº 18, zona rural deste município.</t>
   </si>
   <si>
     <t>14909</t>
   </si>
   <si>
-    <t>16</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14909/perfu.pocovasque.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14909/perfu.pocovasque.pdf</t>
   </si>
   <si>
     <t>Apresenta indicação ao Excelentíssimo Senhor Prefeito _x000D_
 Fábio Lisandro de Lima Barros, extensivo a Excelentíssima Secretária de _x000D_
 desenvolvimento rural, Roseli Regina, a perfuração de poço artesiano na _x000D_
 propriedade do Senhor Francisco Vieira Bizerra, localizada no Sitio Malicia _x000D_
 1000, Vasques, zona rural deste município.</t>
   </si>
   <si>
     <t>14910</t>
   </si>
   <si>
-    <t>17</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14910/perfu.pocovarzearedonda_1.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14910/perfu.pocovarzearedonda_1.pdf</t>
   </si>
   <si>
     <t>apresenta indicação ao Excelentíssimo Senhor Prefeito _x000D_
 Fábio Lisandro de Lima Barros, extensivo a Excelentíssima Secretária de _x000D_
 Desenvolvimento rural, Roseli Regina, a perfuração de poço artesiano na _x000D_
 propriedade do Senhor, Jose Anselmo da Silva, localizada no Sitio Umari , _x000D_
 72, sitio Varzea Redonda.</t>
   </si>
   <si>
     <t>14911</t>
   </si>
   <si>
-    <t>18</t>
-[...5 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14911/indicacao_asfalto_rua_umas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14911/indicacao_asfalto_rua_umas.docx</t>
   </si>
   <si>
     <t>Solicito que seja realizado o asfaltamento das ruas principais da Vila Umãs.</t>
   </si>
   <si>
     <t>14912</t>
   </si>
   <si>
-    <t>19</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14912/indicacao_troca_de_lampadas_comunidade_umas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14912/indicacao_troca_de_lampadas_comunidade_umas.docx</t>
   </si>
   <si>
     <t>Solicito troca de lâmpadas queimadas dentro da comunidade de Umãs.</t>
   </si>
   <si>
     <t>14913</t>
   </si>
   <si>
-    <t>20</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14913/indicacao_calcamento_rua_neto_e_odete.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14913/indicacao_calcamento_rua_neto_e_odete.docx</t>
   </si>
   <si>
     <t>Solicito que seja realizado o calçamento da Avenida Neto e Odete se abrangendo ate a Escola Agrícola de Umãs.</t>
   </si>
   <si>
     <t>14923</t>
   </si>
   <si>
-    <t>21</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14923/indicacao_para_instalacao_de_placas_de_sinalizacao_na_rua_da_escola_paulo_fernando.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14923/indicacao_para_instalacao_de_placas_de_sinalizacao_na_rua_da_escola_paulo_fernando.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação da sinalização de trânsito adequada com placas de orientação de velocidade e faixa de pedestre em frente à Escola Paulo Fernando dos Santos, localizada na Rua Antônio Alves Conserva, 1370, no Bairro Nossa Sra. Do Perpétuo Socorro, município de Salgueiro.</t>
   </si>
   <si>
     <t>14924</t>
   </si>
   <si>
-    <t>22</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14924/indicacao_-_adequacao_da_sinalizacao_das_vias_publicas_tea.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14924/indicacao_-_adequacao_da_sinalizacao_das_vias_publicas_tea.pdf</t>
   </si>
   <si>
     <t>Requer a adequação e a devida sinalização das vias públicas incluindo às pessoas com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>14925</t>
   </si>
   <si>
-    <t>23</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14925/indicacao_para_secretaria_de_obras_-construcao_de_um_espaco_de_lazer_em_torno_da_quadra_do_riachinho.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14925/indicacao_para_secretaria_de_obras_-construcao_de_um_espaco_de_lazer_em_torno_da_quadra_do_riachinho.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de espaço de lazer ao redor da quadra de esportes do bairro Riachinho no município de Salgueiro.</t>
   </si>
   <si>
     <t>14926</t>
   </si>
   <si>
-    <t>24</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14926/indicacao_para_instalacao_de_um_quebra-molas_em_frente_a_escola_paulo_fernando.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14926/indicacao_para_instalacao_de_um_quebra-molas_em_frente_a_escola_paulo_fernando.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um quebra-molas com faixa de pedestres elevada em frente à Escola Paulo Fernando dos Santos no município de Salgueiro.</t>
   </si>
   <si>
     <t>14927</t>
   </si>
   <si>
-    <t>25</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14927/indicacao_para_secretaria_de_educacao_-_construcao_de_um_parque_na_escola_paulo_fernando.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14927/indicacao_para_secretaria_de_educacao_-_construcao_de_um_parque_na_escola_paulo_fernando.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um parque infantil nas dependências da Escola Paulo Fernando</t>
   </si>
   <si>
     <t>14942</t>
   </si>
   <si>
-    <t>26</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14942/indicacao_04.02.2026_construcao_de_quebra-molas_na_rua_jose_adalberto_no_bairro_santa_margarida.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14942/indicacao_04.02.2026_construcao_de_quebra-molas_na_rua_jose_adalberto_no_bairro_santa_margarida.docx</t>
   </si>
   <si>
     <t>Indica a construção de quebra-molas na Rua José Adalberto, no Bairro Santa Margarida, nesta cidade.</t>
   </si>
   <si>
     <t>14943</t>
   </si>
   <si>
-    <t>27</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14943/indicacao_04.02.2026_pavimentacao_da_rua_travessa_avenida_brasil.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14943/indicacao_04.02.2026_pavimentacao_da_rua_travessa_avenida_brasil.pdf</t>
   </si>
   <si>
     <t>Indica a pavimentação da Travessa Avenida Brasil, no Bairro Minervina Franklin, nesta cidade</t>
   </si>
   <si>
     <t>14944</t>
   </si>
   <si>
-    <t>28</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14944/indicacao_04.02.2026_pavimentacao_da_rua_02_no_bairro_nossa_senhora_de_fatima..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14944/indicacao_04.02.2026_pavimentacao_da_rua_02_no_bairro_nossa_senhora_de_fatima..docx</t>
   </si>
   <si>
     <t>Indica a pavimentação na Rua 02, no Bairro Nossa Senhora de Fátima, nesta cidade.</t>
   </si>
   <si>
     <t>14946</t>
   </si>
   <si>
-    <t>29</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14946/indicacao_lixeira.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14946/indicacao_lixeira.pdf</t>
   </si>
   <si>
     <t>indico ao Prefeito do Município Sr. Fabio _x000D_
 Lisandro, e ao Secretário de Serviços Públicos Thairony Torres, NO SENTIDO QUE SEJA _x000D_
 FEITO A INSTALAÇÃO DE COLETORES DE LIXO PÚBLICO ÀS MARGENS DA ESTRADA _x000D_
 QUE DÁ ACESSO AO 5º DISTRITO DO PAU FERRO, EM SALGUEIRO–PE. _x000D_
 A AUSÊNCIA DE PONTOS ADEQUADOS PARA O DESCARTE DE RESÍDUOS TEM _x000D_
 CAUSADO ACÚMULO DE LIXO AO LONGO DA VIA, GERANDO IMPACTOS AMBIENTAIS _x000D_
 E RISCOS À SAÚDE DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>14947</t>
   </si>
   <si>
-    <t>30</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14947/indicacao_pimenta_1.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14947/indicacao_pimenta_1.pdf</t>
   </si>
   <si>
     <t>indico ao Prefeito do Município Sr. Fabio _x000D_
 Lisandro, e a Secretária de Desenvolvimento Urbano e Obras a Sra. Vitória Miranda _x000D_
 Queiroz, NO SENTIDO QUE SEJA FEITO A PAVIMENTAÇÃO DA RUA PIMENTA 04 NO _x000D_
 BAIRRO NOSSA SENHORA DE FATIMA.</t>
   </si>
   <si>
     <t>14948</t>
   </si>
   <si>
-    <t>31</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14948/indicacao_travessa_2.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14948/indicacao_travessa_2.pdf</t>
   </si>
   <si>
     <t>indico ao Prefeito do Município Sr. Fabio _x000D_
 Lisandro, e a Secretária de Desenvolvimento Urbano e Obras a Sra. Vitória Miranda _x000D_
 Queiroz, NO SENTIDO QUE SEJA FEITO A PAVIMENTAÇÃO DA TRAVESSA PIMENTA _x000D_
 01 NO BAIRRO NOSSA SENHORA DE FATIMA.</t>
   </si>
   <si>
     <t>14950</t>
   </si>
   <si>
-    <t>32</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14950/lombadas_4.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14950/lombadas_4.pdf</t>
   </si>
   <si>
     <t>indica ao Prefeito do Município Sr. Fabio Lisandro, ao Secretário de Serviços Públicos Thairony Torres e ao DTTRAS, NO SENTIDO QUE SEJA FEITO A IMPLEMENTAÇÃO DE LOMBADAS TIPO QUEBRA-MOLAS, NA RUA ANTÔNIO FILGUEIRA SOARES NO BAIRRO NOSSA SENHORA DE FÁTIMA, QUE FOI RECENTEMENTE BENEFICIADA COM O SERVIÇO DE ASFALTAMENTO. APÓS O ASFALTAMENTO, O TRÁFEGO DE VEÍCULOS TEM OCORRIDO EM ALTA VELOCIDADE, COLOCANDO EM RISCO A SEGURANÇA DOS MORADORES, PEDESTRES E ESPECIALMENTE, DAS CRIANÇAS DA COMUNIDADE.</t>
   </si>
   <si>
     <t>14951</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14951/lombadas_5.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14951/lombadas_5.pdf</t>
   </si>
   <si>
     <t>indica ao Prefeito do Município Sr. Fabio Lisandro, ao Secretário de Serviços Públicos Thairony Torres e ao DTTRAS, NO SENTIDO QUE SEJA QUE FEITO A IMPLEMENTAÇÃO DE LOMBADAS TIPO QUEBRA-MOLAS, NAS RUAS QUE FORAM  RECENTEMENTE BENEFICIADAS COM O ASFALTAMENTO NO BAIRRO DIVINO ESPIRITO SANTO. TENDO EM VISTA QUE APÓS O ASFALTAMENTO, O TRÁFEGO DE VEÍCULOS TEM OCORRIDO EM ALTA VELOCIDADE, COLOCANDO EM RISCO A SEGURANÇA DOS MORADORES, PEDESTRES E, ESPECIALMENTE, DAS CRIANÇAS DA COMUNIDADE.</t>
   </si>
   <si>
     <t>14955</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14955/indica_o_servico_de_troca_de_lampada_no_poste_do_barramento__x118992_no_sitio_pocinhos..pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14955/indica_o_servico_de_troca_de_lampada_no_poste_do_barramento__x118992_no_sitio_pocinhos..pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS e ao Secretário de Serviços Públicos, o senhor Thairony Torres providências para o serviço de troca de lâmpada no poste do barramento: X118992, localizado no Condomínio Campo Belo, no Sítio Pocinhos, próximo à chácara de Tetê, zona rural de Salgueiro.</t>
   </si>
   <si>
     <t>14963</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14963/indica_a_instalacao_de_climatizadores_de_ar_nas_recepcoes_dos_pfs..pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14963/indica_a_instalacao_de_climatizadores_de_ar_nas_recepcoes_dos_pfs..pdf</t>
   </si>
   <si>
     <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e a Secretaria de Saúde, a senhora Cláudia Pereira, que providencie a instalação de climatizadores de ar nas recepções dos PSFs do município.</t>
   </si>
   <si>
     <t>14973</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14973/pavimentacao-rua_jose_de_barros_do_nascimento-15.01.26.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14973/pavimentacao-rua_jose_de_barros_do_nascimento-15.01.26.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da rua José de Barros do Nascimento, localizada no bairro Minervina Franklin, loteamento novo Salgueiro etapa I, nesta cidade.</t>
   </si>
   <si>
     <t>14986</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14986/05-indica_ao_prefeito_municipal_o_senhor_fabio_lisandro_e_a_secretaria__vitoria_miranda_a_reforma_da_estrutura_da_ubs_do_bairro_cohab..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14986/05-indica_ao_prefeito_municipal_o_senhor_fabio_lisandro_e_a_secretaria__vitoria_miranda_a_reforma_da_estrutura_da_ubs_do_bairro_cohab..docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal o Senhor Fábio Lisandro e a Secretária de Desenvolvimento Urbano e Obras Vitória Miranda, a reforma da estrutura da UBS do bairro COHAB.</t>
   </si>
   <si>
     <t>14995</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>BALDIN DOS ANJOS</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14995/indicacao_secret_agricultura_perfuracao_de_poco_artesiano_sitio_poco_cercado_2asessao11022026.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14995/indicacao_secret_agricultura_perfuracao_de_poco_artesiano_sitio_poco_cercado_2asessao11022026.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária de Desenvolvimento Rural a Senhora Roseli Regina a perfuração de um poço artesiano, na propriedade do Senhor Francisco de Sousa, no Sítio Oiticica.</t>
   </si>
   <si>
     <t>15002</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15002/tampa_bueira.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15002/tampa_bueira.docx</t>
   </si>
   <si>
     <t>, indica ao Prefeito Municipal Senhor, Fábio Lisandro e o Secretário de Serviços Públicos o Sr Thayrone Torres,_x000D_
 Que seja feito a Substituição da Tampa do Bueiro de Esgoto, na RUA JUSCELINO KUBSTCHECK, bairro Nossa Senhora de Fátima, neste Município.</t>
   </si>
   <si>
     <t>15003</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15003/tapa_buraco_rua_tenente_osvaldo__varejao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15003/tapa_buraco_rua_tenente_osvaldo__varejao.docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Fábio Lisandro e a secretária de obras e Desenvolvimento Urbano a Sra Vitória Miranda, Que seja feito a Manutenção com tapa buraco, na RUA TENENTE OSVALDO VAREJÃO,  na subida da Estação para o Girador, bairro do Prado, deste Município.</t>
   </si>
   <si>
     <t>15004</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15004/calcamento_rua_caracas.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15004/calcamento_rua_caracas.docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Fábio Lisandro e a Secretária de Desenvolvimento e Obras Vitória Miranda,_x000D_
 Que seja feito o calçamento da RUA CARACAS, No Bairro Augusto Alencar Sampaio, deste Município.</t>
   </si>
   <si>
     <t>15007</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>CLEBER FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15007/1_indicacao_calcamento_rua_de__acesso_ao_predio_da_justica_do_trabalho.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15007/1_indicacao_calcamento_rua_de__acesso_ao_predio_da_justica_do_trabalho.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal o Sr. Fábio Lisandro de Lima _x000D_
 Barros e Secretária de Desenvolvimento Urbano e Obras Srª Vitória Miranda Queiroz, QUE SEJA _x000D_
 FEITO PAVIMENTAÇÃO (em paralelepípedo ou outro material adequado) NA RUA LATERAL A _x000D_
 BR 232, EM FRENTE AO PRÉDIO DA JUSTIÇA DO TRABALHO, BAIRRO COHAB.</t>
   </si>
   <si>
     <t>15008</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15008/2_indicacao_calcamento_rua_sete_loteamento_asa_branca.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15008/2_indicacao_calcamento_rua_sete_loteamento_asa_branca.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal o Sr. Fábio Lisandro de Lima _x000D_
 Barros e Secretária de Desenvolvimento Urbano e Obras Srª Vitória Miranda Queiroz, QUE SEJA _x000D_
 FEITO A PAVIMENTAÇÃO (em paralelepípedo ou outro material adequado) NA RUA SETE, _x000D_
 LOTEAMENTO ASA BRANCA.</t>
   </si>
   <si>
     <t>15016</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15016/indicacao_pavimento_1.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15016/indicacao_pavimento_1.pdf</t>
   </si>
   <si>
     <t>indica ao Prefeito do Município Sr. Fabio _x000D_
 Lisandro, e ao Secretária de Obras Sra. Vitória Miranda, NO SENTIDO QUE SEJA FEITO _x000D_
 A PAVIMENTAÇÃO DA RUA AUDIR CONSERVA NO BAIRRO NOSSA SENHORA DE _x000D_
 FATIMA. TENDO EM VISTA AS CONDIÇÕES PRECÁRIAS DE TRAFEGABILIDADE E OS _x000D_
 TRANSTORNOS ENFRENTADOS EM PERÍODO DE CHUVAS.</t>
   </si>
   <si>
     <t>15017</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15017/indicacao_refotma_parque_2.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15017/indicacao_refotma_parque_2.pdf</t>
   </si>
   <si>
     <t>indica ao Prefeito do Município Sr. Fabio _x000D_
 Lisandro, e ao Secretária de Obras Sra. Vitória Miranda, NO SENTIDO QUE SEJA _x000D_
 REALIZADA A REFORMA COMPLETA DE TODA A ESTRUTURA DO PARQUE JOSÉ _x000D_
 ADALMIR LUSTOSA ANGELINA, (PARQUE DAS CRIANÇAS.) TAL SOLICITAÇÃO SE _x000D_
 JUSTIFICA DEVIDO AO ESTADO DE DETERIORAÇÃO OBSERVADO NO LOCAL, O QUE _x000D_
 TEM COMPROMETIDO O USO ADEQUADO DO ESPAÇO PELAS FAMÍLIAS E CRIANÇAS _x000D_
 DA COMUNIDADE.</t>
   </si>
   <si>
     <t>15020</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15020/indicacao_cobertura_6.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15020/indicacao_cobertura_6.docx</t>
   </si>
   <si>
     <t>indica ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretária de Obras Sra. Vitória Miranda, NO SENTIDO QUE SEJA INSTALADO UMA COBERTURA NA ÁREA UTILIZADA PELA CONHECIDA FEIRA DO ROLO, NA AVENIDA AURORA DE CARVALHO ROSA EM FRENTE AO ESTÁDIO CORNÉLIO DE BARROS, COM  O OBJETIVO DE OFERECER PROTEÇÃO CONTRA SOL E CHUVA AOS FEIRANTES E FREQUENTADORES QUE UTILIZAM O ESPAÇO TODOS OS SÁBADOS. TAL MEDIDA VISA PROPORCIONAR MAIS DIGNIDADE E SEGURANÇA AOS USUÁRIOS DA FEIRA.</t>
   </si>
   <si>
     <t>15045</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15045/indicacao_perfuracao_de_poco-_sitio_queimada_grande.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15045/indicacao_perfuracao_de_poco-_sitio_queimada_grande.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, o Senhor Fábio Lisandro de Lima Barros e a Secretária de Desenvolvimento Rural, a Senhora Roseli Regina, para que seja perfurado um poço artesiano na propriedade do Sr. Inácio no Sitio Queimada Grande, Zona Rural dessa Cidade.</t>
   </si>
   <si>
     <t>15047</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15047/indicacao_a_inclusao_da_historia_de_mestre_jaime_e_da_bicharada_1.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15047/indicacao_a_inclusao_da_historia_de_mestre_jaime_e_da_bicharada_1.pdf</t>
   </si>
   <si>
     <t>Indica que sejam adotadas as providências necessárias para a realização de ações educativas nas escolas da rede municipal de ensino, com o objetivo de inserir no conteúdo pedagógico a história de Mestre Jaime e de sua tradicional “Bicharada”, como forma de valorização, preservação e fortalecimento da cultura popular salgueirense.</t>
   </si>
   <si>
     <t>15048</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15048/indicacao_para_pontos_de_apoio_as_mulheres_criancas_e_adolescentes_durante_o_periodo_de_carnaval.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15048/indicacao_para_pontos_de_apoio_as_mulheres_criancas_e_adolescentes_durante_o_periodo_de_carnaval.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito do Município de Salgueiro, por meio da Secretaria de Desenvolvimento Social e da Coordenadoria da Mulher a implantação imediata de Pontos de Apoio às Mulheres, Crianças e Adolescentes durante o período carnavalesco.</t>
   </si>
   <si>
     <t>15051</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15051/indicacao_abafador_de_ruido_para_o_camarote_da_inclusao.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15051/indicacao_abafador_de_ruido_para_o_camarote_da_inclusao.pdf</t>
   </si>
   <si>
     <t>Indica que durante as festividades carnavalescas sejam disponibilizados fones antirruídos no Camarote da Inclusão, destinados a pessoas com Transtorno do Espectro Autista (TEA) ou com sensibilidade auditiva.</t>
   </si>
   <si>
     <t>15056</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15056/indicacao_19.02.2026_requalificacao_da_calcada_do_cemiterio_publico.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15056/indicacao_19.02.2026_requalificacao_da_calcada_do_cemiterio_publico.pdf</t>
   </si>
   <si>
     <t>Indica a requalificação da calçada do Cemitério Luiza Gonzaga de Sá Sampaio, no Bairro do Divino Espírito Santo, nesta cidade.</t>
   </si>
   <si>
     <t>15057</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15057/indicacao_19.02.2026_requalificacao_de_calcamento_na_rua_joaquim_nabuco.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15057/indicacao_19.02.2026_requalificacao_de_calcamento_na_rua_joaquim_nabuco.docx</t>
   </si>
   <si>
     <t>INDICA A REQUALIFICAÇÃO DO CALÇAMENTO NA RUA JOAQUIM NABUCO, NO BAIRRO CENTRO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>15058</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15058/poco_artesiano_sitio_ouro_preto.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15058/poco_artesiano_sitio_ouro_preto.pdf</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Fábio Lisandro e a Secretária de Agricultura, a Sra Roseli Regina,  Que seja Feito um poço Artesiano, na propriedade de Irismar da Cruz Alencar Parente, Contato:87991589128, no Sítio Ouro Preto, Zona Rural, deste Município.</t>
   </si>
   <si>
     <t>15059</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15059/tapa_buraco_r_honorato_marinho.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15059/tapa_buraco_r_honorato_marinho.docx</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Senhor, Fábio Lisandro e a Secretária de Desenvolvimento e Obras Vitória Miranda,_x000D_
 Que seja feito o Tapa Buraco na,  Rua Honorato Marinho, Bairro Prado, neste Município.</t>
   </si>
   <si>
     <t>15060</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15060/tapa_buraco_r_clarisbalti_filgueira.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15060/tapa_buraco_r_clarisbalti_filgueira.docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Fábio Lisandro e a Secretária de Desenvolvimento e Obras Vitória Miranda,_x000D_
 Que seja feito o Tapa Buraco na,  Rua Clarisbalti Filgueira Sampaio , Bairro Centro, neste Município.</t>
   </si>
   <si>
     <t>15064</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15064/3_indicacao_extensao_de_rede_de_energia_eletrica_para_loteamento_brisa_do_sao_francisco_no_uri.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15064/3_indicacao_extensao_de_rede_de_energia_eletrica_para_loteamento_brisa_do_sao_francisco_no_uri.pdf</t>
   </si>
   <si>
     <t>Indica à concessionaria de energia elétrica em Pernambuco - _x000D_
 Neoenergia Pernambuco, QUE SEJA FEITO EXTENSÃO DE REDE DE ENERGIA ELÉTRICA _x000D_
 PARA O LOTEAMENTO BRISA DO SÃO FRANCISCO, NA COMUNIDADE DO URI, ZONA _x000D_
 RURAL DO MUNICÍPIO DE SALGUEIRO/PE.</t>
   </si>
   <si>
     <t>15066</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15066/indicacao_posto_de_correios_no_monte_alegre.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15066/indicacao_posto_de_correios_no_monte_alegre.docx</t>
   </si>
   <si>
     <t>Solicito a inclusão de um posto para correspondências do correio no Bairro monte Alegre</t>
   </si>
   <si>
     <t>15067</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15067/indicacao_rua_avenida_recife2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15067/indicacao_rua_avenida_recife2.docx</t>
   </si>
   <si>
     <t>Solicito a realização de obras de calçamento na Rua Avenida Recife Bairro Novo Salgueiro</t>
   </si>
   <si>
     <t>15068</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15068/indicacao_rua_joao_m_s_francisco_i_jamilles_a_francisco_r_de_lima.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15068/indicacao_rua_joao_m_s_francisco_i_jamilles_a_francisco_r_de_lima.docx</t>
   </si>
   <si>
     <t>Solicito calçamento da via que faz a interligação da Rua João Mariano Sobrinho abrangendo a Francisco Ismerino juntamente com a localidade Jamille Albere até a Rua Francisco Rodrigues de Lima no Distrito de Umãs.</t>
   </si>
   <si>
     <t>15069</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15069/indicacao_rua_joao_mariano_sobrinho.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15069/indicacao_rua_joao_mariano_sobrinho.docx</t>
   </si>
   <si>
     <t>Solicito a realização de obras de calçamento na via que interliga a Rua João Mariano Sobrinho até o cemitério municipal no Distrito de Umãs.</t>
   </si>
   <si>
     <t>15075</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15075/pavimentacao_-avenida-_lotemento_asa_branca.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15075/pavimentacao_-avenida-_lotemento_asa_branca.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Sr. Fabio Lisandro e a Secretária de Desenvolvimento Urbano e Obras Sra. Vitoria Miranda, que seja feita a pavimentação da avenida José Nivaldo Barbosa, localizada no Loteamento Asa Branca , nesta cidade.</t>
   </si>
   <si>
     <t>15076</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15076/pavimentacao_-rua_reverendo_jose_maria_passos.11.02.26.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15076/pavimentacao_-rua_reverendo_jose_maria_passos.11.02.26.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Sr. Fabio Lisandro e a Secretária de Desenvolvimento Urbano e Obras Sra. Vitoria Miranda, que seja feita a pavimentação da rua Reverendo José Maria Passos,(antiga rua Projetada 05) localizada no bairro Minervina Franklin, loteamento novo Salgueiro etapa I, nesta cidade.</t>
   </si>
   <si>
     <t>15077</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15077/pavimentacao-rua_07-_loteamento_asa_branca-12.02.26.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15077/pavimentacao-rua_07-_loteamento_asa_branca-12.02.26.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Sr. Fabio Lisandro e a Secretária de Desenvolvimento Urbano e Obras Sra. Vitoria Miranda, que seja feita a pavimentação da rua 07, localizada no Loteamento Asa Branca , nesta cidade.</t>
   </si>
   <si>
     <t>15078</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15078/pavimentacao-rua_24-loteamento_asa_branca-12.02.26.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15078/pavimentacao-rua_24-loteamento_asa_branca-12.02.26.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Sr. Fabio Lisandro e a Secretária de Desenvolvimento Urbano e Obras Sra. Vitoria Miranda, que seja feita a pavimentação da rua 24, localizada no Loteamento Asa Branca , nesta cidade.</t>
   </si>
   <si>
     <t>15080</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15080/indica_providencias_para_a_reutilizacao_do_predio_onde_funcionava_o_antigo_psf_do_divino..pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15080/indica_providencias_para_a_reutilizacao_do_predio_onde_funcionava_o_antigo_psf_do_divino..pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e a Ilustríssima Secretária de Obras, a Senhora VITÓRIA MIRANDA, que determine a realização de estudo técnico e providências para a reutilização do prédio público localizado na Comunidade do Divino, onde anteriormente funcionava um PSF, encontrando-se atualmente desativado e em estado de abandono.</t>
   </si>
   <si>
     <t>15087</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15087/indicacao_saude.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15087/indicacao_saude.pdf</t>
   </si>
   <si>
     <t>indico ao Prefeito do Município Sr. Fabio Lisandro, e a Secretária de Saúde Claudia Pereira, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE DISPONIBILIZAR UMA QUANTIDADE MAIOR DE EXAMES NOS POSTOS DE SAÚDE DO MUNICÍPIO. A PRESENTE INDICAÇÃO SE FAZ DIANTE DAS DIVERSAS RECLAMAÇÕES DA POPULAÇÃO QUANTO À DIFICULDADE PARA CONSEGUIR A MARCAÇÃO DE EXAMES, SITUAÇÃO QUE TEM PREJUDICADO O ACESSO DA COMUNIDADE AOS SERVIÇOS DE SAÚDE, COMPROMETENDO DIAGNÓSTICOS E TRATAMENTOS EM TEMPO ADEQUADO.</t>
   </si>
   <si>
     <t>15088</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15088/indicacao_pavimento_1.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15088/indicacao_pavimento_1.pdf</t>
   </si>
   <si>
     <t>indica ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretária de Obras Sra. Vitória Miranda, NO SENTIDO QUE SEJA FEITO A PAVIMENTAÇÃO DA RUA 10 NO BAIRRO COPO DE CRISTAL.  TENDO EM VISTA AS CONDIÇÕES PRECÁRIAS DE TRAFEGABILIDADE E OS TRANSTORNOS ENFRENTADOS EM PERÍODO DE CHUVAS.</t>
   </si>
   <si>
     <t>15089</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15089/indicacao_pavimento_2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15089/indicacao_pavimento_2.docx</t>
   </si>
   <si>
     <t>indica ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretária de Obras Sra. Vitória Miranda, NO SENTIDO QUE SEJA FEITO A PAVIMENTAÇÃO DA RUA 06 NO BAIRRO COPO DE CRISTAL.</t>
   </si>
   <si>
     <t>15090</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15090/indicacao_pavimento_3.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15090/indicacao_pavimento_3.docx</t>
   </si>
   <si>
     <t>indica ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretária de Obras Sra. Vitória Miranda, QUE SEJA FEITO O SERVIÇO DE PAVIMENTAÇÃO DA AVENIDA BRASIL, NO TRECHO QUE VAI DO MINERVINA FRANKLIN ATÉ A RUA EXPEDITA DE SÁ ARAÚJO, NO BAIRRO PLANALTO, ENTRE A AVENIDA AUDÍSIO ROCHA SAMPAIO E A CRECHE ISABELLA TARGINO._x000D_
 TAL PAVIMENTAÇÃO É DE EXTREMA IMPORTÂNCIA PARA MELHORAR A MOBILIDADE URBANA, FACILITAR O TRÁFEGO DE VEÍCULOS E PEDESTRES, E GARANTIR SEGURANÇA E QUALIDADE DE VIDA PARA OS MORADORES DA REGIÃO.</t>
   </si>
   <si>
     <t>15126</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15126/indicacao_patrolamento_rua_jose_alves_de_lira.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15126/indicacao_patrolamento_rua_jose_alves_de_lira.docx</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal Senhor, Fábio Lisandro e o Secretario de Serviços Públicos o Sr Thayrone Torres, Que seja feito o Patrolamento, também como adicionamento de Manilhas para escoamento das aguas das Chuvas, no Final da  Rua Jose Alves de Lira, Bairro Prado, neste Município.</t>
   </si>
   <si>
     <t>15127</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15127/poco_artesiano_sitio_fazenda_cachoeira_grande.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15127/poco_artesiano_sitio_fazenda_cachoeira_grande.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Senhor, Fábio Lisandro e a Secretária de Agricultura Roseli Regina, que seja feito um poço artesiano, Propriedade de Paulo Vinicios de Carvalho, contato : 8799150-5346,  Sitio Fazenda Cachoeira Grande,  Zona Rural deste Município.</t>
   </si>
   <si>
     <t>15128</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15128/indicacao_para_secretaria_de_obras_-_indicacao_de_calcamento_na_24_no_loteamento_asa_branca.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15128/indicacao_para_secretaria_de_obras_-_indicacao_de_calcamento_na_24_no_loteamento_asa_branca.docx</t>
   </si>
   <si>
     <t>Que seja solicitado ao Senhor Prefeito do Município o Sr. Fábio Lisandro junto à secretária de desenvolvimento urbano e obras a Sra. Vitória Miranda Queiroz que providencie o calçamento da Rua – 24 no Bairro Loteamento Asa Branca.</t>
   </si>
   <si>
     <t>15129</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15129/indicacao_para_secretaria_de_obras_-_indicacao_de_calcamento_na_rua_wildes_alencar_sampaio.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15129/indicacao_para_secretaria_de_obras_-_indicacao_de_calcamento_na_rua_wildes_alencar_sampaio.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado ao Senhor Prefeito do Município o Sr. Fábio Lisandro junto à secretária de desenvolvimento urbano e obras a Sra. Vitória Miranda Queiroz que providencie o calçamento da Rua - Wildes Alencar Sampaio no Bairro Novo Salgueiro.</t>
   </si>
   <si>
     <t>15130</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15130/agilizarcalcamenaurasampaio_1.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15130/agilizarcalcamenaurasampaio_1.pdf</t>
   </si>
   <si>
     <t>O Vereador MICHELL ALLISSON BEZERRA DE VASCONCELOS, no _x000D_
 uso de suas atribuições legislativas, requer ao Excelentíssimo Senhor Prefeito _x000D_
 Fábio Lisandro de Lima Barros e a Senhora Secretária de Desenvolvimento _x000D_
 Urbano e Obras Vitória Miranda Queiroz, que seja realizado com urgencia, _x000D_
 tendo em vista a existencia de solicitação anterior, o CALÇAMENTO DA _x000D_
 RUA AURA SAMPAIO PARENTE MUNIZ, localizada no bairro da Primavera.</t>
   </si>
   <si>
     <t>15131</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15131/agilizarcalcamenpedropergentino.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15131/agilizarcalcamenpedropergentino.pdf</t>
   </si>
   <si>
     <t>O Vereador MICHELL ALLISSON BEZERRA DE VASCONCELOS, no _x000D_
 uso de suas atribuições legislativas, requer ao Excelentíssimo Senhor Prefeito _x000D_
 Fábio Lisandro de Lima Barros e a Senhora Secretária de Desenvolvimento _x000D_
 Urbano e Obras Vitória Miranda Queiroz, que seja realizado com urgencia, _x000D_
 tendo em vista a existencia de solicitação anterior, o CALÇAMENTO DA _x000D_
 RUA PEDRO PERGENTINO, localizada no bairro Imperador.</t>
   </si>
   <si>
     <t>15156</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15156/melhoriailuminacao.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15156/melhoriailuminacao.pdf</t>
   </si>
   <si>
     <t>O Vereador Michell Allisson Bezerra de Vasconcelos, no uso de suas_x000D_
 atribuições legislativas, requerer ao Excelentíssimo Senhor Prefeito Fábio_x000D_
 Lisandro de Lima Barros,a Senhora Secretária de Desenvolvimento Urbano e_x000D_
 Obras Vitória Miranda Queiroz, que seja realizada MELHORIA NA_x000D_
 ILUMINAÇÃO PUBLICA, na praça em frente ao antigo Pajeu, localizada na_x000D_
 avenida Central, no Bairro da Cohab.</t>
   </si>
   <si>
     <t>15164</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15164/indicacao_troca_de_lampadas_4.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15164/indicacao_troca_de_lampadas_4.docx</t>
   </si>
   <si>
     <t>indica ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretário de serviços Públicos, Sr. Thairony Torres, NO SENTIDO QUE SEJA FEITO A TROCA DAS LÂMPADAS NO ENTORNO DO CANAL DA RUA CLARISBALTE FIGUEIRAS SAMPAIO NO BAIRRO SANTO ANTÔNIO, QUE ENCONTRA-SE TODAS APAGADAS.</t>
   </si>
   <si>
     <t>15165</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15165/indicacao_pavimento_1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15165/indicacao_pavimento_1.docx</t>
   </si>
   <si>
     <t>indica ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretária de Obras Sra. Vitória Miranda, NO SENTIDO QUE SEJA FEITO A PAVIMENTAÇÃO DA RUA JOSÉ JANOCA DE OLIVEIRA NO BAIRRO COPO DE CRISTAL.</t>
   </si>
   <si>
     <t>15166</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15166/indicacao_pavimento_2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15166/indicacao_pavimento_2.docx</t>
   </si>
   <si>
     <t>indica ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretária de Obras Sra. Vitória Miranda, NO SENTIDO QUE SEJA FEITO A PAVIMENTAÇÃO DA RUA MARINA PEREIRA E SILVA, NO BAIRRO NOSSA SENHORA DAS GRAÇAS.</t>
   </si>
   <si>
     <t>15167</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15167/indicacao_pavimento_3.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15167/indicacao_pavimento_3.docx</t>
   </si>
   <si>
     <t>indica ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretária de Obras Sra. Vitória Miranda, NO SENTIDO QUE SEJA FEITO A PAVIMENTAÇÃO DA RUA PANTALEÃO NO BAIRRO NOSSA SENHORA DAS GRAÇAS.</t>
   </si>
   <si>
+    <t>15174</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15174/rua_12.pdf</t>
+  </si>
+  <si>
+    <t>realização do calçamento da Rua 12, no bairro Copo de Cristal.</t>
+  </si>
+  <si>
+    <t>15177</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15177/indicacao_rua_jose_messias.docx</t>
+  </si>
+  <si>
+    <t>Solicito calçamento na Rua Jose Messias , no Distrito de Umãs.</t>
+  </si>
+  <si>
+    <t>15178</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15178/indicacao_rua_sao_jose_umas.docx</t>
+  </si>
+  <si>
+    <t>Solicito calçamento na Rua São José , no Distrito de Umãs.</t>
+  </si>
+  <si>
+    <t>15179</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15179/indicacao_rua_travessa_audisio_rocha_sampaio.docx</t>
+  </si>
+  <si>
+    <t>Solicito calçamento na Rua Travessa Audisio Rocha Sampaio no Bairro Copo de Cristal.</t>
+  </si>
+  <si>
+    <t>15198</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15198/4_indicacao_passagem_molhada_no_sitio_lagoa_da_caatinga.pdf</t>
+  </si>
+  <si>
+    <t>Indica a secretária de desenvolvimento urbano e obras a Srª Vitória Miranda Queiroz a VIABILIZAÇÃO DE PASSAGEM MOLHADA no Sítio Lagoa da Caatinga, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>15199</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15199/5_indicacao_ponte_sobre_o_sangrador_do_acude_novo.pdf</t>
+  </si>
+  <si>
+    <t>Indica a secretária de desenvolvimento urbano e obras a Srª Vitória Miranda Queiroz a VIABILIZAÇÃO DE UMA PONTE PARA TRAVESSIA DE PEDESTRE a ser construída sobre o sangrador do açude novo interligando a Travessa João Veras de Siqueira no Bairro Caravan, a Rua Valdemar Menezes no bairro do Prado.</t>
+  </si>
+  <si>
+    <t>15203</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15203/indicacao-que_seja_feito_o_complemento_da_pavimentacao_na_rua_geroncio_martins_vieira_bairro_santa_margarida_neste_municipio..docx</t>
+  </si>
+  <si>
+    <t>Que seja feito o Complemento da pavimentação, na Rua Gerôncio Martins Vieira, Bairro Santa Margarida, neste Município.</t>
+  </si>
+  <si>
+    <t>15204</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15204/capinacao_acude_novo.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Prefeito Municipal Senhor, Fábio Lisandro e a Secretario de Serviços Publicos o Sr Thayrone Torres,_x000D_
+Que seja feito a Desobstrução do Esgoto e também a Capinação no Entorno do Açude Novo, no Final da Rua Jose Luiz Martins, Bairro Prado, neste Município.</t>
+  </si>
+  <si>
+    <t>15213</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15213/indicacao_.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Michell Allisson Bezerra de Vasconcelos, no uso de suas atribuições _x000D_
+legislativas, indica ao Excelentíssimo Senhor Prefeito Fábio Lisandro de Lima Barros, _x000D_
+que seja contratada uma empresa terceirizada para a requalificação das estradas _x000D_
+rurais. O Vereador Michell Allisson Bezerra de Vasconcelos, no uso de suas atribuições _x000D_
+legislativas, indica ao Excelentíssimo Senhor Prefeito Fábio Lisandro de Lima Barros, _x000D_
+que seja contratada uma empresa terceirizada para a requalificação das estradas _x000D_
+rurais.</t>
+  </si>
+  <si>
+    <t>15227</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15227/indicacao_loteam_monte_asa_branca.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Prefeito do Município Sr. Fabio _x000D_
+Lisandro, e ao Secretário de serviços Públicos Sr. Thairony Torres, NO SENTIDO QUE SEJA _x000D_
+FEITO O SERVIÇO DE MANUTENÇÃO COM MAQUINA PATROL NAS RUAS NÃO _x000D_
+PAVIMENTADAS NO LOTEAMENTO ASA BRANCA. TENDO EM VISTA QUE QUASE _x000D_
+TODAS AS RUAS ENCONTRA-SE INTRANSITÁVEL.</t>
+  </si>
+  <si>
+    <t>15228</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15228/indicacao_loteamento_monte_alegre.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Prefeito do Município Sr. Fabio _x000D_
+Lisandro, e ao Secretário de serviços Públicos Sr. Thairony Torres, NO SENTIDO QUE SEJA _x000D_
+FEITO O SERVIÇO DE MANUTENÇÃO COM MAQUINA PATROL NAS RUAS NÃO _x000D_
+PAVIMENTADAS NO LOTEAMENTO MONTE ALEGRE. TENDO EM VISTA QUE QUASE _x000D_
+TODAS AS RUAS ENCONTRA-SE INTRANSITÁVEL.</t>
+  </si>
+  <si>
+    <t>15229</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15229/indicacao_loteamento_novo_salgueiro.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Prefeito do Município Sr. Fabio _x000D_
+Lisandro, e ao Secretário de serviços Públicos Sr. Thairony Torres, NO SENTIDO QUE SEJA _x000D_
+FEITO O SERVIÇO DE MANUTENÇÃO COM MAQUINA PATROL NAS RUAS NÃO _x000D_
+PAVIMENTADAS NO LOTEAMENTO NOVO SALGUEIRO. TENDO EM VISTA QUE QUASE _x000D_
+TODAS AS RUAS ENCONTRA-SE INTRANSITÁVEL.</t>
+  </si>
+  <si>
+    <t>15230</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15230/indicacao_loteamento_sao_francisco.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Prefeito do Município Sr. Fabio _x000D_
+Lisandro, e ao Secretário de serviços Públicos Sr. Thairony Torres, NO SENTIDO QUE SEJA _x000D_
+FEITO O SERVIÇO DE MANUTENÇÃO COM MAQUINA PATROL NAS RUAS NÃO _x000D_
+PAVIMENTADAS NO LOTEAMENTO SÃO FRANCISCO. TENDO EM VISTA QUE QUASE _x000D_
+TODAS AS RUAS ENCONTRA-SE INTRANSITÁVEL.</t>
+  </si>
+  <si>
+    <t>15231</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15231/indicacao_servico_publico.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Prefeito do Município Sr. Fabio _x000D_
+Lisandro, e ao Secretário de serviços Públicos Sr. Thairony Torres, NO SENTIDO QUE SEJA _x000D_
+FEITO A MANUTENÇÃO COM MAQUINA PATROL NA AVENIDA BRASIL NO BAIRRO _x000D_
+COPO DE CRISTAL QUE DA ACESSO A CRECHE ISABELA TARGINO MARQUES LIMA.</t>
+  </si>
+  <si>
+    <t>15232</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15232/indicacao_servicos_publico_-_cop.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Prefeito do Município Sr. Fabio _x000D_
+Lisandro, e ao Secretário de serviços Públicos Sr. Thairony Torres, NO SENTIDO QUE SEJA _x000D_
+FEITO A ELABORAÇÃO E IMPLANTAÇÃO DE UM CALENDÁRIO PERMANENTE DE _x000D_
+MANUTENÇÃO DAS RUAS DA CIDADE. A MANUTENÇÃO PERIÓDICA DAS VIAS _x000D_
+PÚBLICAS É ESSENCIAL PARA GARANTIR A SEGURANÇA DE PEDESTRES E _x000D_
+MOTORISTAS, MELHORAR A MOBILIDADE URBANA E PRESERVAR O PATRIMÔNIO _x000D_
+PÚBLICO. ATUALMENTE, A AUSÊNCIA DE UM CRONOGRAMA DEFINIDO FAZ COM _x000D_
+QUE MUITAS INTERVENÇÕES OCORRAM APENAS DE FORMA EMERGENCIAL, _x000D_
+GERANDO TRANSTORNOS À POPULAÇÃO E CUSTOS MAIORES AO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>15233</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15233/indicacao_servicos_publico_e_rural.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Prefeito do Município Sr. Fabio _x000D_
+Lisandro, ao Secretário de serviços Públicos Sr. Thairony Torres, e a secretaria de _x000D_
+Desenvolvimento rural a Sra. Roseli Regina, NO SENTIDO QUE SEJA FEITO A CRIAÇÃO _x000D_
+DE UM CALENDÁRIO PERMANENTE DE MANUTENÇÃO DAS VIAS DA ZONA RURAL DO _x000D_
+MUNICÍPIO. AS ESTRADAS E VIAS DA ZONA RURAL SÃO FUNDAMENTAIS PARA O _x000D_
+ESCOAMENTO DA PRODUÇÃO AGRÍCOLA, O TRANSPORTE ESCOLAR, O ACESSO AOS _x000D_
+SERVIÇOS DE SAÚDE E A LOCOMOÇÃO DIÁRIA DOS MORADORES. A FALTA DE _x000D_
+MANUTENÇÃO PERIÓDICA TEM CAUSADO DIFICULDADES DE ACESSO, PREJUÍZOS _x000D_
+AOS PRODUTORES RURAIS E RISCOS À SEGURANÇA DA POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>15234</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15234/indicacaojoao_buique.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Prefeito do Município Sr. Fabio _x000D_
+Lisandro, e ao Secretária de Obras Sra. Vitória Miranda, QUE SEJA ESTUDADA E _x000D_
+EXECUTADA A IMPLANTAÇÃO DE UM SISTEMA DE ESCOAMENTO DE ÁGUA PLUVIAL _x000D_
+NA TRAVESSA JOÃO BUÍQUE NO BAIRRO NOSSA SENHORA DAS GRAÇAS.   _x000D_
+AS CHUVAS RECENTES EVIDENCIARAM A AUSÊNCIA OU INSUFICIÊNCIA DE _x000D_
+INFRAESTRUTURA ADEQUADA PARA O ESCOAMENTO DAS ÁGUAS NESSA VIA, _x000D_
+OCASIONANDO ALAGAMENTOS, EROSÃO DO SOLO, DANOS AO PAVIMENTO E _x000D_
+SÉRIOS TRANSTORNOS AOS MORADORES E USUÁRIOS DA REFERIDA RUA. _x000D_
+A SITUAÇÃO, ALÉM DE COMPROMETER A MOBILIDADE URBANA, REPRESENTA UM _x000D_
+RISCO À SEGURANÇA E À SAÚDE PÚBLICA, SENDO IMPERATIVA A INTERVENÇÃO _x000D_
+DO PODER PÚBLICO MUNICIPAL COM CARÁTER ESTRUTURAL E DEFINITIVO, A FIM _x000D_
+DE QUE OS PROBLEMAS NÃO SE REPITAM A CADA PERÍODO CHUVOSO.</t>
+  </si>
+  <si>
+    <t>15236</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15236/indicacao_melvin_jones.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Prefeito do Município Sr. Fabio _x000D_
+Lisandro, e a Secretária de Desenvolvimento Urbano e Obras Sra. Vitória Miranda, NO _x000D_
+SENTIDO QUE SEJA FEITO O COMPLEMENTO DA PAVIMENTAÇÃO NA RUA MALVIN _x000D_
+JONES NO BAIRRO DO DIVINO ESPIRITO SANTO. TENDO EM VISTA QUE A SITUAÇÃO _x000D_
+DA VIA ENCONTRA-SE INTRANSITÁVEL.</t>
+  </si>
+  <si>
+    <t>15272</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15272/indicacao-calcamento_mimisso.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, indica ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretária de Obras Sra. Vitória Miranda, NO SENTIDO QUE SEJA FEITO A PAVIMENTAÇÃO DA RUA DO FAVELEIRA, NO BAIRRO SÃO VICENTE DE PAULO.</t>
+  </si>
+  <si>
+    <t>15277</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15277/perfu.pocotapuio.pdf</t>
+  </si>
+  <si>
+    <t>apresenta indicação ao Excelentíssimo Senhor Prefeito _x000D_
+Fábio Lisandro de Lima Barros, extensivo a Excelentíssima secretária de _x000D_
+desenvolvimento rural Roseli Regina, a perfuração de poço artesiano na _x000D_
+propriedade do Senhor Ariovaldo de Barros Pereira, localizada no Sitio _x000D_
+Tapuio numero 023, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>15301</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15301/indicacao_patrolamento_da_rua_10.docx</t>
+  </si>
+  <si>
+    <t>indica ao Prefeito Municipal Senhor, Fábio Lisandro e o Secretario de Serviços Públicos o Sr Thayrone Torres,_x000D_
+Que seja feito o Patrolamento, na Rua 10 , Bairro Copo Cristal, neste Município.</t>
+  </si>
+  <si>
+    <t>15307</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15307/6_indicacao_calcamento_rua_da_gloria_no_bairro_primavera.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal o Sr. Fábio Lisandro de Lima _x000D_
+Barros e Secretária de Desenvolvimento Urbano e Obras Srª Vitória Miranda Queiroz, QUE SEJA _x000D_
+FEITO PAVIMENTAÇÃO (em paralelepípedo ou outro material adequado) NA RUA DA GLÓRIA, _x000D_
+BAIRRO PRIMAVERA.</t>
+  </si>
+  <si>
+    <t>15309</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15309/indicacao_antonio_faustino_de_menezes_vii_geres.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, indica ao Prefeito do Município Sr. Fabio Lisandro, e a Secretária de Desenvolvimento Urbano e Obras Sra. Vitória Miranda, NO SENTIDO QUE SEJA FEITO A DA PAVIMENTAÇÃO NA RUA ANTÔNIO FAUSTINO DA SILVA (ENFRENTE A VII GERES), BAIRRO DO DIVINO COHAB. TENDO EM VISTA QUE A SITUAÇÃO DA VIA ENCONTRA-SE INTRANSITÁVEL.</t>
+  </si>
+  <si>
+    <t>15310</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15310/indicacao_evergisto_santa_margarida.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, indico ao Prefeito do Município Sr. Fabio Lisandro, e a Secretária de Desenvolvimento Urbano e Obras a Sra. Vitória Miranda Queiroz, NO SENTIDO QUE SEJA FEITO O COMPLEMENTO DA PAVIMENTAÇÃO DA RUA EVERGISTO DE MENEZES, NO BAIRRO SANTA MARGARIDA.</t>
+  </si>
+  <si>
+    <t>15323</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15323/04-indica_ao_prefeito_municipal__e_a_secretaria_de_desenvolvimento_urbano_e_obras_a_pavimentacao..docx</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal o Senhor Fábio Lisandro e a Secretária de Desenvolvimento Urbano e Obras Vitória Miranda a pavimentação da Rua Venezuela no bairro Jardim América.</t>
+  </si>
+  <si>
+    <t>15344</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15344/indicacao_rua_av_aurora_de_carvalho_rosa.docx</t>
+  </si>
+  <si>
+    <t>SOLICITO O COMPLEMENTO DO CALÇAMENTO NA AVENIDA AURORA DE CARVALHO ROSA</t>
+  </si>
+  <si>
+    <t>15346</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15346/indicacao_rua_valdemar_menezes.docx</t>
+  </si>
+  <si>
+    <t>SOLICITO CONSTRUÇÃO DE LOMBADA DE ALTO RELEVO EM FRENTE A ESCOLA TÉCNICA ESTADUAL PROFESSOR URBANO GOMES DE SÁ NA RUA VALDEMAR MENEZES</t>
+  </si>
+  <si>
+    <t>15347</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15347/indicacao_muro_de_protecao_rua_francisco_correia.docx</t>
+  </si>
+  <si>
+    <t>SOLICITO A CONSTRUÇÃO DE UM MURO DE PROTEÇÃO NA RUA FRANCISCO CORREIA.</t>
+  </si>
+  <si>
+    <t>15371</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15371/calc.travessa.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Excelentíssimo Senhor Prefeito Fábio Lisandro de Lima Barros e a Senhora Secretária de Desenvolvimento Urbano e Obras Vitória Miranda Queiroz, que seja feito o CALÇAMENTO DA TRAVESSA ENTRE AS RUAS 15 E 16, localizado na vila dos funcionários.</t>
+  </si>
+  <si>
+    <t>15374</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15374/oab_hon_adm.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal um Projeto de Lei dispondo sobre o destaque e o pagamento direto de honorários advocatícios contratuais nos processos administrativos do Município de Salgueiro.</t>
+  </si>
+  <si>
+    <t>15377</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15377/desobistrucao_de_boeira_rua_dr_erick_ribeiro.docx</t>
+  </si>
+  <si>
+    <t>indica ao Prefeito Municipal Senhor, Fábio Lisandro e a Secretária de serviços Públicos o Sr Thayrone Torres,_x000D_
+Que seja feito a desobistrução de uma Boeira de esgoto, na rua Dr Erick Ribeiro, Bairro Santo Antonio ( centro ), neste Município.</t>
+  </si>
+  <si>
+    <t>15378</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15378/limpesa_e_patrolamento_da_rua_8_lot_sao_francisco.docx</t>
+  </si>
+  <si>
+    <t>indica ao Prefeito Municipal Senhor, Fábio Lisandro e a Secretária de serviços Públicos o Sr Thayrone Torres,_x000D_
+Que seja feito o Capinação e Patrolamento, na Rua 8, Bairro Loteamento São Francisco, neste Município.</t>
+  </si>
+  <si>
+    <t>15386</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15386/05-indica_o_projeto_corredor_do_esporte_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos..pdf</t>
+  </si>
+  <si>
+    <t>indica o projeto "Corredor do Esporte" ao prefeito municipal e ao secretario de Serviços Públicos.</t>
+  </si>
+  <si>
+    <t>15395</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15395/indicacao_rua_sao_pedro.docx</t>
+  </si>
+  <si>
+    <t>solicito com urgência a atenção dessa Secretaria para a situação crítica da Rua São Pedro, localizada no Bairro do Prado.</t>
+  </si>
+  <si>
+    <t>15409</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15409/indicacao_disponibilizacao_de_kit_de_material_escolar_adaptado_para_alunos_atipicos_da_rede_municipal_de_ensino.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, a disponibilização de kit de material escolar adaptado para alunos atípicos da rede municipal de ensino de Salgueiro</t>
+  </si>
+  <si>
+    <t>15422</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15422/travessa_joao_buique-_travessia_para_os_moradores.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, INDICA ao Prefeito do Município Sr. Fabio Lisandro, e aos Secretária de obras Vitória Miranda e Secretário de Serviços Públicos Thairony Torres, que seja feita a execução imediata de obras de infraestrutura para a construção de uma travessia segura (ponte ou passagem molhada elevada) no ponto crítico de alagamento situado NA TRAVESSA JOÃO BUÍQUE NO BAIRRO NOSSA SENHORA DAS GRAÇAS.</t>
+  </si>
+  <si>
+    <t>15428</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15428/pavimentacao_rua_projetada_2_loteamento_sao_francisco.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, _x000D_
+e cumpridas as formalidades regimentais, indica ao Prefeito do Município Sr. Fabio _x000D_
+Lisandro, e ao Secretária de Obras Sra. Vitória Miranda, NO SENTIDO QUE SEJA FEITO _x000D_
+A PAVIMENTAÇÃO  NA RUA PROJETADA 2, BAIRRO: LOTEAMENTO SÃO FRANCISCO. _x000D_
+TENDO EM VISTA AS MÃS CONDIÇÕES PRECÁRIAS DE TRAFEGABILIDADE E OS _x000D_
+TRANSTORNOS ENFRENTADOS EM PERÍODO DE CHUVAS.</t>
+  </si>
+  <si>
+    <t>15461</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15461/indicacao_para_secretaria_de_obras_-_indicacao_de_calcamento_na_rua_leonardo_da_vinci_no_bairro_augusto_de_alencar_sampaio.pdf</t>
+  </si>
+  <si>
+    <t>Que seja solicitado ao Excelentíssimo Prefeito do Município, Fábio Lisandro de Lima Barros, juntamente com a Secretária de Desenvolvimento Urbano e Obras, Vitória Miranda Queiroz, solicitando que sejam adotadas as providências necessárias para a realização do calçamento da Rua Leonardo da Vinci, localizada no Bairro Augusto de Alencar Sampaio, neste município de Salgueiro.</t>
+  </si>
+  <si>
+    <t>15463</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15463/7_indicacao_ampliacao_da_rede_eletrica_da_escola_pedro_paixao_vpr_uri.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal o Sr. Fábio Lisandro de Lima _x000D_
+Barros e secretária de educação a Srª Maysa Lavor que seja providenciado a AMPLIAÇÃO DA _x000D_
+REDE ELÉTRICA DA ESCOLA MUNICIPAL PEDRO PAIXÃO.</t>
+  </si>
+  <si>
+    <t>15481</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15481/rua_antonio_carlos_pereira_bairro_sao_vicente_de_paulo_frente_da_casadanny.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário e cumpridas as formalidades regimentais, indica ao Prefeito do Município, Sr. Fábio Lisandro, e à Secretária de Obras, Sra. Vitória Miranda, a necessidade urgente de viabilizar a PAVIMENTAÇÃO EM PARALELEPÍPEDOS OU (ASFÁLTICA)   da  Rua Antônio Carlos Pereira, Bairro São Vicente de Paulo.</t>
+  </si>
+  <si>
+    <t>15482</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15482/rua_projetada_13pavimentacao._lateral_danny_e_luciano..docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário e cumpridas as formalidades regimentais, indica ao Prefeito do Município, Sr. Fábio Lisandro, e à Secretária de Obras, Sra. Vitória Miranda, a necessidade urgente de viabilizar a PAVIMENTAÇÃO EM PARALELEPÍPEDOS OU (ASFÁLTICA)   da  Rua Projetada 13, Bairro São Vicente de Paulo.</t>
+  </si>
+  <si>
+    <t>15483</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15483/rua_maria_eunice_gondim_sales._frente_casa_luciano._com_foto.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário e cumpridas as formalidades regimentais, indica ao Prefeito do Município, Sr. Fábio Lisandro, e à Secretária de Obras, Sra. Vitória Miranda, a necessidade urgente de viabilizar a PAVIMENTAÇÃO EM PARALELEPÍPEDOS OU (ASFÁLTICA)   Rua Maria Eunice Gondim Sales, Bairro São Vicente de Paulo.</t>
+  </si>
+  <si>
+    <t>15484</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15484/editada_rua_projetada_13pavimentacao._lateral_danny_e_luciano._com_foto__editada.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário e cumpridas as formalidades regimentais, indica ao Prefeito do Município, Sr. Fábio Lisandro, e à Secretária de Obras, Sra. Vitória Miranda, NO SENTIDO QUE SEJA FEITA A PAVIMENTAÇÃO da Rua Projetada 13, situada no Bairro São Vicente de Paulo.</t>
+  </si>
+  <si>
+    <t>15491</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15491/revitalizacao_pista_cooper.docx</t>
+  </si>
+  <si>
+    <t>requer ao Prefeito do Município Sr. Fabio Lisandro, e a Secretária de Obras e Desenvolvimento Urbano a Sra Vitória Miranda, NO SENTIDO QUE SEJA FEITO a REVITALIZAÇÃO DA PISTA DE COOPER, EM TORNO DO AÇUDE VELHO, No Bairro Divino Espirito Santo, neste Município</t>
+  </si>
+  <si>
+    <t>15492</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15492/indicacao__passarela_de_pedestres.docx</t>
+  </si>
+  <si>
+    <t>indica ao Senhor Prefeito do Município Fabio Lisandro, junto ao secretária de Desenvolvimento e Obras Vítória Miranda, que seja feito o reparo na passarela de  pedestres, na Av Antonio Angelim, em Frente ao Pronto Socorro São Francisco, no Bairro  do Centro, neste Municipio</t>
+  </si>
+  <si>
+    <t>15502</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15502/indicacao_para_cobertura_da_quadra_atras_da_escola_jose_neu.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação e Secretaria de Desenvolvimento Urbano e Obras, que sejam adotadas as providências necessárias para a construção da cobertura da quadra poliesportiva localizada atrás da Escola José Neu, no distrito de Conceição das Crioulas, neste município.</t>
+  </si>
+  <si>
+    <t>15507</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15507/8_indicacao_construcao_de_lombada_na_rua_valdemar_menezes.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal o Sr. Fábio Lisandro de Lima _x000D_
+Barros e Secretária de Desenvolvimento Urbano e Obras Srª Vitória Miranda Queiroz, QUE SEJA _x000D_
+CONSTRUIDA UMA LOMBADA REDUTORA DE VELOCIDADE NA RUA VALDEMAR _x000D_
+MENEZES, próximo ao nº 1031, BAIRRO NOSSA SENHORA APARECIDA.</t>
+  </si>
+  <si>
+    <t>15509</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15509/indicacao_08.04.2026_construcao_de_faixa_elevada_na_rua_valdemar_menezes.docx</t>
+  </si>
+  <si>
+    <t>: Indica a construção de faixa de pedestre na Rua Valdemar Menezes, no Bairro Nossa Senhora Aparecida, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15523</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15523/perfu.pocotapuio_1.pdf</t>
+  </si>
+  <si>
+    <t>apresenta indicação ao Excelentíssimo Senhor Prefeito _x000D_
+Fábio Lisandro de Lima Barros, extensivo a Excelentíssima Secretária de _x000D_
+desenvolvimento rural, Roseli Regina, a perfuração de poço artesiano na _x000D_
+propriedade do Senhor Ariovaldo de Barros Pereira, localizada no Sítio _x000D_
+Tapuio numero 023, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>15526</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15526/calcamento.primavera.pdf</t>
+  </si>
+  <si>
+    <t>que seja feito o CALÇAMENTO DAS _x000D_
+RUAS PROJETADA 01, 02, 03, RUA LEONARDO DA VINCE, RUA RITA _x000D_
+ALVES, RUA DA PAZ E AVENIDA SANTA CRUZ, localizadas no bairro da _x000D_
+primavera.</t>
+  </si>
+  <si>
+    <t>15527</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15527/recapearamontealegre.pdf</t>
+  </si>
+  <si>
+    <t>que seja feito o RECAPEAMENTO _x000D_
+DAS DUAS AVENIDAS PRINCIPAIS DO BAIRRO MONTE ALEGRE.</t>
+  </si>
+  <si>
+    <t>15545</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15545/04-indica_ao_prefeito_municipal__e_a_secretaria_de_desenvolvimento_urbano_e_obras_a.docx</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony   Torres, a instalação de 2 postes na Rua Projetada 51 no loteamento Monte Alegre.</t>
+  </si>
+  <si>
+    <t>15546</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15546/05-indica_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos.docx</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony   Torres, a instalação de 2 postes na Rua Mariquinha Parente no Planalto.</t>
+  </si>
+  <si>
+    <t>15553</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15553/indicacao_pavimentacao_rua_chile_copo_de_cristal.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, bem como, a Secretária de Desenvolvimento Urbano e Obras, a realização de calçamento (pavimentação) na Rua Chile, localizada no bairro Minervina Franklin, no município de Salgueiro, com o objetivo de melhorar a infraestrutura urbana, a mobilidade e a qualidade de vida dos moradores.</t>
+  </si>
+  <si>
+    <t>15558</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15558/revestimentocanal.pdf</t>
+  </si>
+  <si>
+    <t>de que executada obra para realizar o ALARGAMENTO E REVESTIMENTO DO CANAL localizado na rua Jose Janoca de Oliveira.</t>
+  </si>
+  <si>
+    <t>15559</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15559/asfaltoantonioalves.pdf</t>
+  </si>
+  <si>
+    <t>que executada a PAVIMENTAÇÃO ASFÁLTICA da Rua Antônio Alves Conserva</t>
+  </si>
+  <si>
+    <t>15560</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15560/asfaltocohab.pdf</t>
+  </si>
+  <si>
+    <t>Que seja executada a PAVIMENTAÇÃO ASFÁLTICA das principais vias do Bairro da COHAB.</t>
+  </si>
+  <si>
+    <t>15562</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15562/asfaltoelisa.pdf</t>
+  </si>
+  <si>
+    <t>Que  executada a PAVIMENTAÇÃO ASFÁLTICA da Avenida Elisa Patriota, localizada no Bairro Nossa Senhora das Graças</t>
+  </si>
+  <si>
+    <t>15563</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15563/asfaltocentro.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feita a PAVIMENTAÇÃO _x000D_
+ASFÁLTICA da RUA EPITÁCIO ALENCAR, localizada no Bairro Santo _x000D_
+Antônio.</t>
+  </si>
+  <si>
+    <t>15564</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15564/extensaodepraca.pdf</t>
+  </si>
+  <si>
+    <t>que seja executada obra para a EXTENSÃO DA PRAÇA PRESBITERO ANTÔNIO ENOCK ZUZÚ</t>
+  </si>
+  <si>
+    <t>15565</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15565/asfaltomandacaru.pdf</t>
+  </si>
+  <si>
+    <t>Que seja executada a PAVIMENTAÇÃO ASFÁLTICA da Rua Rio Branco, localizada no loteamento Novo Salgueiro.</t>
+  </si>
+  <si>
+    <t>15566</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15566/asfaltopradoboot.pdf</t>
+  </si>
+  <si>
+    <t>Que seja executada a PAVIMENTAÇÃO ASFÁLTICA da Rua Padre Antônio Boot, localizada no Bairro Nossa Senhora Aparecida (Prado).</t>
+  </si>
+  <si>
+    <t>15567</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15567/reformapracadaigreja_2.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a REFORMA DA PRAÇA PROFESSOR URBANO GOMES DE SÁ, popularmente “PRAÇA DA IGREJA” localizada no Bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>15568</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15568/recapeamentomontealegre.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizado o RECAPEAMENTO DA PAVIMENTAÇÃO ASFÁLTICA da Avenida João Agra Pereira</t>
+  </si>
+  <si>
+    <t>15569</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15569/reforma_parque_das_criancas.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizada a REFORMA DO PARQUE DAS CRIANÇAS</t>
+  </si>
+  <si>
+    <t>15570</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15570/asfaltobarriguda.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feita a PAVIMENTAÇÃO ASFÁLTICA NAS PRINCIPAIS VIAS DO RESIDENCIAL SANTO ANTÔNIO.</t>
+  </si>
+  <si>
+    <t>15571</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15571/reformapracabarrig.pdf</t>
+  </si>
+  <si>
+    <t>de que seja realizada a REFORMA DA PRAÇA DO RESIDENCIAL SANTO ANTÔNIO (BARRIGUDA)</t>
+  </si>
+  <si>
+    <t>15572</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15572/calcamentoruaeliasjose.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Excelentíssimo Senhor Prefeito _x000D_
+Fábio Lisandro de Lima Barros e a Senhora Secretária de Desenvolvimento _x000D_
+Urbano e Obras Vitória Miranda Queiroz, que seja feito o CALÇAMENTO DA _x000D_
+RUA ELIAS JOSÉ GOMES, localizada no Loteamento Nossa Senhora da _x000D_
+Conceição bairro Do Novo Everest.</t>
+  </si>
+  <si>
+    <t>15584</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15584/indicacao_secretaria_obras_loteamento_novo_salgueiro_11asessao15042026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Secretária de Desenvolvimento Urbano e Obras a Senhora Vitória Miranda que seja feito o calçamento, Rua 08, Quadra 05, Loteamento Novo Salgueiro, Segunda Etapa.</t>
+  </si>
+  <si>
+    <t>15603</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15603/indica_implantacao_de_acadenia_na_comunidade_do_mandacaru.docx</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS, em conjunto com à Ilustríssima Secretária de Cultura e Esportes, a Senhora ERICKA OLIVER, e a Ilustríssima Secretária de Obras, a Senhora VITORIA MIRANDA, a adoção de providências para IMPLANTAÇÃO DE UMA ACADEMIA PÚBLICA ao ar livre para atendimento da comunidade do Mandacarú, no município de Salgueiro.</t>
+  </si>
+  <si>
+    <t>15614</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15614/indicacao_de_pavimentacao_da_rua_francisca_da_cruz_bezerra_rocha.docx</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS, bem como a Ilustríssima Secretária de Obras, a Senhora VITORIA MIRANDA, que sejam adotadas as providências necessárias para a realização da pavimentação em paralelepípedo da rua: Francisca da Cruz Bezerra Rocha, localizada no bairro: São Vicente de Paulo (Monte Alegre), no município de Salgueiro.</t>
+  </si>
+  <si>
+    <t>15618</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15618/indicacao_de_vazamento_rua_antonio_filgueira_soares.docx</t>
+  </si>
+  <si>
+    <t>NO SENTIDO QUE SEJA FEITO JUNTO A COMPESA, O SERVIÇO DE REPARO DO VAZAMENTO, NA RUA ANTONIO FILGUEIRA SOARES, em frente a Creche Nossa senhora do Perpetuo Socorro, Bairro Nsa sra de Fátima, neste Município.</t>
+  </si>
+  <si>
+    <t>15619</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15619/indicacao_de_poco_artesiano_sitio_solta.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito do Município Sr. Fabio Lisandro, e a Secretária de Agricultura a Sra Roseli Regina, NO SENTIDO QUE SEJA FEITO UM POÇO ARTESIANO, na propriedade do Sr Geraldo Mariano de Souza, No Sítio Solta ( recanto Otacílio ),  neste Município.</t>
+  </si>
+  <si>
+    <t>15621</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15621/centro_de_educacao_infantil.pdf</t>
+  </si>
+  <si>
+    <t>Indica a implementação da extensão da oferta de educação infantil em creches e pré-escolas na Rede Municipal de Ensino.</t>
+  </si>
+  <si>
+    <t>15622</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15622/indicacao_progama_bolsa_auxilio_eja.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a criação de programa de bolsa auxílio estudantil destinado aos alunos da Educação de Jovens e Adultos (EJA), no município de Salgueiro.</t>
+  </si>
+  <si>
+    <t>15637</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15637/9_indicacao_construcao_de_um_ponto_de_parada_de_onibus_e_vans_na_comunidade_do_serrote_da_guia.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal o Sr. Fábio Lisandro de Lima _x000D_
+Barros e secretária de desenvolvimento urbano e obras a Srª Vitória Miranda Queiroz que seja _x000D_
+providenciado CONSTRUÇÃO EM ALVENARIA DE UM PONTO DE PARADA DE ÔNIBUS E _x000D_
+VANS EQUIPADO COM BANCOS E SINALIZAÇÃO ADEQUADA, A SER IMPLANTADO NA _x000D_
+COMUNIDADE DO SERROTE DA GUIA (Ref.: próximo ao acesso da estrada do Município de _x000D_
+Serrita).</t>
+  </si>
+  <si>
+    <t>15641</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15641/indicacao_22.04.2026_pavimentacao_da_travessa_treze_de_maio.docx</t>
+  </si>
+  <si>
+    <t>Indica a pavimentação da Travessa Treze de Maio, no Bairro Nossa Senhora das Graças, nesta cidade</t>
+  </si>
+  <si>
+    <t>15647</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15647/limpesa_e_patrolamento_da_rua_8_lot_sao_francisco.docx</t>
+  </si>
+  <si>
+    <t>Que seja feito o Capinação e Patrolamento, na Rua 8, Bairro Loteamento São Francisco, neste Município.</t>
+  </si>
+  <si>
+    <t>15648</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15648/indicacao_patrolamento_da_rua_10.docx</t>
+  </si>
+  <si>
+    <t>Que seja feito o Patrolamento, na Rua 10, Bairro Copo Cristal, neste Município.</t>
+  </si>
+  <si>
+    <t>15705</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15705/indicacao_pavimenta_6.pdf</t>
+  </si>
+  <si>
+    <t>indico ao Prefeito do Município Sr. Fabio Lisandro, e a Secretária de Saúde a Sra. Cláudia Pereira, QUE SEJA FITO A PAVIMENTAÇÃO DA RUA AUDIR CONSERVA NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
+  </si>
+  <si>
+    <t>15706</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15706/indicacao_pavimenta_7.pdf</t>
+  </si>
+  <si>
+    <t>indico ao Prefeito do Município Sr. Fabio Lisandro, e a Secretária de Saúde a Sra. Cláudia Pereira, QUE SEJA FITO A PAVIMENTAÇÃO NO FINAL DA RUA MIGUEL MANO NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
+  </si>
+  <si>
+    <t>15709</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15709/perfu.pocoalazao.pdf</t>
+  </si>
+  <si>
+    <t>apresenta esta indicação ao Excelentíssimo Senhor _x000D_
+Prefeito Fábio Lisandro de Lima Barros, extensivo a Excelentíssima secretária _x000D_
+de desenvolvimento rural Roseli Regina, a perfuração de poço artesiano na _x000D_
+propriedade da Senhora Verônica Maria da Silva, localizada no Sitio Alazão, _x000D_
+zona rural deste município.</t>
+  </si>
+  <si>
+    <t>15711</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15711/doacao.terr.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Excelentíssimo Senhor Prefeito Fábio Lisandro _x000D_
+de Lima Barros, que seja analisada a possibilidade de DOAÇÃO DE UM _x000D_
+TERRENO, para que seja construida a sede da Associação dos Moradores do _x000D_
+Bairro Maria Iris de Lima e Sá Sampaio.</t>
+  </si>
+  <si>
+    <t>15730</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15730/indicacao_reparo_de_bueira.docx</t>
+  </si>
+  <si>
+    <t>Fábio Lisandro e a Secretária de Serviços Públicos o Secretario Thayrone Torres, Que seja feito o serviços de reparo da Bueira, na rua Miguel mano, Bairro Novo everest, Neste Municipio.</t>
+  </si>
+  <si>
+    <t>15731</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15731/indicacao_tapa_buraco_rua_miguel_mano.docx</t>
+  </si>
+  <si>
+    <t>indica ao Prefeito Municipal Senhor, Fábio Lisandro e a Secretária de Obras e desenvolvimento Urbano a Secretaria Vitoria Miranda, Que seja feito o serviços de Tapa Buraco, na rua Miguel mano, Bairro Novo everest, Neste Municipio.</t>
+  </si>
+  <si>
     <t>14886</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14886/02-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento_da_ruaolegario_mariano.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14886/02-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento_da_ruaolegario_mariano.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres o serviço de patrolamento na Rua Olegário Mariano no bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>14888</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14888/04-requer_ao_prefeito_municipal_e_ao_secretaria_de_obras_vitoria_miranda_o_servico_de_tapa_buraco_na_joao_buique.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14888/04-requer_ao_prefeito_municipal_e_ao_secretaria_de_obras_vitoria_miranda_o_servico_de_tapa_buraco_na_joao_buique.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e a Secretária de Desenvolvimento Urbano e Obras, Vitória Miranda, o serviço de tapa buraco na rua João Buíque no bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>14889</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14889/05-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_da_rua_joao_buique..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14889/05-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_da_rua_joao_buique..docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos, Thairony Torres, que providencie o serviço de limpeza e capinação na Rua João Buíque no bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>14890</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14890/06-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_revitalizacao_da_rua_venezuela.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14890/06-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_revitalizacao_da_rua_venezuela.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos, Thairony Torres, que providencie o serviço de revitalização na Rua Venezuela no bairro Jardim América.</t>
   </si>
   <si>
     <t>14891</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14891/07-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria_na_avenida_central.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14891/07-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria_na_avenida_central.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres, que providencie o serviço de troca das lâmpadas dos postes da Avenida Central (próximo a rodoviária).</t>
   </si>
   <si>
     <t>14894</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14894/10-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_limpeza_e_capinacao_do_corrego_na_rua_pantaleao_de_carvalho..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14894/10-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_limpeza_e_capinacao_do_corrego_na_rua_pantaleao_de_carvalho..docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos, Thairony Torres, que providencie o serviço de limpeza e capinação na Rua Jardim América (por trás da Avenida Central) no bairro Imperador.</t>
   </si>
   <si>
     <t>14895</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14895/11-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_a_poda_de_arvores.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14895/11-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_a_poda_de_arvores.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres o serviço de poda de árvores na Avenida Aurora de Carvalho Rosa na Granja.</t>
   </si>
   <si>
     <t>14896</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14896/12-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria_na_mariquinha_parente.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14896/12-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria_na_mariquinha_parente.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres, que providencie o serviço de troca de lâmpada do poste com o Nº barramento 363763 na Avenida Mariquinha Parente, Planalto.</t>
   </si>
   <si>
     <t>14897</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14897/13-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria_na_rua_manoel_alencar_araujo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14897/13-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria_na_rua_manoel_alencar_araujo.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres, que providencie o serviço de troca de lâmpada do poste com o Nº barramento M303769 na Rua Manoel Alencar Araújo, Planalto.</t>
   </si>
   <si>
     <t>14907</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14907/limpezaantoniohenrique.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14907/limpezaantoniohenrique.pdf</t>
   </si>
   <si>
     <t>Apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio Lisandro _x000D_
 de Lima Barros, extensivo ao Senhor Thairony Torres, a fim de solicitar que seja realizado _x000D_
 uma limpeza na rua Antônio Henrique Pereira Calou, localizado no bairro Divino Espirito _x000D_
 Santo.</t>
   </si>
   <si>
     <t>14914</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14914/requerimento_iluminacao_sitio_pocinhos.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14914/requerimento_iluminacao_sitio_pocinhos.docx</t>
   </si>
   <si>
     <t>solicitar a instalação completa da iluminação pública no poste localizado no Sítio Pocinhos (Condomínio Campo Belo) Próximo a chácara de Tetê, sentido Umãs.</t>
   </si>
   <si>
     <t>14915</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14915/7_requerimento_instalacao_de_luminaria_publica_nos_sitios_pocinhos_e_caxite.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14915/7_requerimento_instalacao_de_luminaria_publica_nos_sitios_pocinhos_e_caxite.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços Públicos o Sr. Thairony _x000D_
 Torres que seja feito a INSTALAÇÃO DE LUMINÁRIA PÚBLICA NOS SÍTIOS POCINHOS _x000D_
 E CAXITE.</t>
   </si>
   <si>
     <t>14916</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14916/6_requerimento_perfuracao_de_poco_no_sitio_uri_propriedade_de_antonio_pedro_sobrinho.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14916/6_requerimento_perfuracao_de_poco_no_sitio_uri_propriedade_de_antonio_pedro_sobrinho.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Desenvolvimento Rural Sr.ª Roseli _x000D_
 Regina, PERFURAÇÃO DE POÇO NO SÍTIO URI, propriedade de Antônio Pedro Sobrinho.</t>
   </si>
   <si>
     <t>14917</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14917/5_requerimento_perfuracao_de_poco_no_sitio_uri_propriedade_de_francisco_de_assis_ribeiro_zuza.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14917/5_requerimento_perfuracao_de_poco_no_sitio_uri_propriedade_de_francisco_de_assis_ribeiro_zuza.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Desenvolvimento Rural Sr.ª Roseli _x000D_
 Regina, PERFURAÇÃO DE POÇO NO SÍTIO URI, propriedade de Francisco de Assis Ribeiro _x000D_
 Zuza.</t>
   </si>
   <si>
     <t>14918</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14918/1_requerimento_perfuracao_de_poco_na_vpr_uri_propriedade_de_lucia_de_fatima.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14918/1_requerimento_perfuracao_de_poco_na_vpr_uri_propriedade_de_lucia_de_fatima.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Desenvolvimento Rural Sr.ª Roseli _x000D_
 Regina, PERFURAÇÃO DE POÇO NA VPR URI, propriedade de Lúcia de Fátima.</t>
   </si>
   <si>
     <t>14919</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14919/3_requerimento_perfuracao_de_poco_no_sitio_uri_propriedade_de_maria_veneranda_neto.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14919/3_requerimento_perfuracao_de_poco_no_sitio_uri_propriedade_de_maria_veneranda_neto.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Desenvolvimento Rural Sr.ª Roseli _x000D_
 Regina, PERFURAÇÃO DE POÇO NO SÍTIO URI, propriedade de Maria Veneranda Neto (Ref. _x000D_
 Próximo a Pedreira Barbosa, estrada da torre).</t>
   </si>
   <si>
     <t>14920</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14920/2_requerimento_perfuracao_de_poco_na_vpr_uri_propriedade_de_meire_nascimento.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14920/2_requerimento_perfuracao_de_poco_na_vpr_uri_propriedade_de_meire_nascimento.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Desenvolvimento Rural Sr.ª Roseli _x000D_
 Regina, PERFURAÇÃO DE POÇO NA VPR URI, propriedade de Meire Nascimento</t>
   </si>
   <si>
     <t>14921</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14921/4_requerimento_perfuracao_de_poco_no_sitio_uri_propriedade_de_robilson_barros.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14921/4_requerimento_perfuracao_de_poco_no_sitio_uri_propriedade_de_robilson_barros.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Desenvolvimento Rural Sr.ª Roseli _x000D_
 Regina, PERFURAÇÃO DE POÇO NO SÍTIO URI, propriedade de Robilson Barros,</t>
   </si>
   <si>
     <t>14929</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14929/requerimento__para_patrolamento_das_estradas_dos_paus_brancos_de_cima_e_saco_da_canoa.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14929/requerimento__para_patrolamento_das_estradas_dos_paus_brancos_de_cima_e_saco_da_canoa.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito do Município, o Senhor Fábio Lisandro de Lima Barros e a Secretária de Desenvolvimento Rural, a Senhora Roseli Regina, que providencie o patrolamento das estradas dos Paus Brancos de Cima, Paus Brancos de Baixo e Saco da Canoa localizados no 2º Distrito de Salgueiro.</t>
   </si>
   <si>
     <t>14930</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14930/requerimento_solicitacao_de_um_pipa_de_agua_potavel_para_o_sitio_baixio_do_tanque.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14930/requerimento_solicitacao_de_um_pipa_de_agua_potavel_para_o_sitio_baixio_do_tanque.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito do Município, o Senhor Fábio Lisandro de Lima Barros e a Secretária de Desenvolvimento Rural, Senhora Roseli Regina, para que seja realizado o abastecimento de água por carro pipa, na propriedade da Sra. Eliete Moura no Sítio Baixio do Tanque.</t>
   </si>
   <si>
     <t>14931</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14931/requerimento_limpeza_e_retirada_de_entulho_na_rua_10_na_cohab.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14931/requerimento_limpeza_e_retirada_de_entulho_na_rua_10_na_cohab.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito do Município, o Senhor Fábio Lisandro de Lima Barros e ao Secretário de Serviços Públicos, o Senhor Thairony Torres que providencie a limpeza e retirada dos entulhos no canal da Rua Dez no bairro da Cohab, com a máxima urgência possível.</t>
   </si>
   <si>
     <t>14932</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14932/requerimento__para_limpeza_regular_da_quadra_do_riachinho.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14932/requerimento__para_limpeza_regular_da_quadra_do_riachinho.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza regular da quadra do Riachinho no município de Salgueiro, com a máxima urgência possível.</t>
   </si>
   <si>
     <t>14933</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14933/requerimento__secretaria_de_servicos_publicos_capinacao_limpeza_e_retirada_de_entulhos_da_rua_antonio_pereira_de_lima_bairro_nossa_senhora_aparecida.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14933/requerimento__secretaria_de_servicos_publicos_capinacao_limpeza_e_retirada_de_entulhos_da_rua_antonio_pereira_de_lima_bairro_nossa_senhora_aparecida.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito do Município, o Senhor Fábio Lisandro de Lima Barros e ao Secretário de Serviços Públicos, o Senhor Thairony Torres que providencie a capinação, limpeza e retirada de entulhos, na Rua Antônio Pereira de Lima, Bairro Nossa Senhora aparecida, com a máxima urgência possível.</t>
   </si>
   <si>
     <t>14934</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14934/requerimento_para_servico_de_patrolamento_na_rua_24_-_loteamento_asa_branca.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14934/requerimento_para_servico_de_patrolamento_na_rua_24_-_loteamento_asa_branca.pdf</t>
   </si>
   <si>
     <t>Solicita o Senhor Fábio Lisandro de Lima Barros, bem como ao Secretário Municipal de Serviços Públicos, Senhor Thairony Torres,  a realização do serviço de patrolamento na Rua 24, localizada no bairro Loteamento Asa Branca, neste Município.</t>
   </si>
   <si>
     <t>14935</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14935/limpeza_e_manutencao.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14935/limpeza_e_manutencao.pdf</t>
   </si>
   <si>
     <t>Requer LIMPEZA E MANUTENÇÃO NO ENTORNO DA ESCOLA VALDEMAR SOARES DE MENEZES.</t>
   </si>
   <si>
     <t>14936</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14936/pecas_luminarias.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14936/pecas_luminarias.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE EQUIPAMENTO DE ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>14937</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14937/requerimento_04.02.2026_capinacao_na_rua_doaciano_angelim.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14937/requerimento_04.02.2026_capinacao_na_rua_doaciano_angelim.docx</t>
   </si>
   <si>
     <t>Requer capinação em vala na Rua Doaciano Angelim, no Bairro Santa Margarida , nesta cidade.</t>
   </si>
   <si>
     <t>14938</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14938/requerimento_04.02.2026_capinacao_na_travessa_avenida_brasil.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14938/requerimento_04.02.2026_capinacao_na_travessa_avenida_brasil.docx</t>
   </si>
   <si>
     <t>Requer capinação na Travessa Avenida Brasil, no Bairro Minervina Franklin, nesta cidade</t>
   </si>
   <si>
     <t>14939</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14939/requerimento_04.02.2026_capinacao_na_travessa_umbelino_de_sa_araujo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14939/requerimento_04.02.2026_capinacao_na_travessa_umbelino_de_sa_araujo.docx</t>
   </si>
   <si>
     <t>Requer capinação na Travessa Umbelino de Sá Araújo, no Bairro Nossa Senhora das Graças, nesta cidade.</t>
   </si>
   <si>
     <t>14940</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14940/requerimento_04.02.2026_limpeza_e_capinacao_no_loteamento_asa_branca.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14940/requerimento_04.02.2026_limpeza_e_capinacao_no_loteamento_asa_branca.docx</t>
   </si>
   <si>
     <t>Requer limpeza e capinação nas ruas do Loteamento Asa Branca, nesta cidade.</t>
   </si>
   <si>
     <t>14941</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14941/requerimento_04.02.2026_poda_de_arvores_na_rua_doaciano_angelim.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14941/requerimento_04.02.2026_poda_de_arvores_na_rua_doaciano_angelim.docx</t>
   </si>
   <si>
     <t>Requer poda de árvores na Rua Doaciano Angelim, no Bairro Santa Margarida , nesta cidade.</t>
   </si>
   <si>
     <t>14949</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14949/limpesa_3.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14949/limpesa_3.pdf</t>
   </si>
   <si>
     <t>requer ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretário de Serviços Públicos Thairony Torres, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE LIMPEZA NO FINAL DA RUA VICÊNCIA PEREIRA DA SILVA NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>14952</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14952/requerimento_5estrada_7.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14952/requerimento_5estrada_7.docx</t>
   </si>
   <si>
     <t>requer ao Prefeito do Município Sr. Fabio Lisandro, ao Secretário de Serviços Públicos Thairony Torres e a secretária de Desenvolvimento rural, Sra. Roseli Regina, NO SENTIDO QUE SEJA REALIZADA, COM URGÊNCIA, A MANUTENÇÃO DA ESTRADA QUE DÁ ACESSO AO 5º DISTRITO DO PAU FERRO, COM MÁQUINA PATROL. ESSA IMPORTANTE ESTRADA SE ENCONTRA EM MÁS CONDIÇÕES DE TRÁFEGO, DIFICULTANDO O ACESSO DE MORADORES, TRANSPORTE ESCOLAR, SERVIÇOS ESSENCIAIS E ESCOAMENTO DA PRODUÇÃO RURAL.</t>
   </si>
   <si>
     <t>14953</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14953/tapa_buraco_asa_branca_6.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14953/tapa_buraco_asa_branca_6.docx</t>
   </si>
   <si>
     <t>requer ao Prefeito do Município Sr. Fabio Lisandro e a Secretária de Desenvolvimento Urbano e Obras a Sra. Vitória Miranda Queiroz, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NO ASFALTO DA AVENIDA PRINCIPAL DO LOTEAMENTO ASA BRANCA.</t>
   </si>
   <si>
     <t>14954</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14954/requer_o_servico_de_instalacao_de_luminaria_no_poste_do_barramento_x201843..pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14954/requer_o_servico_de_instalacao_de_luminaria_no_poste_do_barramento_x201843..pdf</t>
   </si>
   <si>
     <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e ao Ilustríssimo Secretário de Serviços Públicos, o Senhor THAIRONY TORRES, providências para a realização de serviço de instalação de uma luminária (lâmpada) no poste do Barramento X201843, localizado em frente à Escola Maria Nilza.</t>
   </si>
   <si>
     <t>14958</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14958/limpeza_de_barreiros_no_sitio_tamboril.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14958/limpeza_de_barreiros_no_sitio_tamboril.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e a Ilustríssima Secretária de Desenvolvimento Rural, a Senhora ROSELI REGINA, providências para o serviço de limpeza de um barreiro existente no Sítio Tamboril, nas proximidades da propriedade de MARIA NAIANE MOTA, perto do cemitério, zona rural desse município._x000D_
 JUSTIFICATIVA</t>
   </si>
   <si>
     <t>14959</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14959/requer_o_servico_de_tapa-buarco_na_rua_jose_brito_rosado_bairro_nossa_senhora_das_gracas..pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14959/requer_o_servico_de_tapa-buarco_na_rua_jose_brito_rosado_bairro_nossa_senhora_das_gracas..pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e a Ilustríssima Secretária de obras, a Senhora VITÓRIA MIRANDA, providências para o serviço de tapa-buraco na Rua José Brito Rosado, bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>14962</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14962/limpeza_de_barreiros_no_sitio_tamboril.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14962/limpeza_de_barreiros_no_sitio_tamboril.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e a Ilustríssima Secretária de Desenvolvimento Rural, a Senhora ROSELI REGINA, providências para o serviço de limpeza de um barreiro existente no Sítio Tamboril, nas proximidades da propriedade de MARIA NAIANE MOTA, perto do cemitério, zona rural desse município.</t>
   </si>
   <si>
     <t>14964</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14964/requer_o_servico_de_aquisicao_e_instalacao_de_dois_ar_condicionados_no_psf_do_imperador..pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14964/requer_o_servico_de_aquisicao_e_instalacao_de_dois_ar_condicionados_no_psf_do_imperador..pdf</t>
   </si>
   <si>
     <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e a Secretaria de Saúde, a senhora Cláudia Pereira, a aquisição e instalação de dois (02) aparelhos de ar-condicionado para a sala de reuniões do PSF do Imperador.</t>
   </si>
   <si>
     <t>14965</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14965/capinacao_e_roco-jose_de_barros_do_nascimento-14.01.26.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14965/capinacao_e_roco-jose_de_barros_do_nascimento-14.01.26.pdf</t>
   </si>
   <si>
     <t>A capinação e roço na rua José de Barros do Nascimento, localizada no bairro Minervina Franklin, loteamento novo Salgueiro etapa I, nessa cidade.</t>
   </si>
   <si>
     <t>14966</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14966/capinacao-roco-entulho-rua__joao_pessoa-27.01.26.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14966/capinacao-roco-entulho-rua__joao_pessoa-27.01.26.pdf</t>
   </si>
   <si>
     <t>A capinação, roço e retirada de entulho na rua João Pessoa, localizada no bairro Nossa Senhora Aparecida, nessa cidade.</t>
   </si>
   <si>
     <t>14967</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14967/entulho-jose_de_barros_do_nascimento-14.01.26.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14967/entulho-jose_de_barros_do_nascimento-14.01.26.pdf</t>
   </si>
   <si>
     <t>A retirada de entulho na rua José de Barros do Nascimento, localizada no bairro Minervina Franklin, loteamento novo Salgueiro etapa I, nessa cidade.</t>
   </si>
   <si>
     <t>14968</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14968/limpeza_da_estrada_asa_branca-pitombeira_-27.01.26.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14968/limpeza_da_estrada_asa_branca-pitombeira_-27.01.26.pdf</t>
   </si>
   <si>
     <t>A limpeza da estrada que liga o bairro Asa Branca ao sítio Pitombeira, zona Rural dessa cidade.</t>
   </si>
   <si>
     <t>14969</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14969/limpeza_da_estrada_lixao-_27.01.26.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14969/limpeza_da_estrada_lixao-_27.01.26.pdf</t>
   </si>
   <si>
     <t>A limpeza e serviço de Cata Tralha na estrada que liga o bairro Bananeira ao Santa Margarida, mais conhecida como a estrada do lixão, nessa cidade.</t>
   </si>
   <si>
     <t>14970</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14970/tapa-buraco-rua_joao_pessoa-27.01.26.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14970/tapa-buraco-rua_joao_pessoa-27.01.26.pdf</t>
   </si>
   <si>
     <t>A operação tapa-buraco na rua João Pessoa, localizada no bairro Nossa Senhora Aparecida, nessa cidade.</t>
   </si>
   <si>
     <t>14971</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14971/troca_de_lampadas_queimadas-_rua_45.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14971/troca_de_lampadas_queimadas-_rua_45.pdf</t>
   </si>
   <si>
     <t>A troca de lâmpadas queimadas, rua 45, bairro loteamento novo salgueiro, nessa cidade.</t>
   </si>
   <si>
     <t>14974</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14974/esgoto-prado-02.02.26.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14974/esgoto-prado-02.02.26.pdf</t>
   </si>
   <si>
     <t>Reparo na rede de esgoto localizado no entroncamento das ruas Valdemar Menezes e Caboclo Eduardo (próximo a Rocha peça e servirços) , localizada no bairro Nossa Senhora Aparecida, nessa cidade.</t>
   </si>
   <si>
     <t>14980</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14980/requerimento_04.02.2026_tapa_buraco_na_avenida_do_loteamento_asa_branca.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14980/requerimento_04.02.2026_tapa_buraco_na_avenida_do_loteamento_asa_branca.docx</t>
   </si>
   <si>
     <t>Requer tapa buraco na Avenida do Loteamento Asa Branca, nesta Cidade.</t>
   </si>
   <si>
     <t>14981</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14981/requerimento_04.02.2026_troca_de_luminaria_na_rua_rita_alves_dos_santos_no_bairro_primavera.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14981/requerimento_04.02.2026_troca_de_luminaria_na_rua_rita_alves_dos_santos_no_bairro_primavera.docx</t>
   </si>
   <si>
     <t>Requer troca de luminária na Rua Adelaide Leitinho, no Bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>14982</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14982/01-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento_da_rua_ana_alves_de_sa.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14982/01-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento_da_rua_ana_alves_de_sa.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres o serviço de patrolamento na Rua Ana Alves de Sá no loteamento São Francisco.</t>
   </si>
   <si>
     <t>14983</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14983/02-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria_na_rua_joaquim_de_sa_parente.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14983/02-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria_na_rua_joaquim_de_sa_parente.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres, que providencie o serviço de troca de lâmpada do poste com o Nº barramento 303757  na Rua Joaquim de Sá Parente ( ao lado da quadra) no Planalto.</t>
   </si>
   <si>
     <t>14984</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14984/03-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_do_corrego_na_av_mariquinha_parente..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14984/03-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_do_corrego_na_av_mariquinha_parente..docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos, Thairony Torres, que providencie o serviço de limpeza e capinação do córrego na Avenida Mariquinha Parente, Planalto.</t>
   </si>
   <si>
     <t>14985</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14985/04-requer_ao_prefeito_municipal_e_a_secretaria_de_obras_o_servico_de_tapa_bura_na_rua_monsenhor_ambrosino_leite..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14985/04-requer_ao_prefeito_municipal_e_a_secretaria_de_obras_o_servico_de_tapa_bura_na_rua_monsenhor_ambrosino_leite..docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e a Secretaria de Desenvolvimento Urbano e Obras, Vitória Miranda, o serviço de tapa buraco na Rua Monsenhor Ambrosino Leite (rua do clube das acácias)</t>
   </si>
   <si>
     <t>14987</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14987/06-_requer_ao_prefeito_municipal_e_ao_diretor_da_companhia_de_abastecimento_de_agua_compesa_o_senhor_mario_solon_para_providenciar_a_desobstrucao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14987/06-_requer_ao_prefeito_municipal_e_ao_diretor_da_companhia_de_abastecimento_de_agua_compesa_o_senhor_mario_solon_para_providenciar_a_desobstrucao.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao diretor da companhia de abastecimento de água (Compesa) o Senhor Mario Solon, para providenciar a desobstrução do esgoto da Avenida Brasil no loteamento São Francisco.</t>
   </si>
   <si>
     <t>14988</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14988/requerimento_11.02.2026_troca_de_luminaria_rua_doaciano_angelim_-_santa_margarida.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14988/requerimento_11.02.2026_troca_de_luminaria_rua_doaciano_angelim_-_santa_margarida.docx</t>
   </si>
   <si>
     <t>Requer troca de luminária na Rua Doaciano Angelim, no Bairro Santa Margarida, nesta cidade.</t>
   </si>
   <si>
     <t>14990</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14990/requerimento_11.02.2026_desentupimento_de_esgoto_e_vazamento_de_agua_na_rua_sao_vicente.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14990/requerimento_11.02.2026_desentupimento_de_esgoto_e_vazamento_de_agua_na_rua_sao_vicente.docx</t>
   </si>
   <si>
     <t>REQUER DESENTUPIMENTO DE ESGOTO E VAZAMENTO DE ÁGUA NA RUA SÃO VICENTE, BAIRRO DO DIVINO ESPIRITO SANTO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>14991</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14991/requerimento_11.02.2026_capinacao_na_rua_joao_alves_de_marins.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14991/requerimento_11.02.2026_capinacao_na_rua_joao_alves_de_marins.docx</t>
   </si>
   <si>
     <t>Requer capinação na Rua João Alves de Marins, no Bairro Divino Espírito Santo, nesta cidade.</t>
   </si>
   <si>
     <t>14992</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14992/requerimento_11.02.2026_manutencao_de_luminarias_pista_de_cooper.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14992/requerimento_11.02.2026_manutencao_de_luminarias_pista_de_cooper.docx</t>
   </si>
   <si>
     <t>Requer manutenção de luminárias queimadas na Pista de Cooper, no Bairro Divino Espírito Santo, nesta cidade.</t>
   </si>
   <si>
     <t>14993</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14993/requerimento_11.02.2026_retirada_de_entulho_na_rua_luiz_bento.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14993/requerimento_11.02.2026_retirada_de_entulho_na_rua_luiz_bento.docx</t>
   </si>
   <si>
     <t>Requer retirada de entulho na Rua Luiz Bento, no Bairro Nossa Senhora de Fátima, nesta cidade.</t>
   </si>
   <si>
     <t>14994</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14994/requerimento_11.02.2026_troca_de_luminaria_rua_joao_alves_de_marins.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14994/requerimento_11.02.2026_troca_de_luminaria_rua_joao_alves_de_marins.docx</t>
   </si>
   <si>
     <t>Requer troca de luminária na Rua João Alves de Marins, Bairro Granja Aurora, nesta cidade.</t>
   </si>
   <si>
     <t>14996</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14996/requerimento_secret_servicos_publicos_bairro_barriguda_sessao11022026.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14996/requerimento_secret_servicos_publicos_bairro_barriguda_sessao11022026.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços Públicos o Senhor Thairony Torres que seja feita a limpeza do canal, No Bairro Barriguda, ao lado da BR 116.</t>
   </si>
   <si>
     <t>14997</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14997/requerimento_secret_servicos_publicos_entulho_bairro_centro_sessao11022026.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14997/requerimento_secret_servicos_publicos_entulho_bairro_centro_sessao11022026.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços Públicos o Senhor Thairony Torres que seja feita a remoção de entulho, Rua Joaquim Gondim, Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>14998</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14998/requerimento_limpeza_e_capinacao_ruas_manoel_leonidas_augusto_opdemom_jose_luiz_de_oliveira.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14998/requerimento_limpeza_e_capinacao_ruas_manoel_leonidas_augusto_opdemom_jose_luiz_de_oliveira.docx</t>
   </si>
   <si>
     <t>Solicito que seja feito a limpeza e capinação nas Ruas Manoel Leonidas, Augusto Opdemom e Jose luiz de Oliveira no Bairro Nossa Senhora Aparecida (Prado).</t>
   </si>
   <si>
     <t>14999</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14999/operacao_tapa_buracos_bom_senhor_anbrosino_leite_bairro_bomba2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14999/operacao_tapa_buracos_bom_senhor_anbrosino_leite_bairro_bomba2.docx</t>
   </si>
   <si>
     <t>Solicito a operação tapa buraco na Ruas Bom Senhor Ambrosino Leite (Bairro Bomba)</t>
   </si>
   <si>
     <t>15000</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15000/requerimento_iluminacao_acude_novoo2.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15000/requerimento_iluminacao_acude_novoo2.docx</t>
   </si>
   <si>
     <t>Solicito a instalação de dois postes de iluminação pública na parede do açude novo que interliga os bairros Caravan, Castelinho e Prado.</t>
   </si>
   <si>
     <t>15001</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15001/requerimento_requalificacao_rua_joaquim_nabuco.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15001/requerimento_requalificacao_rua_joaquim_nabuco.docx</t>
   </si>
   <si>
     <t>Solicito para que seja feita a requalificação da Rua Joaquim Nabuco (Por trás do Santander).</t>
   </si>
   <si>
     <t>15005</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15005/8_requerimento_de_horas_de_maquina_retoescavadeira_com_a_finalidade_de_escavar_barreiro._sitio_baixio_grande_propriedade_de_jorge_bernardino_dos_santos_ricarte.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15005/8_requerimento_de_horas_de_maquina_retoescavadeira_com_a_finalidade_de_escavar_barreiro._sitio_baixio_grande_propriedade_de_jorge_bernardino_dos_santos_ricarte.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária de Desenvolvimento Rural Sr.ª Roseli _x000D_
 Regina, QUE SEJA DISPONIBILIZADAS 10 HORAS DE MAQUINA RETOESCAVADEIRA _x000D_
 COM A FINALIDADE DE CONSTRUIR UM BARREIRO. Sítio Baixio Grande, propriedade de _x000D_
 Jorge Bernardino dos Santos Ricarte.</t>
   </si>
   <si>
     <t>15006</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15006/9_requerimento_instalacao_de_luminaria_publica_no_sitio_uri_de_baixo.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15006/9_requerimento_instalacao_de_luminaria_publica_no_sitio_uri_de_baixo.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços Públicos o Sr. Thairony _x000D_
 Torres que seja feito a INSTALAÇÃO DE LUMINÁRIA PÚBLICA NO SÍTIO URI DE BAIXO.  _x000D_
 BARRAMENTO: X121318</t>
   </si>
   <si>
     <t>15010</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15010/calcamentotv42_1.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15010/calcamentotv42_1.pdf</t>
   </si>
   <si>
     <t>requer ao Excelentíssimo Senhor Prefeito _x000D_
 Fábio Lisandro de Lima Barros e a Senhora Secretária de Desenvolvimento _x000D_
 Urbano e Obras Vitória Miranda Queiroz,  que seja feito o CALÇAMENTO DA _x000D_
 TRAVESSA 42, localizada no bairro da Cohab.</t>
   </si>
   <si>
     <t>15011</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15011/limpezaaltodas_abelhas_.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15011/limpezaaltodas_abelhas_.pdf</t>
   </si>
   <si>
     <t>O Vereador Michell Allisson Bezerra de Vasconcelos, no uso de suas atribuições _x000D_
 legislativas, apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio Lisandro _x000D_
 de Lima Barros, extensivo ao Senhor Thairony Torres, a fim de solicitar que seja realizada _x000D_
 uma LIMPEZA com auxilio de máquina, na Travessa José Carlos, localizada no bairro Alto _x000D_
 das abelhas.</t>
   </si>
   <si>
     <t>15014</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15014/requalificacaotv42_2.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15014/requalificacaotv42_2.pdf</t>
   </si>
   <si>
     <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio Lisandro _x000D_
 de Lima Barros, extensivo ao Senhor Thairony Torres, que seja realizada a LIMPEZA E  _x000D_
 REQUALIFICAÇÃO, na Travessa 42, no bairro da cohab.</t>
   </si>
   <si>
     <t>15018</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15018/limpesa__rua_carneiro_3.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15018/limpesa__rua_carneiro_3.pdf</t>
   </si>
   <si>
     <t>requer ao Prefeito do Município Sr. Fabio _x000D_
 Lisandro, e ao Secretário de Serviços Públicos Thairony Torres, NO SENTIDO QUE SEJA _x000D_
 FEITO O SERVIÇO DE CAPINAÇÃO E RETIRADA DE ENTULHO NA RUA JOSÉ _x000D_
 CARNEIRO NO BAIRRO SANTA MARGARIDA.</t>
   </si>
   <si>
     <t>15019</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15019/luz_parque_5.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15019/luz_parque_5.pdf</t>
   </si>
   <si>
     <t>requer ao Prefeito do Município Sr. Fabio _x000D_
 Lisandro, e ao Secretário de Serviços Públicos Thairony Torres, NO SENTIDO QUE SEJA _x000D_
 RESTABELECIDA, EM SUA TOTALIDADE, A ILUMINAÇÃO PÚBLICA DO PARQUE JOSÉ _x000D_
 ADALMIR LUSTOSA (PARQUE DAS CRIANÇAS), TENDO EM VISTA A IMPORTÂNCIA DO _x000D_
 LOCAL PARA A COMUNIDADE E A SEGURANÇA DOS FREQUENTADORES."</t>
   </si>
   <si>
     <t>15021</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15021/limpesa_acude_4.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15021/limpesa_acude_4.pdf</t>
   </si>
   <si>
     <t>requer ao Prefeito do Município Sr. Fabio Lisandro, a Secretaria de Planejamento e Meio Ambiente, Sr. Edinaldo Lima, e ao Secretário de Serviços Públicos Thairony Torres, NO SENTIDO QUE SEJA VERIFICADO EM CARÁTER DE URGÊNCIA O QUE ESTÁ ACONTECENDO E INFORME AS CAUSAS DA MORTANDADE DE PEIXES, ADOTANDO PROVIDÊNCIAS URGENTES DE LIMPEZA, RETIRADA DE BARONESAS E  LIXO, DIANTE DA PRESENÇA DE DIVERSOS PEIXES ENCONTRADOS MORTOS NOS ARREDORES DO AÇUDE VELHO. HÁ MESES ESTE VEREADOR VEM ALERTANDO SOBRE A NECESSIDADE DE LIMPEZA DO AÇUDE VELHO.</t>
   </si>
   <si>
     <t>15022</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15022/requer_o_servico_de_tapa-buraco_na_rua_joquim_nabuco..pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15022/requer_o_servico_de_tapa-buraco_na_rua_joquim_nabuco..pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e a Ilustríssima Secretária de obras, a Senhora VITÓRIA MIRANDA, providências para o serviço de tapa-buraco na Rua Joaquim Nabuco, no bairro Santo Antônio (Centro).</t>
   </si>
   <si>
     <t>15023</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15023/requer_o_servico_de_tapa-buraco_na_rua_jose_andrade_menezes..pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15023/requer_o_servico_de_tapa-buraco_na_rua_jose_andrade_menezes..pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e a Ilustríssima Secretária de obras, a Senhora VITÓRIA MIRANDA, providências para o serviço de tapa-buraco na Rua José Andrade Menezes, no bairro Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>15024</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15024/requer_o_servico_de_tapa-buraco_na_rua_projetada_13_no_loteamento_novo_salgueiro..pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15024/requer_o_servico_de_tapa-buraco_na_rua_projetada_13_no_loteamento_novo_salgueiro..pdf</t>
   </si>
   <si>
     <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e ao Ilustríssimo Secretário de Serviços Públicos, o Senhor THAIRONY TORRES, providências para o serviço de patrolamento na Rua Projetada 13, no bairro Novo Salgueiro.</t>
   </si>
   <si>
     <t>15025</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15025/requer_o_servico_de_tapa-buraco_na_rua_raimundo_pereira_lima..pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15025/requer_o_servico_de_tapa-buraco_na_rua_raimundo_pereira_lima..pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e a Ilustríssima Secretária de obras, a Senhora VITÓRIA MIRANDA, providências para o serviço de tapa-buraco na Rua Raimundo Pereira Lima, no bairro do Residencial Santo Antônio (Barriguda).</t>
   </si>
   <si>
     <t>15026</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15026/requerimento_solicitacao_de_quebra_molas_e_lombadas_1.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15026/requerimento_solicitacao_de_quebra_molas_e_lombadas_1.docx</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito do Município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS, a Secretária de Obras, a Senhora VITÓRIA MIRANDA e ao Diretor do Departamento de Trânsito e Transportes – DTTRANS, o Senhor SAMUEL ALVES, a implantação de dispositivos de segurança viária em vias urbanas, todas localizadas no bairro do Divino Espírito Santo.</t>
   </si>
   <si>
     <t>15027</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15027/requer_o_servico__de_retirada_de_entulho_ao_lado_do_posto_de_saude_do_residencial_santo_antonio..pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15027/requer_o_servico__de_retirada_de_entulho_ao_lado_do_posto_de_saude_do_residencial_santo_antonio..pdf</t>
   </si>
   <si>
     <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e ao Ilustríssimo Secretário de Serviços Públicos, o Senhor THAIRONY TORRES, providências para a realização de serviço de retirada de entulho ao lado do Posto de Saúde no Residencial Santo Antônio (Barriguda).</t>
   </si>
   <si>
     <t>15028</t>
   </si>
   <si>
-    <t>81</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15028/requerimento_tapa_buraco_na_rua_coronel_honorato_marinho.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15028/requerimento_tapa_buraco_na_rua_coronel_honorato_marinho.docx</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito do Município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS, a Secretária de Obras, a Senhora VITÓRIA MIRANDA, a realização de serviço de tapa-buraco e restauração da rua: Coronel Honorato Marinho, bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>15029</t>
   </si>
   <si>
-    <t>82</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15029/requer_o_servico_de_retirada_de_entulho_na_rua_raimundo_pereira_lima_no_residencial_santo_antonio..pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15029/requer_o_servico_de_retirada_de_entulho_na_rua_raimundo_pereira_lima_no_residencial_santo_antonio..pdf</t>
   </si>
   <si>
     <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e ao Ilustríssimo Secretário de Serviços Públicos, o Senhor THAIRONY TORRES, providências para a realização de serviço de retirada de entulho na Rua Raimundo Pereira Lima, no bairro Residencial Santo Antônio (Barriguda).</t>
   </si>
   <si>
     <t>15030</t>
   </si>
   <si>
-    <t>83</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15030/requer_o_servico_de_dedetizacao_na_beira_do_acude_velho..pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15030/requer_o_servico_de_dedetizacao_na_beira_do_acude_velho..pdf</t>
   </si>
   <si>
     <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e a Secretaria de Saúde, a senhora Cláudia Pereira, a realização de dedetização na área da beira do açude velho, em virtude da grande proliferação de muriçocas, que tem causado transtornos à população residente e frequentadora do local.</t>
   </si>
   <si>
     <t>15031</t>
   </si>
   <si>
-    <t>84</t>
-[...1 lines deleted...]
-  <si>
     <t>ELIANE ALVES</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15031/01.26-_patrolamento_estrada_dnocs.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15031/01.26-_patrolamento_estrada_dnocs.pdf</t>
   </si>
   <si>
     <t>Solicita a realização do serviço de Patrolamento da estrada que dá acesso à localidade do DNOCS.</t>
   </si>
   <si>
     <t>15032</t>
   </si>
   <si>
-    <t>85</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15032/02.26_-_limpeza_e_capinacao_-_primavera_-__j-10_e_outra.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15032/02.26_-_limpeza_e_capinacao_-_primavera_-__j-10_e_outra.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza e capinação dos matos existentes no Bairro Primavera, especialmente na Rua J-10 (Próximo a Escola Municipal Professor Baldoíno Gomes de Sá) e na Rua Antônio P. de Alencar (paralela a Rua Irmãos Olga e Idelgarde).</t>
   </si>
   <si>
     <t>15033</t>
   </si>
   <si>
-    <t>86</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15033/03.26-_relatorio_de_atividades_dir._renda_e_cidadania.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15033/03.26-_relatorio_de_atividades_dir._renda_e_cidadania.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE PEDIDO DE INFORMAÇÃO para que sejam prestadas informações detalhadas e encaminhado relatório anual de atividades referente ao exercício de 2025 da Diretoria de Renda e Cidadania (DRC).</t>
   </si>
   <si>
     <t>15034</t>
   </si>
   <si>
-    <t>87</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15034/04.26_-_tapa_buraco_-_primavera_-_r_irmaos_olga_e_idelgarde.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15034/04.26_-_tapa_buraco_-_primavera_-_r_irmaos_olga_e_idelgarde.pdf</t>
   </si>
   <si>
     <t>Realização do serviço de tapa-buraco na Rua Irmãos Olga e Idelgarde - Primavera.</t>
   </si>
   <si>
     <t>15035</t>
   </si>
   <si>
-    <t>88</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15035/05.26_-_iluminacao_-_primavera_-_r_pedro_odilon_barros_alencar_luz.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15035/05.26_-_iluminacao_-_primavera_-_r_pedro_odilon_barros_alencar_luz.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção e restauração da iluminação pública na Pedro Odilon Barros Alencar Luz na Primavera. (em frente à Escola Municipal Professor Baldoíno Gomes de Sá).</t>
   </si>
   <si>
     <t>15036</t>
   </si>
   <si>
-    <t>89</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15036/capinacao-francisco_correia-09.02.26.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15036/capinacao-francisco_correia-09.02.26.pdf</t>
   </si>
   <si>
     <t>O serviço de capinação na rua Francisco Correia, bairro Centro, nessa cidade.</t>
   </si>
   <si>
     <t>15037</t>
   </si>
   <si>
-    <t>90</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15037/capinacao-inacio_de_sa-09.02.26.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15037/capinacao-inacio_de_sa-09.02.26.pdf</t>
   </si>
   <si>
     <t>O serviço de capinação na rua Inácio de Sá, bairro Centro nessa cidade.</t>
   </si>
   <si>
     <t>15038</t>
   </si>
   <si>
-    <t>91</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15038/requalificacao-_rua_inacio_de_sa.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15038/requalificacao-_rua_inacio_de_sa.pdf</t>
   </si>
   <si>
     <t>A requalificação da via, rua Inácio de Sá, localizada no bairro Santo Antônio, nessa cidade.</t>
   </si>
   <si>
     <t>15039</t>
   </si>
   <si>
-    <t>92</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15039/tapa_buraco-coronel_honorato_marinho_e_travessa_joao_da_cruz_neves-09.02.26.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15039/tapa_buraco-coronel_honorato_marinho_e_travessa_joao_da_cruz_neves-09.02.26.pdf</t>
   </si>
   <si>
     <t>O serviço de tapa buraco no entroncamento das ruas Coronel Honorato Marinho e travessa João da Cruz Neves , bairro Nossa Senhora Aparecida, nessa cidade.</t>
   </si>
   <si>
     <t>15040</t>
   </si>
   <si>
-    <t>93</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15040/tapa-buraco_na_rua_joao_buique-06.02.26.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15040/tapa-buraco_na_rua_joao_buique-06.02.26.pdf</t>
   </si>
   <si>
     <t>O tapa-buraco na Rua João Buíque, localizada no bairro Nossa Senhora das Graças, nessa cidade.</t>
   </si>
   <si>
     <t>15041</t>
   </si>
   <si>
-    <t>94</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15041/troca_de_lampadas-_sitio_queimada_grande_.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15041/troca_de_lampadas-_sitio_queimada_grande_.pdf</t>
   </si>
   <si>
     <t>Que seja feita a troca de lâmpadas dos postes localizados no Sítio Queimada Grande, Zona Rural deste município.</t>
   </si>
   <si>
     <t>15042</t>
   </si>
   <si>
-    <t>95</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15042/o_patrolamento_da_rua_15_bairro_do_planalto_desta_cidade.__.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15042/o_patrolamento_da_rua_15_bairro_do_planalto_desta_cidade.__.pdf</t>
   </si>
   <si>
     <t>O patrolamento da Rua 15, bairro do Planalto, desta cidade.</t>
   </si>
   <si>
     <t>15043</t>
   </si>
   <si>
-    <t>96</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15043/limpeza-capinacao_-retirada_de_lixo_na_escola_cleuzemi-09.02.26.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15043/limpeza-capinacao_-retirada_de_lixo_na_escola_cleuzemi-09.02.26.pdf</t>
   </si>
   <si>
     <t>A Limpeza, capinação e retirada de lixo na escola Cleuzemir, localizada  na rua Da Glória, bairro Primavera , nessa cidade</t>
   </si>
   <si>
     <t>15044</t>
   </si>
   <si>
-    <t>97</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15044/entulho-cata_tralha-avenida_brasil-09.02.26.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15044/entulho-cata_tralha-avenida_brasil-09.02.26.pdf</t>
   </si>
   <si>
     <t>A retirada de entulho e o serviço de Cata Tralha na Avenida Brasil,(ao lado do Condomínio Maria América), localizada no bairro Monte Alegre , nessa cidade.</t>
   </si>
   <si>
     <t>15049</t>
   </si>
   <si>
-    <t>98</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15049/requerimento_para_tapa_buraco_na_avenida_audisio_rocha.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15049/requerimento_para_tapa_buraco_na_avenida_audisio_rocha.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito do Município, Senhor Fábio Lisandro de Lima Barros, e à Secretária de Desenvolvimento Urbano e Obras, Senhora Vitória Miranda Queiros, que sejam adotadas as providências necessárias para a realização do serviço de tapa-buracos na Avenida Audísio Rocha, localizada no Bairro Minervina Franklyn, especificamente nos trechos onde não foi feita a pavimentação asfáltica agora</t>
   </si>
   <si>
     <t>15050</t>
   </si>
   <si>
-    <t>99</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15050/requerimento__para_patrolamento_nas_estradas_principais_e_vicinais_do_sitio_baixio_do_tanque.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15050/requerimento__para_patrolamento_nas_estradas_principais_e_vicinais_do_sitio_baixio_do_tanque.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito do Município, Senhor Fábio Lisandro de Lima Barros, e à Secretária de Desenvolvimento Rural, Senhora Roseli Regina, que sejam adotadas as providências necessárias para a realização do patrolamento das estradas principais e vicinais do Sítio Baixio do Tanque, localizado na zona rural do município de Salgueiro.</t>
   </si>
   <si>
     <t>15055</t>
   </si>
   <si>
-    <t>100</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15055/requerimento_19.02.2026_troca_de_luminaria_rua_claudomilso.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15055/requerimento_19.02.2026_troca_de_luminaria_rua_claudomilso.docx</t>
   </si>
   <si>
     <t>Requer troca de luminária na Rua Claudomilson, no Bairro Divino Espírito Santo, nesta cidade.</t>
   </si>
   <si>
     <t>15061</t>
   </si>
   <si>
-    <t>101</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15061/requerimento_secret_agricultura_patrolamento_sitio_boi_morto_3asessao19022026.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15061/requerimento_secret_agricultura_patrolamento_sitio_boi_morto_3asessao19022026.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária de Desenvolvimento Rural a Senhora Roseli Regina, o patrolamento da estrada do Sítio Boi Morto.</t>
   </si>
   <si>
     <t>15062</t>
   </si>
   <si>
-    <t>102</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15062/requerimento_secrer_obras_tapaburaco_rua_alexandre_parente_sessao19022026.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15062/requerimento_secrer_obras_tapaburaco_rua_alexandre_parente_sessao19022026.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária de Desenvolvimento Urbano e Obras a Senhora Vitória Miranda o tapa buraco, Rua Alexandre Parente, Bairro Santa Margarida.</t>
   </si>
   <si>
     <t>15063</t>
   </si>
   <si>
-    <t>103</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15063/requerimento_secrer_obras_tapaburaco_rua_jose_carneiro_sessao19022026.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15063/requerimento_secrer_obras_tapaburaco_rua_jose_carneiro_sessao19022026.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária de Desenvolvimento Urbano e Obras a Senhora Vitória Miranda o tapa buraco, Rua José Carneiro, Bairro Santa Margarida.</t>
   </si>
   <si>
     <t>15065</t>
   </si>
   <si>
-    <t>104</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15065/10_requerimento_limpeza_e_recolhimento_de_lixo_bairro_santa_margarida.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15065/10_requerimento_limpeza_e_recolhimento_de_lixo_bairro_santa_margarida.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços Públicos o Sr. Thairony Torres _x000D_
 que seja destinado uma equipe para que faça ROÇO, CAPINAÇÃO E RECOLHIMENTO DE _x000D_
 LIXOS/ENTULHOS na Rua Vicência Pereira, ref. terreno baldio após o nº 144, Bairro Nossa _x000D_
 Senhora de Fátima.</t>
   </si>
   <si>
     <t>15070</t>
   </si>
   <si>
-    <t>105</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15070/capinacao-avenida_jose_nivaldo_barbosa-asa_branca-12.02.26.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15070/capinacao-avenida_jose_nivaldo_barbosa-asa_branca-12.02.26.pdf</t>
   </si>
   <si>
     <t>A capinação na Avenida José Nivaldo Barbosa,(antiga Avenida 02) Loteamento Asa Branca, nessa cidade.</t>
   </si>
   <si>
     <t>15071</t>
   </si>
   <si>
-    <t>106</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15071/poda_de_arvores_-_praca_da_granja_.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15071/poda_de_arvores_-_praca_da_granja_.pdf</t>
   </si>
   <si>
     <t>A poda de árvores localizadas na praça da Granja. Rua João de Sá, bairro Santo Antônio, nessa cidade</t>
   </si>
   <si>
     <t>15072</t>
   </si>
   <si>
-    <t>107</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15072/requalificacao-rua_quinze-11.02.26.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15072/requalificacao-rua_quinze-11.02.26.pdf</t>
   </si>
   <si>
     <t>A requalificação da rua Quinze , bairro Planalto, nessa cidade.</t>
   </si>
   <si>
     <t>15073</t>
   </si>
   <si>
-    <t>108</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15073/retirada_de_entulho.-_rua_jose_idalino_.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15073/retirada_de_entulho.-_rua_jose_idalino_.pdf</t>
   </si>
   <si>
     <t>A retirada de entulho na rua José Idalino Bezerra, localizada no bairro Santa Margarida , nessa cidade.</t>
   </si>
   <si>
     <t>15074</t>
   </si>
   <si>
-    <t>109</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15074/tapa_buraco-avenida_jose_nivaldo_barbosa-loteamento_asa_branca-12.02.26.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15074/tapa_buraco-avenida_jose_nivaldo_barbosa-loteamento_asa_branca-12.02.26.pdf</t>
   </si>
   <si>
     <t>O serviço de tapa buraco na Avenida José Nivaldo Barbosa,(antiga Avenida 02) bairro Loteamento Asa Branca, nessa cidade</t>
   </si>
   <si>
     <t>15079</t>
   </si>
   <si>
-    <t>110</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15079/requeiro_o_servico_de_asfaltamento_na_rua_sebastiao_da_silva_barros_e_avenida_elisa_patriota..pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15079/requeiro_o_servico_de_asfaltamento_na_rua_sebastiao_da_silva_barros_e_avenida_elisa_patriota..pdf</t>
   </si>
   <si>
     <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e a Ilustríssima Secretária de Obras, a Senhora VITÓRIA MIRANDA, providências para a realização de serviço de asfaltamento na Rua Sebastião da Silva Barros e Avenida Elisa Patriota, no bairro Nossa Senhora de Graças.</t>
   </si>
   <si>
     <t>15081</t>
   </si>
   <si>
-    <t>111</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15081/requer_o_servico_de_recosntrucao_de_uma_lombada_na_rua_geroncio_martins_vieira..pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15081/requer_o_servico_de_recosntrucao_de_uma_lombada_na_rua_geroncio_martins_vieira..pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRODE LIMA BARROS; e a Ilustríssima Secretária de obras, a Senhora VITÓRIA MIRANDA, providências para a realização de serviço de reconstrução de lombada na Rua Gerôncio Martins Vieira, no bairro Nossa Senhora de Fátima (Alto do Curtume).</t>
   </si>
   <si>
     <t>15082</t>
   </si>
   <si>
-    <t>112</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15082/requeiro_o_servico_de_asfaltamento_na_rua_clarisbalte_figueiras_sampaio..pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15082/requeiro_o_servico_de_asfaltamento_na_rua_clarisbalte_figueiras_sampaio..pdf</t>
   </si>
   <si>
     <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e a Ilustríssima Secretária de Obras, a Senhora VITÓRIA MIRANDA, providências para a realização de serviço de asfaltamento na Rua Clarisbalte Figueiras Sampaio, no bairro Santo Antônio (Centro).</t>
   </si>
   <si>
     <t>15083</t>
   </si>
   <si>
-    <t>113</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15083/requeiro_o_servico_de_asfaltamento_na_rua_joaquim_nabuco.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15083/requeiro_o_servico_de_asfaltamento_na_rua_joaquim_nabuco.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e a Ilustríssima Secretária de obras, a Senhora VITÓRIA MIRANDA, providências para a realização de serviço de asfaltamento na Rua Joaquim Nabuco, no bairro Santo Antônio (Centro).</t>
   </si>
   <si>
     <t>15084</t>
   </si>
   <si>
-    <t>114</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15084/solicitacao_de_recomposicao_de_base_com_solo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15084/solicitacao_de_recomposicao_de_base_com_solo.docx</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito do Município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS, ao Secretário de Serviços Públicos, o Senhor THAIRONY TORRES, o serviço de recomposição de base com aterro e compactação do solo, localizada ao final da rua: São Pedro, ao lado do CREAS – Centro de Referência Especializado de Assistência Social, bairro Nossa Senhora Aparecida (Prado).</t>
   </si>
   <si>
     <t>15085</t>
   </si>
   <si>
-    <t>115</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15085/solicitacao_tapa_buraco.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15085/solicitacao_tapa_buraco.docx</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito do Município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS, a Secretária de Obras, a Senhora VITÓRIA MIRANDA, o serviço de recomposição de paralelepípedo e tapa-buraco na rua: J. Novíssimo da Silva, bairro Nossa Senhora Aparecida (Prado).</t>
   </si>
   <si>
     <t>15086</t>
   </si>
   <si>
-    <t>116</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15086/compesa_acude.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15086/compesa_acude.pdf</t>
   </si>
   <si>
     <t>requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJA ENCAMINHADO INFORMAÇÕES ACERCA DE POSSÍVEL LANÇAMENTO DE ESGOTO OU EFLUENTES QUE POSSAM TER CONTRIBUÍDO PARA A MORTANDADE DE PEIXES OCORRIDA NO AÇUDE VELHO, NO MUNICÍPIO DE SALGUEIRO-PE. _x000D_
  INFORME TAMBÉM:_x000D_
 1.	SE HÁ LANÇAMENTO DE ESGOTO OU EFLUENTES NO AÇUDE VELHO OU EM SUAS IMEDIAÇÕES;_x000D_
 2.	SE EXISTE MONITORAMENTO DA QUALIDADE DA ÁGUA NA ÁREA;_x000D_
 3.	SE FORAM REGISTRADAS OCORRÊNCIAS OPERACIONAIS RECENTES NO SISTEMA DE ESGOTAMENTO SANITÁRIO;_x000D_
 4.	QUAIS MEDIDAS ESTÃO SENDO ADOTADAS PARA PREVENIR IMPACTOS AMBIENTAIS.</t>
   </si>
   <si>
     <t>15091</t>
   </si>
   <si>
-    <t>117</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15091/limpesa_luz_praca_dos_leoes.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15091/limpesa_luz_praca_dos_leoes.docx</t>
   </si>
   <si>
     <t>requer ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretário de Serviços Públicos Thairony Torres, NO SENTIDO QUE RESTABELEÇA A ILUMINAÇÃO PÚBLICA NO INICIO DA RUA VALDEMAR MENESES, (PRAÇA DOS LEÕES) NO BAIRRO NOSSA SENHORA APARECIDA, TENDO EM VISTA QUE A REFERIDA VIA ENCONTRA-SE ÀS ESCURAS.</t>
   </si>
   <si>
     <t>15092</t>
   </si>
   <si>
-    <t>118</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15092/limpesa_roco_-_c.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15092/limpesa_roco_-_c.docx</t>
   </si>
   <si>
     <t>requer ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretário de Serviços Públicos Thairony Torres, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE ROÇO NA RUA MIGUEL MANO NO BAIRRO NOSSA SENHORA DE FATIMA.</t>
   </si>
   <si>
     <t>15093</t>
   </si>
   <si>
-    <t>119</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15093/limpesa_roco_divino.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15093/limpesa_roco_divino.docx</t>
   </si>
   <si>
     <t>requer ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretário de Serviços Públicos Thairony Torres, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE ROÇO NA RUA TRAVESSA. ANTÔNIO HENRIQUE PEREIRA CALOU NO BAIRRO DO DIVINO ESPIRITO SANTO. O SERVIÇO SE FAZ NECESSÁRIO DEVIDO AO SURGIMENTO DE INSETOS E BICHOS NA ÁREA, OCASIONADO PELO MATO ALTO, O QUE REPRESENTA RISCO À SAÚDE E À SEGURANÇA DOS MORADORES.</t>
   </si>
   <si>
     <t>15094</t>
   </si>
   <si>
-    <t>120</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15094/limpesa_roco.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15094/limpesa_roco.docx</t>
   </si>
   <si>
     <t>requer ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretário de Serviços Públicos Thairony Torres, NO SENTIDO QUE SEJA FEITO O ROÇO E RETIRADA DE ENTULHO AO LADO DA RUA 06 NO BAIRRO MONTE ALEGRE.</t>
   </si>
   <si>
     <t>15095</t>
   </si>
   <si>
-    <t>121</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15095/requerimento_manutencao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15095/requerimento_manutencao.docx</t>
   </si>
   <si>
     <t>requer ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretário de Serviços Públicos Sr. Thairony Torres, QUE SEJA FEITO O SERVIÇO DE MANUTENÇÃO DA AVENIDA BRASIL, NO TRECHO QUE VAI DO MINERVINA FRANKLIN ATÉ A RUA EXPEDITA DE SÁ ARAÚJO, NO BAIRRO PLANALTO, ENTRE A AVENIDA AUDÍSIO ROCHA SAMPAIO E A CRECHE ISABELLA TARGINO._x000D_
 TAL SERVIÇO É DE EXTREMA IMPORTÂNCIA PARA MELHORAR A MOBILIDADE URBANA, FACILITAR O TRÁFEGO DE VEÍCULOS E PEDESTRES, E GARANTIR SEGURANÇA E QUALIDADE DE VIDA PARA OS MORADORES DO LOCAL.</t>
   </si>
   <si>
     <t>15096</t>
   </si>
   <si>
-    <t>122</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15096/retirade_lixo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15096/retirade_lixo.docx</t>
   </si>
   <si>
     <t>requer ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretário de Serviços Públicos Thairony Torres, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE RETIRADA DE LIXO NA TRAVESSA ANTÔNIO HENRIQUE PEREIRA CALOU NO BAIRRO DO DIVINO ESPIRITO SANTO. O SERVIÇO SE FAZ NECESSÁRIO DEVIDO AO SURGIMENTO DE INSETOS E BICHOS NA ÁREA.</t>
   </si>
   <si>
     <t>15097</t>
   </si>
   <si>
-    <t>123</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15097/tapa_buraco.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15097/tapa_buraco.docx</t>
   </si>
   <si>
     <t>requer ao Prefeito do Município Sr. Fabio Lisandro e a Secretária de Desenvolvimento Urbano e Obras a Sra. Vitória Miranda Queiroz, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NA TRAVESSA ANTÔNIO HENRIQUE PEREIRA CALOU NO BAIRRO DO DIVINO ESPIRITO SANTO.</t>
   </si>
   <si>
     <t>15098</t>
   </si>
   <si>
-    <t>124</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15098/14-requer_ao_prefeito_municipal___e_a_secretaria_de_desenvolvimento_urbano_e_obras_vitoria_miranda_que_providencie_o_servico_de_tapa_buraco_na_.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15098/14-requer_ao_prefeito_municipal___e_a_secretaria_de_desenvolvimento_urbano_e_obras_vitoria_miranda_que_providencie_o_servico_de_tapa_buraco_na_.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e a Secretária de Obras a senhora, Vitória Miranda, que providencie o serviço de tapa buraco na AV. Um, no Loteamento Novo Salgueiro, próximo ao Residencial Mandacaru.</t>
   </si>
   <si>
     <t>15099</t>
   </si>
   <si>
-    <t>125</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15099/15-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_limpeza_e_capinacao_na_travessa_expedito_de_sa_araujo..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15099/15-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_limpeza_e_capinacao_na_travessa_expedito_de_sa_araujo..docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres, que providencie o serviço de limpeza e capinação do córrego na Travessa Expedita de Sá Araújo, Planalto.</t>
   </si>
   <si>
     <t>15100</t>
   </si>
   <si>
-    <t>126</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15100/16-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_patrolamento_na_travessa_cornelio_soares_pl.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15100/16-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_patrolamento_na_travessa_cornelio_soares_pl.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres, que providencie o serviço de patrolamento na Travessa Cornélio Soares, Planalto.</t>
   </si>
   <si>
     <t>15101</t>
   </si>
   <si>
-    <t>127</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15101/17-requer_ao_prefeito_municipal___e_a_secretaria_de_desenvolvimento_urbano_e_obras_vitoria_miranda_que_providencie_o_servico_de_tapa_buraco_na_.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15101/17-requer_ao_prefeito_municipal___e_a_secretaria_de_desenvolvimento_urbano_e_obras_vitoria_miranda_que_providencie_o_servico_de_tapa_buraco_na_.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e a Secretária de Obras a senhora, Vitória Miranda, que providencie o serviço de tapa buraco na Rua Expedita de Sá Araújo no Planalto.</t>
   </si>
   <si>
     <t>15102</t>
   </si>
   <si>
-    <t>128</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15102/18-requer_ao_prefeito_municipal___e_a_secretaria_de_desenvolvimento_urbano_e_obras_vitoria_miranda_que_providencie_o_servico_de_tapa_buraco_na_.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15102/18-requer_ao_prefeito_municipal___e_a_secretaria_de_desenvolvimento_urbano_e_obras_vitoria_miranda_que_providencie_o_servico_de_tapa_buraco_na_.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e a Secretária de Obras a senhora, Vitória Miranda, que providencie o serviço de tapa buraco na Travessa Expedita de Sá Araújo (próximo a pizzaria de Junior Delivery) no  Planalto.</t>
   </si>
   <si>
     <t>15103</t>
   </si>
   <si>
-    <t>129</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15103/19-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_cvoletores_de_lixo_para_o_sitio_solta..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15103/19-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_cvoletores_de_lixo_para_o_sitio_solta..docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres, que providencie coletores de lixo para o Sítio Solta..</t>
   </si>
   <si>
     <t>15105</t>
   </si>
   <si>
-    <t>130</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15105/01-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15105/01-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao..docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos, Thairony Torres, que providencie o serviço de limpeza e capinação na Rua Ubatuba, Planalto.</t>
   </si>
   <si>
     <t>15106</t>
   </si>
   <si>
-    <t>131</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15106/02-_requer_ao_prefeito_municipal_e_ao_diretor_da_companhia_de_abastecimento_de_agua_compesa_o_senhor_mario_solon_para_providenciar_a_desobstrucao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15106/02-_requer_ao_prefeito_municipal_e_ao_diretor_da_companhia_de_abastecimento_de_agua_compesa_o_senhor_mario_solon_para_providenciar_a_desobstrucao.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao diretor da companhia de abastecimento de água (Compesa) o Senhor Mario Solon, para providenciar a desobstrução do esgoto na Avenida Mariquinha Parente, Planalto.</t>
   </si>
   <si>
     <t>15107</t>
   </si>
   <si>
-    <t>132</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15107/03-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_instalacao_de_luminaria_sitio_varzea_redonda...docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15107/03-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_instalacao_de_luminaria_sitio_varzea_redonda...docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres, que providencie a instalação de luminária no poste com  Nº barramento X202317 em frente à casa de Andréa no Sítio Várzea Redonda (terceira entrada  a direita, depois das placas solares)</t>
   </si>
   <si>
     <t>15108</t>
   </si>
   <si>
-    <t>133</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15108/04-requer_ao_prefeito_municipal_e_a_secretaria_de_obras_o_servico_de_tapa_bura_na_rua_joao_agra_pereira..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15108/04-requer_ao_prefeito_municipal_e_a_secretaria_de_obras_o_servico_de_tapa_bura_na_rua_joao_agra_pereira..docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e a Secretaria de Desenvolvimento Urbano e Obras, Vitória Miranda, o serviço de tapa buraco na Avenida João Agra Pereira, loteamento Monte Alegre.</t>
   </si>
   <si>
     <t>15109</t>
   </si>
   <si>
-    <t>134</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15109/05-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria_na_rua_maria_das_dores.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15109/05-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria_na_rua_maria_das_dores.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres, que providencie o serviço de troca de lâmpada do poste com o Nº barramento M303777 na Rua Maria das Dores, Planalto.</t>
   </si>
   <si>
     <t>15110</t>
   </si>
   <si>
-    <t>135</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15110/06-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_do_corrego_na_av_mariquinha_parente..docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15110/06-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_do_corrego_na_av_mariquinha_parente..docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos, Thairony Torres, que providencie o serviço de limpeza e capinação do córrego na Rua Pantaleão Rodrigues de Carvalho, Nossa Sra de Graças..</t>
   </si>
   <si>
     <t>15112</t>
   </si>
   <si>
-    <t>136</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15112/limpeza.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15112/limpeza.pdf</t>
   </si>
   <si>
     <t>Limpeza</t>
   </si>
   <si>
     <t>15113</t>
   </si>
   <si>
-    <t>137</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15113/11_requerimento_reparo_de_esgoto_rua_olegario_mariano.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15113/11_requerimento_reparo_de_esgoto_rua_olegario_mariano.pdf</t>
   </si>
   <si>
     <t>Requer ao Gerente da COMPESA em Salgueiro, o Sr. Mario _x000D_
 Solon que seja realizado o serviço de MANUTENÇÃO, REPARO, E DESOBSTRUÇÃO DOS _x000D_
 DUTOS DE ESCOAMENTO DE ESGOTO na Rua Olegario Mariano, frente ao nº 427, Bairro _x000D_
 Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>15114</t>
   </si>
   <si>
-    <t>138</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15114/12_requerimento_tapa_buraco_na_rua_joaquim_gondim.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15114/12_requerimento_tapa_buraco_na_rua_joaquim_gondim.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Serviços Públicos o Sr. Thairony _x000D_
 Torres que SEJA REALIZADO O SERVIÇO DE REPOSIÇÃO DE PAVIMENTO / TAPA_x000D_
 BURACO LOCALIZADO NA RUA JOAQUIM GONDIM, Ref.: ponto dos transportes alternativos _x000D_
 de Umãs, Bairro Centro</t>
   </si>
   <si>
     <t>15115</t>
   </si>
   <si>
-    <t>139</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15115/requerimento_25.02.2026_instalacao_de_manilhas_na_avenida_mariquinha_parente_no_planalto.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15115/requerimento_25.02.2026_instalacao_de_manilhas_na_avenida_mariquinha_parente_no_planalto.docx</t>
   </si>
   <si>
     <t>Requer a instalação de manilhas na Avenida Mariquinha Parente, no Bairro do Planalto, nesta cidade.</t>
   </si>
   <si>
     <t>15116</t>
   </si>
   <si>
-    <t>140</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15116/requerimento_25.02.2026_instalacao_de_manilhas_na_rua_expedita_de_sa_araujo_no_loteamento_sao_francisco.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15116/requerimento_25.02.2026_instalacao_de_manilhas_na_rua_expedita_de_sa_araujo_no_loteamento_sao_francisco.docx</t>
   </si>
   <si>
     <t>Requer a instalação de manilhas na Rua Expedita de Sá Araújo, no Loteamento São Francisco, nesta cidade.</t>
   </si>
   <si>
     <t>15117</t>
   </si>
   <si>
-    <t>141</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15117/requerimento_25.02.2026_capinacao_na_avenida_mariquinha_parente.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15117/requerimento_25.02.2026_capinacao_na_avenida_mariquinha_parente.docx</t>
   </si>
   <si>
     <t>Requer capinação na Avenida Mariquinha Parente, no Bairro do Planalto, nesta cidade.</t>
   </si>
   <si>
     <t>15118</t>
   </si>
   <si>
-    <t>142</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15118/requerimento_25.02.2026_capinacao_na_rua_expedita_de_sa_araujo.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15118/requerimento_25.02.2026_capinacao_na_rua_expedita_de_sa_araujo.docx</t>
   </si>
   <si>
     <t>Requer capinação na Rua Expedita de Sá Araújo, no Loteamento São Francisco, nesta cidade.</t>
   </si>
   <si>
     <t>15119</t>
   </si>
   <si>
-    <t>143</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15119/requerimento_25.02.2026_troca_de_luminaria_rua_joao_alves_de_marins.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15119/requerimento_25.02.2026_troca_de_luminaria_rua_joao_alves_de_marins.docx</t>
   </si>
   <si>
     <t>15120</t>
   </si>
   <si>
-    <t>144</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15120/06.26_-_manutencao_de_esgoto_-_r._olegario_mariano_e_r._jose_luiz_martins.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15120/06.26_-_manutencao_de_esgoto_-_r._olegario_mariano_e_r._jose_luiz_martins.pdf</t>
   </si>
   <si>
     <t>Realização urgente de manutenção e desobstrução da rede de esgoto nas seguintes vias públicas:_x000D_
 * Rua Olegário Mariano, Bairro Nossa Senhora das Graças;_x000D_
 * Rua José Luiz Martins, Bairro Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>15121</t>
   </si>
   <si>
-    <t>145</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15121/requerimento_tapa_buraco-_rua_sebastiao_ferreira_dos_santos_santa_margarida.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15121/requerimento_tapa_buraco-_rua_sebastiao_ferreira_dos_santos_santa_margarida.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito e Secretária de Desenvolvimento Urbano e Obras a realização de serviço de tapa-buracos na Rua Sebastião Ferreira dos Santos, no Bairro Santa Margarida.</t>
   </si>
   <si>
     <t>15122</t>
   </si>
   <si>
-    <t>146</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15122/requerimento_de_pedido_de_implatacao_de_iluminacao_completa_nos_poste_do_sitio_solta.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15122/requerimento_de_pedido_de_implatacao_de_iluminacao_completa_nos_poste_do_sitio_solta.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Serviços Públicos, Thairony Torres, a implantação de iluminação completa nos postes do Sítio Solta, especialmente nas_x000D_
 residências próximas à BR, garantindo visibilidade e segurança no local.</t>
   </si>
   <si>
     <t>15123</t>
   </si>
   <si>
-    <t>147</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15123/requerimento_-_solicitando_instalacao_de_placa_de_identificacao_praca_francisca_canuto.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15123/requerimento_-_solicitando_instalacao_de_placa_de_identificacao_praca_francisca_canuto.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de placa de identificação na Praça Francisca Canuto da Silva, localizada no bairro Divino Espírito Santo.</t>
   </si>
   <si>
     <t>15132</t>
   </si>
   <si>
-    <t>148</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15132/requer_o_servico_de_poda_nas_arvores_em_frente_ao_condominio_maria_america..pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15132/requer_o_servico_de_poda_nas_arvores_em_frente_ao_condominio_maria_america..pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor FÁBIO LISANDRO _x000D_
 DE LIMA BARROS; e ao Ilustríssimo Secretário de Serviços Públicos, o Senhor THAIRONY _x000D_
 TORRES, que providenciem o serviço de poda nas árvores da Avenida Audísio Rocha _x000D_
 Sampaio, em frente ao Condomínio Maria América</t>
   </si>
   <si>
     <t>15133</t>
   </si>
   <si>
-    <t>149</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15133/requer_o_servico_de_limpeza_capinacao_e_poda_na_rua_jose_carneiro..pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15133/requer_o_servico_de_limpeza_capinacao_e_poda_na_rua_jose_carneiro..pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor FÁBIO LISANDRO _x000D_
 DE LIMA BARROS; e ao Ilustríssimo Secretário de Serviços Públicos, o Senhor THAIRONY _x000D_
 TORRES, que providenciem os serviços de limpeza, capinação e poda na Rua José _x000D_
 Carneiro, bairro Santa Margarida.</t>
   </si>
   <si>
     <t>15134</t>
   </si>
   <si>
-    <t>150</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15134/requer_o_servico_de_limpeza_e_capinacao_na_rua_maria_alice_barros_alencar_luz..pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15134/requer_o_servico_de_limpeza_e_capinacao_na_rua_maria_alice_barros_alencar_luz..pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor FÁBIO LISANDRO _x000D_
 DE LIMA BARROS; e ao Ilustríssimo Secretário de Serviços Públicos, o Senhor THAIRONY _x000D_
 TORRES, que providenciem os serviços de limpeza e capinação na Rua Maria Alice _x000D_
 Barros Alencar Luz, no bairro Granja Aurora</t>
   </si>
   <si>
     <t>15135</t>
   </si>
   <si>
-    <t>151</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15135/limpeza_de_canal_da_cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15135/limpeza_de_canal_da_cohab.docx</t>
   </si>
   <si>
     <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e ao Ilustríssimo Secretário de Serviços Público, o Senhor THAIRONY TORRES, providências para a realização de limpeza do canal localizado no bairro da Cohab.</t>
   </si>
   <si>
     <t>15136</t>
   </si>
   <si>
-    <t>152</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15136/limpeza_de_canal_entre_a_rua_frei_damiao_e_monsenhor_mariano.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15136/limpeza_de_canal_entre_a_rua_frei_damiao_e_monsenhor_mariano.docx</t>
   </si>
   <si>
     <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e ao Ilustríssimo Secretário de Serviços Público, o Senhor THAIRONY TORRES, providências para o serviço de limpeza e desobstrução do canal localizado entre a rua: Frei Damião até a rua: Monsenhor Mariano, no bairro do Divino Espírito Santo.</t>
   </si>
   <si>
     <t>15137</t>
   </si>
   <si>
-    <t>153</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15137/limpeza_de_matagal_em_frente_a_rua_frei_damiao.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15137/limpeza_de_matagal_em_frente_a_rua_frei_damiao.docx</t>
   </si>
   <si>
     <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e ao Ilustríssimo Secretário de Serviços Público, o Senhor THAIRONY TORRES, providências para o serviço de limpeza de matagal localizado em frente à rua: Frei Damião, no bairro Divino Espírito Santo, tendo em vista o crescimento excessivo da vegetação.</t>
   </si>
   <si>
     <t>15138</t>
   </si>
   <si>
-    <t>154</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15138/limpeza_de_praca_na_rua_11_na_cohab.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15138/limpeza_de_praca_na_rua_11_na_cohab.docx</t>
   </si>
   <si>
     <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e ao Ilustríssimo Secretário de Serviços Públicos, o Senhor THAIRONY TORRES, providências para a realização de mutirão de limpeza na Praça da Cohab, localizada na rua: 11.</t>
   </si>
   <si>
     <t>15139</t>
   </si>
   <si>
-    <t>155</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15139/retirada_residuos_de_poda_na_calcada_da_escola_maurina.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15139/retirada_residuos_de_poda_na_calcada_da_escola_maurina.docx</t>
   </si>
   <si>
     <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e ao Ilustríssimo Secretário de Serviços Públicos, o Senhor THAIRONY TORRES, providências para o serviço de recolhimento de resíduos de poda que se encontram acumulados na calçada da Escola Professora Maurina Rodrigues dos Santos, rua: 22, bairro da Cohab.</t>
   </si>
   <si>
     <t>15140</t>
   </si>
   <si>
-    <t>156</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15140/tapaburacosntamargarida.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15140/tapaburacosntamargarida.pdf</t>
   </si>
   <si>
     <t>vem requerer ao Excelentíssimo Senhor_x000D_
 Prefeito Fábio Lisandro de Lima Barros e a Senhora Secretária de_x000D_
 Desenvolvimento Urbano e Obras Vitória Miranda Queiroz, de que seja realizada_x000D_
 OPERAÇÃO TAPA BURACO, na rua Alexandre Parente, localizada no bairro_x000D_
 Santa Margarida.</t>
   </si>
   <si>
     <t>15141</t>
   </si>
   <si>
-    <t>157</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15141/calcamentorua42.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15141/calcamentorua42.pdf</t>
   </si>
   <si>
     <t>O Vereador MICHELL ALLISSON BEZERRA DE VASCONCELOS, no _x000D_
 uso de suas atribuições legislativas, requer ao Excelentíssimo Senhor Prefeito _x000D_
 Fábio Lisandro de Lima Barros e a Senhora Secretária de Desenvolvimento _x000D_
 Urbano e Obras Vitória Miranda Queiroz, de que seja feito o CALÇAMENTO DA _x000D_
 TRAVESSA 42, localizada no bairro da Cohab.</t>
   </si>
   <si>
     <t>15142</t>
   </si>
   <si>
-    <t>158</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15142/requalificacaoleonadodavince_1.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15142/requalificacaoleonadodavince_1.pdf</t>
   </si>
   <si>
     <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio Lisandro _x000D_
 de Lima Barros, extensivo ao Senhor Thairony Torres, seja realizada a LIMPEZA E  _x000D_
 REQUALIFICAÇÃO com máquina apropriada, na rua Leonardo Da Vince , no bairro da _x000D_
 Primavera.</t>
   </si>
   <si>
     <t>15143</t>
   </si>
   <si>
-    <t>159</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15143/limpezaprimavera.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15143/limpezaprimavera.pdf</t>
   </si>
   <si>
     <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio Lisandro_x000D_
 de Lima Barros, extensivo ao Senhor Thairony Torres, a fim de solicitar que seja realizada uma_x000D_
 LIMPEZA COM AUXÍLIO DE MÁQUINA, na Rua Jose Martins e no entorno do Açude Novo,_x000D_
 localizada no Bairro do Prado.</t>
   </si>
   <si>
     <t>15144</t>
   </si>
   <si>
-    <t>160</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15144/limpezacleuzemi.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15144/limpezacleuzemi.pdf</t>
   </si>
   <si>
     <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio Lisandro_x000D_
 de Lima Barros, extensivo ao Senhor Thairony Torres, a fim de solicitar que seja realizado_x000D_
 uma LIMPEZA COM MÁQUINA no entorno da Escola Municipal Cleuzemir Pereira do_x000D_
 Nascimento , localizada no bairro da Cohab.</t>
   </si>
   <si>
     <t>15145</t>
   </si>
   <si>
-    <t>161</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15145/limpezadavinci.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15145/limpezadavinci.pdf</t>
   </si>
   <si>
     <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio Lisandro_x000D_
 de Lima Barros, extensivo ao Senhor Thairony Torres, a fim de solicitar que seja realizado_x000D_
 uma LIMPEZA COM MÁQUINA, na rua Leornado da Vince, localizada no bairro da Primavera.</t>
   </si>
   <si>
     <t>15146</t>
   </si>
   <si>
-    <t>162</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15146/limpezaprimavera.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15146/limpezaprimavera.pdf</t>
   </si>
   <si>
     <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio Lisandro_x000D_
 de Lima Barros, extensivo ao Senhor Thairony Torres, a fim de solicitar que seja realizado_x000D_
 uma LIMPEZA COM AUXÍLIO DE MÁQUINA APROPRIADA na rua Rita Alves, localizada no_x000D_
 bairro da Primavera.</t>
   </si>
   <si>
     <t>15147</t>
   </si>
   <si>
-    <t>163</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15147/limpezaerequalificacaocohab.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15147/limpezaerequalificacaocohab.pdf</t>
   </si>
   <si>
     <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio Lisandro_x000D_
 de Lima Barros, extensivo ao Senhor Thairony Torres, a fim de solicitar que seja realizado_x000D_
 uma LIMPEZA E REQUALIFICAÇÃO COM MÁQUINA APROPRIADA, na travessa 42,_x000D_
 localizada no bairro da Cohab.</t>
   </si>
   <si>
     <t>15148</t>
   </si>
   <si>
-    <t>164</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15148/limpezatravessa43_1.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15148/limpezatravessa43_1.pdf</t>
   </si>
   <si>
     <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio Lisandro_x000D_
 de Lima Barros, extensivo ao Senhor Thairony Torres, a fim de solicitar que seja realizado_x000D_
 uma LIMPEZA E REQUALIFICAÇÃO COM AUXÍLIO DE MÁQUINA APROPRIADA, na_x000D_
 Travessa 43, localizada no bairro da Cohab.</t>
   </si>
   <si>
     <t>15149</t>
   </si>
   <si>
-    <t>165</t>
-[...2 lines deleted...]
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15149/limpezaaltodasabelhas_1.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15149/limpezaaltodasabelhas_1.pdf</t>
   </si>
   <si>
     <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio Lisandro_x000D_
 de Lima Barros, extensivo ao Senhor Thairony Torres, a fim de solicitar que seja realizado_x000D_
 uma LIMPEZA COM AUXÍLIO DE MÁQUINA APROPRIADA na TRAVESSA JOSÉ CARLOS,_x000D_
 localizada no Alto das Abelhas.</t>
   </si>
   <si>
     <t>15150</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15150/limpezaprojetada02.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15150/limpezaprojetada02.pdf</t>
   </si>
   <si>
     <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio Lisandro_x000D_
 de Lima Barros, extensivo ao Senhor Thairony Torres, a fim de solicitar que seja realizado_x000D_
 uma LIMPEZA E REQUALIFICAÇÃO COM AUXÍLIO DE MÁQUINA APROPRIADA, na rua_x000D_
 PROJETADA 02, localizada no bairro da primavera.</t>
   </si>
   <si>
     <t>15151</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15151/limpezaalgarobas.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15151/limpezaalgarobas.pdf</t>
   </si>
   <si>
     <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio Lisandro de Lima Barros, extensivo ao Senhor Thairony Torres, Secretário de Serviços Públicos, a fim de solicitar que seja realizada a PODA DOS ALGAROBAS, localizados na rua Gravatá, no Bairro do Imperador.</t>
   </si>
   <si>
     <t>15152</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15152/podaarvpedroodilon.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15152/podaarvpedroodilon.pdf</t>
   </si>
   <si>
     <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio _x000D_
 Lisandro de Lima Barros, extensivo ao Senhor Thairony Torres, Secretário de Serviços _x000D_
 Públicos, a fim de solicitar que seja realizada a PODA DAS ÁRVORES, localizadas na rua _x000D_
 Pedro Odilon, no Bairro do Imperador.</t>
   </si>
   <si>
     <t>15153</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15153/reformapostodesaude.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15153/reformapostodesaude.pdf</t>
   </si>
   <si>
     <t>O Vereador MICHELL ALLISSON BEZERRA DE VASCONCELOS, no _x000D_
 uso de suas atribuições legislativas, vem requerer ao Excelentíssimo Senhor _x000D_
 Prefeito Fábio Lisandro de Lima Barros e a Senhora Secretária de _x000D_
 Desenvolvimento Urbano e Obras Vitória Miranda Queiroz, de que seja realizada   _x000D_
 A REFORMA UNIDADE DE SAÚDE DA FAMILIA RITA ALVES DOS SANTOS, _x000D_
 localizada na Rua 08, nº09, no bairro da Cohab.</t>
   </si>
   <si>
     <t>15154</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15154/requalificactravessajosecarlos_2.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15154/requalificactravessajosecarlos_2.pdf</t>
   </si>
   <si>
     <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio Lisandro _x000D_
 de Lima Barros, extensivo ao Senhor Thairony Torres, seja realizada a LIMPEZA E  _x000D_
 REQUALIFICAÇÃO com máquina apropriada, na Travessa José Carlos, no bairro Alto _x000D_
 das Abelhas.</t>
   </si>
   <si>
     <t>15155</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15155/entulhoruagravata_1.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15155/entulhoruagravata_1.pdf</t>
   </si>
   <si>
     <t>apresenta este requerimento ao Excelentíssimo Senhor_x000D_
 Prefeito Fábio Lisandro de Lima Barros, extensivo ao Senhor Thairony Torres, a fim_x000D_
 de SOLICITAR A LIMPEZA E RETIRADA DE ENTULHO, na rua Gravatá, localizada_x000D_
 no Bairro do Imperador.</t>
   </si>
   <si>
     <t>15157</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15157/capinacao-estabilizacao_antonio_jose-centro-23.02.26.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15157/capinacao-estabilizacao_antonio_jose-centro-23.02.26.pdf</t>
   </si>
   <si>
     <t>O serviço de capinação na rua Estabilização Antônio José, localizada no bairro Centro, nessa cidade.</t>
   </si>
   <si>
     <t>15158</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15158/capinacao-roco-rua_mironildes_da_silva_santos-barriguda-23.02.26.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15158/capinacao-roco-rua_mironildes_da_silva_santos-barriguda-23.02.26.pdf</t>
   </si>
   <si>
     <t>A capinação e roço, na rua Mironildes da Silva Santos, localizada no bairro Santo Antônio (Barriguda), nessa cidade.</t>
   </si>
   <si>
     <t>15159</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15159/reparo-esgoto-barriguda-23.02.26.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15159/reparo-esgoto-barriguda-23.02.26.pdf</t>
   </si>
   <si>
     <t>Reparo na rede de esgoto localizada na rua Carlos Alberto Gondim Sales,(Barriguda) localizada no bairro Santo Antônio, nessa cidade.</t>
   </si>
   <si>
     <t>15160</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15160/entulho-rua_mironildes_da_silva_santos-barriguda-23.02.26.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15160/entulho-rua_mironildes_da_silva_santos-barriguda-23.02.26.pdf</t>
   </si>
   <si>
     <t>A retirada de entulho, na rua Mironildes da Silva Santos, localizada no bairro Santo Antônio (Barriguda), nessa cidade.</t>
   </si>
   <si>
     <t>15161</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15161/patrolamento-rua_projetada_18-23.02.26.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15161/patrolamento-rua_projetada_18-23.02.26.pdf</t>
   </si>
   <si>
     <t>O patrolamento da rua Projetada 18, bairro do Monte Alegre, nesta cidade.</t>
   </si>
   <si>
     <t>15162</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15162/tapa_buraco-rua_mironildes_da_silva_santos-barriguda-23.02.26.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15162/tapa_buraco-rua_mironildes_da_silva_santos-barriguda-23.02.26.pdf</t>
   </si>
   <si>
     <t>O serviço de tapa buraco na rua Mironildes da Silva Santos (Barriguda), bairro Santo Antônio, nessa cidade.</t>
   </si>
   <si>
     <t>15168</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15168/requerimento_limpesa__-_copia.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15168/requerimento_limpesa__-_copia.docx</t>
   </si>
   <si>
     <t>requer ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretário de serviços Públicos, Sr. Thairony Torres, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE LIMPEZA DO CANAL DA RUA CLARISBALTE FIGUEIRAS SAMPAIO NO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>15169</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15169/tapa_buraco.docx</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15169/tapa_buraco.docx</t>
   </si>
   <si>
     <t>requer ao Prefeito do Município Sr. Fabio Lisandro e a Secretária de Desenvolvimento Urbano e Obras a Sra. Vitória Miranda Queiroz, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NA RUA INÁCIO DE SÁ NO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>15170</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15170/requerimento_manutentcao.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15170/requerimento_manutentcao.pdf</t>
   </si>
   <si>
     <t>requer ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretário de serviços Públicos, Sr. Thairony Torres, NO SENTIDO QUE SEJA FEITO A MANUTENÇÃO COM MAQUINA PATROL NA RUA JOSÉ IDALINO BEZERRA NO BAIRRO NOVO EVEREST, QUE ENCONTRE-SE INTRANSITÁVEL.</t>
   </si>
   <si>
     <t>15172</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15172/requerimento_esgoto.pdf</t>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15172/requerimento_esgoto.pdf</t>
   </si>
   <si>
     <t>requer ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretário de serviços Públicos, Sr. Thairony Torres, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE DESOBSTRUÇÃO DE BUEIRO DE ESGOTO NA RUA OLEGÁRIO MARIANO NO BAIRRO NOSSA SENHORA DAS GRAÇAS.</t>
+  </si>
+  <si>
+    <t>15175</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15175/patrolamento_sitio_negreiro.pdf</t>
+  </si>
+  <si>
+    <t>PATROLAMENTO DA ESTRADA DO SITIO NEGREIRO.</t>
+  </si>
+  <si>
+    <t>15176</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15176/patrolamento_pau_ferro.pdf</t>
+  </si>
+  <si>
+    <t>PATROLAMENTO DA ESTRADA DO PAU FERRO.</t>
+  </si>
+  <si>
+    <t>15180</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15180/requerimento_capinacao_bairro_novo_salgueiro.docx</t>
+  </si>
+  <si>
+    <t>Solicito Capinação na área pública localizada no Bairro Novo Salgueiro.</t>
+  </si>
+  <si>
+    <t>15181</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15181/requerimento_sinalizacao_dos_pontos_de_onibus.docx</t>
+  </si>
+  <si>
+    <t>Solicito a sinalização dos pontos de ônibus que atendem aos estudantes na PE de Umãs.</t>
+  </si>
+  <si>
+    <t>15182</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15182/requerimento_der.docx</t>
+  </si>
+  <si>
+    <t>Solicito que seja feita a instalação de iluminação pública na interseção da PE-483 com a PE-232.</t>
+  </si>
+  <si>
+    <t>15183</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15183/tapa_buraco_-umbelino_de_sa-02.03.26.pdf</t>
+  </si>
+  <si>
+    <t>O serviço de tapa buraco na rua Umbelino de Sá Araujo, localizada no bairro Riachinho, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15184</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15184/entulho-otacilo_leite_da_rocha-02.03.26.pdf</t>
+  </si>
+  <si>
+    <t>Retirada de entulho na rua Otacílo Leite da Rocha, bairro Nossa Senhora das Graças, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15185</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15185/lampada-urbano_de_carvalho_silva-02.03.26.pdf</t>
+  </si>
+  <si>
+    <t>A troca de lâmpada queimada, na rua Urbano de Carvalho Silva, bairro Nossa Senhora Aparecida, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15186</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15186/lampada-urbano_de_carvalho_silva-02.03.26.pdf</t>
+  </si>
+  <si>
+    <t>15187</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15187/capinacao-roco-tente_osvaldo_varejao-02.03.26.pdf</t>
+  </si>
+  <si>
+    <t>A capinação e roço na rua Tente Osvaldo Varejão, bairro Nossa Senhora Aparecida, nessa cidade</t>
+  </si>
+  <si>
+    <t>15188</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15188/operacao_tapa-buraco_na_rua_valdemar_menezes_localizada_no_bairro_nossa_senhora_aparecida.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa-buraco na rua Valdemar Menezes, localizada no bairro Nossa Senhora Aparecida, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15189</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15189/retirada_de_entulho-rua_martinho_r._de_carvalho.pdf</t>
+  </si>
+  <si>
+    <t>A retirada de entulho na rua Martinho R. de Carvalho, localizada no bairro Nossa Senhora Aparecida, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15190</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15190/reparo_na_rede_de_esgoto-rua_tadeu_assoelo_de_araujo_sa.pdf</t>
+  </si>
+  <si>
+    <t>Reparo na rede de esgoto da rua Tadeu Assoelo de Araújo Sá, bairro Granja Aurora , localizado nessa cidade.</t>
+  </si>
+  <si>
+    <t>15191</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15191/requeiro_o_servico_de_pimpeza_e_capinacao_entorno_da_creche_leticia_rosa..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor FÁBIO _x000D_
+LISANDRO DE LIMA BARROS; e ao Secretário de Serviços Públicos, o Senhor _x000D_
+THAIRONY TORRES, que providenciem os serviços de limpeza e capinação no entorno _x000D_
+da Creche Letícia Rosa localizada no bairro do Divino Espírito Santo.</t>
+  </si>
+  <si>
+    <t>15193</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15193/requer_o_servico_de_limpeza_capinacao_e_poda_nas_arvores_na_praca_dr._assis..pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor FÁBIO LISANDRO _x000D_
+DE LIMA BARROS; e ao Ilustríssimo Secretário de Serviços Públicos, o Senhor THAIRONY _x000D_
+TORRES, que providenciem o serviço de limpeza, capinação e poda das árvores na _x000D_
+Praça Dr. Assis, localizada no Monte Alegre 2º etapa</t>
+  </si>
+  <si>
+    <t>15194</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15194/requeiro_o_servico_de_patrolamento_na_rua_carnauba..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor FÁBIO _x000D_
+LISANDRO DE LIMA BARROS; e ao Secretário de Serviços Públicos, o Senhor _x000D_
+THAIRONY TORRES, providências para o serviço de patrolamento na Rua Carnaúba, _x000D_
+localizada no Bairro São Vicente de Paulo, Loteamento Monte Alegre 2ª Etapa.</t>
+  </si>
+  <si>
+    <t>15195</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15195/requeiro_o_atendimento_do_castramovel_no_monte_alegre_1a_etapa_e_2a_etapa..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor FÁBIO _x000D_
+LISANDRO DE LIMA BARROS; e a Secretária de Saúde, a senhora Cláudia Pereira o _x000D_
+atendimento do CastraMóvel no bairro São Vicente de Paulo, Loteamento Monte Alegre _x000D_
+1ª etapa e 2ª etapa.</t>
+  </si>
+  <si>
+    <t>15196</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15196/servico_de_tapa-buraco_e_reparos_na_rua_sao_pedro.docx</t>
+  </si>
+  <si>
+    <t>Requeiro ao Prefeito do Município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS, e a Secretária de Obras, a Senhora VITÓRIA MIRANDA, providências para realização de serviço de tapa-buraco e reparos na pavimentação  em paralelepípedo, localizada na rua: São Pedro, bairro Nossa Senhora Aparecida.</t>
+  </si>
+  <si>
+    <t>15197</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15197/servico_de_recuperacao_asfaltica_na_rua_valdemar_menezes.docx</t>
+  </si>
+  <si>
+    <t>Requeiro ao Prefeito do Município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS, a Secretária de Obras, a Senhora VITÓRIA MIRANDA, providências para realização de serviço de tapa-buraco e recuperação asfáltica localizada na rua: Valdemar Menezes (próximo ao verdurão Minha Roça), bairro Nossa Senhora Aparecida.</t>
+  </si>
+  <si>
+    <t>15200</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15200/requerimento_compesa_conserto_cano_joaquim_nambuco_5sessao.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Gerente Geral da Compesa Mário Solon o conserto do cano de água com vazamento, na rua Joaquim Nabuco, Bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>15201</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15201/req_secretaria_obras_rua_coronel_manoel_de_sa_5asessao_1.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Secretária de Desenvolvimento Urbano e Obras a Senhora Vitória Miranda o tapa buraco, na Rua Coronel Manoel de Sá, Bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>15202</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15202/req_secretaria_agricultura_horas_maquina_5asessao_1.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Secretária de Desenvolvimento Rural a Senhora Roseli Regina horas de máquina para construção de barreiro, na propriedade do Senhor Kaio Angelim, Sítio Pitombeira</t>
+  </si>
+  <si>
+    <t>15205</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15205/requerimento_04.03.2026_capinacao_na_travessa_jose_duperron_de_alencar.docx</t>
+  </si>
+  <si>
+    <t>Requer capinação na Travessa José Duperron de Alencar, no Bairro Divino Espírito Santo, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15206</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15206/requerimento_04.03.2026_limpeza_capinacao_e_passagem_de_maquina_nas_vias_no_loteamento_asa_branca.docx</t>
+  </si>
+  <si>
+    <t>Requer limpeza, capinação e passagem de maquina nos acessos das ruas do Loteamento Asa Branca, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15207</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15207/requerimento_04.03.2026_troca_de_luminaria__na_rua_elizeu_barboza_da_silva.docx</t>
+  </si>
+  <si>
+    <t>Requer manutenção da luminária do poste, na Rua Elizeu Barboza da silva, no Bairro Divino Espírito Santo, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15208</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15208/requerimento_04.03.2026_tapa_buraco_na_avenida_do_loteamento_asa_branca_2.docx</t>
+  </si>
+  <si>
+    <t>15209</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15209/requerimento_04.03.2026_tapa_buraco_na_rua_sao_pedro_no_bairro_nossa_senhora_aparecida.docx</t>
+  </si>
+  <si>
+    <t>Requer tapa buraco na Rua São Pedro, no Bairro Nossa Senhora Aparecida, nesta Cidade.</t>
+  </si>
+  <si>
+    <t>15210</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15210/requerimento_04.03.2026_tapa_buraco_na_travessa_duperron_de_alencar.docx</t>
+  </si>
+  <si>
+    <t>Requer tapa buraco na Travessa José Duperron de Alencar, no Bairro Divino Espírito Santo, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15212</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15212/requerimento_04.03.2026__vazamento_de_agua_na_rua_joaquim_nabuco.docx</t>
+  </si>
+  <si>
+    <t>REQUER CONSERTO DE VAZAMENTO DE ÁGUA NA RUA JOAQUIM NABUCO, BAIRRO DO CENTRO, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>15214</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15214/multraomontellegre_1.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Michell Allisson Bezerra de Vasconcelos, no uso de suas atribuições legislativas, _x000D_
+apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio Lisandro de Lima _x000D_
+Barros, extensivo ao Senhor Thairony Torres, seja realizado um MULTIRÃO DE LIMPEZA _x000D_
+no Bairro Monte Alegre.</t>
+  </si>
+  <si>
+    <t>15215</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15215/tapaburacomontealegre.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador MICHELL ALLISSON BEZERRA DE VASCONCELOS, no _x000D_
+uso de suas atribuições legislativas, vem requerer ao Excelentíssimo Senhor _x000D_
+Prefeito Fábio Lisandro de Lima Barros e a Senhora Secretária de _x000D_
+Desenvolvimento Urbano e Obras Vitória Miranda Queiroz, de que seja realizada   _x000D_
+OPERAÇÃO TAPA BURACO, na Avenida Monte Alegre, localizada no bairro _x000D_
+Monte Alegre.</t>
+  </si>
+  <si>
+    <t>15216</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15216/multiraolimpezacohab.pdf</t>
+  </si>
+  <si>
+    <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio_x000D_
+Lisandro de Lima Barros, extensivo ao Senhor Thairony Torres, solicitando que seja realizado_x000D_
+um MULTIRÃO DE LIMPEZA no Bairro da COHAB.</t>
+  </si>
+  <si>
+    <t>15217</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15217/recolhimentomandacaru.pdf</t>
+  </si>
+  <si>
+    <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio_x000D_
+Lisandro de Lima Barros, extensivo ao Senhor Thairony Torres, a fim de solicitar que sejam_x000D_
+RECOLHIDOS OS GALHOS DAS ÁRVORES QUE FORAM PODADAS no Condomínio_x000D_
+Residencial Mandacaru, localizado no bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>15218</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15218/patrolagemnsrafatima.pdf</t>
+  </si>
+  <si>
+    <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio Lisandro_x000D_
+de Lima Barros, extensivo ao Senhor Thairony Torres, solicitando que seja realizado serviço_x000D_
+de PATROLAGEM, no LOTEAMENTO ASA BRANCA, no bairro Nossa Senhora de Fátima.</t>
+  </si>
+  <si>
+    <t>15219</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15219/patrolagemsitioponteira.pdf</t>
+  </si>
+  <si>
+    <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio_x000D_
+Lisandro de Lima Barros, extensivo ao Senhor Thairony Torres, solicitando que seja realizado_x000D_
+o serviço de PATROLAGEM na estrada que liga o SÍTIO PONTEIRA ao município de_x000D_
+Salgueiro.</t>
+  </si>
+  <si>
+    <t>15220</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15220/requalificacaomarinapereiradasilva.pdf</t>
+  </si>
+  <si>
+    <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio_x000D_
+Lisandro de Lima Barros, extensivo ao Senhor Thairony Torres, solicitando que seja realizada_x000D_
+a REQUALIFICAÇÃO COM MÁQUINA APROPRIADA, na rua MARINA PEREIRA E SILVA,_x000D_
+localizada no bairro da Nossa Senhora das Graças.</t>
+  </si>
+  <si>
+    <t>15221</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15221/requerimento_tapa_buraco_-_barriguda.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de serviço de tapa-buracos na Rua Mironildes da Silva Santos, localizada no Bairro Maria Íris de Lima e Sá Sampaio, no município de Salgueiro.</t>
+  </si>
+  <si>
+    <t>15222</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15222/requerimento_requalificacao_das_estradas_vicinais.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a requalificação das estradas principais e vicinais dos Sítios Maravilha, Sipaúba, Pereiros, Barra do Vindoca, Serrote da Guia e do Sítio Miguel, no Município de Salgueiro -PE.</t>
+  </si>
+  <si>
+    <t>15224</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15224/requerimento_limpeza_e_capinacao_da_quadra_do_riachinho.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito do Município, Senhor Fábio Lisandro de Lima Barros, e à Secretária de Serviços Públicos, Senhor Thairony Torres, que sejam adotadas as providências necessárias para a realização de limpeza e capinação ao redor da quadra do Riachinho, localizado no município de Salgueiro.</t>
+  </si>
+  <si>
+    <t>15225</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15225/requerimento_para_servico_de_capinacao_limpeza_e_retirada_de_entulho_no_canal_da_rua_10_bairro_cobah.docx</t>
+  </si>
+  <si>
+    <t>Requeiro ao Prefeito do Município, o Senhor Fábio Lisandro de Lima Barros e ao Secretário de Serviços Públicos, o Senhor Thairony Torres que providencie o serviço de capinação, limpeza e retirada do entulho no canal da Rua Dez no Bairro da Cohab, com a máxima urgência possível.</t>
+  </si>
+  <si>
+    <t>15226</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15226/requerimento_para_tapa_buraco_na_rua_27_bairro_cohab.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Prefeito do Município, Senhor Fábio Lisandro de Lima Barros, e à Secretária de Desenvolvimento Urbano e Obras, Senhora Vitória Miranda Queiros, que sejam adotadas as providências necessárias para a realização do serviço de tapa-buracos na Rua – 27, localizada no Bairro da Cohab.</t>
+  </si>
+  <si>
+    <t>15235</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15235/joao_buique.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Prefeito do Município Sr. _x000D_
+Fabio Lisandro, e ao Secretário de Serviços Públicos Thairony Torres, NO SENTIDO QUE _x000D_
+SEJA REALIZADO, COM A MÁXIMA URGÊNCIA, UM MUTIRÃO DE LIMPEZA E DE _x000D_
+MELHORIAS NA TRAVESSA JOÃO BUÍQUE NO BAIRRO NOSSA SENHORA DAS _x000D_
+GRAÇAS. _x000D_
+A REFERIDA VIA ENCONTRA-SE EM SITUAÇÃO PRECÁRIA EM DECORRÊNCIA DAS _x000D_
+CHUVAS RECENTES, QUE CAUSARAM SÉRIOS DANOS À RUA, COMPROMETENDO _x000D_
+AS CONDIÇÕES DE TRÁFEGO, A SEGURANÇA DOS MORADORES E A QUALIDADE DE _x000D_
+VIDA DA POPULAÇÃO LOCAL.</t>
+  </si>
+  <si>
+    <t>15237</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15237/compesa_acude_2.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Sr. Mario Solono Pereira Junior, Gerente Regional da COMPESA, NO SENTIDO QUE SEJAM TOMADAS PROVIDÊNCIAS URGENTES QUANTO AO ESGOTO QUE ESTÁ SENDO LANÇADO NO AÇUDE VELHO, LOCALIZADO NO FINAL DA RUA HENRIQUE PEREIRA CALLOU NO BAIRRO DO DIVINO ESPIRITO SANTO._x000D_
+SEGUNDO RELATOS DE MORADORES DA LOCALIDADE, O ESGOTO ESTÁ SENDO DESPEJADO DE FORMA IRREGULAR NO REFERIDO AÇUDE, CAUSANDO MAU CHEIRO, RISCOS À SAÚDE PÚBLICA E DEGRADAÇÃO AMBIENTAL, ALÉM DE PREJUÍZOS À QUALIDADE DE VIDA DA POPULAÇÃO RESIDENTE NAS PROXIMIDADES.</t>
+  </si>
+  <si>
+    <t>15238</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15238/compesa_acude.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Sr. Mario Solono Pereira Junior, _x000D_
+Gerente Regional da COMPESA, NO SENTIDO QUE SEJA FEITO A DESOBSTRUÇÃO DO _x000D_
+BUEIRO DE ESGOTO NA RUA HENRIQUE PEREIRA CALLOU NO BAIRRO DO DIVINO _x000D_
+ESPIRITO SANTO.</t>
+  </si>
+  <si>
+    <t>15239</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15239/limpesa.docx</t>
+  </si>
+  <si>
+    <t>requer ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretário de Serviços Públicos Thairony Torres, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE CAPINAÇÃO E RETIRADA DE LIXO ÀS MARGENS DO AÇUDE VELHO.</t>
+  </si>
+  <si>
+    <t>15240</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15240/limpesa_creche.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Prefeito do Município Sr. Fabio _x000D_
+Lisandro, e ao Secretário de Serviços Públicos Thairony Torres, NO SENTIDO QUE SEJA _x000D_
+FEITO O SERVIÇO DE ROÇO, CAPINAÇÃO E RETIRADA DE LIXO NA AVENIDA BRASIL _x000D_
+NO BAIRRO COPO DE CRISTAL.</t>
+  </si>
+  <si>
+    <t>15241</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15241/requerimento_pista_de_cooper_luz.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Prefeito do Município Sr. _x000D_
+Fabio Lisandro, e ao Secretário de Serviços Públicos Thairony Torres, NO SENTIDO QUE _x000D_
+SEJA FEITO A MANUTENÇÃO NA ILUMINAÇÃO DA PISTA DE COOPER POR TRÁS DA _x000D_
+(PROAC) NO BAIRRO DO DIVIDO.</t>
+  </si>
+  <si>
+    <t>15242</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15242/01-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento_da_rua_veremudo_soares.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e a Secretária de Saúde a senhora, Claudia Pereira o serviço de limpeza nos ar-condicionado da Upa (na sala de espera da enfermaria).</t>
+  </si>
+  <si>
+    <t>15243</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15243/02-requer_ao_prefeito_municipal_e_a_secretaria_de_obras_o_servico_de_tapa_bura_na_ruarui_barbosa..docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e a Secretaria de Desenvolvimento Urbano e Obras, Vitória Miranda, o serviço de tapa buraco na entrada da Rua Rui Barbosa no Planalto.</t>
+  </si>
+  <si>
+    <t>15244</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15244/03-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento_da_rua_veremundo_soares.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres o serviço de patrolamento na Rua Coronel Veremundo Soares (em frente ao posto Planalto.</t>
+  </si>
+  <si>
+    <t>15245</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15245/04-_requer_ao_prefeito_municipal_e_ao_diretor_da_companhia_de_abastecimento_de_agua_compesa_o_senhor_mario_solon_para_providenciar_a_desobstrucao.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao diretor da companhia de abastecimento de água (Compesa) o Senhor Mario Solon, para providenciar a desobstrução do esgoto da Rua Coronel Veremundo Soares ( em frente ao posto Planalto).</t>
+  </si>
+  <si>
+    <t>15246</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15246/05-requer_ao_prefeito_municipal_e_a_secretaria_de_obras_o_servico_de_tapa_bura_na_rua_joaquim_nabuco..docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e a Secretaria de Desenvolvimento Urbano e Obras, Vitória Miranda, o serviço de tapa buraco na rua Joaquim Nabuco, Santo Antônio.</t>
+  </si>
+  <si>
+    <t>15247</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15247/06-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento_da_rua_veremundo_soares_-_copia.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres o serviço de patrolamento na Avenida Brasil ( depois da creche Isabela Targino) entre o Planalto e Copo de Cristal.</t>
+  </si>
+  <si>
+    <t>15248</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15248/07-requer_ao_prefeito_municipal_e_a_secretaria_de_obras_o_servico_de_tapa_bura_na_rua_pedro_mariano.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e a Secretaria de Desenvolvimento Urbano e Obras, Vitória Miranda, o serviço de tapa buraco na entrada da Rua Pedro Mariano em frente _x000D_
+à casa de número 60 no bairro Novo Everest..</t>
+  </si>
+  <si>
+    <t>15249</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15249/requerimento_vistoria_tecnica_na_escola_professor_baldoino_gomes_de_sa.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito do Município, Senhor Fábio Lisandro de Lima Barros, bem como à Secretaria Municipal de Educação e a Secretaria Municipal de Obras, que sejam adotadas as providências necessárias para a realização de vistoria técnica urgente e a adoção imediata de providências estruturais na Escola Professor Baldoíno Gomes de Sá, em razão de infiltrações e passagem de água da chuva nas dependências da unidade.</t>
+  </si>
+  <si>
+    <t>15251</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15251/entulho-capitao_galdino_rego-02.03.26.pdf</t>
+  </si>
+  <si>
+    <t>Retirada de entulho na rua Capitão Galdino Rêgo, bairro Nossa Senhora Aparecida, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15252</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15252/01-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_..docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos, Thairony Torres, que providencie o serviço de limpeza e capinação na Rua Joaquim de Sá Parente ( próximo a BR), Planalto.</t>
+  </si>
+  <si>
+    <t>15253</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15253/02-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres, que providencie o serviço de troca de lâmpada do poste com o Nº barramento M3087  na Rua Rui Barbosa, Planalto.</t>
+  </si>
+  <si>
+    <t>15254</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15254/03-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres o serviço de patrolamento na Travessa Ulisses Trapiá no Planalto.</t>
+  </si>
+  <si>
+    <t>15255</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15255/04-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_a_colocacao_de_po_de_brita_na_barriguda...docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres, que providencie a colocação de pó de brita na Rua Projetada 01 (próximo a creche Isabela Targino) no loteamento São Francisco, Planalto.</t>
+  </si>
+  <si>
+    <t>15256</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15256/05-_requer_ao_prefeito_municipal_e_ao_diretor_da_companhia_de_abastecimento_de_agua_compesa_o_senhor_mario_solon.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao diretor da companhia de abastecimento de água (Compesa) o Senhor Mario Solon , para solucionar o problema na turbulação no Sítio Oiticica e Umari que desde Dezembro sofre com falta de água.</t>
+  </si>
+  <si>
+    <t>15257</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15257/06-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento_da_rua_veremundo_soares_-.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres o serviço de patrolamento na Travessa Cornélio Soares (próximo a UBS do Planalto).</t>
+  </si>
+  <si>
+    <t>15258</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15258/07-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_..docx</t>
+  </si>
+  <si>
+    <t>requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos, Thairony Torres, que providencie o serviço de limpeza e capinação na Rua 34 no loteamento Novo Salgueiro.</t>
+  </si>
+  <si>
+    <t>15259</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15259/requerimento_troca_da_lampada_do_poste_na_rua_cornelio_de_barros_muniz_e_sa_com_a_travessa_jose_de_souza_sobrinho_no_bairro_nossa_senhora_das_gracas.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Prefeito do Município, o Senhor Fábio Lisandro de Lima Barros e ao Secretário de Serviços Públicos, o Senhor Thairony Torres, que seja providenciada, com a maior brevidade possível, a substituição da lâmpada do poste de iluminação pública localizado na Rua Cornélio de Barros Muniz e Sá, no cruzamento com a Travessa José de Souza Sobrinho, no Bairro Nossa Senhora das Graças, neste Município.</t>
+  </si>
+  <si>
+    <t>15260</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15260/requerimento_para_servicos_de_capinacao_tapa-_buracos_e_recapeamento_asfaltico__na_rua_marina_pereira_e_silva_localizada_no_bairro_nossa_senhora_das_gracas.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município, Fábio Lisandro de Lima Barros, ao Secretário de Serviços Públicos, o Senhor Thairony Torres e à Secretária de Desenvolvimento Urbano e Obras, Senhora Vitória Miranda Queiros, que sejam providenciados, com a maior brevidade possível, os serviços de capinação, tapa-buracos e recapeamento asfáltico na Rua Marina Pereira e Silva, localizada no Bairro Nossa Senhora das Graças, neste Município.</t>
+  </si>
+  <si>
+    <t>15261</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15261/requerimento_para_secretaria_de_desenvolvimento_rural_solicitando_patrolamento_no_sitio_quixaba_2.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Prefeito do Município, Fábio Lisandro de Lima Barros e a Secretária de Desenvolvimento Rural, a Senhora Roseli Regina, que seja providenciado, com a maior brevidade possível, o serviço de patrolamento nas estradas do Sítio Quixaba 2, no município de Salgueiro.</t>
+  </si>
+  <si>
+    <t>15262</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15262/requerimento_para_conserto_das_lixeiras_na_praca_da_igreja_do_riachinho.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Prefeito do Município, Fábio Lisandro de Lima Barros, ao Secretário de Serviços Públicos, o Senhor Thairony Torres, que sejam providenciados, com a maior brevidade possível, o conserto das lixeiras públicas localizadas na praça da Igreja Perpétuo Socorro, situada no Bairro Nossa Senhora do Perpétuo do Socorro, popularmente conhecido como Riachinho, no município de Salgueiro.</t>
+  </si>
+  <si>
+    <t>15263</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15263/requerimento_para_servicos_publicos_solicitando_conserto_do_esgoto_na_rua_umbelino_de_sa_araujo_no_riachinho.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Prefeito do Município, Fábio Lisandro de Lima Barros, e ao Secretário de Serviços Públicos, Senhor Thairony Torres, que sejam adotadas as providências necessárias para a avaliação e adequação, em caráter de urgência, da saída de esgoto localizada na Rua Umbelino de Sá Araújo, situada no Bairro Nossa Senhora do Perpétuo Socorro, popularmente conhecido como Riachinho, no município de Salgueiro.</t>
+  </si>
+  <si>
+    <t>15264</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15264/requerimento_para_secregaria_de_obras_solicitando_tapa_buracos_no_riachinho.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Prefeito do Município, Fábio Lisandro de Lima Barros e a Secretária de Desenvolvimento Urbano e Obras, a Senhora Vitória Miranda Queiroz, que sejam providenciados, com extrema urgência a realização dos serviços de tapa-buracos nas ruas:  Júlio Alves da Silva, Umbelino de Sá Araújo e Pedro Alves de Brito no Riachinho (Bairro Nossa Senhora do Perpétuo Socorro), no município de Salgueiro.</t>
+  </si>
+  <si>
+    <t>15265</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15265/requerimento_instalacao_de_sinalizacao_nas_ruas_do_bairro_lot_asa_branca.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito do Município, Senhor Fábio Lisandro de Lima Barros, bem como à Secretaria Municipal de Serviços Públicos, que seja realizada a instalação de sinalização vertical com placas informativas contendo os nomes das ruas no bairro Loteamento Asa Branca, no município de Salgueiro – PE.</t>
+  </si>
+  <si>
+    <t>15266</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15266/requerimento_para_secretaria_de_obras_solicitando_uma_nova_rede_de_drenagem_na_rua_antonio_vieira_de_barros.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Prefeito do Município, Fábio Lisandro de Lima Barros e a Secretária Desenvolvimento Urbano e Obras, a Senhora Vitória Miranda Queiroz, que sejam adotadas as providências necessárias para a implantação de uma nova rede de drenagem na Rua Antônio Vieira de Barros no Riachinho (Bairro Nossa Senhora do Perpétuo Socorro), no município de Salgueiro.</t>
+  </si>
+  <si>
+    <t>15267</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15267/novo_everest.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, indica ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretário de serviços Públicos Sr. Thairony Torres, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE MANUTENÇÃO DA MANUTENÇÃO EM TODAS AS RUAS DO LOTEAMENTO NOVO EVEREST, BAIRRO: CHICO ROSA.</t>
+  </si>
+  <si>
+    <t>15268</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15268/tapa_buraco-rua_agroluiza.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito do Município Sr. Fabio Lisandro e a Secretária de Desenvolvimento Urbano e Obras a Sra. Vitória Miranda Queiroz, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NA RUA PEDRO ALVES DE BRITO NO BAIRRO NOSSA SENHORA APARECIDA.</t>
+  </si>
+  <si>
+    <t>15269</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15269/tapa_buraco-avenida_aurora_de_carvalho_rosa.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito do Município Sr. Fabio Lisandro e a Secretária de Desenvolvimento Urbano e Obras a Sra. Vitória Miranda Queiroz, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NA AVENIDA AURORA DE CARVALHO, NO BAIRRO GRANJA AURORA.</t>
+  </si>
+  <si>
+    <t>15270</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15270/tapa_buraco-rua_danilinho.pdf.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito do Município Sr. Fabio Lisandro e a Secretária de Desenvolvimento Urbano e Obras a Sra. Vitória Miranda Queiroz, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NA RUA TADEU ASSUETO DE ARAÚJO SÁ NO BAIRRO GRANJA AURORA.</t>
+  </si>
+  <si>
+    <t>15271</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15271/tapa_buraco-rua_mimisso_nova.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, indica ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretário de serviços Públicos Sr. Thairony Torres, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE MANUTENÇÃO DA  RUA DO FAVELEIRA, NO BAIRRO SÃO VICENTE DE PAULO, TENDO EM VISTA QUE TODA A RUA ENCONTRA-SE INTRANSITÁVEL.</t>
+  </si>
+  <si>
+    <t>15273</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15273/requerimento_-_11.03.2026_tapa_buraco_na_rua_manoel_jose_da_silva_-_santa_margarida.docx</t>
+  </si>
+  <si>
+    <t>Requer tapa buraco na Rua Manoel José da Silva, no Bairro Santa Margarida, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15274</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15274/requerimento_-_11.03.2026_requalificacao_da_rua_da_jurema_monte_alegre_2.docx</t>
+  </si>
+  <si>
+    <t>Requer requalificação da Rua da Jurema, Monte alegre 2, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15275</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15275/multraobairros_1.pdf</t>
+  </si>
+  <si>
+    <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio Lisandro de Lima _x000D_
+Barros, extensivo ao Senhor Thairony Torres, seja realizado um MULTIRÃO DE LIMPEZA _x000D_
+nos Bairros da COHAB, PRIMAVERA, MONTE ALEGRE, NOVO HORIZONTE, CARAVAN _x000D_
+e NOVO EVEREST.</t>
+  </si>
+  <si>
+    <t>15276</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15276/neoenergia.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Excelentíssimo Senhor Prefeito Fábio Lisandro de Lima Barros, _x000D_
+extensivo a companhia de energia elétrica NEOENEGIA, que seja realizada a _x000D_
+EXTENSÃO DE REDE, na rua Av Santa Cruz, da esquina da rua Aura Sampaio a rua _x000D_
+J10, ambas localizadas no bairro da Primavera.</t>
+  </si>
+  <si>
+    <t>15278</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15278/requeiro_o_servico_de_tapa-buraco_na_rua_padre_antonio_bolt..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor FÁBIO _x000D_
+LISANDRO DE LIMA BARROS; e a Secretária de Obras, a senhora Vitória Miranda que _x000D_
+providenciem o serviço de tapa-buraco na Rua Padre Antônio Bolt, localizada no bairro do _x000D_
+Prado.</t>
+  </si>
+  <si>
+    <t>15279</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15279/requeiro_o_servico_de_tapa-buraco_na_rua_capitao_galdino_rego.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor FÁBIO _x000D_
+LISANDRO DE LIMA BARROS; e a Secretária de Obras, a senhora Vitória Miranda que _x000D_
+providenciem o serviço de tapa-buraco na Rua Capitão Galdino Rego, localizada no bairro _x000D_
+do Prado, próximo ao anexo da escola Maria Nilza.</t>
+  </si>
+  <si>
+    <t>15280</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15280/requeiro_o_servico_de_tapa-buraco_na_rua_coronel_honorato_marinho..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor FÁBIO _x000D_
+LISANDRO DE LIMA BARROS; e a Secretária de Obras, a senhora Vitória Miranda que _x000D_
+providenciem o serviço de tapa-buraco e reconstrução da pavimentação da Rua Coronel _x000D_
+Honorato Marinho , localizada no bairro do Prado.</t>
+  </si>
+  <si>
+    <t>15281</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15281/requeiro_o_servico_de_tapa-buraco_na__rua_sao_pedro..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor FÁBIO _x000D_
+LISANDRO DE LIMA BARROS; e a Secretária de Obras, a senhora Vitória Miranda que _x000D_
+providenciem o serviço de tapa-buraco na Rua São Pedro, localizada no bairro do Prado.</t>
+  </si>
+  <si>
+    <t>15282</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15282/requeiro_o_servico_de_patrolamento_nos_loteamentos_monte_alegre_sao_franciso_e_asa_branca..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor FÁBIO _x000D_
+LISANDRO DE LIMA BARROS; e ao Secretário de Serviços Públicos, o Senhor _x000D_
+THAIRONY TORRES, providências para o serviço de reconstrução das vias públicas nos _x000D_
+loteamentos Monte Alegre, Asa Branca e São Francisco.</t>
+  </si>
+  <si>
+    <t>15283</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15283/requeiro_o_servico_de_limpeza_e_capinacao_no_beco_da_rua_claudomilson..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor FÁBIO _x000D_
+LISANDRO DE LIMA BARROS; e ao Ilustríssimo Secretário de Serviços Públicos, o Senhor _x000D_
+THAIRONY TORRES, que providenciem o serviço de limpeza e capinação no beco _x000D_
+localizado na Rua Claudomilson dos Santos, no bairro Divino Espírito Santo.</t>
+  </si>
+  <si>
+    <t>15284</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15284/servico_de_tapa_buraco_rua_inacio_de_sa.docx</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e a Ilustríssima Secretária de Obras, a Senhora VITÓRIA MIRANDA, providências para o serviço de tapa-buraco e recuperação de pavimento asfáltico localizado na rua: Inácio de Sá, bairro Santo Antônio (Centro).</t>
+  </si>
+  <si>
+    <t>15285</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15285/servico_de_retirada_de_entulhos_na_valdemar_menezes.docx</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e ao Ilustríssimo Secretário de Serviços Públicos, o Senhor THAIRONY TORRES, providências para o serviço de retirada de entulhos em via pública localizada na rua: Valdemar Menezes, bairro Nossa Senhora Aparecida.</t>
+  </si>
+  <si>
+    <t>15286</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15286/servico_de_tapa_buraco_na_avenida_aurora_de_carvalho_rosa.docx</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e a Ilustríssima Secretária de Obras, a Senhora VITÓRIA MIRANDA, providências para o serviço de tapa-buraco, localizado em frente ao CENTRO DE ORIENTAÇÃO E ACONSELHAMENTO – COAS, na Av.: Aurora de Carvalho Rosa, bairro Santo Antônio (Centro).</t>
+  </si>
+  <si>
+    <t>15287</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15287/capinacao_e_roco_na_rua_pedro_antonio_de_souza-09.03.26.pdf</t>
+  </si>
+  <si>
+    <t>A capinação e roço na rua Pedro Antônio de Souza, bairro Augusto de Alencar Sampaio, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15288</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15288/capinacao-roco-clarisbalte_filgueira_sampaio-09.03.26.pdf</t>
+  </si>
+  <si>
+    <t>A capinação e roço na rua Clarisbalte Filgueira Sampaio, bairro centro, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15289</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15289/limpeza_no_canteiro_da_avenida_jose_ferreira_de_oliveira-09.03.26.pdf</t>
+  </si>
+  <si>
+    <t>A limpeza no canteiro da Avenida José Ferreira de Oliveira(Avenida Central), bairro Augusto de Alencar Sampaio, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15290</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15290/patrolamento_avenida_brasil.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve solicita à Prefeitura Municipal de Salgueiro, por meio da Secretaria de Serviços Públicos, na pessoa do secretário Thayrony Torres, a realização de serviços de patrolamento e limpeza na Avenida Brasil, no bairro Copo de Cristal.</t>
+  </si>
+  <si>
+    <t>15291</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15291/tapa_buraco_copo_de_cristal.pdf</t>
+  </si>
+  <si>
+    <t>Solicito à Prefeitura Municipal de Salgueiro, por meio da Secretaria de Obras, na pessoa da secretária Vitória Miranda, a realização da operação tapa-buraco na Avenida Aldísio Rocha de Sá Sampaio  e na Avenida João Agra Pereira.</t>
+  </si>
+  <si>
+    <t>15292</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15292/tapa_buraco_rua_tenente_osvaldo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve solicita à Prefeitura Municipal de Salgueiro, por meio da Secretaria de Obras, na pessoa da secretária Vitória Miranda, a realização de serviços de operação tapa-buraco na Rua Tenente Osvaldo Varejão.</t>
+  </si>
+  <si>
+    <t>15293</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15293/requerimento_-_11.03.2026_recontrucao_das_paredes_do_cemiterio_publico.docx</t>
+  </si>
+  <si>
+    <t>Requer reconstrução das paredes do Cemitério Público Luiza Gonzaga de Sá Sampaio, no Bairro Divino Espírito Santo, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15294</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15294/10.26_-_postes_pc_elias.pdf</t>
+  </si>
+  <si>
+    <t>Realização da manutenção dos postes de iluminação pública da Praça Elias Silvino de Lima – Nossa Senhora das Graças</t>
+  </si>
+  <si>
+    <t>15295</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15295/07.26_-_lixeiras_publicas.pdf</t>
+  </si>
+  <si>
+    <t>Realização da manutenção das lixeiras públicas nas praças do município.</t>
+  </si>
+  <si>
+    <t>15296</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15296/08.26_-_tapa_buraco_-_rua_pedro_antonio_de_souza.pdf</t>
+  </si>
+  <si>
+    <t>realização do serviço de capinação, fechamento de caixa de esgoto (próximo ao campo society) e tapa-buraco no calçamento da Rua Pedro Antônio de Souza – Bairro Augusto Alencar Sampaio</t>
+  </si>
+  <si>
+    <t>15297</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15297/09.26_-_tapa_buraco_-_rua_expedita_de_sa_araujo.pdf</t>
+  </si>
+  <si>
+    <t>Realização do serviço de tapa-buraco na Rua Expedita de Sá Araújo - Bairro Planalto</t>
+  </si>
+  <si>
+    <t>15298</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15298/requerimento_secrer_obras_manutencao_rua_joaquim_nabuco_6asessao11032026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Secretária de Desenvolvimento Urbano e Obras a Senhora Vitória Miranda a manutenção do calçamento, Rua Joaquim Nabuco, Bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>15299</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15299/requerimento_secret_servicos_publicos_patrolamento_6asessao11032026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Secretário de Serviços Públicos o Senhor Thairony Torres que seja feito o patrolamento, Avenida Um, Loteamento Novo Salgueiro.</t>
+  </si>
+  <si>
+    <t>15300</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15300/requerimento_secret_servicos_publicos_remocao_lama_6asessao11032026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Secretário de Serviços Públicos o Senhor Thairony Torres que seja feita a remoção da lama, Rua Israel de Holanda Cavalcanti, Loteamento Novo Salgueiro.</t>
+  </si>
+  <si>
+    <t>15303</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15303/requerimento_-_11.03.2026_requalificacao_da_rua_59_no_bairro_monte_alegre.docx</t>
+  </si>
+  <si>
+    <t>Requer requalificação da Rua 59, no Bairro Monte Alegre, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15304</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15304/requerimento_-_11.03.2026_requalificacao_do_calcamento_na_rua_edesio_pereira_de_barros.docx</t>
+  </si>
+  <si>
+    <t>Requer requalificação do calcamento na Rua Edésio Pereira de Barros, no Bairro Nossa Senhora das Graças, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15305</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15305/requerimento_para_servicos_publicos_solicitando_limpeza_e_capinacao_nas_ruas_do_riachinho_.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Prefeito do Município, Fábio Lisandro de Lima Barros e ao Secretário de Serviços Públicos, o Senhor Thairony Torres, que sejam adotadas as providências necessárias para a realização de limpeza e capinação em torno da Quadra do Riachinho, nos canteiros da Igreja Perpétuo Socorro e nas ruas: Pantaleão Rodrigues de Carvalho, Júlio Alves da Silva, Edmundo Soares e Umbelino de Sá Araújo no Riachinho (Bairro Nossa Senhora do Perpétuo Socorro), no município de Salgueiro</t>
+  </si>
+  <si>
+    <t>15306</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15306/requerimento_para_servicos_publicos_solicitando_a_desobstrucao_do_canal_no_riachinho.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Prefeito do Município, Fábio Lisandro de Lima Barros, ao Secretário de Serviços Públicos, o Senhor Thairony Torres, que seja providenciado, com a maior brevidade possível, a desobstrução do canal no Bairro Nossa Senhora do Perpétuo do Socorro, popularmente conhecido como Riachinho, no município de Salgueiro.</t>
+  </si>
+  <si>
+    <t>15308</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15308/13_requerimento_tapa_buraco_na_br_232.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Supervisor do Departamento Nacional de _x000D_
+Infraestrutura de Transportes – DNIT, unidade Salgueiro/PE, que SEJA REALIZADO O SERVIÇO _x000D_
+DE REPOSIÇÃO DE ASFALTO/ TAPA-BURACO NA BR 232, NAS IMEDIAÇÕES DO KM 513 _x000D_
+(imagens em anexo).</t>
+  </si>
+  <si>
+    <t>15311</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15311/limpesa_vii_geres_com_justifivativa.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretário de Serviços Públicos Thairony Torres, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE LIMPEZA   DA RUA ANTÔNIO FAUSTINO DA SILVA (ENFRENTE DA VII GERES) NO BAIRRO COHAB. Ressalte-se que a via mencionada situa-se defronte à sede da VII GERES, tornando o acentuado acúmulo de detritos ainda mais grave, dado o fluxo de profissionais e usuários do sistema de saúde. Diante disso, a comunidade local e os transeuntes reivindicam uma intervenção célere e eficaz para a regularização da limpeza urbana.</t>
+  </si>
+  <si>
+    <t>15313</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15313/requerimento_estrada_assentamento_monte_alegre.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito do Município Sr. Fabio Lisandro, ao Secretário de Serviços Públicos Thairony Torres e a secretária de Desenvolvimento rural, Sra. Roseli Regina, NO SENTIDO QUE SEJA REALIZADA, COM URGÊNCIA, A MANUTENÇÃO DA ESTRADA QUE DÁ ACESSO AO ASSENTAMENTO MONTE ALEGRE, COM MÁQUINA PATROL. ESSA IMPORTANTE ESTRADA SE ENCONTRA EM MÁS CONDIÇÕES DE TRÁFEGO, DIFICULTANDO O ACESSO DE MORADORES, TRANSPORTE ESCOLAR, SERVIÇOS ESSENCIAIS.</t>
+  </si>
+  <si>
+    <t>15314</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15314/requerimento_esgoto_rua_10_cohab.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretário de serviços Públicos, Sr. Thairony Torres, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE DESOBSTRUÇÃO DO CANAL NA RUA 10 NO BAIRRO COHAB.</t>
+  </si>
+  <si>
+    <t>15315</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15315/requerimento-_informacoes_ao_prefeito_municipal_e_as_secretarias_competentes.docx</t>
+  </si>
+  <si>
+    <t>Requer informações ao Prefeito Municipal e às Secretarias competentes acerca dos gastos realizados com ações de limpeza e manutenção no Açude Velho, no município de Salgueiro.</t>
+  </si>
+  <si>
+    <t>15316</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15316/requerimento_para_tapa_buraco_na_avenida_audisio_rocha_sampaio.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito do Município, Senhor Fábio Lisandro de Lima Barros, e à Secretária de Desenvolvimento Urbano e Obras, Senhora Vitória Miranda Queiros, que sejam adotadas as providências necessárias para a realização do serviço de tapa-buracos na Avenida Audísio Rocha, localizada no Bairro Minervina Franklyn, especificamente nos trechos onde não foi feita a pavimentação asfáltica agora.</t>
+  </si>
+  <si>
+    <t>15317</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15317/requerimento_instalacao_de_iluminacao_publica_na_sede_aipral_em_conceicao_dasa_crioulas.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Prefeito do Município, Sr. Fábio Lisandro de Lima Barros, bem como ao Secretário Municipal de Serviços Públicos, Sr. Thairony Torres, que seja realizada a instalação e/ou manutenção da iluminação pública na sede da AIPRAL — Associação Indígena dos Produtores Rurais da Aldeia Lagoinha, localizada na Aldeia Lagoinha, 2º Distrito deste município.</t>
+  </si>
+  <si>
+    <t>15318</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15318/requerimento_instalacao_de_iluminacao_publica_em_conceicao_dasa_crioulas.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Prefeito do Município, Sr. Fábio Lisandro de Lima Barros, bem como à Secretaria Municipal de Serviços Públicos, Sr. Thairony Torres, que seja realizada a Instalação e manutenção de lâmpadas em diversos postes de iluminação pública na comunidade de Conceição das Crioulas — 2º Distrito, no município de Salgueiro-PE.</t>
+  </si>
+  <si>
+    <t>15319</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15319/requerimento__de_limpeza_geral_e_capinacao_da_rua_esperanca_-_bairro_novo_horizonte.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito do Município, o Senhor Fábio Lisandro de Lima Barros e ao Secretário de Serviços Públicos, o Senhor Thairony Torres, a limpeza geral e capinação da Rua Esperança, localizada no Bairro Novo Horizonte, neste município.</t>
+  </si>
+  <si>
+    <t>15320</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15320/01-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres o serviço de patrolamento na Rua 36 no loteamento Novo Salgueiro.</t>
+  </si>
+  <si>
+    <t>15321</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15321/02-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres, que providencie o serviço de troca de lâmpada do poste com o Nº barramento M3087  na Rua Rui Barbosa (Próximo ao bar dois Irmãos).</t>
+  </si>
+  <si>
+    <t>15322</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15322/03-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_..docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos, Thairony Torres, que providencie o serviço de limpeza e capinação na Rua Venezuela no bairro Jardim América.</t>
+  </si>
+  <si>
+    <t>15324</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15324/05-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres o serviço de patrolamento na Avenida Mariquinha Parente no bairro Planalto.</t>
+  </si>
+  <si>
+    <t>15325</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15325/06-_requer_ao_prefeito_municipal_e_ao_diretor_da_companhia_de_abastecimento_de_agua_compesa_o_senhor_mario_solon_para_providenciar_a_desobstrucao.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao diretor da companhia de abastecimento de água (Compesa) o Senhor Mario Solon, para providenciar a desobstrução do esgoto e a limpeza dos bueiros do córrego na Avenida Mariquinha Parente no Planalto.</t>
+  </si>
+  <si>
+    <t>15326</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15326/07-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres o serviço de patrolamento na Rua Projetada 28 no loteamento Monte Alegre.</t>
+  </si>
+  <si>
+    <t>15327</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15327/requerimento_requalificacao_do_asfalto_av_joao_agra_pereira_2.0.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Secretaria de Desenvolvimento Urbano e Obras a requalificação do asfalto e a realização de operação tapa-buracos na Avenida João Agra Pereira.</t>
+  </si>
+  <si>
+    <t>15328</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15328/requerimento_tapa_buraco_rua_coronel_honorato_marinho_bairro_nossa_sa_das_gracas.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Secretaria de Desenvolvimento Urbano e Obras a requalificação da estrada da Rua Coronel Hónorato Marinho, no Bairro Nossa Senhora_x000D_
+das Graças.</t>
+  </si>
+  <si>
+    <t>15329</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15329/requerimento_tapa_buraco_rua_severino_dos_santos_bairro_nossa_sa_das_gracas_2.0_13.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Secretaria de Desenvolvimento Urbano e Obras a realização de operação tapa-buracos na Rua Severino dos_x000D_
+Santos, no Bairro Nossa Senhora das Graças.</t>
+  </si>
+  <si>
+    <t>15330</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15330/requerimento_tapa_buraco_rua_tenente_osvaldo_varejao_bairro_nossa_sa_das_gracas_2.0_3.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Secretaria de Desenvolvimento Urbano e Obras a requalificação da estrada da Rua Tenente Osvaldo Varejão, no Bairro Nossa Senhora das_x000D_
+Graças.</t>
+  </si>
+  <si>
+    <t>15331</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15331/requerimento_vistoria_tecnica_e_reforma_ubs_pacs_rural.pdf</t>
+  </si>
+  <si>
+    <t>Solicita vistoria técnica e reforma na Unidade Básica de Saúde PACS Rural, no município de Salgueiro – PE.</t>
+  </si>
+  <si>
+    <t>15332</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15332/requerimento_manutencao_de_ar-condicionado_pacs_rural.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a manutenção do aparelho de ar-condicionado da sala de vacina da Unidade Básica de Saúde PACS Rural, no município de Salgueiro – PE.</t>
+  </si>
+  <si>
+    <t>15333</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15333/requerimento__para_patrolamento_nas_estradas_principais_e_vicinais_do_2o_distrito__conceicao_das_crioulas.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito do Município, Senhor Fábio Lisandro de Lima Barros, bem como à Secretária de Desenvolvimento Rural, Senhora Roseli Regina, que sejam adotadas as providências necessárias para a realização do patrolamento das estradas principais e vicinais do 2º Distrito – Conceição das Crioulas, localizado na zona rural do município de Salgueiro.</t>
+  </si>
+  <si>
+    <t>15335</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15335/patrolamento_sitio_tamborio.pdf</t>
+  </si>
+  <si>
+    <t>PATROLAMENTO DA ESTRADA DO SITIO TAMBURIO.</t>
+  </si>
+  <si>
+    <t>15336</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15336/patrolamento_rua_12.pdf</t>
+  </si>
+  <si>
+    <t>Patrolamento na RUA 12</t>
+  </si>
+  <si>
+    <t>15337</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15337/limpeza_acude_novo.pdf</t>
+  </si>
+  <si>
+    <t>Serviço de limpeza e manutenção do Açude Novo</t>
+  </si>
+  <si>
+    <t>15338</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15338/manutencao_rua_pedro_antonio.pdf</t>
+  </si>
+  <si>
+    <t>Serviço de Operação Tapa Buraco da Rua Pedro Antonio De Souza</t>
+  </si>
+  <si>
+    <t>15339</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15339/manutencao_rua_edesio.pdf</t>
+  </si>
+  <si>
+    <t>Serviço de manutenção da Rua Edésio P De Barros</t>
+  </si>
+  <si>
+    <t>15340</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15340/patrolamento_sitio_hipolito.pdf</t>
+  </si>
+  <si>
+    <t>PATROLAMENTO DA ESTRADA DO SITIO HIPOLITO</t>
+  </si>
+  <si>
+    <t>15341</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15341/patrolamento_sitio_caxite.pdf</t>
+  </si>
+  <si>
+    <t>O PATROLAMENTO DA ESTRADA DO SITIO CAXITE</t>
+  </si>
+  <si>
+    <t>15342</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15342/patrolamento_sitio_quixaba_1.pdf</t>
+  </si>
+  <si>
+    <t>O PATROLAMENTO DA ESTRADA DO SITIO QUIXABA 1</t>
+  </si>
+  <si>
+    <t>15343</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15343/patrolamento_sitio_quixaba_2.pdf</t>
+  </si>
+  <si>
+    <t>O PATROLAMENTO DA ESTRADA DO SITIO QUIXABA 2</t>
+  </si>
+  <si>
+    <t>15345</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15345/requerimento_patrolamento_da_estrada_do_sitio_retiro_i.docx</t>
+  </si>
+  <si>
+    <t>SOLICITO O PATROLAMENTO DA ESTRADA DO RETIRO I</t>
+  </si>
+  <si>
+    <t>15348</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15348/operacao_tapa_buracos_rua_inacio_de_sa.docx</t>
+  </si>
+  <si>
+    <t>SOLICITO OPERAÇÃO TAPA BURACO NA RUA INÁCIO DE SÁ.</t>
+  </si>
+  <si>
+    <t>15349</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15349/14_requerimento_instalacao_de_luminaria_publica_no_sitio_uri_de_baixo.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Secretário de Serviços Públicos o Sr. Thairony _x000D_
+Torres que seja feito a INSTALAÇÃO DE LUMINÁRIA PÚBLICA NO SÍTIO URI DE BAIXO.</t>
+  </si>
+  <si>
+    <t>15350</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15350/15_requerimento_tapa_buraco_no_bairro_brisa_da_serra.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Secretário de Serviços Públicos o Sr. Thairony _x000D_
+Torres que SEJA REALIZADO O SERVIÇO DE TAPA-BURACO LOCALIZADO NA AVENIDA _x000D_
+ESPANHA (trecho após o calçamento), Bairro Brisa da Serra / Novo Horizonte (imagem em anexo).</t>
+  </si>
+  <si>
+    <t>15351</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15351/requerimento_secret_servicos_publicos_patrolamento_7asessao18032026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Secretário de Serviços Públicos o Senhor Thairony Torres que seja feito o patrolamento, Rua Projetada 22, Loteamento Novo Salgueiro.</t>
+  </si>
+  <si>
+    <t>15352</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15352/requerimento_18.03.2026_limpeza_e_capinacao_na_rua_clarisbalte_filgueira_sampaio.docx</t>
+  </si>
+  <si>
+    <t>Requer limpeza e capinação na Rua Clarisbalte Filgueira Soares, no Bairro Centro, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15353</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15353/requerimento_18.03.2026_limpeza_e_capinacao_na_rua_joao_gouveia_falcao.docx</t>
+  </si>
+  <si>
+    <t>Requer limpeza e capinação na Rua João Gouvêia Falcão, no Bairro Centro, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15354</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15354/requerimento_18.03.2026_requalificacao_da_ponte_do_novo_evereste_x_granja_aurora.docx</t>
+  </si>
+  <si>
+    <t>Requer requalificação da ponte do Novo Everest x Granja Aurora, nesta Cidade.</t>
+  </si>
+  <si>
+    <t>15355</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15355/requerimento_18.03.2026_tapa_buraco_na_rua_clarisbalte_filgueira_sampaio.docx</t>
+  </si>
+  <si>
+    <t>Requer tapa buraco na Rua Clarisbalte Figueiras Sampaio, no Bairro Centro, nesta Cidade.</t>
+  </si>
+  <si>
+    <t>15356</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15356/requerimento_18.03.2026_tapa_buraco_na_rua_joao_gouveia_falcao.docx</t>
+  </si>
+  <si>
+    <t>15357</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15357/requerimento_18.03.2026_tapa_buraco_na_rua_poeta_levino_neto.docx</t>
+  </si>
+  <si>
+    <t>Requer tapa buraco na Rua Poeta Levino Neto, no Bairro Nossa Senhora Aparecida, nesta Cidade.</t>
+  </si>
+  <si>
+    <t>15358</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15358/requerimento-_informacoes_ao_prefeito_municipal_e_as_secretarias_competentes.docx</t>
+  </si>
+  <si>
+    <t>15359</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15359/capinacao_na_rua_boa_esperanca_bairro_novo_salgueiro.docx</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e ao Ilustríssimo Secretário de Serviços Públicos, o Senhor THAIRONY TORRES, providências para o serviço de capinação na rua: Boa Esperança. Bairro Novo Salgueiro, nesse município.</t>
+  </si>
+  <si>
+    <t>15360</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15360/limpeza_de_canal_no_bairro_novo_horizonte.docx</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e ao Ilustríssimo Secretário de Serviços Públicos, o Senhor THAIRONY TORRES, providências para o serviço de limpeza do canal situado no bairro Novo Horizonte, nesse município.</t>
+  </si>
+  <si>
+    <t>15361</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15361/limpeza_e_capinacao_rua_belo_horizonte_por_tras_do_presidio.docx</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e ao Ilustríssimo Secretário de Serviços Públicos, o Senhor THAIRONY TORRES, providências para o serviço de limpeza e capinação na rua: Belo Horizonte – por trás do Presídio Regional de Salgueiro, bairro Novo Salgueiro.</t>
+  </si>
+  <si>
+    <t>15362</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15362/limpeza_e_capinacao_rua_jardim_america.docx</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e ao Ilustríssimo Secretário de Serviços Públicos, o Senhor THAIRONY TORRES, providências para o serviço de limpeza e capinação na rua: Jardim América - por trás da Avenida Central, próximo ao DETRAN, com entrada defronte a torre – bairro Imperador.</t>
+  </si>
+  <si>
+    <t>15364</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15364/reparo_em_esgoto_estourado_passagem_molhada_entre_granja_e_novo_everest.docx</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS, a Ilustríssima Secretária de Obras, a Senhora VITORIA MIRANDA, acionando a Companhia Pernambucana de Saneamento – COMPESA – por meio do Gerente Regional, o Senhor MARIO SOLONO PEREIRA JUNIOR, que seja realizado o serviço de reparo em rede de esgoto estourada, localizada na rua: João de Sá, nas proximidades da passagem molhada que liga o Novo Everest ao bairro da Granja Aurora, nesse município.</t>
+  </si>
+  <si>
+    <t>15365</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15365/troca_de_iluminacao_sitio_miguel.docx</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e ao Ilustríssimo Secretário de Serviços Públicos, o Senhor THAIRONY TORRES, providências para o serviço de troca de lâmpadas em postes de iluminação pública, identificados pelos números X157130 e X132524, localizados no SITIO MIGUEL, próximo à Avenida Pedra da Galinha, zona rural desse município.</t>
+  </si>
+  <si>
+    <t>15366</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15366/capinacao-arconcio__vieira-16.03.26.pdf</t>
+  </si>
+  <si>
+    <t>A capinação na rua Arcôncio Vieira, bairro Nossa Senhora das Graças, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15367</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15367/entulho-herminio_ribeiro-16.03.26.pdf</t>
+  </si>
+  <si>
+    <t>A retirada de entulho na rua Hermínio Ribeiro, bairro Nossa Senhora das Graças, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15368</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15368/troca_de_lampada__-major-16.03.26.pdf</t>
+  </si>
+  <si>
+    <t>A troca de lâmpadas queimadas, na Avenida Major Antônio Rufino, bairro Nossa Senhora das Graças, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15369</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15369/troca_de_lampada-monsenhor_ambrosino_leite-16.03.26.pdf</t>
+  </si>
+  <si>
+    <t>A troca de lâmpada queimada, na rua Monsenhor Ambrosino Leite, bairro Nossa Senhora das Graças, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15370</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15370/tapa-buraco-joao_da_crus_neves-16.03.26.pdf</t>
+  </si>
+  <si>
+    <t>A operação tapa-buraco na travessa João da Crus Neves , localizada no bairro Nossa senhora Aparecida , nessa cidade.</t>
+  </si>
+  <si>
+    <t>15372</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15372/limpezaigrejades.jorge.pdf</t>
+  </si>
+  <si>
+    <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio Lisandro _x000D_
+de Lima Barros, extensivo ao Senhor Thairony Torres, a fim de solicitar que seja realizada _x000D_
+uma LIMPEZA com auxílio de máquina, próximo a Igreja de São Jorge, localizada no Sítio _x000D_
+Ponteira.</t>
+  </si>
+  <si>
+    <t>15375</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15375/requerimento_solicitacao_de_reparo_emergencial_na_pavimentacao_da_rua_edesio_pereira_de_barros_no_bairro_nossa_senhora_das_gracas.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Prefeito do Município, Fábio Lisandro de Lima Barros, e à Secretária de Desenvolvimento Urbano e Obras, Vitória Miranda Queiroz, solicitando que sejam adotadas as providências necessárias para a realização de reparo emergencial na pavimentação da Rua Edésio Pereira de Barros, localizada no Bairro Nossa Senhora das Graças, neste município de Salgueiro.</t>
+  </si>
+  <si>
+    <t>15376</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15376/requerimento_para_limpeza_de_barreiro_-_2o_distrito_conceicao_das_crioulas.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito do Município, Senhor Fábio Lisandro de Lima Barros, e à Secretária de Desenvolvimento Rural, Senhora Roseli Regina, que sejam adotadas as providências necessárias para a realização do serviço de limpeza de um barreiro, no Sitio Matame, em Conceição das Crioulas – 2º Distrito, Município de Salgueiro/PE.</t>
+  </si>
+  <si>
+    <t>15379</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15379/iluminacaocemiterio_1.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja realizada A MELHORIA NA ILUMINAÇÃO do Cemitério Luiza _x000D_
+Gonzaga de Sá Sampaio, localizado no  bairro Divino Espirito Santo.</t>
+  </si>
+  <si>
+    <t>15380</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15380/iluminacaoodilon.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizada A MELHORIA NA ILUMINAÇÃO PÚBLICA da Rua Pedro _x000D_
+Odilon Barros  Alencar.</t>
+  </si>
+  <si>
+    <t>15381</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15381/iluminacaomariaamerica.pdf</t>
+  </si>
+  <si>
+    <t>Que _x000D_
+seja realizada A MELHORIA NA ILUMINAÇÃO PUBLICA, na Rua Maria América, _x000D_
+localizada no bairro da Primavera.</t>
+  </si>
+  <si>
+    <t>15382</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15382/multraoprimavera_1.pdf</t>
+  </si>
+  <si>
+    <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio Lisandro _x000D_
+de Lima Barros, extensivo ao Senhor Thairony Torres, seja realizado um MULTIRÃO DE _x000D_
+LIMPEZA no Bairro da PRIMAVERA</t>
+  </si>
+  <si>
+    <t>15383</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15383/requalificacaopedroodilon_1.pdf</t>
+  </si>
+  <si>
+    <t>Que _x000D_
+seja realizada a REQUALIFICAÇÃO na rua Pedro Odilon Barros Alencar, localizada no _x000D_
+bairro do Imperador.</t>
+  </si>
+  <si>
+    <t>15384</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15384/requalificacaoritaavles_1.pdf</t>
+  </si>
+  <si>
+    <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio Lisandro _x000D_
+de Lima Barros, extensivo ao Senhor Thairony Torres, que seja realizada a _x000D_
+REQUALIFICAÇÃO com maquina aprópriada, na rua Rita Alves, localizada no bairro da _x000D_
+Primavera.</t>
+  </si>
+  <si>
+    <t>15385</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15385/of.tampa.pdf</t>
+  </si>
+  <si>
+    <t>requer _x000D_
+ao Excelentíssimo Senhor Prefeito Fábio Lisandro de Lima Barros, extensivo a companhia de _x000D_
+abastecimento de água (Compesa), que seja realizado conserto da FIXAÇÃO TAMPA DO _x000D_
+BUEIRO localizado na Rua Ex Combatente Otoni Freire da Silva, mais precisamente em frente _x000D_
+a Câmara de Dirigentes Lojistas de Salgueiro, localizada no bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>15388</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15388/patrolamento_denocs.pdf</t>
+  </si>
+  <si>
+    <t>PATROLAMENTO DA ESTRADA DO DENOCS.</t>
+  </si>
+  <si>
+    <t>15389</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15389/limpeza_e_manutencao_avenida.pdf</t>
+  </si>
+  <si>
+    <t>Serviço de limpeza e manutenção AVENIDA BEIRA CANAL NO BAIRRO DA COHAB.</t>
+  </si>
+  <si>
+    <t>15390</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15390/tapaburacoumbelin.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja realizada   _x000D_
+OPERAÇÃO TAPA BURACO, na rua Umbelino de Sá Araújo, localizada no _x000D_
+bairro Nossa Senhora Aparecida</t>
+  </si>
+  <si>
+    <t>15391</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15391/requerimento_25.03.2026_capinacao_final_da_rua_pompeu_e_dolores.docx</t>
+  </si>
+  <si>
+    <t>Requer capinação ao final da Rua Pompeu e Dolores, no Bairro Divino Espírito Santo, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15392</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15392/requerimento_25.03.2026_instalacao_braco_de_luminaria_na_rua_antonio_pereira_de_lima_primavera.docx</t>
+  </si>
+  <si>
+    <t>Requer instalação de braço com luminária na Rua Antônio Pereira de Lima, no Bairro Primavera, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15393</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15393/requerimento_25.03.2026_limpeza_e_capinacao_na_rua_travessxa__umbelino_de_sa_araujo.docx</t>
+  </si>
+  <si>
+    <t>Requer limpeza e capinação na Travessa Umbelino de Sá Araújo número, no Bairro Nossa Senhora das Graças (Riachinho), nesta cidade.</t>
+  </si>
+  <si>
+    <t>15394</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15394/requerimento_25.03.2026_requalificacao_da_rua_ana_alves_de_sa_monte_alegre.docx</t>
+  </si>
+  <si>
+    <t>Requer requalificação da Rua Ana Alves de Sá, Monte alegre, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15396</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15396/requerimento_patrolamento_da_estrada_do_dnocs.docx</t>
+  </si>
+  <si>
+    <t>solicito que sejam tomadas providências urgentes quanto à realização de patrolamento na estrada da comunidade do DNOCS.</t>
+  </si>
+  <si>
+    <t>15397</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15397/requerimento_requalificacao_rua_joao_da_cruz_neves.docx</t>
+  </si>
+  <si>
+    <t>Solicito que sejam realizados, com a máxima urgência, reparos na Rua João da Cruz Neves, localizada no Bairro do Prado.</t>
+  </si>
+  <si>
+    <t>15398</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15398/operacao_tapa_buracos_rua_escola_maria_nilza.docx</t>
+  </si>
+  <si>
+    <t>solicito a atenção urgente dessa Secretaria para a situação da via de acesso à Escola Maria Nilza, localizada no Bairro do Prado.</t>
+  </si>
+  <si>
+    <t>15399</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15399/requerimento_santuario_mae_rainha.docx</t>
+  </si>
+  <si>
+    <t>Venho solicitar que sejam tomadas providências urgentes quanto à melhoria do pátio do Santuário da Mãe Rainha, localizado no Bairro do Prado..</t>
+  </si>
+  <si>
+    <t>15401</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15401/requeiro_a_construcao_de_duas_lombadas_na_rua_francisco_norberto..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor FÁBIO _x000D_
+LISANDRO DE LIMA BARROS; e ao Diretor de Trânsito e Transportes (DTTRANS) o _x000D_
+senhor Samuel Alves que providenciem o serviço de construção de duas lombadas _x000D_
+(redutores de velocidade) na Rua Francisco Norberto, localizada no bairro Nossa Senhora _x000D_
+das Graças</t>
+  </si>
+  <si>
+    <t>15402</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15402/requeiro_o_servico_de_tapa-buraco_na_rua_jazon_barbosa_de_lima_no_bairro_santa_margarida..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor FÁBIO _x000D_
+LISANDRO DE LIMA BARROS; e a Secretária de Obras, a senhora Vitória Miranda que _x000D_
+providenciem o serviço de tapa-buraco na Rua Jazon Barbosa de Lima, no bairro Santa _x000D_
+Margarida.</t>
+  </si>
+  <si>
+    <t>15403</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15403/tapa_buraco_na_rua_edesio_pereira_de_barros.docx</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e a Ilustríssima Secretária de Obras, a Senhora VITÓRIA MIRANDA, providências para o serviço de recuperação do calçamento em paralelepípedo da rua: Edésio Pereira de Barros, no bairro Nossa Senhora das Graças.</t>
+  </si>
+  <si>
+    <t>15404</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15404/capinacao_rua_edesio_pereira_de_barros.docx</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e ao Ilustríssimo Secretário de Serviços Públicos, o Senhor THAIRONY TORRES, providências para o serviço de capinação na rua: Edésio Pereira de Barros, bairro Nossa Senhora das Graças.</t>
+  </si>
+  <si>
+    <t>15405</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15405/tapa_buraco_na_rua_aurilia_sampaio_rocha.docx</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e a Ilustríssima Secretária de Obras, a Senhora VITÓRIA MIRANDA, providências para o serviço de tapa buraco na rua: Aurília Rocha Sampaio, bairro Nossa Senhora das Graças</t>
+  </si>
+  <si>
+    <t>15406</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15406/capinacao_na_travessa_23_bairro_da_cohab.docx</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS; e ao Ilustríssimo Secretário de Serviços Públicos, o Senhor THAIRONY TORRES, providências para o serviço de capinação na Travessa 23, bairro da Cohab.</t>
+  </si>
+  <si>
+    <t>15407</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15407/11.26_-_iluminacao_publica_-_pimenta_1.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando a realização da manutenção da iluminação pública da Pimenta I – Bairro Santa Margarida</t>
+  </si>
+  <si>
+    <t>15408</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15408/12.26_-_tapa_buraco_-_br_232-cohab.pdf</t>
+  </si>
+  <si>
+    <t>Realização do tapa-buracos no calçamento e outras benfeitorias na interseção da BR 232 e a Rua Luiz Pacífico Bento – Bairro COHAB</t>
+  </si>
+  <si>
+    <t>15410</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15410/requalificacao_da_via-edesio_pereira_de_barros-17.03.26.pdf</t>
+  </si>
+  <si>
+    <t>A requalificação da via da rua Edésio Pereira de Barros, localizada no bairro Nossa Senhora das Graças, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15411</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15411/lampadas_queimadas-joao_da_cruz_neves-20.03.26.pdf</t>
+  </si>
+  <si>
+    <t>A troca de lâmpada do poste localizado na Travessa João da Cruz Neves, bairro Nossa Senhora Aparecida, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15412</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15412/patrolamento-coronel_vital_barros-20.03.26.pdf</t>
+  </si>
+  <si>
+    <t>O patrolamento da rua Coronel Vital Barros, bairro Augusto Alencar Sampaio, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15413</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15413/revitalizacao-salgueirao-20.03.26.pdf</t>
+  </si>
+  <si>
+    <t>A reforma integral do Estádio Cornélio de Barros Muniz e Sá, localizado na avenida Aurora de Carvalho Rosa, bairro Santo Antônio, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15414</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15414/troca_de_lampada-getulio_vargas-23.03.26.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feita a troca de lâmpada queimada no poste  localizados na rua Getúlio Vargas,(na calçada da escola Carlos Pena Filho) , bairro Nossa Senhora Aparecida, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15415</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15415/capinacao_e_roco-severino_dos_santos-23.03.26.pdf</t>
+  </si>
+  <si>
+    <t>O serviço de capinação e roço na Rua Severino dos Santos, localizada no bairro Nova Olinda, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15416</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15416/requalificacao-severino_dos_santos-23.03.26.pdf</t>
+  </si>
+  <si>
+    <t>A requalificação da rua Severino dos Santos, Nova Olinda, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15417</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15417/tampa_do_esgoto-panta_leao_rodrigues_de_carvalho-23.03.26.pdf</t>
+  </si>
+  <si>
+    <t>Que seja recolocada a tampa do esgoto localizado na avenida Panta Leão Rodrigues de Carvalho(ao lada da Targitel), bairro Nova Olinda, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15418</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15418/06-requer_ao_prefeito_municipal_e_a_secretaria_de_obras_o_servico_de_tapa_buraco.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e a Secretaria de Desenvolvimento Urbano e Obras, Vitória Miranda, o serviço de tapa buraco na Travessa Antônio Henrique de Calou, Nossa Senhora das Graças.</t>
+  </si>
+  <si>
+    <t>15419</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15419/manutencao_rua_sao_pedro.pdf</t>
+  </si>
+  <si>
+    <t>Operação Tapa Buraco da RUA SÃO PEDRO, localizado no bairro PRADO.</t>
+  </si>
+  <si>
+    <t>15420</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15420/patrolamento_mutuca.pdf</t>
+  </si>
+  <si>
+    <t>O PATROLAMENTO DA ESTRADA DA MUTUCA.</t>
+  </si>
+  <si>
+    <t>15423</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15423/tapa_buraco_avenida_cicera_belem_leite_barros._novo_salgueiro.docx</t>
+  </si>
+  <si>
+    <t>O Vereador TIAGO ARRAES, no uso de suas atribuições legais e regimentais, requer que seja enviado expediente ao Excelentíssimo Senhor Prefeito Fábio Lisandro e ao Secretário de Serviços Públicos, Sr. Thairony Torres, para que seja feita a recuperação imediata com ASFALTO o pavimento da Avenida Cícera Belém Leite Barros.</t>
+  </si>
+  <si>
+    <t>15424</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15424/requerimento_esgoto-1o_agosto.docx</t>
+  </si>
+  <si>
+    <t>O Vereador TIAGO ARRAES, no uso de suas atribuições, requer que seja enviado expediente ao Prefeito de Salgueiro Fábio Lisandro e ao Secretário de Serviços Públicos, Sr. Thairony Torres, solicitando a EXECUÇÃO IMEDIATA de serviços de limpeza, e desobstrução de esgostos e manutenção na Rua 1º de Agosto, Bairro: Planalto.</t>
+  </si>
+  <si>
+    <t>15425</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15425/limpeza-_travessa_umbelino_de_sa_araujo.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretário de Serviços Públicos Thairony Torres, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE CAPINAÇÃO E RETIRADA DE LIXO 	URGENTE, na RUA TRAVESSA UMBELINO DE SÁ ARAÚJO, Bairro: ALTO DO RIACHINHO.</t>
+  </si>
+  <si>
+    <t>15426</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15426/limpesa_rocomanutencao_rua_20_novo_salgueiro.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretário de Serviços Públicos Thairony Torres, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE ROÇO, E MANUTENÇÃO DA VIA QUE ESTA INTRANSITÁVEL, NA RUA 20, BAIRRO: NOVO SALGUEIRO. O SERVIÇO SE FAZ NECESSÁRIO DEVIDO AO SURGIMENTO DE INSETOS E BICHOS NA ÁREA, OCASIONADO PELO MATO E LIXOS, O QUE REPRESENTA RISCO À SAÚDE E À SEGURANÇA DOS MORADORES.</t>
+  </si>
+  <si>
+    <t>15427</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15427/limpesa_rocomanutencao_da_vida_sao_francisco.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretário de Serviços Públicos Thairony Torres, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE ROÇO, E MANUTENÇÃO DA VIA QUE ESTA INTRANSITÁVEL, NA RUA PROJETADA 2, BAIRRO: LOTEAMENTO SÃO FRANCISCO. O SERVIÇO SE FAZ NECESSÁRIO DEVIDO AO SURGIMENTO DE INSETOS E BICHOS NA ÁREA, OCASIONADO PELO MATO ALTO, O QUE REPRESENTA RISCO À SAÚDE E À SEGURANÇA DOS MORADORES.</t>
+  </si>
+  <si>
+    <t>15429</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15429/01-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres o serviço de patrolamento na Rua Projetada 18 no loteamento Monte Alegre.</t>
+  </si>
+  <si>
+    <t>15430</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15430/02-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_da_rua_joao_buique..docx</t>
+  </si>
+  <si>
+    <t>15431</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15431/03-requer_ao_prefeito_municipal_e_ao_secretaria_de_obras_vitoria_miranda_o_servico_de_tapa_buraco_na_joao_buique.docx</t>
+  </si>
+  <si>
+    <t>15432</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15432/04-requer_ao_prefeito_municipal_e_a_secretaria_de_obras_o_servico_de_tapa_bura_na_rua_joaquim_nabuco..docx</t>
+  </si>
+  <si>
+    <t>15433</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15433/troca_de_lampada-rua_antonio_jesuino_barbosa-27.03.26.pdf</t>
+  </si>
+  <si>
+    <t>A troca de lâmpada queimada nos postes localizados na Rua Antônio Jesuíno Barbosa(por trás do condomínio Lariza), Nossa Senhora das Graças, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15434</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15434/tapa_buraco-rua__24-27.03.26.pdf</t>
+  </si>
+  <si>
+    <t>O tapa buraco na rua 24, bairro Cohab, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15435</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15435/patrolamento-rua_tiradentes-27.03.26.pdf</t>
+  </si>
+  <si>
+    <t>O patrolamento na rua Tiradentes, bairro Planalto, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15436</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15436/entulho-capinacao_e_roco-monsenhor_mariano_de_souza_neto-27.03.26.pdf</t>
+  </si>
+  <si>
+    <t>A retirada de entulho, capinação e roço na rua Monsenhor Mariano de Souza Neto, bairro Divino Espirito Santo, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15437</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15437/revitalizacao-praca_bebe..pdf</t>
+  </si>
+  <si>
+    <t>A revitalização na  rua Monsenhor Mariano de Souza Neto, praça esportiva prof. Cicero Roberlandio dos Santos(Bebé), bairro Divino Espirito Santo, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15438</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15438/requerimento_31.03.2026_requalificacao_da_rua_pantaleao_rodrigues_de_carvalho.docx</t>
+  </si>
+  <si>
+    <t>Requer passagem de máquina patrol na Rua Pantaleão Rodrigues de Carvalho, Novo Olinda, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15439</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15439/requerimento_31.03.2026_reconstrucao_do_muro_da_creche_nossa_senhora_do_perpetuo_socorro.docx</t>
+  </si>
+  <si>
+    <t>Requer reconstrução do muro da Creche Nossa Senhora do Perpétuo Socorro, no Bairro Santa Margarida, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15440</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15440/requerimento_31.03.2026_tapa_buraco_na_rua_advogado_manoel_adernil_januario__novo_olinda.docx</t>
+  </si>
+  <si>
+    <t>Requer requalificação na entrada da Rua Advogado Manoel Adernil Januário, no Bairro Novo Olinda, nesta Cidade.</t>
+  </si>
+  <si>
+    <t>15441</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15441/requerimento_31.03.2026_capinacao_na_rua_34_no_loteamento_novo_salgueiro.docx</t>
+  </si>
+  <si>
+    <t>Requer capinação na Rua 34, no Loteamento Novo Salgueiro, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15442</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15442/requerimento_31.03.2026_capinacao_na_rua_projetada_1_no_loteamento_loteamento_sao_francisco.docx</t>
+  </si>
+  <si>
+    <t>Requer capinação na Rua Projetada 1, no Loteamento São Francisco, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15443</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15443/requerimento_31.03.2026_desentupimento_de_esgoto_rua_jose_alves_de_lima.docx</t>
+  </si>
+  <si>
+    <t>Requer desentupimento de esgoto na Rua Rua José Alves de Lima, no Bairro Nossa Senhora Aparecida, Nesta Cidade.</t>
+  </si>
+  <si>
+    <t>15444</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15444/requerimento_31.03.2026_requalificacao_da_rua_56_loteamento_monte_alegre.docx</t>
+  </si>
+  <si>
+    <t>Requer requalificação da Rua 56, no Loteamento Monte Alegre, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15445</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15445/requerimento_31.03.2026_requalificacao_da_rua_severino_dos_santos.docx</t>
+  </si>
+  <si>
+    <t>Requer requalificação da Rua Severino dos Santos, no Bairro Novo Olinda, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15446</t>
+  </si>
+  <si>
+    <t>405</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15446/requerimento_31.03.2026_tapa_buraco_na_rua_rua_jose_adalberto__santa_margarida.docx</t>
+  </si>
+  <si>
+    <t>Requer tapa buraco na Rua José Adalberto, no Bairro Santa Margarida, nesta Cidade.</t>
+  </si>
+  <si>
+    <t>15447</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15447/requerimento_31.03.2026_troca_de_luminaria_rua_20_do_loteamento_asa_branca.docx</t>
+  </si>
+  <si>
+    <t>Requer troca de luminária na Rua 20 do Loteamento Asa Branca, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15448</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15448/requerimento_31.03.2026_troca_de_luminaria_rua_projetada_1_no_loteamento_sao_francisco.docx</t>
+  </si>
+  <si>
+    <t>Requer troca de luminária na Rua Projetada 1, no Loteamento São Francisco, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15449</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15449/requerimento_31.03.2026_troca_de_luminaria_travessa_da_pimenta_5.docx</t>
+  </si>
+  <si>
+    <t>Requer troca de luminária na Travessa da Pimenta 5, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15450</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15450/13.26_-_tapa_buraco_-_alberto_soares.pdf</t>
+  </si>
+  <si>
+    <t>Realização do serviço de tapa-buraco na Rua Alberto Soares</t>
+  </si>
+  <si>
+    <t>15451</t>
+  </si>
+  <si>
+    <t>410</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15451/14.26_-_tapa_buraco_-_antonio_henrique.pdf</t>
+  </si>
+  <si>
+    <t>Realização do serviço de tapa-buraco na Rua Antonio Henrique Pereira Callou.</t>
+  </si>
+  <si>
+    <t>15452</t>
+  </si>
+  <si>
+    <t>411</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15452/15.26_-_tapa_buraco_-_tadeu_araujo_e_sa.pdf</t>
+  </si>
+  <si>
+    <t>Realização do serviço de tapa-buraco na Rua Tadeu Araújo e Sá.</t>
+  </si>
+  <si>
+    <t>15453</t>
+  </si>
+  <si>
+    <t>412</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15453/16.26_-_tapa_buraco_-_jose_idalino_bezerra.pdf</t>
+  </si>
+  <si>
+    <t>Realização do serviço de tapa-buraco na Rua José Idalino bezerra.</t>
+  </si>
+  <si>
+    <t>15454</t>
+  </si>
+  <si>
+    <t>413</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15454/17.26_-_tapa_buraco_-_edesio.pdf</t>
+  </si>
+  <si>
+    <t>Realização do serviço de tapa-buraco na Rua Edésio Pereira de Barros.</t>
+  </si>
+  <si>
+    <t>15455</t>
+  </si>
+  <si>
+    <t>414</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15455/18.26_-_tapa_buraco_-_av._monte_alegre.pdf</t>
+  </si>
+  <si>
+    <t>Realização do serviço de tapa-buraco na Avenida do Monte Alegre.</t>
+  </si>
+  <si>
+    <t>15456</t>
+  </si>
+  <si>
+    <t>415</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15456/20.26_-_tapa_buraco_-_rua_sao_pedro.pdf</t>
+  </si>
+  <si>
+    <t>Realização do serviço de tapa-buraco na Rua São Pedro.</t>
+  </si>
+  <si>
+    <t>15457</t>
+  </si>
+  <si>
+    <t>416</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15457/requerimento_tapa_buraco_rua_miranildes_da_silva_santos_residencial_santo_antonio.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Secretaria de Desenvolvimento Urbano e Obras a realização de operação tapa-buracos na Rua Miranildes da Silva Santos, localizada no Residencial Santo Antônio.</t>
+  </si>
+  <si>
+    <t>15458</t>
+  </si>
+  <si>
+    <t>417</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15458/requerimento_requalificacao_da_estrada_que_liga_os_bairros_brisa_da_serra_e_barriguda.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Secretaria de Desenvolvimento Rural e Serviços Públicos, juntamente com o Poder Executivo	Municipal,	a construção/recuperação da estrada que liga a comunidade Brisa da Serra à Barriguda, no município de Salgueiro- PE.</t>
+  </si>
+  <si>
+    <t>15459</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15459/requerimento_para_patrolamento_e_estudo_tecnico_para_auxiliar_o_escoamento_das_aguas_na_rua_24_.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Senhor Prefeito do Município de Salgueiro, Fábio Lisandro de Lima Barros, e ao Ilustríssimo Senhor Secretário de Serviços Públicos, Thairony Torres, que sejam adotadas as providências necessárias para a realização de serviços de patrolamento, bem como a elaboração de estudo técnico, com a finalidade de promover o adequado escoamento das águas pluviais na Rua 24, localizada no Bairro Loteamento Asa Branca, neste município.</t>
+  </si>
+  <si>
+    <t>15460</t>
+  </si>
+  <si>
+    <t>419</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15460/requerimento_para_secretaria_de_obras_-_solicitando_tapa_buraco_na_rua_sao_pedro_no_bairro_nossa_senhora_aparecida.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Prefeito do Município, Fábio Lisandro de Lima Barros, e a Secretária de Desenvolvimento Urbano e Obras, Vitória Miranda Queiroz, solicitando que sejam adotadas as providências necessárias para a realização do serviço de tapa-buracos na Rua São Pedro, localizada no Bairro Nossa Senhora Aparecida, neste município de Salgueiro.</t>
+  </si>
+  <si>
+    <t>15462</t>
+  </si>
+  <si>
+    <t>420</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15462/requerimento_secretaria_de_cultura_e_esporte_para_apoio_8o_pega_de_boi_do_sitio_canoa.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Prefeito do Município, Fábio Lisandro de Lima Barros, e à Secretária de Cultura e Esportes, Ericka Oliver, que seja concedido apoio institucional para a realização da 8ª Pega de Boi no Sítio Canoa, evento tradicional da zona rural deste município.</t>
+  </si>
+  <si>
+    <t>15464</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15464/16_requerimento_limpeza_academia_da_saude_uri.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Sr. Fábio Lisandro de Lima _x000D_
+Barros e ao Secretário de Serviços Públicos o Sr. Thairony Torres o serviço de CAPINAÇÃO E _x000D_
+LIMPEZA na academia da saúde da comunidade do Uri.</t>
+  </si>
+  <si>
+    <t>15465</t>
+  </si>
+  <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15465/17_requerimento_manutencao_de_rua_bairro_cohab.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Secretário de Serviços Públicos o Sr. Thairony _x000D_
+Torres o serviço de REVITALIZAÇÃO/MANUTENÇÃO da Rua vinte e seis, Bairro COHAB.</t>
+  </si>
+  <si>
+    <t>15466</t>
+  </si>
+  <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15466/limpezacanal_1.pdf</t>
+  </si>
+  <si>
+    <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio _x000D_
+Lisandro de Lima Barros, extensivo ao Senhor Thairony Torres, Secretário de Serviços _x000D_
+Públicos, a fim de solicitar que seja FEITA A LIMPEZA DO CANAL, que corta os bairros _x000D_
+do Imperador e Primavera saindo da Cohab.</t>
+  </si>
+  <si>
+    <t>15467</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15467/requalificactravessajosecarlos_2.pdf</t>
+  </si>
+  <si>
+    <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio Lisandro _x000D_
+de Lima Barros, extensivo ao Senhor Thairony Torres, seja realizada a LIMPEZA E _x000D_
+REQUALIFICAÇÃO com máquina apropriada, na Travessa José Carlos, no bairro Alto _x000D_
+das Abelhas.</t>
+  </si>
+  <si>
+    <t>15468</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15468/mutraobairrosdocx.pdf</t>
+  </si>
+  <si>
+    <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio Lisandro de Lima _x000D_
+Barros, extensivo ao Senhor Thairony Torres, seja realizado um MUTIRÃO DE LIMPEZA no _x000D_
+Bairro CARAVAN.</t>
+  </si>
+  <si>
+    <t>15469</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15469/limpezaprimavera_1_1.pdf</t>
+  </si>
+  <si>
+    <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio Lisandro _x000D_
+de Lima Barros, extensivo ao Senhor Thairony Torres, a fim de solicitar que seja realizado _x000D_
+uma LIMPEZA COM AUXÍLIO DE MÁQUINA APROPRIADA na rua Rita Alves, localizada no _x000D_
+bairro da Primavera.</t>
+  </si>
+  <si>
+    <t>15470</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15470/tapaburacorua100.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Senhor _x000D_
+Prefeito Fábio Lisandro de Lima Barros e a Senhora Secretária de _x000D_
+Desenvolvimento Urbano e Obras Vitória Miranda Queiroz, de que seja realizada   _x000D_
+OPERAÇÃO TAPA BURACO, na rua Dez, localizada no bairro da Cohab.</t>
+  </si>
+  <si>
+    <t>15471</t>
+  </si>
+  <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15471/capinacaoelimpezaolgaeirmao.pdf</t>
+  </si>
+  <si>
+    <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio _x000D_
+Lisandro de Lima Barros, extensivo ao Senhor Thairony Torres, Secretário de Serviços _x000D_
+Públicos, a fim de solicitar que seja REALIZADA A LIMPEZA E  CAPINAÇÃO, da rua _x000D_
+Irmãos Olga e Idelgardo, localizada no bairro Nossa Senhora Aparecida.</t>
+  </si>
+  <si>
+    <t>15472</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15472/requalificacaoruadesimone_.pdf</t>
+  </si>
+  <si>
+    <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio Lisandro _x000D_
+de Lima Barros, extensivo ao Senhor Thairony Torres, seja realizada a REQUALIFICAÇÃO _x000D_
+na RUA DE SIMONE, localizada no bairro do Caravan.</t>
+  </si>
+  <si>
+    <t>15473</t>
+  </si>
+  <si>
+    <t>430</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15473/requeiro_o_servico_de_limpeza_e_capinacao_na_arena_bebe_no_bairro_divino_espirito_santo..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor Fábio _x000D_
+Lisandro de Lima Barros, e ao Secretário de Serviços Públicos o Senhor Thairony _x000D_
+Torres, providências para o serviço de limpeza e capinação na Arena Bebé _x000D_
+localizada no bairro Divino Espírito Santo.</t>
+  </si>
+  <si>
+    <t>15474</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15474/tapa_buraco_em_frente_ao_cvt..docx</t>
+  </si>
+  <si>
+    <t>Requeiro ao Prefeito do Município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS, a Secretária de Obras, a Senhora VITÓRIA MIRANDA, providências para a realização de serviço de tapa-buraco em lombada, localizado em frente ao Centro Vocacional Tecnológico – CVT, na rua: Ana Nunes de Carvalho Barros, município de Salgueiro.</t>
+  </si>
+  <si>
+    <t>15475</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15475/tapa_buraco_em_frente_a_panificadora_claudia.docx</t>
+  </si>
+  <si>
+    <t>Requeiro ao Prefeito do Município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS, a Secretária de Obras, a Senhora VITÓRIA MIRANDA, providências para a realização de serviço de tapa-buraco com asfalto, localizado em frente a Panificadora Claúdia na rua: Poeta Levino Neto, bairro Nossa Senhora da Graças, município de Salgueiro.</t>
+  </si>
+  <si>
+    <t>15476</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15476/requeiro_o_servico_de_capinacao_na_praca_giovanna_ferreira_viana_no_copo_de_cristal..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor Fábio _x000D_
+Lisandro de Lima Barros, e ao Secretário de Serviços Públicos, o Senhor _x000D_
+Thairony Torres, providências para o serviço de capinação na Praça Giovanna _x000D_
+Ferreira Viana, localizada no bairro Copo de Cristal.</t>
+  </si>
+  <si>
+    <t>15477</t>
+  </si>
+  <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15477/requeiro_o_servico_de_limpeza_e_capinacao_na_praca_roberlandio_no_bairro_divino_espirito_santo..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor Fábio _x000D_
+Lisandro de Lima Barros, e ao Secretário de Serviços Públicos o Senhor Thairony _x000D_
+Torres, providências para o serviço de limpeza e capinação na Praça Roberlândio_x000D_
+(Bebé) localizada no bairro Divino Espírito Santo.</t>
+  </si>
+  <si>
+    <t>15478</t>
+  </si>
+  <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15478/requeiro_o_servico_de_substituicao_de_lampadas_queimadas_nos_postes_da_rotatoria_do_monte_alegre_2a_etapa..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor Fábio _x000D_
+Lisandro de Lima Barros, e ao Secretário de Serviços Públicos, o Senhor _x000D_
+Thairony Torres, providências para o serviço de substituição de lâmpadas _x000D_
+queimadas nos postes dos barramentos, H053714, H053817, H053722, H053815_x000D_
+sendo alguns localizados na rotatória e outros nas proximidades da rotatória.</t>
+  </si>
+  <si>
+    <t>15479</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15479/requeiro_o_servico_de_tapa-buraco_com_asfalto_frio_em_frente_ao_condominio_maria_america_..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor Fábio _x000D_
+Lisandro de Lima Barros, e a Secretária de Obras, a senhora Vitória Miranda,_x000D_
+providências para o serviço de tapa-buraco com asfalto frio na Avenida Audísio _x000D_
+Rocha Sampaio, próximo ao Comemore e em frente ao Condomínio Maria América.</t>
+  </si>
+  <si>
+    <t>15480</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15480/requerimento_manutentcaomonte_alegre_dona_eunice_e_projetada_13.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas prerrogativas legais, requer à Mesa Diretora, após aprovação do Plenário, que seja enviado ofício ao Prefeito Municipal, Sr. Fábio Lisandro, e ao Secretário de Serviços Públicos, Sr. Thairony Torres, solicitando em CARÁTER DE URGÊNCIA a Capinação, roço e o NIVELAMENTO (PATROLAMENTO) nas RuaS PROJETADA 13, Antônio Carlos Pereira e Maria Eunice Gondim Sales, no Bairro São Vicente de Paulo.</t>
+  </si>
+  <si>
+    <t>15485</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15485/01-requer_ao_prefeito_municipal_e_a_secretaria_de_obras_o_servico_de_tapa_buraco..docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e a Secretaria de Desenvolvimento Urbano e Obras, Vitória Miranda, o serviço de tapa buraco na Rua Doaciano Angelim no bairro Pimenta 01.</t>
+  </si>
+  <si>
+    <t>15486</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15486/02-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento_da_rua_veremundo_soares_-_copia.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres o serviço de patrolamento na Travessa Antônio de Alencar ( ao lado do posto de saúde) no bairro Planalto.</t>
+  </si>
+  <si>
+    <t>15487</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15487/03-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres a solução para o escoamento de água da chuva na Travessa Antônio de Alencar Sampaio (ao lado do posto de saúde) no bairro Planalto.</t>
+  </si>
+  <si>
+    <t>15488</t>
+  </si>
+  <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15488/04-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento.docx</t>
+  </si>
+  <si>
+    <t>15489</t>
+  </si>
+  <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15489/05-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento.docx</t>
+  </si>
+  <si>
+    <t>15490</t>
+  </si>
+  <si>
+    <t>443</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15490/06-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres, que providencie o serviço de troca de lâmpada do poste na Rua Projetada 01 (próximo à creche Isabela Targino) no bairro Planalto.</t>
+  </si>
+  <si>
+    <t>15493</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15493/limpeza_e_capinacao_em_torno_da_serra_do_cruzeiro.docx</t>
+  </si>
+  <si>
+    <t>requer ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretário de Serviços Públicos Thairony Torres, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE CAPINAÇÃO E LIMPEZA EM TORNO DA SERRA DO CRUZEIRO, Bairro Primavera, neste Município.</t>
+  </si>
+  <si>
+    <t>15494</t>
+  </si>
+  <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15494/criacao_de_um_espaco_de_lazer_em_torno_da_serra_do_cruzeiro.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito do Município Sr. Fabio Lisandro, e a Secretária de Obras e Desenvolvimento Urbano a Sra Vitória Miranda, NO SENTIDO QUE SEJA FEITO O UMA ÁREA DE PRÁTICAS ESPORTIVAS EM TORNO DA SERRA DO CRUZEIRO, Bairro Primavera, neste Município.</t>
+  </si>
+  <si>
+    <t>15495</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15495/requerimento_caixas_dagua.docx</t>
+  </si>
+  <si>
+    <t>O VEREADOR SÁVIO PIRES, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência, após ouvido o Plenário, requerer que seja encaminhado expediente ao:_x000D_
+Ilmo. Sr. Edilázio Wanderley de Lima Filho_x000D_
+Superintendente da 3ª Superintendência Regional da CODEVASF – Petrolina/PE_x000D_
+_x000D_
+SOLICITANDO a destinação/doação de 30 (trinta) caixas d’água, de 5mil litros, para atender famílias residentes na zona rural de Montevidéu, no município de Salgueiro/PE.</t>
+  </si>
+  <si>
+    <t>15496</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15496/entulho-travessa_antonio_levino_de_alencar-06.04.26.pdf</t>
+  </si>
+  <si>
+    <t>A retirada de entulho na travessa Antônio Levino de Alencar, bairro Nossa senhora Aparecida, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15497</t>
+  </si>
+  <si>
+    <t>448</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15497/lampadas_queimadas_das_luminarias_em_torno_do_canal-_clarisbalte_filgueiras_.pdf</t>
+  </si>
+  <si>
+    <t>A troca de lâmpadas queimadas, das luminárias que fica em torno do canal, localizadas na rua Clarisbalte Filgueiras Sampaio, bairro Santo Antonio, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15498</t>
+  </si>
+  <si>
+    <t>449</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15498/capinacao-valdemar_menezes-06.04.26.pdf</t>
+  </si>
+  <si>
+    <t>A capinação na rua Valdemar Menezes, bairro Nossa senhora Aparecida, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15499</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15499/capinacao-roco-travessa_antonio_levino_de_alencar-06.04.26.pdf</t>
+  </si>
+  <si>
+    <t>A capinação e roço na travessa Antônio Levino de Alencar, bairro Nossa senhora Aparecida, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15500</t>
+  </si>
+  <si>
+    <t>451</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15500/patrolamento_da_estrada_que_liga_salgueiro_ao__sitio_tamboril-06.04.26.pdf</t>
+  </si>
+  <si>
+    <t>O patrolamento da estrada que liga Salgueiro ao  Sítio Tamboril, zona rural dessa cidade.</t>
+  </si>
+  <si>
+    <t>15501</t>
+  </si>
+  <si>
+    <t>452</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15501/entulho_-_rua_joao_da_cruz_neves.pdf</t>
+  </si>
+  <si>
+    <t>A retirada de entulho na Rua João da Cruz Neves, localizada no bairro Nossa Senhora Aparecida, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15503</t>
+  </si>
+  <si>
+    <t>453</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15503/requerimento__para_instalacao_de_luminarias__completas_nos_postes_-_na_comunidade_sitio_pe_de_serra._canoa_no_2o_distrito_conceicao_das_crioulas.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Prefeito do Município, Fábio Lisandro de Lima Barros, e ao Secretário de Serviços Públicos, Thairony Torres, solicitando a instalação de luminárias completas nos postes da comunidade Sítio Pé de Serra/Canoa, localizada no 2º Distrito – Conceição das Crioulas, zona rural deste município de Salgueiro.</t>
+  </si>
+  <si>
+    <t>15504</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15504/requerimento_manutencao_de_esgoto_na_rua_boa_nova_no_bairro_brisa_da_serra.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito do Município de Salgueiro, o Senhor Fábio Lisandro de Lima Barros, e ao Secretário de Serviços Públicos, o Senhor Thairony Torres, que sejam adotadas as devidas providências para a realização da ligação da rede de esgoto, atualmente a céu aberto, na Rua Boa Nova, bem como a execução de serviços de patrolamento e roço de mato na Rua Holanda, ambas localizadas no Bairro Brisa da Serra, neste município.</t>
+  </si>
+  <si>
+    <t>15508</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15508/18_requerimento_instalacao_e_manutencao_de_iluminacao_publica_sitio_valerio.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Secretário de Serviços Públicos o Sr. Thairony _x000D_
+Torres que seja feito a INSTALAÇÃO E MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA NO _x000D_
+SÍTIO VALÉRIO.</t>
+  </si>
+  <si>
+    <t>15510</t>
+  </si>
+  <si>
+    <t>456</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15510/requerimento_08.04.2026_tapa_buraco_na_rua_joao_da_cruz_parente.docx</t>
+  </si>
+  <si>
+    <t>Requer requalificação do calçamento da Rua João da Cruz Parente, no Bairro Nossa Senhora Aparecida, nesta Cidade.</t>
+  </si>
+  <si>
+    <t>15511</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15511/requerimento_04.04.2026_tapa_buraco_na_avenida_aurora_de_carvalho_rosa.docx</t>
+  </si>
+  <si>
+    <t>Requer tapa buraco na Avenida Aurora de Carvalho Rosa, no Bairro Granja Aurora, nesta Cidade.</t>
+  </si>
+  <si>
+    <t>15512</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15512/servico_de_reposicao_de_meio_fia_na_rua_monsenhor_mariano_bairro_do_divino.docx</t>
+  </si>
+  <si>
+    <t>Requeiro ao Ilustríssimo Prefeito do município de Salgueiro, o Senhor FABIO LISANDRO DE LIMA BARROS, a Ilustríssima Secretária de Obras, a Senhora VITORIA MIRANDA, providências para o serviço de reposição de meio-fio e do calçamento em paralelepípedo localizado na rua: Monsenhor Mariano, bairro do Divino Espírito Santo.</t>
+  </si>
+  <si>
+    <t>15513</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15513/servico_de_reposicao_de_tampa_de_esgoto_na_rua_monsenhor_mariano_no_divino.docx</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS, a Ilustríssima Secretária de Obras, a Senhora VITORIA MIRANDA, acionando a Companhia Pernambucana de Saneamento – COMPESA – por meio do Gerente Regional, o Senhor MARIO SOLONO PEREIRA JUNIOR, que seja realizado o serviço de reposição de tampa de um poço de visita (PV) da rede de esgoto localizado na rua: Monsenhor Mariano, bairro do Divino Espirito Santo.</t>
+  </si>
+  <si>
+    <t>15514</t>
+  </si>
+  <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15514/servico_de_retirada_de_entulhos_na_rua_monsenhor_mariano_bairro_do_divino.docx</t>
+  </si>
+  <si>
+    <t>Requeiro ao Prefeito do município de Salgueiro, o Senhor FABIO LISANDRO DE LIMA BARROS, e ao Secretário de Serviços Públicos, o Senhor THAIRONY TORRES, providências para o serviço de retirada de entulhos localizado na rua: Monsenhor Mariano, bairro Divino Espirito Santo.</t>
+  </si>
+  <si>
+    <t>15515</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15515/requeiro_o_servico_de_capinacao_e_poda_nas_arvores_da_avenida_joao_agra_pereira..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor Fábio _x000D_
+Lisandro de Lima Barros, e ao Secretário de Serviços Públicos o Senhor Thairony _x000D_
+Torres, providências para o serviço de capinação e poda nas árvores da Avenida _x000D_
+João Agra Pereira, no bairro São Vicente de Paulo (Loteamento Monte Alegre 1ª _x000D_
+Etapa).</t>
+  </si>
+  <si>
+    <t>15516</t>
+  </si>
+  <si>
+    <t>462</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15516/requeiro_o_servico_de_tapa-buraco_na_rua_jose_adalberto_no_bairro_santa_margarida..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor Fábio _x000D_
+Lisandro de Lima Barros, e a Secretária de Obras, a senhora Vitória Miranda, _x000D_
+providências para o serviço de tapa-buraco na Rua José Adalberto, no bairro Santa _x000D_
+Margarida.</t>
+  </si>
+  <si>
+    <t>15517</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15517/requeiro_o_servico_de_tapa-buraco_na_rua_jose_carneiro..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor Fábio _x000D_
+Lisandro de Lima Barros, e a Secretária de Obras, a senhora Vitória Miranda, _x000D_
+providências para o serviço de tapa-buraco na Rua José Carneiro, no bairro Santa _x000D_
+Margarida.</t>
+  </si>
+  <si>
+    <t>15518</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15518/requeiro_o_servico_de_recapeamento_na_avenida_joao_agra_pereira.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor Fábio _x000D_
+Lisandro de Lima Barros, e a Secretária de Obras, a senhora Vitória Miranda, _x000D_
+providências para o serviço de recapeamento asfáltico da Avenida João Agra Pereira, _x000D_
+no bairro São Vicente de Paulo (Loteamento Monte Alegre 1ª etapa) tendo em vista as _x000D_
+condições atuais da via.</t>
+  </si>
+  <si>
+    <t>15519</t>
+  </si>
+  <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15519/servico_de_tapa_buraco_na_rua_manoel_leonidas_no_prado.docx</t>
+  </si>
+  <si>
+    <t>Requeiro ao Ilustríssimo Prefeito do município de Salgueiro, o Senhor FABIO LISANDRO DE LIMA BARROS, e a Ilustríssima Secretária de obras, a Senhora VITÓRIA MIRANDA, providências para o serviço de tapa buraco e recuperação em paralelepípedo em via pública, localizada na rua: Manoel Leônidas, bairro Nossa Senhora Aparecida (Prado).</t>
+  </si>
+  <si>
+    <t>15520</t>
+  </si>
+  <si>
+    <t>466</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15520/requeiro_o_servico_de_patrolamento_na_estrada_vicinal_que_da_acesso_ate_a_vila_negreiro..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor Fábio _x000D_
+Lisandro de Lima Barros, e a Secretária de Desenvolvimento Rural, a Senhora _x000D_
+Roseli Regina providências para o serviço de patrolamento na estrada vicinal que _x000D_
+dá acesso até a Vila Negreiro.</t>
+  </si>
+  <si>
+    <t>15521</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15521/calcamentonovoeverest.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Excelentíssimo Senhor Prefeito _x000D_
+Fábio Lisandro de Lima Barros e a Senhora Secretária de Desenvolvimento _x000D_
+Urbano e Obras Vitória Miranda Queiroz, que seja feito o CALÇAMENTO DA _x000D_
+RUA DOS GERANEOS, localizada no bairro  Novo Everest.</t>
+  </si>
+  <si>
+    <t>15522</t>
+  </si>
+  <si>
+    <t>468</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15522/calcamentonovoeverest.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Excelentíssimo Senhor Prefeito Fábio Lisandro de Lima Barros, _x000D_
+extensivo a companhia de energia elétrica NEOENEGIA, que seja realizada a _x000D_
+EXTENSAO DE REDE, na rua Av. Santa Cruz, localizada no bairro da Primavera.</t>
+  </si>
+  <si>
+    <t>15524</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15524/contrucaopraca.pdf</t>
+  </si>
+  <si>
+    <t>vem requerer ao Excelentíssimo Senhor _x000D_
+Prefeito Fábio Lisandro de Lima Barros e a Senhora Secretária de _x000D_
+Desenvolvimento Urbano e Obras Vitória Miranda Queiroz, que seja realizada   _x000D_
+A CONSTRUÇÃO DE UMA PRAÇA NA RUA GERANEOS, localizada no bairro _x000D_
+Novo Evereste.</t>
+  </si>
+  <si>
+    <t>15525</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15525/tapaburacosantantonio.pdf</t>
+  </si>
+  <si>
+    <t>vem requerer ao Excelentíssimo Senhor _x000D_
+Prefeito Fábio Lisandro de Lima Barros e a Senhora Secretária de _x000D_
+Desenvolvimento Urbano e Obras Vitória Miranda Queiroz, que seja realizada   _x000D_
+OPERAÇÃO TAPA BURACO, na rua Clarisbalte Figueiras Sampaio, localizada _x000D_
+no bairro Santo Antônio</t>
+  </si>
+  <si>
+    <t>15529</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15529/01-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos, Thairony Torres, que providencie o serviço de limpeza e capinação na rua 20 no loteamento Asa Branca.</t>
+  </si>
+  <si>
+    <t>15530</t>
+  </si>
+  <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15530/02-requer_ao_prefeito_municipal_e_a_secretaria_de_obras_o_servico_de_tapa_buraco..docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e a Secretaria de Desenvolvimento Urbano e Obras, Vitória Miranda, o serviço de tapa buraco no inicio da rua Rui Barbosa no Planalto</t>
+  </si>
+  <si>
+    <t>15531</t>
+  </si>
+  <si>
+    <t>473</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15531/03-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria_na_rua_manoel_alencar_araujo.docx</t>
+  </si>
+  <si>
+    <t>15532</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15532/04-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_a_poda_de_arvores.docx</t>
+  </si>
+  <si>
+    <t>15533</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15533/05-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria_na_rua_58_..docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres, que providencie o serviço de manutenção das luminárias na Rua 58 no Loteamento Monte Alegre.</t>
+  </si>
+  <si>
+    <t>15534</t>
+  </si>
+  <si>
+    <t>476</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15534/requerimento_08.04.2026_desentupimento_de_esgoto_tv._antonio_trapia.docx</t>
+  </si>
+  <si>
+    <t>Requer desentupimento de esgoto na Travessa Antônio Trapiá, no Bairro Nossa Senhora das Graças, Nesta Cidade.</t>
+  </si>
+  <si>
+    <t>15535</t>
+  </si>
+  <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15535/requerimento_08.04.2026_troca_de_luminaria_travessa_antonio_trapia.docx</t>
+  </si>
+  <si>
+    <t>Requer trocas de luminárias na Travessa Antônio Trapiá, Bairro Nossa Senhora das Graças, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15536</t>
+  </si>
+  <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15536/requerimento_08.04.2026_troca_de_luminaria_rua_antonio_henrique_pereira_callou.docx</t>
+  </si>
+  <si>
+    <t>Requer troca de luminária na Rua Antônio Henrique Pereira Callou, Bairro Nossa Senhora das Graças, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15539</t>
+  </si>
+  <si>
+    <t>479</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15539/rua_edesio_pereira.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes que este subscreve, no uso de suas atribuições que lhe confere o Regimento Interno desta Casa Legislativa, requer a Vossa Excelência, após ouvido e aprovado pelo Plenário, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito, Fábio Lisandro, com cópia à Ilustríssima Secretária de Obras, Vitória Miranda, solicitando, em caráter de urgência gratíssima, a intervenção e recuperação total da Rua Edésio Pereira de Barros, localizada no Bairro Nossa Senhora das Graças.</t>
+  </si>
+  <si>
+    <t>15540</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15540/requerimento_praca_bebe.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário e cumpridas as formalidades regimentais, requer ao Prefeito do Município, Sr. Fabio Lisandro, e ao Secretário de Serviços Públicos, Thairony Torres, NO SENTIDO QUE SEJA FEITO, EM CARÁTER DE URGÊNCIA, O SERVIÇO DE LIMPEZA, CAPINAÇÃO E REVITALIZAÇÃO NA PRAÇA ESPORTIVA PROF. CÍCERO ROBERLÂNDIO (BEBÉ), NO BAIRRO DO DIVINO.</t>
+  </si>
+  <si>
+    <t>15541</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15541/requerimento_creche_leticia_rosa.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário e cumpridas as formalidades regimentais, requer ao Prefeito do Município, Sr. Fabio Lisandro, e ao Secretário de Serviços Públicos, Thairony Torres, no sentido de que seja realizada a limpeza técnica, capina e retirada de entulhos acumulados no entorno da Creche Letícia Rosa, localizada no bairro Divino Espírito Santo.</t>
+  </si>
+  <si>
+    <t>15542</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15542/01-requer_ao_prefeito_municipal_e_a_secretaria_de_obras_o_servico_de_tapa_buraco..docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e a Secretaria de Desenvolvimento Urbano e Obras, Vitória Miranda, o serviço de tapa buraco na rua Francisco Barbosa da Cruz no Planalto.</t>
+  </si>
+  <si>
+    <t>15543</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15543/02-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento_da_rua_veremundo_soares_-.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres o serviço de patrolamento na rua Projetada 2 no loteamento São Francisco.</t>
+  </si>
+  <si>
+    <t>15544</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15544/03-_requer_ao_prefeito_municipal_e_ao_diretor_da_companhia_de_abastecimento_de_agua_compesa_o_senhor_mario_solon_para_providenciar_a_desobstrucao.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao diretor da companhia de abastecimento de água (Compesa) o Senhor Mario Solon, para providenciar a desobstrução do esgoto na Rua Projetada 2 no loteamento São Francisco.</t>
+  </si>
+  <si>
+    <t>15547</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15547/06-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_..docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos, Thairony Torres, que providencie o serviço de limpeza e capinação na Rua Um (próximo a casa d número 75) no bairro Cohab.</t>
+  </si>
+  <si>
+    <t>15548</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15548/07-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_._-_copia.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos, Thairony Torres, que providencie o serviço de limpeza e capinação na Rua Mariquinha Parente no bairro Planalto.</t>
+  </si>
+  <si>
+    <t>15549</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15549/08-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres, que providencie a instalação das luzes do cemitério municipal.</t>
+  </si>
+  <si>
+    <t>15550</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15550/09-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres o serviço de patrolamento na rua Minervina Frankilin no Novo Salgueiro.</t>
+  </si>
+  <si>
+    <t>15554</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15554/requerimento___para_patrolamento_na_rua_joao_veras_de_siqueira_no_bairro_nossa_senhora_aparecida.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Prefeito do Município, Fábio Lisandro de Lima Barros, e ao Secretário de Serviços Públicos, Thairony Torres, solicitando que seja providenciado o patrolamento da Rua João Veras de Siqueira, localizada no Bairro Nossa Senhora Aparecida, neste município de Salgueiro.</t>
+  </si>
+  <si>
+    <t>15555</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15555/requerimento___para_patrolamento_na_rua_da_paz_no_bairro_augusto_de_alencar_sampaio.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Prefeito do Município, Fábio Lisandro de Lima Barros, e ao Secretário de Serviços Públicos, Thairony Torres, solicitando que seja providenciado o patrolamento da Rua da Paz, localizada no Bairro Augusto de Alencar Sampaio, neste município de Salgueiro.</t>
+  </si>
+  <si>
+    <t>15557</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15557/requerimento__para_secretaria_de_servicos_publicos-_para_capinacao__e_patrolamento_na_rua_vinte_e_tres_no_bairro_adalberto_alves_de_sa.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Prefeito do Município, Fábio Lisandro de Lima Barros, e ao Secretário de Serviços Públicos, Thairony Torres, solicitando que sejam providenciados os serviços de capinação e patrolamento da Rua Vinte e Três, localizada no Bairro Adalberto Alves de Sá, neste município de Salgueiro.</t>
+  </si>
+  <si>
+    <t>15561</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15561/asfaltopradoeduardo.pdf</t>
+  </si>
+  <si>
+    <t>Que seja executada a PAVIMENTAÇÃO ASFÁLTICA da Rua Caboclo Eduardo, localizada no Bairro Nossa Senhora Aparecida (Prado).</t>
+  </si>
+  <si>
+    <t>15573</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15573/patrolamentnovosall.pdf</t>
+  </si>
+  <si>
+    <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio Lisandro _x000D_
+de Lima Barros, extensivo ao Senhor Thairony Torres, seja realizado serviço de _x000D_
+PATROLAGEM na Avenida 1, localizada no Bairro Novo Salgueiro no bairro Nossa _x000D_
+Senhora de Fatima.</t>
+  </si>
+  <si>
+    <t>15574</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15574/tapa_buraco_jose_janoca_de_oliveira.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito do Município Sr. Fabio Lisandro e a Secretária de Desenvolvimento Urbano e Obras a Sra. Vitória Miranda Queiroz, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NA RUA JOSÉ JANOCA DE OLIVEIRA, BAIRRO: NOSSA SENHA DAS GRAÇAS.</t>
+  </si>
+  <si>
+    <t>15575</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15575/tapa_buraco_clarisbalte_filgueira_sampaio.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito do Município Sr. Fabio Lisandro e a Secretária de Desenvolvimento Urbano e Obras a Sra. Vitória Miranda Queiroz, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NA RUA CLARISBALTE FILGUEIRA SAMPAIO, BAIRRO: SANTO ANTÔNIO.</t>
+  </si>
+  <si>
+    <t>15576</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15576/tapa_buraco_antonio_filgueira_sampaio.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito do Município Sr. Fabio Lisandro e a Secretária de Desenvolvimento Urbano e Obras a Sra. Vitória Miranda Queiroz, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NA RUA ANTÔNIO FILGUEIRA SAMPAIO, BAIRRO: SANTO ANTÔNIO.</t>
+  </si>
+  <si>
+    <t>15577</t>
+  </si>
+  <si>
+    <t>497</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15577/rua_mandacaru_limpeza_e_capinacao.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretário de Serviços Públicos Thairony Torres, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE LIMPEZA E CAPINAÇÃO, RUA MANDACARU, BAIRRO: CENTRO.</t>
+  </si>
+  <si>
+    <t>15578</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15578/requerimento_reconstrucao_do_muro_do_cemiterio.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, solicita que, após a tramitação regimental, seja enviado este expediente ao Exmo. Sr. Prefeito Fabinho Lisandro, com cópia ao Sr. Secretário de Serviços Públicos, Thairony Torres, requerendo em caráter de urgência a reconstrução do muro do Cemitério Público Municipal, que se encontra derrubado após as chuvas ocorridas em nosso município.</t>
+  </si>
+  <si>
+    <t>15579</t>
+  </si>
+  <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15579/24.26_-_fardamento_escolar.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando a aquisição e entrega do fardamento escolar para os estudantes matriculados nas instituições municipais se ensino.</t>
+  </si>
+  <si>
+    <t>15580</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15580/22.26_-_tapa_buraco_-_jose_janoca_de_oliveira.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando a realização do serviço de tapa-buraco na Rua José Janoca de Oliveira.</t>
+  </si>
+  <si>
+    <t>15581</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15581/23.26_-_tapa_buraco_-_odon_duperron_de_alencar_barros.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento para realização do serviço de tapa-buraco na Rua Odon Duperron de Alencar Barros</t>
+  </si>
+  <si>
+    <t>15582</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15582/24.26_-_tapa_buraco_-_audisio_sampaio.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento para a realização do serviço de tapa-buraco na Avenida Audísio Rocha Sampaio.</t>
+  </si>
+  <si>
+    <t>15583</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15583/25.26_-_tapa_buraco_-_rua_rosalvo_ferreira_de_oliveira.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento para a realização do serviço de tapa-buraco na Rua Rosalvo Ferreira de Oliveira.</t>
+  </si>
+  <si>
+    <t>15585</t>
+  </si>
+  <si>
+    <t>504</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15585/requerimento_secrer_obras_tapaburaco_loteamento_novo_salgueiro_parente_sessao15042026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Secretária de Desenvolvimento Urbano e Obras a Senhora Vitória Miranda o tapa buraco, Avenida Projetada 2, Loteamento Novo Salgueiro.</t>
+  </si>
+  <si>
+    <t>15586</t>
+  </si>
+  <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15586/requerimento_secrer_obras_jose_carneiro_santa_margarida_sessao15042026.pdf</t>
+  </si>
+  <si>
+    <t>15587</t>
+  </si>
+  <si>
+    <t>506</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15587/requerimento_secrer_serv_publicos_rua_projetada34_loteamento_novo_salgueiro_sessao15042026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Secretário de Serviços Públicos o Senhor Thairony Torres que seja feito o patrolamento, Rua Projetada 34, Loteamento Novo Salgueiro.</t>
+  </si>
+  <si>
+    <t>15588</t>
+  </si>
+  <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15588/requerimento_secrer_serv_publicos_rua_rio_branco_loteamento_novo_salgueiro_sessao15042026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Secretário de Serviços Públicos o Senhor Thairony Torres que seja feito o patrolamento, Rua Rio Branco, Loteamento Novo Salgueiro.</t>
+  </si>
+  <si>
+    <t>15589</t>
+  </si>
+  <si>
+    <t>508</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15589/requerimento_secrer_serv_publicos_poda_jose_carneiro_sessao15042026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Secretário de Serviços Públicos o Senhor Thairony Torres que seja feito a poda da árvore, Rua José Carneiro, Bairro Santa Margarida.</t>
+  </si>
+  <si>
+    <t>15590</t>
+  </si>
+  <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15590/19_requerimento_manutencao_da_rua_luiz_soares_diniz_no_bairro_primavera.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Secretário de Serviços Públicos o Sr. Thairony Torres o serviço de REVITALIZAÇÃO/MANUTENÇÃO (trecho sem pavimentação) da Rua Luiz Soares Diniz, Bairro Primavera.</t>
+  </si>
+  <si>
+    <t>15591</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15591/requerimento_15.04.2026_capinacao_em_terreno_entre_as_ruas_expedito_dos_santos_e_sao_cosme_e_damiao_copo_de_cristal.docx</t>
+  </si>
+  <si>
+    <t>Requer capinação em terreno entre as Ruas Expedito dos Santos e São Cosme e Damião, no Bairro Copo de Cristal, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15592</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15592/requerimento_15.04.2026_capinacao_na_tv._maria_rita_da_conceicao_no_divino.docx</t>
+  </si>
+  <si>
+    <t>Requer capinação na Tv. Maria Rita da Conceição, no Bairro Divino Espírito Santo, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15593</t>
+  </si>
+  <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15593/requerimento_15.04.2026_limpeza_capinacao_e_manutencao_da__travessa_joao_veras_de_siqueira.docx</t>
+  </si>
+  <si>
+    <t>Requer limpeza, capinação e manutenção da Travessa João Veras de Siqueira, no Bairro Nossa Senhora Aparecida, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15594</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15594/requerimento_15.04.2026_limpeza_capinacao_e_passagem_de_maquina_nas_vias_no_loteamento_asa_branca.docx</t>
+  </si>
+  <si>
+    <t>Requer limpeza, capinação e passagem de maquina no acesso das ruas do Loteamento Asa Branca, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15595</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15595/requerimento_15.04.2026_tapa_buraco_na_tv._maria_rita_da_conceicao_no_divino.docx</t>
+  </si>
+  <si>
+    <t>Requer tapa buraco na Travessa Maria Rita da Conceição, no Bairro Divino Espírito Santo, nesta Cidade.</t>
+  </si>
+  <si>
+    <t>15596</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15596/capinacao_e_roco_na__rua_antonio_levino_de_alencar-13.04.26.pdf</t>
+  </si>
+  <si>
+    <t>A capinação e roço na rua Antônio Levino de Alencar, bairro Nossa Senhora Aparecida, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15597</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15597/capinacao-roco-travessa_antonio_levino_de_alencar-13.04.26.pdf</t>
+  </si>
+  <si>
+    <t>A capinação e roço na travessa Antônio Levino de Alencar, bairro Nossa Senhora Aparecida, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15598</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15598/capinacao_roco_e_poda_das_arvores_na_rua_engenheiro_valmir_campos_bezerra-13.04.26.pdf</t>
+  </si>
+  <si>
+    <t>Roço e poda das arvores na rua Engenheiro Valmir Campos Bezerra, bairro Nossa Senhora Aparecida, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15599</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15599/restauracao_da_rua_jose_duperron_silva_barros-13.04.26.pdf</t>
+  </si>
+  <si>
+    <t>A restauração da rua José Duperron Silva Barros, bairro Caravan, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15600</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15600/restauracao-rua_valdemar_menezes-acesso_ao_posto_caravan-13.04.23.pdf</t>
+  </si>
+  <si>
+    <t>A restauração da rua Valdemar Menezes que dá acesso ao posto Caravan, bairro Nossa Senhora Aparecida, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15601</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15601/roco_e_limpeza_na__rua_joao_da_cruz_parente-13.04.26.pdf</t>
+  </si>
+  <si>
+    <t>O serviço de roço e limpeza na rua João da Cruz Parente e seus entroncamentos, bairro Castelinho, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15602</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15602/restauracao-rua_antonio_levino_de_alencar-13.04.26.pdf</t>
+  </si>
+  <si>
+    <t>A restauração da rua Antônio Levino de Alencar, localizada no bairro Nossa Senhora Aparecida, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15604</t>
+  </si>
+  <si>
+    <t>522</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15604/requeiro_o_servico_de_patrolamento_nas_estradas_vicinais_do_dnocs..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor Fábio _x000D_
+Lisandro de Lima Barros, e a Secretária de Desenvolvimento Rural, a Senhora _x000D_
+Roseli Regina providências para o serviço de patrolamento nas estradas vicinais _x000D_
+que dão acesso ao Dnocs sendo:_x000D_
+. A estrada principal, com acesso pelas proximidades do IF Sertão;_x000D_
+. A estrada secundária com saída pelo Sítio Pitombeira;</t>
+  </si>
+  <si>
+    <t>15605</t>
+  </si>
+  <si>
+    <t>523</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15605/requeiro_o_servico_de_limpeza_e_capinacao_nas_ruas_padre_cicero_travessa_padre_cicero_e_jose_duperron_de_alencar_araujo..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor Fábio _x000D_
+Lisandro de Lima Barros, e ao Secretário de Serviços Públicos o Senhor Thairony _x000D_
+Torres, providências para a realização de serviços de limpeza e capinação nas seguintes _x000D_
+vias públicas: Rua Padre Cícero, Travessa Padre Cícero e Rua José Duperron de _x000D_
+Alencar Araújo, bem como a poda de árvores na Rua Padre Cícero e na Rua José _x000D_
+Duperron de Alencar Araújo, todas localizadas no bairro Divino Espírito Santo.</t>
+  </si>
+  <si>
+    <t>15606</t>
+  </si>
+  <si>
+    <t>524</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15606/requeiro_o_servico_de_pavimentacao_em_paralelepipedo_ou_asfaltica_na_avenida_recife_lateral_do_8o_bpm..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor Fábio _x000D_
+Lisandro de Lima Barros, e a Secretária de Obras, a senhora Vitória Miranda, _x000D_
+providências para o serviço de pavimentação em paralelepípedo ou asfáltica na Avenida _x000D_
+Recife( Lateral do 8º BPM) , localizada no Loteamento Novo Salgueiro.</t>
+  </si>
+  <si>
+    <t>15607</t>
+  </si>
+  <si>
+    <t>525</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15607/requeiro_o_servico_de_limpeza_e_capinacao_na_praca_da_granja..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor Fábio _x000D_
+Lisandro de Lima Barros, e ao Secretário de Serviços Públicos o Senhor Thairony _x000D_
+Torres, providências para o serviço de limpeza e capinação da Praça da Granja, no bairro _x000D_
+Granja Aurora.</t>
+  </si>
+  <si>
+    <t>15608</t>
+  </si>
+  <si>
+    <t>526</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15608/requeiro_o_servico_de_capinacao_na_rua_espanha_no_bairro_novo_horizonte..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor Fábio _x000D_
+Lisandro de Lima Barros, e ao Secretário de Serviços Públicos o Senhor Thairony _x000D_
+Torres, providências para o serviço de capinação na Rua Espanha no bairro Novo _x000D_
+Horizonte.</t>
+  </si>
+  <si>
+    <t>15609</t>
+  </si>
+  <si>
+    <t>527</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15609/requeiro_o_servico_de_pavimentaao_em_paralelepipedo_ou_asfaltica_na_rua_rio_branco..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor Fábio _x000D_
+Lisandro de Lima Barros, e a Secretária de Obras, a senhora Vitória Miranda, _x000D_
+providências para o serviço de pavimentação em paralelepípedo ou asfáltica na Rua Rio _x000D_
+Branco, no Loteamento Novo Salgueiro. A referida rua tem como ponto de referência o _x000D_
+acesso à estrada que leva a Arena 33 e ao Residencial Mandacaru.</t>
+  </si>
+  <si>
+    <t>15610</t>
+  </si>
+  <si>
+    <t>528</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15610/requeiro_o_servico_de_tapa-buraco_na_rua_santa_joana_darc..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor FÁBIO _x000D_
+LISANDRO DE LIMA BARROS; e a Secretária de Obras, a senhora Vitória Miranda que _x000D_
+providenciem o serviço de tapa-buraco na Rua Santa Joana Darc localizada no bairro do _x000D_
+Divino Espírito Santo.</t>
+  </si>
+  <si>
+    <t>15611</t>
+  </si>
+  <si>
+    <t>529</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15611/requeiro_o_servico_de_pavimentacao_na_travessa_expedita_de_sa_araujo..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor Fábio _x000D_
+Lisandro de Lima Barros, e a Secretária de Obras, a senhora Vitória Miranda, _x000D_
+providências para o serviço de pavimentação na Travessa Expedita de Sá Araújo, no _x000D_
+bairro do Planalto.</t>
+  </si>
+  <si>
+    <t>15612</t>
+  </si>
+  <si>
+    <t>530</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15612/requeiro_o_servico_de_limpeza__e_capinacao_do_paredao_do_acude_velho..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor Fábio _x000D_
+Lisandro de Lima Barros, e ao Secretário de Serviços Públicos o Senhor Thairony _x000D_
+Torres, providências para o serviço de limpeza e capinação do paredão do Açude Velho.</t>
+  </si>
+  <si>
+    <t>15613</t>
+  </si>
+  <si>
+    <t>531</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15613/requeiro_o_servico_de_um_mutirao_de_limpeza_e_capinacao_no_residencial_mandacaru..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor Fábio _x000D_
+Lisandro de Lima Barros, e ao Secretário de Serviços Públicos o Senhor Thairony _x000D_
+Torres, providências para a realização de um mutirão de limpeza e capinação no _x000D_
+Residencial Mandacaru, localizado no Loteamento Novo Salgueiro.</t>
+  </si>
+  <si>
+    <t>15615</t>
+  </si>
+  <si>
+    <t>532</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15615/requeiro_o_servico_de_pavimentacao_em_paralelepipedo_ou_asfaltica_na_rua_manaus..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor Fábio _x000D_
+Lisandro de Lima Barros, e a Secretária de Obras, a senhora Vitória Miranda, _x000D_
+providências para o serviço de pavimentação em paralelepípedo ou asfáltica na Rua _x000D_
+Manaus, no Loteamento Novo Salgueiro.</t>
+  </si>
+  <si>
+    <t>15616</t>
+  </si>
+  <si>
+    <t>533</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15616/calcamento_rua_tenente_varejao.docx</t>
+  </si>
+  <si>
+    <t>indica ao Prefeito Municipal Senhor, Fábio Lisandro e a Secretária de Desenvolvimento e Obras Vitória Miranda,_x000D_
+Que seja feito o calçamento da RUA TENENTE OSVALDO VAREJÃO, no Bairro NSA SRA APARECIDA ( Prado ), deste Município.</t>
+  </si>
+  <si>
+    <t>15623</t>
+  </si>
+  <si>
+    <t>534</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15623/requerimento_para_secretaria_de_obras_solicitandreforma_no_ceo.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam adotadas as providências necessárias para a reforma da estrutura física e o reforço das condições de segurança, a fim de garantir a continuidade dos atendimentos no Centro de Especialidades Odontológicas (CEO) do município de Salgueiro, levando em consideração, especialmente, os atendimentos destinados às pessoas com deficiência e necessidades especiais que necessitam de sedação para a realização dos procedimentos odontológicos.</t>
+  </si>
+  <si>
+    <t>15625</t>
+  </si>
+  <si>
+    <t>535</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15625/requerimento__para_secretaria_de_servicos_publicos_-_para__roco_capinacao__e_patrolamento_na_rua_joao_veras_de_siqueira_ligando__a_rua_jo_se_alves_de_lira_no_bairro_nossa_senhora_aparecida.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Prefeito do Município, Fábio Lisandro de Lima Barros, e ao Secretário de Serviços Públicos, Thairony Torres, solicitando que sejam providenciados os serviços de roço, capinação e patrolamento da Rua João Veras de Siqueira, às margens da BR-116, ligando à Rua José Alves de Lira, localizada no Bairro Nossa Senhora Aparecida, neste município de Salgueiro.</t>
+  </si>
+  <si>
+    <t>15626</t>
+  </si>
+  <si>
+    <t>536</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15626/requerimento__de_servicos_para_regularizar_situacao_do_esgoto_a_ceu_aberto_na_rua_antonio_v_barros_no_riachinho.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito do Município, o Senhor Fábio Lisandro de Lima Barros e ao Secretário de Serviços Públicos, o Senhor Thairony Torres, a realização de serviços a fim de regularizar a situação do esgoto a céu aberto na Rua Antônio Vieira de Barros no Bairro Nossa Senhora das Graças, localizada neste município.</t>
+  </si>
+  <si>
+    <t>15628</t>
+  </si>
+  <si>
+    <t>537</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15628/limpeza_rua_projeta_19cnovo_salgueiro.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretário de Serviços Públicos Thairony Torres, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE LIMPEZA E CAPINAÇÃO, NA  RUA PROJETADA 19 C, BAIRRO NOVO SALGUEIRO.</t>
+  </si>
+  <si>
+    <t>15629</t>
+  </si>
+  <si>
+    <t>538</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15629/tapa_buracoantonio_alves_conserva.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito do Município Sr. Fabio Lisandro e a Secretária de Desenvolvimento Urbano e Obras a Sra. Vitória Miranda Queiroz, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NA RUA ANTÔNIO ALVES CONSERVA, NO BAIRRO: NOSSA SENHORA DAS GRAÇAS.</t>
+  </si>
+  <si>
+    <t>15630</t>
+  </si>
+  <si>
+    <t>539</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15630/requerimento_secrer_obras_tapa_buraco_rua_malvin_jones_sessao22042026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Secretária de Desenvolvimento Urbano e Obras a Senhora Vitória Miranda o tapa buraco, Rua Malvin Jones, Bairro Divino Espírito Santo.</t>
+  </si>
+  <si>
+    <t>15631</t>
+  </si>
+  <si>
+    <t>540</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15631/requerimento_secret_servicos_publicos_capinacao_rua_marcildo_copo_de_cristal_12asessao.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Secretário de Serviços Públicos o Senhor Thairony Torres que seja feita a capinação, Rua Marcildo de Barros Alencar Luz, Loteamento Copo de Cristal.</t>
+  </si>
+  <si>
+    <t>15632</t>
+  </si>
+  <si>
+    <t>541</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15632/requerimento_secret_servicos_publicos_rua_raimundo_pereira_bairro_barriguda_12asessao.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Secretário de Serviços Públicos o Senhor Thairony Torres que seja feita a capinação, na Rua Raimundo Pereira Lima, Bairro Barriguda.</t>
+  </si>
+  <si>
+    <t>15633</t>
+  </si>
+  <si>
+    <t>542</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15633/requerimento_secret_servicos_publicos_av_brasil_copo_de_cristal_12asessao.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Secretário de Serviços Públicos o Senhor Thairony Torres que seja feito o patrolamento, na Avenida Brasil, Loteamento Copo de Cristal.</t>
+  </si>
+  <si>
+    <t>15634</t>
+  </si>
+  <si>
+    <t>543</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15634/26.26_-_tapa_buraco_-_rua_manoel_leonidas.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando a realização do serviço de tapa-buraco na Rua Manoel Leônidas.</t>
+  </si>
+  <si>
+    <t>15635</t>
+  </si>
+  <si>
+    <t>544</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15635/27.26_-_tapa_buraco_e_esgoto_-_rua_sebastiao_ferreira_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando a realização do serviço de tapa-buraco e tapa-bueiro na Rua Sebastião Ferreira dos Santos.</t>
+  </si>
+  <si>
+    <t>15636</t>
+  </si>
+  <si>
+    <t>545</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15636/20_requerimento_desobstrucao_de_esgoto_na_rua_caboclo_eduardo_bairro_nossa_senhora_aparecida.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Gerente da COMPESA em Salgueiro, o Sr. Mario _x000D_
+Solon que seja realizado o serviço de DESOBSTRUÇÃO DOS DUTOS DE ESCOAMENTO DO _x000D_
+ESGOTO E FECHAMENTO DO BUEIRO localizado na Rua Caboclo Eduardo, Bairro Nossa _x000D_
+Senhora Aparecida, Ref.: em frente ao nº 104 (imagem em anexo).</t>
+  </si>
+  <si>
+    <t>15638</t>
+  </si>
+  <si>
+    <t>546</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15638/requerimento_limpeza_e_capinacao_cemiterio_pau_ferro.docx</t>
+  </si>
+  <si>
+    <t>Solicito limpeza e capinação do cemitério público do distrito Pau Ferro.</t>
+  </si>
+  <si>
+    <t>15639</t>
+  </si>
+  <si>
+    <t>547</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15639/requerimento_troca_de_lampada_sitio_caxite.docx</t>
+  </si>
+  <si>
+    <t>Solicito troca de lâmpada do poste no Sítio Caxite.</t>
+  </si>
+  <si>
+    <t>15642</t>
+  </si>
+  <si>
+    <t>548</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15642/requerimento_22.04.2026_capinacao_na_rua_antonio_alves_de_vasconcelos_no_bairro_santa_margarida.docx</t>
+  </si>
+  <si>
+    <t>Requer capinação na Rua Antônio Alves de Vasconcelos, no Bairro Santa Margarida, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15643</t>
+  </si>
+  <si>
+    <t>549</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15643/requerimento_22.04.2026_capinacao_na_rua_expedita_de_sa_araujo_loteamento_sao_francisco.docx</t>
+  </si>
+  <si>
+    <t>15644</t>
+  </si>
+  <si>
+    <t>550</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15644/requerimento_22.04.2026_capinacao_na_travessa_leonardo_da_vince_no_bairro_primavera.docx</t>
+  </si>
+  <si>
+    <t>Requer capinação na Travessa Leonardo da Vince, no Bairro Primavera, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15645</t>
+  </si>
+  <si>
+    <t>551</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15645/requerimento_22.04.2026_capinacao_da_travessa_13_de_maio_nossa_senhora_das_gracas.docx</t>
+  </si>
+  <si>
+    <t>Requer capinação na Travessa Treze de Maio, no Bairro Nossa Senhora das Graças, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15646</t>
+  </si>
+  <si>
+    <t>552</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15646/requerimento_22.04.2026_passagem_de_maquina_na_rua_expedita_de_sa_araujo_loteamento_sao_francisco.docx</t>
+  </si>
+  <si>
+    <t>Requer passagem de máquina na Rua Expedita de Sá Araújo, no Loteamento São Francisco, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15649</t>
+  </si>
+  <si>
+    <t>553</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15649/indicacao_de_pavimentacao_rua_boa_esperanca.docx</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal Senhor, Fábio Lisandro e a Secretária de Desenvolvimento e Obras Vitória Miranda,_x000D_
+Que seja feito o calçamento da RUA BOA ESPERANÇA, no Bairro NOVO HORIZONTE, deste Município.</t>
+  </si>
+  <si>
+    <t>15651</t>
+  </si>
+  <si>
+    <t>554</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15651/requerimento_de_limpeza_de_esgoto_na_rua_boa_esperanca..docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretário de Serviços Públicos Thairony Torres, NO SENTIDO QUE SEJA FEITO JUNTO A LIMPEZA E MANUTENÇÃO DOS ESGOSTOS, Na Rua Boa Esperança, Bairro Novo Horizonte, neste Município.</t>
+  </si>
+  <si>
+    <t>15652</t>
+  </si>
+  <si>
+    <t>555</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15652/limp.eentulhoruadaacdl.pdf</t>
+  </si>
+  <si>
+    <t>apresenta este requerimento ao Excelentíssimo Senhor _x000D_
+Prefeito Fábio Lisandro de Lima Barros, extensivo ao Senhor Thairony Torres, a fim _x000D_
+de SOLICITAR A LIMPEZA E RETIRADA DE ENTULHO, na rua Ex-Combatente _x000D_
+Otoni Freire da Silva, rua da Câmara de Dirigentes Logistas (CDL) localizada no _x000D_
+bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>15653</t>
+  </si>
+  <si>
+    <t>556</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15653/troca_de_lampadas_-travessa_tenente_osvaldo_varejao.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a troca de lâmpadas no poste localizado na Travessa Tenente Osvaldo Varejão, bairro Nossa Senhora Aparecida, Salgueiro, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15654</t>
+  </si>
+  <si>
+    <t>557</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15654/troca_de_lampada-_rua__sete_de_setembro_.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja feita a troca de lâmpada queimada no poste localizado da Rua Sete de Setembro, bairro Santo Antônio, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15655</t>
+  </si>
+  <si>
+    <t>558</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15655/troca_de_lampada__rua_cicero_barros.pdf</t>
+  </si>
+  <si>
+    <t>A troca de lâmpada queimada no poste localizado na rua Cícero Barros, bairro Nossa Senhora das Graças, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15656</t>
+  </si>
+  <si>
+    <t>559</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15656/troca_de_lampadas-__rua_otone_nogueira_sobrinho.pdf</t>
+  </si>
+  <si>
+    <t>A a troca de lâmpadas queimadas nos postes localizados na Rua Otone Nogueira Sobrinho, bairro Nossa Senhora Aparecida, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15657</t>
+  </si>
+  <si>
+    <t>560</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15657/capinacao_e_roco_na_rua__sete_de_setembro.pdf</t>
+  </si>
+  <si>
+    <t>A  capinação e roço na rua Sete de Setembro, bairro Santo Antônio, nessa cidade.</t>
+  </si>
+  <si>
+    <t>15658</t>
+  </si>
+  <si>
+    <t>561</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15658/limpeza_de_baronesas_no_acude_novo_bairro_do_prado.docx</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO DE LIMA BARROS, ao Ilustríssimo Secretário de Serviços Públicos, o Senhor THAIRONY TORRES, providências para o serviço de limpeza no entorno e retirada de baronesas no Açude Novo, localizado no bairro Nossa Senhora Aparecida (Prado).</t>
+  </si>
+  <si>
+    <t>15659</t>
+  </si>
+  <si>
+    <t>562</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15659/requeiro_o_servico_de_limpeza_e_capinacao_no_entorno_da_creche_leticia_rosa..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor Fábio_x000D_
+Lisandro de Lima Barros, e ao Secretário de Serviços Públicos o Senhor Thairony_x000D_
+Torres, providências para o serviço de limpeza e capinação no entorno da Creche Letícia _x000D_
+Rosa, localizada no bairro Divino Espírito Santo. .</t>
+  </si>
+  <si>
+    <t>15660</t>
+  </si>
+  <si>
+    <t>563</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15660/requeiro_o_servico_de_limpeza._capinacao_e_retirada_de_entulho_na_rua_joao_paulo_ii.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor Fábio _x000D_
+Lisandro de Lima Barros, e ao Secretário de Serviços Públicos o Senhor Thairony _x000D_
+Torres, providências para o serviço de limpeza, capinação e retirada de entulho na Rua _x000D_
+João Paulo II, no bairro Divino Espírito Santo.</t>
+  </si>
+  <si>
+    <t>15661</t>
+  </si>
+  <si>
+    <t>564</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15661/requeiro_o_servico_de_patrolamento_na_rua_joao_paulo__ii.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor Fábio _x000D_
+Lisandro de Lima Barros, e ao Secretário de Serviços Públicos o Senhor Thairony _x000D_
+Torres, providências para o serviço de patrolamento na Rua João Paulo II, no bairro Divino _x000D_
+Espírito Santo.</t>
+  </si>
+  <si>
+    <t>15662</t>
+  </si>
+  <si>
+    <t>565</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15662/01-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento.docx</t>
+  </si>
+  <si>
+    <t>requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres o serviço de patrolamento na rua projetada 01 no loteamento São Francisco.</t>
+  </si>
+  <si>
+    <t>15663</t>
+  </si>
+  <si>
+    <t>566</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15663/02-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_..docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos, Thairony Torres, que providencie o serviço de limpeza e capinação na Rua projetada 01 no loteamento São Francisco.</t>
+  </si>
+  <si>
+    <t>15664</t>
+  </si>
+  <si>
+    <t>567</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15664/03-_requer_ao_prefeito_municipal_e_ao_diretor_da_companhia_de_abastecimento_de_agua_compesa_o_senhor_mario_solon_para_providenciar_a_desobstrucao.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao diretor da companhia de abastecimento de água (Compesa) o Senhor Mario Solon, para providenciar a desobstrução do esgoto na Rua Travessa Cornélio Soares no Planalto.</t>
+  </si>
+  <si>
+    <t>15665</t>
+  </si>
+  <si>
+    <t>568</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15665/04-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_..docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos, Thairony Torres, que providencie o serviço de limpeza e capinação na Rua 22  no bairro Cohab.</t>
+  </si>
+  <si>
+    <t>15666</t>
+  </si>
+  <si>
+    <t>569</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15666/05-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_..docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos, Thairony Torres, que providencie o serviço de limpeza e capinação na Rua Antônio Trapiá.</t>
+  </si>
+  <si>
+    <t>15667</t>
+  </si>
+  <si>
+    <t>570</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15667/06-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento_-.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres o serviço de patrolamento na travessa 05 no loteamento São Francisco.</t>
+  </si>
+  <si>
+    <t>15668</t>
+  </si>
+  <si>
+    <t>571</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15668/07-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento_-.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres o serviço de patrolamento na Rua Projetada 60 no loteamento Monte Alegre.</t>
+  </si>
+  <si>
+    <t>15669</t>
+  </si>
+  <si>
+    <t>572</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15669/01-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres o serviço de patrolamento na Rua Doze no loteamento São Francisco.</t>
+  </si>
+  <si>
+    <t>15670</t>
+  </si>
+  <si>
+    <t>573</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15670/02-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres o serviço de limpeza e capinação na Rua Doze no loteamento São Francisco</t>
+  </si>
+  <si>
+    <t>15671</t>
+  </si>
+  <si>
+    <t>574</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15671/03-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres o serviço de patrolamento na Rua Manoel Alencar de Araújo no loteamento São Francisco.</t>
+  </si>
+  <si>
+    <t>15672</t>
+  </si>
+  <si>
+    <t>575</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15672/04-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres, que providencie o serviço de troca de lâmpada na Rua Expedita de Sá Araújo no Planalto</t>
+  </si>
+  <si>
+    <t>15673</t>
+  </si>
+  <si>
+    <t>576</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15673/05-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres o serviço de limpeza e capinação na Avenida da Catingueira (próximo ao Condomínio Rocha Ville) no Monte Alegre etapa 2.</t>
+  </si>
+  <si>
+    <t>15674</t>
+  </si>
+  <si>
+    <t>577</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15674/06-requer_ao_prefeito_municipal_e_a_secretaria_de_obras_o_servico_de_tapa_buraco.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e a Secretaria de Desenvolvimento Urbano e Obras, Vitória Miranda, o serviço de tapa buraco na Rua Mironilde da Silva Souza no Residencial Santo Antônio.</t>
+  </si>
+  <si>
+    <t>15675</t>
+  </si>
+  <si>
+    <t>578</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15675/07-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres.docx</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Senhor Fábio Lisandro e ao Secretário de Serviços Públicos o senhor, Thairony Torres o serviço de limpeza e capinação na UBS do Monte Alegre.</t>
+  </si>
+  <si>
+    <t>15676</t>
+  </si>
+  <si>
+    <t>579</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15676/28.26_-_limpeza_e_capinacao_-_acude_e_ruas_-_minervina_franklyn.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de capinação dos matos existentes nas ruas próximas ao açude no bairro Minervina Franklin Bezerra de Lima: Rua Seis, Rua Dez, Rua Doze, Rua Expedito dos Santos e Rua Paulo Fernando Pessoa de Santana.</t>
+  </si>
+  <si>
+    <t>15677</t>
+  </si>
+  <si>
+    <t>580</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15677/kit_iluminacao_-sitio_pocinhos-04.05.26.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feita a instalação do kit de iluminação, no Sitio Pocinhos, localizado na Zona rural dessa cidade.</t>
+  </si>
+  <si>
+    <t>15678</t>
+  </si>
+  <si>
+    <t>581</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15678/troca_de_lampadas-_rua_joao_da_cruz_neves.pdf</t>
+  </si>
+  <si>
+    <t>Que troquem as lâmpadas dos postes localizados na Rua João da Cruz Neves, localizada no bairro Nossa Senhora Aparecida deste município, com as seguintes referências:</t>
+  </si>
+  <si>
+    <t>15679</t>
+  </si>
+  <si>
+    <t>582</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15679/troca_de_lampada-sitio_feijao-04.05.26.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feita a troca de lâmpada queimada no poste localizado no Sítio Feijão, zona rural dessa cidade.</t>
+  </si>
+  <si>
+    <t>15681</t>
+  </si>
+  <si>
+    <t>583</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15681/requerimento_para_secretaria_de_obras_solicitando_reforma_da_praca_do_pau_ferro.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Prefeito do Município de Salgueiro, Fábio Lisandro de Lima Barros, bem como à Secretária de Desenvolvimento Urbano e Obras, Vitória Miranda Queiroz, que sejam adotadas as providências necessárias para a requalificação da Praça do Pau Ferro.</t>
+  </si>
+  <si>
+    <t>15682</t>
+  </si>
+  <si>
+    <t>584</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15682/requerimento_para_limpeza_de_barreiro_no_siti_curral_velho_no_5o_distrito.pdf</t>
+  </si>
+  <si>
+    <t>Requer providências necessárias para a realização do serviço de limpeza de um barreiro, no Sítio Curral Velho no 5º Distrito, Município de Salgueiro/PE.</t>
+  </si>
+  <si>
+    <t>15684</t>
+  </si>
+  <si>
+    <t>585</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15684/requerimento_para_secretaria_de_obras_-_solicitando_requalificacao_e_tapa_buracos_na_passagem_molhada_que_liga_os_bairros_chico_rosa_a_granja_aurora.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Prefeito do Município, Fábio Lisandro de Lima Barros, e à Secretária de Desenvolvimento Urbano e Obras, Vitória Miranda Queiroz, solicitando que sejam adotadas as providências necessárias para a requalificação e execução de serviços de tapa-buracos na passagem molhada que liga os bairros Chico Rosa à Granja Aurora, neste município de Salgueiro.</t>
+  </si>
+  <si>
+    <t>15685</t>
+  </si>
+  <si>
+    <t>586</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15685/requeiro_o_servico_de_asfaltamento_nas_ruas_cabloco_eduardo_rua_joao_da_cruz_neves_e_rua_joao_da_cruz_parente..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO _x000D_
+LISANDRODE LIMA BARROS; e a Ilustríssima Secretária de obras, a Senhora VITÓRIA _x000D_
+MIRANDA, providências para a realização de serviço de asfaltamento nas Ruas: Rua _x000D_
+Cabloco Eduardo, Rua João da Cruz Parente e Rua João da Cruz Neves, localizadas _x000D_
+no bairro: Nossa Senhora Aparecida.</t>
+  </si>
+  <si>
+    <t>15686</t>
+  </si>
+  <si>
+    <t>587</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15686/requeiro_o_servico_de_tapa-buraco_na_avenida_agamenon_magalhaes..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor FÁBIO _x000D_
+LISANDRO DE LIMA BARROS; e a Secretária de Obras, a senhora Vitória Miranda que _x000D_
+providenciem o serviço de tapa-buraco na Avenida Agamenon Magalhães, bairro: Santo _x000D_
+Antônio, em frente ao Mercado Central.</t>
+  </si>
+  <si>
+    <t>15687</t>
+  </si>
+  <si>
+    <t>588</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15687/requeiro_o_servico_de_tapa-buraco_na_avenida_audisio_rocha_sampaio_em_frente_a_loja_de_material_de_construcao_rocha_e_monte_alegre..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor FÁBIO _x000D_
+LISANDRO DE LIMA BARROS; e a Secretária de Obras, a senhora Vitória Miranda que _x000D_
+providenciem o serviço de tapa-buraco na Avenida Audísio Rocha Sampaio, em frente a loja _x000D_
+Rocha Material de Construção e em frente a loja Monte Alegre Material de Construção.</t>
+  </si>
+  <si>
+    <t>15688</t>
+  </si>
+  <si>
+    <t>589</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15688/requeiro_o_servico_de_tapa-buraco_na_avenida__major_antonio_rufino..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor FÁBIO _x000D_
+LISANDRO DE LIMA BARROS; e a Secretária de Obras, a senhora Vitória Miranda que _x000D_
+providenciem o serviço de tapa-buraco na Avenida Major Antônio Rufino, bairro: Nossa _x000D_
+Senhora das Graças.</t>
+  </si>
+  <si>
+    <t>15689</t>
+  </si>
+  <si>
+    <t>590</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15689/requeiro_o_servico_de_tapa-buraco_na_rua_clarisbalte_figueiras_sampaio..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor FÁBIO _x000D_
+LISANDRO DE LIMA BARROS; e a Secretária de Obras, a senhora Vitória Miranda, _x000D_
+providências para o serviço de tapa-buraco na Rua Clarisbalte Figueiras Sampaio.</t>
+  </si>
+  <si>
+    <t>15690</t>
+  </si>
+  <si>
+    <t>591</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15690/requeiro_o_servico_de_capinacao_na_rua_dezesseis_no_bairro_copo_de_cristal..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor FÁBIO _x000D_
+LISANDRO DE LIMA BARROS; e ao Secretário de Serviços Públicos, o senhor Thairony _x000D_
+Torres, que providenciem o serviço de capinação na Rua Dezesseis, no bairro: Copo de _x000D_
+Cristal.</t>
+  </si>
+  <si>
+    <t>15692</t>
+  </si>
+  <si>
+    <t>592</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15692/requeiro_o_servico_de_melhorias_e_capinacao_na_estrada_que_da_acesso_a_subida_do_cruzeiro..pdf</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do Município de Salgueiro, o Senhor FÁBIO _x000D_
+LISANDRO DE LIMA BARROS; e ao Secretário de Serviços Públicos, o senhor Thairony _x000D_
+Torres, a realização de serviços de melhorias e capinação na estrada que dá acesso a _x000D_
+subida do Cruzeiro de Salgueiro, considerando as condições atuais da via.</t>
+  </si>
+  <si>
+    <t>15693</t>
+  </si>
+  <si>
+    <t>593</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15693/servico_de_tapa_buraco_proximo_ao_der.docx</t>
+  </si>
+  <si>
+    <t>Requeiro ao Ilustríssimo Prefeito do município de Salgueiro, o Senhor FABIO LISANDRO DE LIMA BARROS, e a Ilustríssima Secretária de obras, a Senhora VITÓRIA MIRANDA, providências para o serviço de tapa buraco e recuperação asfáltica em via pública, localizada na rua: Gertúlio Vargas, próximo ao Departamento de Estradas e Rodagens - D.E.R, bairro Nossa Senhora Aparecida (Prado).</t>
+  </si>
+  <si>
+    <t>15694</t>
+  </si>
+  <si>
+    <t>594</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15694/melhorias_na_estrada_que_da_acesso_a_upa_24h..docx</t>
+  </si>
+  <si>
+    <t>Requeiro ao Excelentíssimo Prefeito do município de Salgueiro, o Senhor FÁBIO LISANDRO_x000D_
+DE LIMA BARROS; e ao Ilustríssimo Secretário de Serviços Públicos, o Senhor THAIRONY_x000D_
+TORRES, que sejam realizadas melhorias na estrada que dá acesso à Unidade De Pronto_x000D_
+Atendimento – UPA 24H, localizada nesse município.</t>
+  </si>
+  <si>
+    <t>15695</t>
+  </si>
+  <si>
+    <t>595</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15695/requerimento_secrer_obras_manutencao_rua_antonia_matias_13asessao06052026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Secretária de Desenvolvimento Urbano e Obras a Senhora Vitória Miranda o tapa buraco, Rua Antônia RDA Matias, Bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>15696</t>
+  </si>
+  <si>
+    <t>596</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15696/requerimento_secrer_obras_manutencao_rua_joaquim_angelim_13asessao06052026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Secretária de Desenvolvimento Urbano e Obras a Senhora Vitória Miranda a manutenção da passagem molhada, Rua Joaquim Angelim, Bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>15697</t>
+  </si>
+  <si>
+    <t>597</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15697/requerimento_secrer_serv_publicos_capinacao_rua_joao_sa_13asessao06052026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Secretário de Serviços Públicos o Senhor Thairony Torres que seja feita a capinação, Rua João de Sá, Bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>15698</t>
+  </si>
+  <si>
+    <t>598</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15698/requerimento_secrer_serv_publicos_rua_jose_carneiro_roco_entulho_13sessao06052026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Secretário de Serviços Públicos o Senhor Thairony Torres que seja feito o roço e retirada de entulho, Rua José Carneiro, Bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>15699</t>
+  </si>
+  <si>
+    <t>599</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15699/recibo_-tapa_buraco-_sebastiao_pereira_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Tiago Arraes, no uso de suas atribuições legislativas, ouvindo o plenário, e cumpridas as formalidades regimentais, requer ao Prefeito do Município Sr. Fabio Lisandro e a Secretária de Desenvolvimento Urbano e Obras a Sra. Vitória Miranda Queiroz, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NA RUA SEBASTIÃO FERREIRA DOS SANTOS, NO BAIRRO SANTA MARGARIDA.</t>
+  </si>
+  <si>
+    <t>15700</t>
+  </si>
+  <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15700/asfalto_1.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Prefeito do Município Sr. Fabio Lisandro e a Secretária de Desenvolvimento Urbano e Obras a Sra. Vitória Miranda Queiroz, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE ASFALTAMENTO NA RUA RAIMUNDO PEREIRA LIMA NO RESIDENCIAL SANTO ANTÔNIO</t>
+  </si>
+  <si>
+    <t>15701</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15701/requerimento_limpesa_e_capinacao_2.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretário de Serviços Públicos Thairony Torres, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE CAPINAÇÃO E LIMPEZA NO RESIDENCIAL SANTO ANTÔNIO.</t>
+  </si>
+  <si>
+    <t>15702</t>
+  </si>
+  <si>
+    <t>602</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15702/requerimento_luz_led_3.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretário de Serviços Públicos Thairony Torres, NO SENTIDO QUE SEJA INSTALADO “LÂMPADA EM LED” NA RUA RAIMUNDO PEREIRA LIMA NO RESIDENCIAL SANTO ANTÔNIO.</t>
+  </si>
+  <si>
+    <t>15703</t>
+  </si>
+  <si>
+    <t>603</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15703/tapa_buraco_residencial_4.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Prefeito do Município Sr. Fabio Lisandro e a Secretária de Desenvolvimento Urbano e Obras a Sra. Vitória Miranda Queiroz, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NO RESIDENCIAL SANTO ANTÔNIO.</t>
+  </si>
+  <si>
+    <t>15704</t>
+  </si>
+  <si>
+    <t>604</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15704/tapa_buraco_residencial_5.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Prefeito do Município Sr. Fabio Lisandro e a Secretária de Desenvolvimento Urbano e Obras a Sra. Vitória Miranda Queiroz, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE TAPA BURACO NA TRAVESSA JOÃO DA CRUZ NEVES NO BAIRRO NOSSA SENHORA APARECIDA.</t>
+  </si>
+  <si>
+    <t>15707</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15707/21_requerimento_manutencao_de_iluminacao_publica_na_academia_da_saude_do_sitio_uri.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Secretário de Serviços Públicos o Sr. Thairony _x000D_
+Torres que seja feito o REPARO DA ILUMINAÇÃO PÚBLICA NA ACADEMIA DA SAÚDE E _x000D_
+NO CAMPO DO SÍTIO URI.</t>
+  </si>
+  <si>
+    <t>15708</t>
+  </si>
+  <si>
+    <t>606</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15708/22_requerimento_limpeza_vpr_uri.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal o Sr. Fábio Lisandro de Lima _x000D_
+Barros e ao Secretário de Serviços Públicos o Sr. Thairony Torres o serviço de ROÇO, _x000D_
+CAPINAÇÃO E LIMPEZA na comunidade da Vila Produtiva Rural do Uri, especialmente nos locais _x000D_
+públicos, quais sejam: arredores da escola, posto de saúde, associação de moradores, praça, e quadra _x000D_
+de esportes.</t>
+  </si>
+  <si>
+    <t>15712</t>
+  </si>
+  <si>
+    <t>607</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15712/extensaodepracasantoantonio.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Excelentíssimo Senhor Prefeito _x000D_
+Fábio Lisandro de Lima Barros e a Senhora Secretária de Desenvolvimento _x000D_
+Urbano e Obras Vitória Miranda Queiroz, que seja executada obra para a _x000D_
+EXTENSÃO DA ACADEMIA DA SAÚDE PEDRO HONÓRIO PEREIRA, _x000D_
+localizada no Bairro Maria Iris de lima e Sá Sampaio (residencial Santo Antônio).</t>
+  </si>
+  <si>
+    <t>15713</t>
+  </si>
+  <si>
+    <t>608</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15713/iluminacaosbairros.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Excelentíssimo Senhor Prefeito Fábio _x000D_
+Lisandro de Lima Barros, e ao Senhor Secretário de Serviços Publicos Thairony _x000D_
+Torres, que seja realizada A MELHORIA NA ILUMINAÇÃO DAS VIAS, que _x000D_
+ligam o bairro Maria Iris de Lima e Sá Sampaio (residencial Santo Antônio) aos _x000D_
+demais bairros da cidade.</t>
+  </si>
+  <si>
+    <t>15714</t>
+  </si>
+  <si>
+    <t>609</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15714/iluminacaopraca.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Excelentíssimo Senhor Prefeito Fábio _x000D_
+Lisandro de Lima Barros,a Senhor Secretário de Serviços Publicos Thairony _x000D_
+Torres, que seja realizada A MELHORIA NA ILUMINAÇÃO DA ACADEMIA DA _x000D_
+SAÚDE PEDRO HONÓRIO PEREIRA, localizadas no bairro Maria Iris de Lima _x000D_
+e Sá Sampaio (residencial Santo Antônio).</t>
+  </si>
+  <si>
+    <t>15715</t>
+  </si>
+  <si>
+    <t>610</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15715/requalificaca_1.pdf</t>
+  </si>
+  <si>
+    <t>apresenta este requerimento ao Excelentíssimo Senhor Prefeito Fábio Lisandro _x000D_
+de Lima Barros, extensivo ao Senhor Thairony Torres, seja realizada a REQUALIFICAÇÃO _x000D_
+das vias que interligam o Bairro Maria Iris de Lima e Sá Sampaio aos outros Bairros da _x000D_
+Cidade.</t>
+  </si>
+  <si>
+    <t>15716</t>
+  </si>
+  <si>
+    <t>611</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15716/canalsantoantonio.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Excelentíssimo Senhor Prefeito _x000D_
+Fábio Lisandro de Lima Barros e a Senhora Secretária de Desenvolvimento _x000D_
+Urbano e Obras Vitória Miranda Queiroz, que  executada obra para realizar a _x000D_
+REQUALIFICAÇÃO E DESOBSTRUÇÃO DO CANAL localizado na entrada _x000D_
+do Bairro Maria Iris de Lima e Sá Sampaio.</t>
+  </si>
+  <si>
+    <t>15717</t>
+  </si>
+  <si>
+    <t>612</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15717/tapaburacosantoantonio.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Excelentíssimo Senhor Prefeito _x000D_
+Fábio Lisandro de Lima Barros e a Senhora Secretária de Desenvolvimento _x000D_
+Urbano e Obras Vitória Miranda Queiroz, que seja realizada   OPERAÇÃO TAPA _x000D_
+BURACO, NAS RUAS DO BAIRRO MARIA IRIS DE LIMA E SÁ SAMPAIO _x000D_
+(Residencial Santo Antônio).</t>
+  </si>
+  <si>
+    <t>15718</t>
+  </si>
+  <si>
+    <t>613</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15718/requerimento_06.05.2026_2_solicitacao_requalificacao_da_rua_ana_alves_de_sa_loteamento_sao_francisco.docx</t>
+  </si>
+  <si>
+    <t>Requer requalificação da Rua Ana Alves de Sá, no Loteamento São Francisco, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15719</t>
+  </si>
+  <si>
+    <t>614</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15719/requerimento_23.04.2026_capinacao_na_praca_enoque_gomes_bezerra_no_bairro_primavera.docx</t>
+  </si>
+  <si>
+    <t>Requer capinação, limpeza e poda de árvores na Academia da Saúde Enoque Gomes Bezerra, no Bairro Primavera, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15720</t>
+  </si>
+  <si>
+    <t>615</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15720/requerimento_06.05.2026_capinacao_na_rua_ana_alves_de_sa_no_loteamento_sao_francisco_nesta_cidade..docx</t>
+  </si>
+  <si>
+    <t>Requer capinação na Rua Ana Alves de Sá, no Loteamento São Francisco, nesta cidade.</t>
+  </si>
+  <si>
+    <t>15721</t>
+  </si>
+  <si>
+    <t>616</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15721/requerimento_06.05.2026_requalificacao_da_rua_jose_janoca_de_oliveira_nossa_senhora_das_gracas.docx</t>
+  </si>
+  <si>
+    <t>Requer requalificação da Rua José Janoca de Oliveira, no Bairro Nossa Senhora das Graças, Nesta Cidade.</t>
+  </si>
+  <si>
+    <t>15722</t>
+  </si>
+  <si>
+    <t>617</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15722/requerimento_06.05.2026_tapa_buraco_na_rua__ana_nunes_de_carvalho_barros.docx</t>
+  </si>
+  <si>
+    <t>Requer tapa buraco na Rua Ana Nunes de Carvalho Barros, no Bairro Santo Antônio, nesta Cidade.</t>
+  </si>
+  <si>
+    <t>15726</t>
+  </si>
+  <si>
+    <t>618</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15726/requerimento_doacao_camas_ao_lar_sao_vicente.docx</t>
+  </si>
+  <si>
+    <t>requerer que seja encaminhado expediente ao Diretor do Hospital Regional Inácio de Sá, o Sr Francisco Guilherme Azevedo Sampaio, solicitando-o a doação de camas hospitalares com seus respectivos colchões para o Lar São Vicente de Paula, instituição de grande relevância social em nosso município.</t>
+  </si>
+  <si>
+    <t>15727</t>
+  </si>
+  <si>
+    <t>619</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15727/requerimento_limpeza_e_capinacao_quadra_no_povoado_de_montevideu.docx</t>
+  </si>
+  <si>
+    <t>requer ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretário de Serviços Públicos Thairony Torres, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE CAPINAÇÃO EM TORNO DA QUADRA, No Povoado de Montevideu, Distrito deste Município.</t>
+  </si>
+  <si>
+    <t>15728</t>
+  </si>
+  <si>
+    <t>620</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15728/requerimento_de_limpeza_e_capinacao_lar_sao_vicente.docx</t>
+  </si>
+  <si>
+    <t>requer ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretário de Serviços Públicos Thairony Torres, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE CAPINAÇÃO NO LAR SÃO VICENTE DE PAULA, Na Rua João Alves de Carvalho, Bairro Copo de Cristal, neste Município.</t>
+  </si>
+  <si>
+    <t>15729</t>
+  </si>
+  <si>
+    <t>621</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15729/indicacao_de_pavimentacao_rua_pedreiro_genesio.docx</t>
+  </si>
+  <si>
+    <t>indica ao Prefeito Municipal Senhor, Fábio Lisandro e a Secretária de Desenvolvimento e Obras Vitória Miranda,_x000D_
+Que seja feito o calçamento da Rua Pedreiro Genésio Alexandrino, no Bairro do Divino Espirito Santo, deste Município.</t>
+  </si>
+  <si>
+    <t>15732</t>
+  </si>
+  <si>
+    <t>622</t>
+  </si>
+  <si>
+    <t>http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15732/requerimento_limpeza_e_capinacao_posto_de_saude_no_povoado_de_montevideu.docx</t>
+  </si>
+  <si>
+    <t>requer ao Prefeito do Município Sr. Fabio Lisandro, e ao Secretário de Serviços Públicos Thairony Torres, NO SENTIDO QUE SEJA FEITO O SERVIÇO DE CAPINAÇÃO NO POSTO DE SAÚDE, No Povoado de Montevideu, Distrito deste Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3825,69 +10584,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15104/pl._executivo_no_001.2026._reajuste_dos_servidores.2026_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14882/creche_maria_eunice.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14928/projeto_de_lei_ordinaria_modifica_o_nome_projetada_9_localizado_no_bairro_adalberto_alves_de_sa_para_alderico_fernandes_de_souza.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14945/rua_projetada_esperanca.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14960/projeto_de_lei_modifica_o_nome_da_rua_projetada_02_do_bairro_sao_vicente_de_paulo_loteamento_monte_alegre_para_o_nome_severino_de_almeida_dutra..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14961/projeto_de_lei_modifica_o_nome_da_rua_projetada_03_do_bairro_sao_vicente_de_paulo_para_o_nome_carlos_francisco_sales..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14975/projeto_de_lei-manole_alexandre-02.02.26.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14978/projeto_de_lei_-_reajuste_minimo_e_inflacao_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14979/minuda_de_projeto_de_lei_regulamenta_a_rastreabilidade_das_emendas_parlamentares_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14989/rua_projetada_4_passe_a_se_chamar_elizio_de_sa_neves_no_distrito_de_umas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15046/projeto_de_lei_-_programa_mente_saudavel_futuro_brilhante.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15053/projeto_de_cicero_canuto_da_silva_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15111/novo_caps.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15163/projeto_de_lei_-_leo_parente.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14922/decreto_legislativo_titulo_de_cidadao__salgueirense_a_geraldo_pereira_lins_filho.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14972/tiulo_de_cidada-irma_margarida_isabel_franz-29.12.25.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15009/titulo_cidadao_francisco_fabio_de_oliveira_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14883/mocao_de_pesar_para_jose_roberto_de_vasconcelos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14956/mocao_de_pesar_a_giuelson_gadelhaboleu..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14957/mocao_de_pesar_a_antonio_manoel.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14976/emissao_19a522f278be6c187d8c22dc_memorando-183-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14977/mocao_jorge_raimundo.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15012/mocao_de_aplausosflavia_2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15013/mocao_de_aplausosfwedyson_2.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15015/mocao_de_aplausosgaldemiro_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15052/mocao_de_aplausos_e_reconhecimento_pelos_80_aos_da_bicharada_de_mestre_jaime.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15054/mocao_de_aplausos_e_reconhecimento_a_miguel_torres_pires_sa_de_vasconcelos.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15124/mocao_pesar_-_luciano_antonio_alves_de_lira..docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15125/mocao_pesar_pedro_leite.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15171/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14884/asfalto_montevideu.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14885/01-indica_ao_prefeito_municipal__e_a_secretaria_de_desenvolvimento_urbano_e_obras_a_pavimentacao_da_rua_buenos_aires..docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14887/03-indica_ao_prefeito_municipal__e_a_secretaria_de_desenvolvimento_urbano_e_obras_o_calacamento_da_rua_olegario_mariano..docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14892/08-indica_ao_prefeito_municipal__e_a_secretaria_de_desenvolvimento_urbano_e_obras_a.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14893/09-_indicacao_de_interdicao_de_via_publica.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14898/indicacao_instalacao_de_tartarugas_nas_vias.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14899/poco_artesiano_sitio_taboril_jose_de_souza.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14900/poco_artesiano_sitio_serrote_da_guia.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14901/indicacao_pavimentacao_comlemento_rua_irmao_olga_e_idelgarde.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14902/indicacao_pavimentacao_rua_antonio_nunes_de_lima.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14903/indicacao_pavimentacao_trav_antonio_trapiar.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14904/pavimentacao_rua_buenos_aires.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14905/tapa_buraco_rua_jose_nogueira.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14906/perfu.pocoingazeira.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14908/perfu.pocoquixaba.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14909/perfu.pocovasque.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14910/perfu.pocovarzearedonda_1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14911/indicacao_asfalto_rua_umas.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14912/indicacao_troca_de_lampadas_comunidade_umas.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14913/indicacao_calcamento_rua_neto_e_odete.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14923/indicacao_para_instalacao_de_placas_de_sinalizacao_na_rua_da_escola_paulo_fernando.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14924/indicacao_-_adequacao_da_sinalizacao_das_vias_publicas_tea.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14925/indicacao_para_secretaria_de_obras_-construcao_de_um_espaco_de_lazer_em_torno_da_quadra_do_riachinho.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14926/indicacao_para_instalacao_de_um_quebra-molas_em_frente_a_escola_paulo_fernando.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14927/indicacao_para_secretaria_de_educacao_-_construcao_de_um_parque_na_escola_paulo_fernando.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14942/indicacao_04.02.2026_construcao_de_quebra-molas_na_rua_jose_adalberto_no_bairro_santa_margarida.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14943/indicacao_04.02.2026_pavimentacao_da_rua_travessa_avenida_brasil.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14944/indicacao_04.02.2026_pavimentacao_da_rua_02_no_bairro_nossa_senhora_de_fatima..docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14946/indicacao_lixeira.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14947/indicacao_pimenta_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14948/indicacao_travessa_2.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14950/lombadas_4.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14951/lombadas_5.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14955/indica_o_servico_de_troca_de_lampada_no_poste_do_barramento__x118992_no_sitio_pocinhos..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14963/indica_a_instalacao_de_climatizadores_de_ar_nas_recepcoes_dos_pfs..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14973/pavimentacao-rua_jose_de_barros_do_nascimento-15.01.26.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14986/05-indica_ao_prefeito_municipal_o_senhor_fabio_lisandro_e_a_secretaria__vitoria_miranda_a_reforma_da_estrutura_da_ubs_do_bairro_cohab..docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14995/indicacao_secret_agricultura_perfuracao_de_poco_artesiano_sitio_poco_cercado_2asessao11022026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15002/tampa_bueira.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15003/tapa_buraco_rua_tenente_osvaldo__varejao.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15004/calcamento_rua_caracas.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15007/1_indicacao_calcamento_rua_de__acesso_ao_predio_da_justica_do_trabalho.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15008/2_indicacao_calcamento_rua_sete_loteamento_asa_branca.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15016/indicacao_pavimento_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15017/indicacao_refotma_parque_2.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15020/indicacao_cobertura_6.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15045/indicacao_perfuracao_de_poco-_sitio_queimada_grande.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15047/indicacao_a_inclusao_da_historia_de_mestre_jaime_e_da_bicharada_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15048/indicacao_para_pontos_de_apoio_as_mulheres_criancas_e_adolescentes_durante_o_periodo_de_carnaval.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15051/indicacao_abafador_de_ruido_para_o_camarote_da_inclusao.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15056/indicacao_19.02.2026_requalificacao_da_calcada_do_cemiterio_publico.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15057/indicacao_19.02.2026_requalificacao_de_calcamento_na_rua_joaquim_nabuco.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15058/poco_artesiano_sitio_ouro_preto.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15059/tapa_buraco_r_honorato_marinho.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15060/tapa_buraco_r_clarisbalti_filgueira.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15064/3_indicacao_extensao_de_rede_de_energia_eletrica_para_loteamento_brisa_do_sao_francisco_no_uri.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15066/indicacao_posto_de_correios_no_monte_alegre.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15067/indicacao_rua_avenida_recife2.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15068/indicacao_rua_joao_m_s_francisco_i_jamilles_a_francisco_r_de_lima.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15069/indicacao_rua_joao_mariano_sobrinho.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15075/pavimentacao_-avenida-_lotemento_asa_branca.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15076/pavimentacao_-rua_reverendo_jose_maria_passos.11.02.26.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15077/pavimentacao-rua_07-_loteamento_asa_branca-12.02.26.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15078/pavimentacao-rua_24-loteamento_asa_branca-12.02.26.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15080/indica_providencias_para_a_reutilizacao_do_predio_onde_funcionava_o_antigo_psf_do_divino..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15087/indicacao_saude.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15088/indicacao_pavimento_1.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15089/indicacao_pavimento_2.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15090/indicacao_pavimento_3.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15126/indicacao_patrolamento_rua_jose_alves_de_lira.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15127/poco_artesiano_sitio_fazenda_cachoeira_grande.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15128/indicacao_para_secretaria_de_obras_-_indicacao_de_calcamento_na_24_no_loteamento_asa_branca.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15129/indicacao_para_secretaria_de_obras_-_indicacao_de_calcamento_na_rua_wildes_alencar_sampaio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15130/agilizarcalcamenaurasampaio_1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15131/agilizarcalcamenpedropergentino.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15156/melhoriailuminacao.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15164/indicacao_troca_de_lampadas_4.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15165/indicacao_pavimento_1.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15166/indicacao_pavimento_2.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15167/indicacao_pavimento_3.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14886/02-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento_da_ruaolegario_mariano.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14888/04-requer_ao_prefeito_municipal_e_ao_secretaria_de_obras_vitoria_miranda_o_servico_de_tapa_buraco_na_joao_buique.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14889/05-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_da_rua_joao_buique..docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14890/06-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_revitalizacao_da_rua_venezuela.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14891/07-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria_na_avenida_central.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14894/10-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_limpeza_e_capinacao_do_corrego_na_rua_pantaleao_de_carvalho..docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14895/11-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_a_poda_de_arvores.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14896/12-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria_na_mariquinha_parente.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14897/13-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria_na_rua_manoel_alencar_araujo.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14907/limpezaantoniohenrique.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14914/requerimento_iluminacao_sitio_pocinhos.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14915/7_requerimento_instalacao_de_luminaria_publica_nos_sitios_pocinhos_e_caxite.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14916/6_requerimento_perfuracao_de_poco_no_sitio_uri_propriedade_de_antonio_pedro_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14917/5_requerimento_perfuracao_de_poco_no_sitio_uri_propriedade_de_francisco_de_assis_ribeiro_zuza.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14918/1_requerimento_perfuracao_de_poco_na_vpr_uri_propriedade_de_lucia_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14919/3_requerimento_perfuracao_de_poco_no_sitio_uri_propriedade_de_maria_veneranda_neto.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14920/2_requerimento_perfuracao_de_poco_na_vpr_uri_propriedade_de_meire_nascimento.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14921/4_requerimento_perfuracao_de_poco_no_sitio_uri_propriedade_de_robilson_barros.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14929/requerimento__para_patrolamento_das_estradas_dos_paus_brancos_de_cima_e_saco_da_canoa.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14930/requerimento_solicitacao_de_um_pipa_de_agua_potavel_para_o_sitio_baixio_do_tanque.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14931/requerimento_limpeza_e_retirada_de_entulho_na_rua_10_na_cohab.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14932/requerimento__para_limpeza_regular_da_quadra_do_riachinho.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14933/requerimento__secretaria_de_servicos_publicos_capinacao_limpeza_e_retirada_de_entulhos_da_rua_antonio_pereira_de_lima_bairro_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14934/requerimento_para_servico_de_patrolamento_na_rua_24_-_loteamento_asa_branca.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14935/limpeza_e_manutencao.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14936/pecas_luminarias.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14937/requerimento_04.02.2026_capinacao_na_rua_doaciano_angelim.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14938/requerimento_04.02.2026_capinacao_na_travessa_avenida_brasil.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14939/requerimento_04.02.2026_capinacao_na_travessa_umbelino_de_sa_araujo.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14940/requerimento_04.02.2026_limpeza_e_capinacao_no_loteamento_asa_branca.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14941/requerimento_04.02.2026_poda_de_arvores_na_rua_doaciano_angelim.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14949/limpesa_3.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14952/requerimento_5estrada_7.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14953/tapa_buraco_asa_branca_6.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14954/requer_o_servico_de_instalacao_de_luminaria_no_poste_do_barramento_x201843..pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14958/limpeza_de_barreiros_no_sitio_tamboril.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14959/requer_o_servico_de_tapa-buarco_na_rua_jose_brito_rosado_bairro_nossa_senhora_das_gracas..pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14962/limpeza_de_barreiros_no_sitio_tamboril.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14964/requer_o_servico_de_aquisicao_e_instalacao_de_dois_ar_condicionados_no_psf_do_imperador..pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14965/capinacao_e_roco-jose_de_barros_do_nascimento-14.01.26.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14966/capinacao-roco-entulho-rua__joao_pessoa-27.01.26.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14967/entulho-jose_de_barros_do_nascimento-14.01.26.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14968/limpeza_da_estrada_asa_branca-pitombeira_-27.01.26.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14969/limpeza_da_estrada_lixao-_27.01.26.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14970/tapa-buraco-rua_joao_pessoa-27.01.26.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14971/troca_de_lampadas_queimadas-_rua_45.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14974/esgoto-prado-02.02.26.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14980/requerimento_04.02.2026_tapa_buraco_na_avenida_do_loteamento_asa_branca.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14981/requerimento_04.02.2026_troca_de_luminaria_na_rua_rita_alves_dos_santos_no_bairro_primavera.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14982/01-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento_da_rua_ana_alves_de_sa.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14983/02-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria_na_rua_joaquim_de_sa_parente.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14984/03-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_do_corrego_na_av_mariquinha_parente..docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14985/04-requer_ao_prefeito_municipal_e_a_secretaria_de_obras_o_servico_de_tapa_bura_na_rua_monsenhor_ambrosino_leite..docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14987/06-_requer_ao_prefeito_municipal_e_ao_diretor_da_companhia_de_abastecimento_de_agua_compesa_o_senhor_mario_solon_para_providenciar_a_desobstrucao.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14988/requerimento_11.02.2026_troca_de_luminaria_rua_doaciano_angelim_-_santa_margarida.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14990/requerimento_11.02.2026_desentupimento_de_esgoto_e_vazamento_de_agua_na_rua_sao_vicente.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14991/requerimento_11.02.2026_capinacao_na_rua_joao_alves_de_marins.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14992/requerimento_11.02.2026_manutencao_de_luminarias_pista_de_cooper.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14993/requerimento_11.02.2026_retirada_de_entulho_na_rua_luiz_bento.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14994/requerimento_11.02.2026_troca_de_luminaria_rua_joao_alves_de_marins.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14996/requerimento_secret_servicos_publicos_bairro_barriguda_sessao11022026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14997/requerimento_secret_servicos_publicos_entulho_bairro_centro_sessao11022026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14998/requerimento_limpeza_e_capinacao_ruas_manoel_leonidas_augusto_opdemom_jose_luiz_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14999/operacao_tapa_buracos_bom_senhor_anbrosino_leite_bairro_bomba2.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15000/requerimento_iluminacao_acude_novoo2.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15001/requerimento_requalificacao_rua_joaquim_nabuco.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15005/8_requerimento_de_horas_de_maquina_retoescavadeira_com_a_finalidade_de_escavar_barreiro._sitio_baixio_grande_propriedade_de_jorge_bernardino_dos_santos_ricarte.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15006/9_requerimento_instalacao_de_luminaria_publica_no_sitio_uri_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15010/calcamentotv42_1.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15011/limpezaaltodas_abelhas_.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15014/requalificacaotv42_2.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15018/limpesa__rua_carneiro_3.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15019/luz_parque_5.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15021/limpesa_acude_4.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15022/requer_o_servico_de_tapa-buraco_na_rua_joquim_nabuco..pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15023/requer_o_servico_de_tapa-buraco_na_rua_jose_andrade_menezes..pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15024/requer_o_servico_de_tapa-buraco_na_rua_projetada_13_no_loteamento_novo_salgueiro..pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15025/requer_o_servico_de_tapa-buraco_na_rua_raimundo_pereira_lima..pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15026/requerimento_solicitacao_de_quebra_molas_e_lombadas_1.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15027/requer_o_servico__de_retirada_de_entulho_ao_lado_do_posto_de_saude_do_residencial_santo_antonio..pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15028/requerimento_tapa_buraco_na_rua_coronel_honorato_marinho.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15029/requer_o_servico_de_retirada_de_entulho_na_rua_raimundo_pereira_lima_no_residencial_santo_antonio..pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15030/requer_o_servico_de_dedetizacao_na_beira_do_acude_velho..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15031/01.26-_patrolamento_estrada_dnocs.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15032/02.26_-_limpeza_e_capinacao_-_primavera_-__j-10_e_outra.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15033/03.26-_relatorio_de_atividades_dir._renda_e_cidadania.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15034/04.26_-_tapa_buraco_-_primavera_-_r_irmaos_olga_e_idelgarde.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15035/05.26_-_iluminacao_-_primavera_-_r_pedro_odilon_barros_alencar_luz.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15036/capinacao-francisco_correia-09.02.26.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15037/capinacao-inacio_de_sa-09.02.26.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15038/requalificacao-_rua_inacio_de_sa.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15039/tapa_buraco-coronel_honorato_marinho_e_travessa_joao_da_cruz_neves-09.02.26.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15040/tapa-buraco_na_rua_joao_buique-06.02.26.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15041/troca_de_lampadas-_sitio_queimada_grande_.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15042/o_patrolamento_da_rua_15_bairro_do_planalto_desta_cidade.__.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15043/limpeza-capinacao_-retirada_de_lixo_na_escola_cleuzemi-09.02.26.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15044/entulho-cata_tralha-avenida_brasil-09.02.26.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15049/requerimento_para_tapa_buraco_na_avenida_audisio_rocha.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15050/requerimento__para_patrolamento_nas_estradas_principais_e_vicinais_do_sitio_baixio_do_tanque.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15055/requerimento_19.02.2026_troca_de_luminaria_rua_claudomilso.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15061/requerimento_secret_agricultura_patrolamento_sitio_boi_morto_3asessao19022026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15062/requerimento_secrer_obras_tapaburaco_rua_alexandre_parente_sessao19022026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15063/requerimento_secrer_obras_tapaburaco_rua_jose_carneiro_sessao19022026.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15065/10_requerimento_limpeza_e_recolhimento_de_lixo_bairro_santa_margarida.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15070/capinacao-avenida_jose_nivaldo_barbosa-asa_branca-12.02.26.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15071/poda_de_arvores_-_praca_da_granja_.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15072/requalificacao-rua_quinze-11.02.26.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15073/retirada_de_entulho.-_rua_jose_idalino_.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15074/tapa_buraco-avenida_jose_nivaldo_barbosa-loteamento_asa_branca-12.02.26.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15079/requeiro_o_servico_de_asfaltamento_na_rua_sebastiao_da_silva_barros_e_avenida_elisa_patriota..pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15081/requer_o_servico_de_recosntrucao_de_uma_lombada_na_rua_geroncio_martins_vieira..pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15082/requeiro_o_servico_de_asfaltamento_na_rua_clarisbalte_figueiras_sampaio..pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15083/requeiro_o_servico_de_asfaltamento_na_rua_joaquim_nabuco.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15084/solicitacao_de_recomposicao_de_base_com_solo.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15085/solicitacao_tapa_buraco.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15086/compesa_acude.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15091/limpesa_luz_praca_dos_leoes.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15092/limpesa_roco_-_c.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15093/limpesa_roco_divino.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15094/limpesa_roco.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15095/requerimento_manutencao.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15096/retirade_lixo.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15097/tapa_buraco.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15098/14-requer_ao_prefeito_municipal___e_a_secretaria_de_desenvolvimento_urbano_e_obras_vitoria_miranda_que_providencie_o_servico_de_tapa_buraco_na_.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15099/15-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_limpeza_e_capinacao_na_travessa_expedito_de_sa_araujo..docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15100/16-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_patrolamento_na_travessa_cornelio_soares_pl.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15101/17-requer_ao_prefeito_municipal___e_a_secretaria_de_desenvolvimento_urbano_e_obras_vitoria_miranda_que_providencie_o_servico_de_tapa_buraco_na_.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15102/18-requer_ao_prefeito_municipal___e_a_secretaria_de_desenvolvimento_urbano_e_obras_vitoria_miranda_que_providencie_o_servico_de_tapa_buraco_na_.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15103/19-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_cvoletores_de_lixo_para_o_sitio_solta..docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15105/01-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao..docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15106/02-_requer_ao_prefeito_municipal_e_ao_diretor_da_companhia_de_abastecimento_de_agua_compesa_o_senhor_mario_solon_para_providenciar_a_desobstrucao.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15107/03-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_instalacao_de_luminaria_sitio_varzea_redonda...docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15108/04-requer_ao_prefeito_municipal_e_a_secretaria_de_obras_o_servico_de_tapa_bura_na_rua_joao_agra_pereira..docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15109/05-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria_na_rua_maria_das_dores.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15110/06-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_do_corrego_na_av_mariquinha_parente..docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15112/limpeza.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15113/11_requerimento_reparo_de_esgoto_rua_olegario_mariano.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15114/12_requerimento_tapa_buraco_na_rua_joaquim_gondim.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15115/requerimento_25.02.2026_instalacao_de_manilhas_na_avenida_mariquinha_parente_no_planalto.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15116/requerimento_25.02.2026_instalacao_de_manilhas_na_rua_expedita_de_sa_araujo_no_loteamento_sao_francisco.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15117/requerimento_25.02.2026_capinacao_na_avenida_mariquinha_parente.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15118/requerimento_25.02.2026_capinacao_na_rua_expedita_de_sa_araujo.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15119/requerimento_25.02.2026_troca_de_luminaria_rua_joao_alves_de_marins.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15120/06.26_-_manutencao_de_esgoto_-_r._olegario_mariano_e_r._jose_luiz_martins.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15121/requerimento_tapa_buraco-_rua_sebastiao_ferreira_dos_santos_santa_margarida.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15122/requerimento_de_pedido_de_implatacao_de_iluminacao_completa_nos_poste_do_sitio_solta.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15123/requerimento_-_solicitando_instalacao_de_placa_de_identificacao_praca_francisca_canuto.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15132/requer_o_servico_de_poda_nas_arvores_em_frente_ao_condominio_maria_america..pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15133/requer_o_servico_de_limpeza_capinacao_e_poda_na_rua_jose_carneiro..pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15134/requer_o_servico_de_limpeza_e_capinacao_na_rua_maria_alice_barros_alencar_luz..pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15135/limpeza_de_canal_da_cohab.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15136/limpeza_de_canal_entre_a_rua_frei_damiao_e_monsenhor_mariano.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15137/limpeza_de_matagal_em_frente_a_rua_frei_damiao.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15138/limpeza_de_praca_na_rua_11_na_cohab.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15139/retirada_residuos_de_poda_na_calcada_da_escola_maurina.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15140/tapaburacosntamargarida.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15141/calcamentorua42.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15142/requalificacaoleonadodavince_1.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15143/limpezaprimavera.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15144/limpezacleuzemi.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15145/limpezadavinci.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15146/limpezaprimavera.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15147/limpezaerequalificacaocohab.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15148/limpezatravessa43_1.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15149/limpezaaltodasabelhas_1.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15150/limpezaprojetada02.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15151/limpezaalgarobas.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15152/podaarvpedroodilon.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15153/reformapostodesaude.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15154/requalificactravessajosecarlos_2.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15155/entulhoruagravata_1.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15157/capinacao-estabilizacao_antonio_jose-centro-23.02.26.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15158/capinacao-roco-rua_mironildes_da_silva_santos-barriguda-23.02.26.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15159/reparo-esgoto-barriguda-23.02.26.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15160/entulho-rua_mironildes_da_silva_santos-barriguda-23.02.26.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15161/patrolamento-rua_projetada_18-23.02.26.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15162/tapa_buraco-rua_mironildes_da_silva_santos-barriguda-23.02.26.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15168/requerimento_limpesa__-_copia.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15169/tapa_buraco.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15170/requerimento_manutentcao.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15172/requerimento_esgoto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15104/pl._executivo_no_001.2026._reajuste_dos_servidores.2026_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15733/projeto_de_lei._poder_executivo_02.2026..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15734/projeto_de_lei._poder_executivo_03.2026._reajuste..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14882/creche_maria_eunice.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14928/projeto_de_lei_ordinaria_modifica_o_nome_projetada_9_localizado_no_bairro_adalberto_alves_de_sa_para_alderico_fernandes_de_souza.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14945/rua_projetada_esperanca.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14960/projeto_de_lei_modifica_o_nome_da_rua_projetada_02_do_bairro_sao_vicente_de_paulo_loteamento_monte_alegre_para_o_nome_severino_de_almeida_dutra..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14961/projeto_de_lei_modifica_o_nome_da_rua_projetada_03_do_bairro_sao_vicente_de_paulo_para_o_nome_carlos_francisco_sales..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14975/projeto_de_lei-manole_alexandre-02.02.26.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14978/projeto_de_lei_-_reajuste_minimo_e_inflacao_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14979/minuda_de_projeto_de_lei_regulamenta_a_rastreabilidade_das_emendas_parlamentares_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14989/rua_projetada_4_passe_a_se_chamar_elizio_de_sa_neves_no_distrito_de_umas.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15046/projeto_de_lei_-_programa_mente_saudavel_futuro_brilhante.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15053/projeto_de_cicero_canuto_da_silva_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15111/novo_caps.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15163/projeto_de_lei_-_leo_parente.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15173/detran_kids.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15223/projeto.de.lei.doacao.de.sangue.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15250/retificado_projeto_de_lei_-agaeudes.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15302/alteracao_projeto_de_lei_2641.2025.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15334/detran_kids.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15387/projeto_de_lei_cras_1.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15421/projeto_de_lei_cras_2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15551/modifica_o_nome_da_avenida_dois_no_loteamento_asa_branca__santa_margarida_para_rua_marcelo_antonio_e_vasconcelos.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15620/projeto_de_lei_01-2026_saviopires.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15627/institui_a_reserva_de_percentual_de_unidades_habitacionais_destinadas_as_mulheres_vitimas_de_violencia_domestica_e_familiar_nos_programas_habitacionais_do_municipio_de_salgueiro.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15650/projeto_de_lei_02-2026_saviopires.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15724/projeto_de_lei_programa_municipal_ruas_e_estradas_em_dia_correto.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14922/decreto_legislativo_titulo_de_cidadao__salgueirense_a_geraldo_pereira_lins_filho.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14972/tiulo_de_cidada-irma_margarida_isabel_franz-29.12.25.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15009/titulo_cidadao_francisco_fabio_de_oliveira_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15211/titulo_sandro_ricardo_martins_pereira.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15505/titulo_cidadao_henrique_costa_da_veiga_seixas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15506/titulo_cidadao_fabio_lisandro_limeira_santos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14883/mocao_de_pesar_para_jose_roberto_de_vasconcelos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14956/mocao_de_pesar_a_giuelson_gadelhaboleu..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14957/mocao_de_pesar_a_antonio_manoel.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14976/emissao_19a522f278be6c187d8c22dc_memorando-183-2026_assinado_versaoimpressao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14977/mocao_jorge_raimundo.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15012/mocao_de_aplausosflavia_2.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15013/mocao_de_aplausosfwedyson_2.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15015/mocao_de_aplausosgaldemiro_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15052/mocao_de_aplausos_e_reconhecimento_pelos_80_aos_da_bicharada_de_mestre_jaime.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15054/mocao_de_aplausos_e_reconhecimento_a_miguel_torres_pires_sa_de_vasconcelos.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15124/mocao_pesar_-_luciano_antonio_alves_de_lira..docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15125/mocao_pesar_pedro_leite.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15171/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15192/mocao_de_pesar_a_maria_de_fatima_pereira_de_brito.1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15312/mocao_joseildo_irmao_pacele.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15363/formula_votos_de_aplausos_a_anny_barros_pelo_titulo_de_miss_plus_size_nacional..pdf1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15373/allan_junior.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15400/mocao_maria_das_dores.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15528/mocao_de_pesar_dr._dimas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15537/educacao_ica.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15538/mocao_pesar_jose_dario.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15552/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15556/mocao_de_pesar_para_edgar_alves_gondim.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15617/mocao_de_aplausos_daniel_faustino.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15624/mocao_de_pesar_para_margarida_maria_sampaio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15640/mocao_de_pesar_severino_pedro.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15680/mocao_de_pesar-francisca_matias_dantas_barbosa..pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15683/mocao_de_pesar_aos_familiares_de__elida_pires_locio_cabral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15691/mocao_de_pesar_para_maria_adeilda_da_silva_sessao_do_dia_06_de_maio.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15710/mocao_de_aplausossalgueirofm.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15723/mocao_maria_ferreira_3.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15725/mocao_cicero_jose.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14884/asfalto_montevideu.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14885/01-indica_ao_prefeito_municipal__e_a_secretaria_de_desenvolvimento_urbano_e_obras_a_pavimentacao_da_rua_buenos_aires..docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14887/03-indica_ao_prefeito_municipal__e_a_secretaria_de_desenvolvimento_urbano_e_obras_o_calacamento_da_rua_olegario_mariano..docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14892/08-indica_ao_prefeito_municipal__e_a_secretaria_de_desenvolvimento_urbano_e_obras_a.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14893/09-_indicacao_de_interdicao_de_via_publica.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14898/indicacao_instalacao_de_tartarugas_nas_vias.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14899/poco_artesiano_sitio_taboril_jose_de_souza.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14900/poco_artesiano_sitio_serrote_da_guia.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14901/indicacao_pavimentacao_comlemento_rua_irmao_olga_e_idelgarde.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14902/indicacao_pavimentacao_rua_antonio_nunes_de_lima.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14903/indicacao_pavimentacao_trav_antonio_trapiar.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14904/pavimentacao_rua_buenos_aires.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14905/tapa_buraco_rua_jose_nogueira.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14906/perfu.pocoingazeira.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14908/perfu.pocoquixaba.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14909/perfu.pocovasque.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14910/perfu.pocovarzearedonda_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14911/indicacao_asfalto_rua_umas.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14912/indicacao_troca_de_lampadas_comunidade_umas.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14913/indicacao_calcamento_rua_neto_e_odete.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14923/indicacao_para_instalacao_de_placas_de_sinalizacao_na_rua_da_escola_paulo_fernando.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14924/indicacao_-_adequacao_da_sinalizacao_das_vias_publicas_tea.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14925/indicacao_para_secretaria_de_obras_-construcao_de_um_espaco_de_lazer_em_torno_da_quadra_do_riachinho.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14926/indicacao_para_instalacao_de_um_quebra-molas_em_frente_a_escola_paulo_fernando.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14927/indicacao_para_secretaria_de_educacao_-_construcao_de_um_parque_na_escola_paulo_fernando.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14942/indicacao_04.02.2026_construcao_de_quebra-molas_na_rua_jose_adalberto_no_bairro_santa_margarida.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14943/indicacao_04.02.2026_pavimentacao_da_rua_travessa_avenida_brasil.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14944/indicacao_04.02.2026_pavimentacao_da_rua_02_no_bairro_nossa_senhora_de_fatima..docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14946/indicacao_lixeira.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14947/indicacao_pimenta_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14948/indicacao_travessa_2.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14950/lombadas_4.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14951/lombadas_5.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14955/indica_o_servico_de_troca_de_lampada_no_poste_do_barramento__x118992_no_sitio_pocinhos..pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14963/indica_a_instalacao_de_climatizadores_de_ar_nas_recepcoes_dos_pfs..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14973/pavimentacao-rua_jose_de_barros_do_nascimento-15.01.26.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14986/05-indica_ao_prefeito_municipal_o_senhor_fabio_lisandro_e_a_secretaria__vitoria_miranda_a_reforma_da_estrutura_da_ubs_do_bairro_cohab..docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14995/indicacao_secret_agricultura_perfuracao_de_poco_artesiano_sitio_poco_cercado_2asessao11022026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15002/tampa_bueira.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15003/tapa_buraco_rua_tenente_osvaldo__varejao.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15004/calcamento_rua_caracas.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15007/1_indicacao_calcamento_rua_de__acesso_ao_predio_da_justica_do_trabalho.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15008/2_indicacao_calcamento_rua_sete_loteamento_asa_branca.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15016/indicacao_pavimento_1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15017/indicacao_refotma_parque_2.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15020/indicacao_cobertura_6.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15045/indicacao_perfuracao_de_poco-_sitio_queimada_grande.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15047/indicacao_a_inclusao_da_historia_de_mestre_jaime_e_da_bicharada_1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15048/indicacao_para_pontos_de_apoio_as_mulheres_criancas_e_adolescentes_durante_o_periodo_de_carnaval.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15051/indicacao_abafador_de_ruido_para_o_camarote_da_inclusao.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15056/indicacao_19.02.2026_requalificacao_da_calcada_do_cemiterio_publico.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15057/indicacao_19.02.2026_requalificacao_de_calcamento_na_rua_joaquim_nabuco.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15058/poco_artesiano_sitio_ouro_preto.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15059/tapa_buraco_r_honorato_marinho.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15060/tapa_buraco_r_clarisbalti_filgueira.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15064/3_indicacao_extensao_de_rede_de_energia_eletrica_para_loteamento_brisa_do_sao_francisco_no_uri.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15066/indicacao_posto_de_correios_no_monte_alegre.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15067/indicacao_rua_avenida_recife2.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15068/indicacao_rua_joao_m_s_francisco_i_jamilles_a_francisco_r_de_lima.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15069/indicacao_rua_joao_mariano_sobrinho.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15075/pavimentacao_-avenida-_lotemento_asa_branca.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15076/pavimentacao_-rua_reverendo_jose_maria_passos.11.02.26.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15077/pavimentacao-rua_07-_loteamento_asa_branca-12.02.26.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15078/pavimentacao-rua_24-loteamento_asa_branca-12.02.26.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15080/indica_providencias_para_a_reutilizacao_do_predio_onde_funcionava_o_antigo_psf_do_divino..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15087/indicacao_saude.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15088/indicacao_pavimento_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15089/indicacao_pavimento_2.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15090/indicacao_pavimento_3.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15126/indicacao_patrolamento_rua_jose_alves_de_lira.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15127/poco_artesiano_sitio_fazenda_cachoeira_grande.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15128/indicacao_para_secretaria_de_obras_-_indicacao_de_calcamento_na_24_no_loteamento_asa_branca.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15129/indicacao_para_secretaria_de_obras_-_indicacao_de_calcamento_na_rua_wildes_alencar_sampaio.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15130/agilizarcalcamenaurasampaio_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15131/agilizarcalcamenpedropergentino.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15156/melhoriailuminacao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15164/indicacao_troca_de_lampadas_4.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15165/indicacao_pavimento_1.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15166/indicacao_pavimento_2.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15167/indicacao_pavimento_3.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15174/rua_12.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15177/indicacao_rua_jose_messias.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15178/indicacao_rua_sao_jose_umas.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15179/indicacao_rua_travessa_audisio_rocha_sampaio.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15198/4_indicacao_passagem_molhada_no_sitio_lagoa_da_caatinga.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15199/5_indicacao_ponte_sobre_o_sangrador_do_acude_novo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15203/indicacao-que_seja_feito_o_complemento_da_pavimentacao_na_rua_geroncio_martins_vieira_bairro_santa_margarida_neste_municipio..docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15204/capinacao_acude_novo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15213/indicacao_.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15227/indicacao_loteam_monte_asa_branca.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15228/indicacao_loteamento_monte_alegre.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15229/indicacao_loteamento_novo_salgueiro.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15230/indicacao_loteamento_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15231/indicacao_servico_publico.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15232/indicacao_servicos_publico_-_cop.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15233/indicacao_servicos_publico_e_rural.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15234/indicacaojoao_buique.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15236/indicacao_melvin_jones.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15272/indicacao-calcamento_mimisso.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15277/perfu.pocotapuio.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15301/indicacao_patrolamento_da_rua_10.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15307/6_indicacao_calcamento_rua_da_gloria_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15309/indicacao_antonio_faustino_de_menezes_vii_geres.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15310/indicacao_evergisto_santa_margarida.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15323/04-indica_ao_prefeito_municipal__e_a_secretaria_de_desenvolvimento_urbano_e_obras_a_pavimentacao..docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15344/indicacao_rua_av_aurora_de_carvalho_rosa.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15346/indicacao_rua_valdemar_menezes.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15347/indicacao_muro_de_protecao_rua_francisco_correia.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15371/calc.travessa.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15374/oab_hon_adm.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15377/desobistrucao_de_boeira_rua_dr_erick_ribeiro.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15378/limpesa_e_patrolamento_da_rua_8_lot_sao_francisco.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15386/05-indica_o_projeto_corredor_do_esporte_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos..pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15395/indicacao_rua_sao_pedro.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15409/indicacao_disponibilizacao_de_kit_de_material_escolar_adaptado_para_alunos_atipicos_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15422/travessa_joao_buique-_travessia_para_os_moradores.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15428/pavimentacao_rua_projetada_2_loteamento_sao_francisco.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15461/indicacao_para_secretaria_de_obras_-_indicacao_de_calcamento_na_rua_leonardo_da_vinci_no_bairro_augusto_de_alencar_sampaio.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15463/7_indicacao_ampliacao_da_rede_eletrica_da_escola_pedro_paixao_vpr_uri.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15481/rua_antonio_carlos_pereira_bairro_sao_vicente_de_paulo_frente_da_casadanny.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15482/rua_projetada_13pavimentacao._lateral_danny_e_luciano..docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15483/rua_maria_eunice_gondim_sales._frente_casa_luciano._com_foto.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15484/editada_rua_projetada_13pavimentacao._lateral_danny_e_luciano._com_foto__editada.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15491/revitalizacao_pista_cooper.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15492/indicacao__passarela_de_pedestres.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15502/indicacao_para_cobertura_da_quadra_atras_da_escola_jose_neu.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15507/8_indicacao_construcao_de_lombada_na_rua_valdemar_menezes.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15509/indicacao_08.04.2026_construcao_de_faixa_elevada_na_rua_valdemar_menezes.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15523/perfu.pocotapuio_1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15526/calcamento.primavera.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15527/recapearamontealegre.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15545/04-indica_ao_prefeito_municipal__e_a_secretaria_de_desenvolvimento_urbano_e_obras_a.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15546/05-indica_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15553/indicacao_pavimentacao_rua_chile_copo_de_cristal.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15558/revestimentocanal.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15559/asfaltoantonioalves.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15560/asfaltocohab.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15562/asfaltoelisa.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15563/asfaltocentro.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15564/extensaodepraca.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15565/asfaltomandacaru.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15566/asfaltopradoboot.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15567/reformapracadaigreja_2.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15568/recapeamentomontealegre.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15569/reforma_parque_das_criancas.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15570/asfaltobarriguda.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15571/reformapracabarrig.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15572/calcamentoruaeliasjose.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15584/indicacao_secretaria_obras_loteamento_novo_salgueiro_11asessao15042026.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15603/indica_implantacao_de_acadenia_na_comunidade_do_mandacaru.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15614/indicacao_de_pavimentacao_da_rua_francisca_da_cruz_bezerra_rocha.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15618/indicacao_de_vazamento_rua_antonio_filgueira_soares.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15619/indicacao_de_poco_artesiano_sitio_solta.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15621/centro_de_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15622/indicacao_progama_bolsa_auxilio_eja.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15637/9_indicacao_construcao_de_um_ponto_de_parada_de_onibus_e_vans_na_comunidade_do_serrote_da_guia.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15641/indicacao_22.04.2026_pavimentacao_da_travessa_treze_de_maio.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15647/limpesa_e_patrolamento_da_rua_8_lot_sao_francisco.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15648/indicacao_patrolamento_da_rua_10.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15705/indicacao_pavimenta_6.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15706/indicacao_pavimenta_7.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15709/perfu.pocoalazao.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15711/doacao.terr.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15730/indicacao_reparo_de_bueira.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15731/indicacao_tapa_buraco_rua_miguel_mano.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14886/02-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento_da_ruaolegario_mariano.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14888/04-requer_ao_prefeito_municipal_e_ao_secretaria_de_obras_vitoria_miranda_o_servico_de_tapa_buraco_na_joao_buique.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14889/05-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_da_rua_joao_buique..docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14890/06-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_revitalizacao_da_rua_venezuela.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14891/07-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria_na_avenida_central.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14894/10-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_limpeza_e_capinacao_do_corrego_na_rua_pantaleao_de_carvalho..docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14895/11-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_a_poda_de_arvores.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14896/12-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria_na_mariquinha_parente.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14897/13-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria_na_rua_manoel_alencar_araujo.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14907/limpezaantoniohenrique.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14914/requerimento_iluminacao_sitio_pocinhos.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14915/7_requerimento_instalacao_de_luminaria_publica_nos_sitios_pocinhos_e_caxite.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14916/6_requerimento_perfuracao_de_poco_no_sitio_uri_propriedade_de_antonio_pedro_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14917/5_requerimento_perfuracao_de_poco_no_sitio_uri_propriedade_de_francisco_de_assis_ribeiro_zuza.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14918/1_requerimento_perfuracao_de_poco_na_vpr_uri_propriedade_de_lucia_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14919/3_requerimento_perfuracao_de_poco_no_sitio_uri_propriedade_de_maria_veneranda_neto.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14920/2_requerimento_perfuracao_de_poco_na_vpr_uri_propriedade_de_meire_nascimento.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14921/4_requerimento_perfuracao_de_poco_no_sitio_uri_propriedade_de_robilson_barros.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14929/requerimento__para_patrolamento_das_estradas_dos_paus_brancos_de_cima_e_saco_da_canoa.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14930/requerimento_solicitacao_de_um_pipa_de_agua_potavel_para_o_sitio_baixio_do_tanque.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14931/requerimento_limpeza_e_retirada_de_entulho_na_rua_10_na_cohab.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14932/requerimento__para_limpeza_regular_da_quadra_do_riachinho.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14933/requerimento__secretaria_de_servicos_publicos_capinacao_limpeza_e_retirada_de_entulhos_da_rua_antonio_pereira_de_lima_bairro_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14934/requerimento_para_servico_de_patrolamento_na_rua_24_-_loteamento_asa_branca.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14935/limpeza_e_manutencao.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14936/pecas_luminarias.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14937/requerimento_04.02.2026_capinacao_na_rua_doaciano_angelim.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14938/requerimento_04.02.2026_capinacao_na_travessa_avenida_brasil.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14939/requerimento_04.02.2026_capinacao_na_travessa_umbelino_de_sa_araujo.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14940/requerimento_04.02.2026_limpeza_e_capinacao_no_loteamento_asa_branca.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14941/requerimento_04.02.2026_poda_de_arvores_na_rua_doaciano_angelim.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14949/limpesa_3.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14952/requerimento_5estrada_7.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14953/tapa_buraco_asa_branca_6.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14954/requer_o_servico_de_instalacao_de_luminaria_no_poste_do_barramento_x201843..pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14958/limpeza_de_barreiros_no_sitio_tamboril.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14959/requer_o_servico_de_tapa-buarco_na_rua_jose_brito_rosado_bairro_nossa_senhora_das_gracas..pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14962/limpeza_de_barreiros_no_sitio_tamboril.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14964/requer_o_servico_de_aquisicao_e_instalacao_de_dois_ar_condicionados_no_psf_do_imperador..pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14965/capinacao_e_roco-jose_de_barros_do_nascimento-14.01.26.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14966/capinacao-roco-entulho-rua__joao_pessoa-27.01.26.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14967/entulho-jose_de_barros_do_nascimento-14.01.26.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14968/limpeza_da_estrada_asa_branca-pitombeira_-27.01.26.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14969/limpeza_da_estrada_lixao-_27.01.26.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14970/tapa-buraco-rua_joao_pessoa-27.01.26.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14971/troca_de_lampadas_queimadas-_rua_45.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14974/esgoto-prado-02.02.26.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14980/requerimento_04.02.2026_tapa_buraco_na_avenida_do_loteamento_asa_branca.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14981/requerimento_04.02.2026_troca_de_luminaria_na_rua_rita_alves_dos_santos_no_bairro_primavera.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14982/01-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento_da_rua_ana_alves_de_sa.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14983/02-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria_na_rua_joaquim_de_sa_parente.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14984/03-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_do_corrego_na_av_mariquinha_parente..docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14985/04-requer_ao_prefeito_municipal_e_a_secretaria_de_obras_o_servico_de_tapa_bura_na_rua_monsenhor_ambrosino_leite..docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14987/06-_requer_ao_prefeito_municipal_e_ao_diretor_da_companhia_de_abastecimento_de_agua_compesa_o_senhor_mario_solon_para_providenciar_a_desobstrucao.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14988/requerimento_11.02.2026_troca_de_luminaria_rua_doaciano_angelim_-_santa_margarida.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14990/requerimento_11.02.2026_desentupimento_de_esgoto_e_vazamento_de_agua_na_rua_sao_vicente.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14991/requerimento_11.02.2026_capinacao_na_rua_joao_alves_de_marins.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14992/requerimento_11.02.2026_manutencao_de_luminarias_pista_de_cooper.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14993/requerimento_11.02.2026_retirada_de_entulho_na_rua_luiz_bento.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14994/requerimento_11.02.2026_troca_de_luminaria_rua_joao_alves_de_marins.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14996/requerimento_secret_servicos_publicos_bairro_barriguda_sessao11022026.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14997/requerimento_secret_servicos_publicos_entulho_bairro_centro_sessao11022026.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14998/requerimento_limpeza_e_capinacao_ruas_manoel_leonidas_augusto_opdemom_jose_luiz_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/14999/operacao_tapa_buracos_bom_senhor_anbrosino_leite_bairro_bomba2.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15000/requerimento_iluminacao_acude_novoo2.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15001/requerimento_requalificacao_rua_joaquim_nabuco.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15005/8_requerimento_de_horas_de_maquina_retoescavadeira_com_a_finalidade_de_escavar_barreiro._sitio_baixio_grande_propriedade_de_jorge_bernardino_dos_santos_ricarte.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15006/9_requerimento_instalacao_de_luminaria_publica_no_sitio_uri_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15010/calcamentotv42_1.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15011/limpezaaltodas_abelhas_.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15014/requalificacaotv42_2.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15018/limpesa__rua_carneiro_3.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15019/luz_parque_5.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15021/limpesa_acude_4.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15022/requer_o_servico_de_tapa-buraco_na_rua_joquim_nabuco..pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15023/requer_o_servico_de_tapa-buraco_na_rua_jose_andrade_menezes..pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15024/requer_o_servico_de_tapa-buraco_na_rua_projetada_13_no_loteamento_novo_salgueiro..pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15025/requer_o_servico_de_tapa-buraco_na_rua_raimundo_pereira_lima..pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15026/requerimento_solicitacao_de_quebra_molas_e_lombadas_1.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15027/requer_o_servico__de_retirada_de_entulho_ao_lado_do_posto_de_saude_do_residencial_santo_antonio..pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15028/requerimento_tapa_buraco_na_rua_coronel_honorato_marinho.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15029/requer_o_servico_de_retirada_de_entulho_na_rua_raimundo_pereira_lima_no_residencial_santo_antonio..pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15030/requer_o_servico_de_dedetizacao_na_beira_do_acude_velho..pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15031/01.26-_patrolamento_estrada_dnocs.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15032/02.26_-_limpeza_e_capinacao_-_primavera_-__j-10_e_outra.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15033/03.26-_relatorio_de_atividades_dir._renda_e_cidadania.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15034/04.26_-_tapa_buraco_-_primavera_-_r_irmaos_olga_e_idelgarde.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15035/05.26_-_iluminacao_-_primavera_-_r_pedro_odilon_barros_alencar_luz.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15036/capinacao-francisco_correia-09.02.26.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15037/capinacao-inacio_de_sa-09.02.26.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15038/requalificacao-_rua_inacio_de_sa.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15039/tapa_buraco-coronel_honorato_marinho_e_travessa_joao_da_cruz_neves-09.02.26.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15040/tapa-buraco_na_rua_joao_buique-06.02.26.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15041/troca_de_lampadas-_sitio_queimada_grande_.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15042/o_patrolamento_da_rua_15_bairro_do_planalto_desta_cidade.__.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15043/limpeza-capinacao_-retirada_de_lixo_na_escola_cleuzemi-09.02.26.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15044/entulho-cata_tralha-avenida_brasil-09.02.26.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15049/requerimento_para_tapa_buraco_na_avenida_audisio_rocha.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15050/requerimento__para_patrolamento_nas_estradas_principais_e_vicinais_do_sitio_baixio_do_tanque.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15055/requerimento_19.02.2026_troca_de_luminaria_rua_claudomilso.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15061/requerimento_secret_agricultura_patrolamento_sitio_boi_morto_3asessao19022026.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15062/requerimento_secrer_obras_tapaburaco_rua_alexandre_parente_sessao19022026.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15063/requerimento_secrer_obras_tapaburaco_rua_jose_carneiro_sessao19022026.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15065/10_requerimento_limpeza_e_recolhimento_de_lixo_bairro_santa_margarida.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15070/capinacao-avenida_jose_nivaldo_barbosa-asa_branca-12.02.26.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15071/poda_de_arvores_-_praca_da_granja_.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15072/requalificacao-rua_quinze-11.02.26.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15073/retirada_de_entulho.-_rua_jose_idalino_.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15074/tapa_buraco-avenida_jose_nivaldo_barbosa-loteamento_asa_branca-12.02.26.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15079/requeiro_o_servico_de_asfaltamento_na_rua_sebastiao_da_silva_barros_e_avenida_elisa_patriota..pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15081/requer_o_servico_de_recosntrucao_de_uma_lombada_na_rua_geroncio_martins_vieira..pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15082/requeiro_o_servico_de_asfaltamento_na_rua_clarisbalte_figueiras_sampaio..pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15083/requeiro_o_servico_de_asfaltamento_na_rua_joaquim_nabuco.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15084/solicitacao_de_recomposicao_de_base_com_solo.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15085/solicitacao_tapa_buraco.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15086/compesa_acude.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15091/limpesa_luz_praca_dos_leoes.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15092/limpesa_roco_-_c.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15093/limpesa_roco_divino.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15094/limpesa_roco.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15095/requerimento_manutencao.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15096/retirade_lixo.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15097/tapa_buraco.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15098/14-requer_ao_prefeito_municipal___e_a_secretaria_de_desenvolvimento_urbano_e_obras_vitoria_miranda_que_providencie_o_servico_de_tapa_buraco_na_.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15099/15-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_limpeza_e_capinacao_na_travessa_expedito_de_sa_araujo..docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15100/16-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_patrolamento_na_travessa_cornelio_soares_pl.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15101/17-requer_ao_prefeito_municipal___e_a_secretaria_de_desenvolvimento_urbano_e_obras_vitoria_miranda_que_providencie_o_servico_de_tapa_buraco_na_.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15102/18-requer_ao_prefeito_municipal___e_a_secretaria_de_desenvolvimento_urbano_e_obras_vitoria_miranda_que_providencie_o_servico_de_tapa_buraco_na_.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15103/19-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_cvoletores_de_lixo_para_o_sitio_solta..docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15105/01-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao..docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15106/02-_requer_ao_prefeito_municipal_e_ao_diretor_da_companhia_de_abastecimento_de_agua_compesa_o_senhor_mario_solon_para_providenciar_a_desobstrucao.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15107/03-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_instalacao_de_luminaria_sitio_varzea_redonda...docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15108/04-requer_ao_prefeito_municipal_e_a_secretaria_de_obras_o_servico_de_tapa_bura_na_rua_joao_agra_pereira..docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15109/05-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria_na_rua_maria_das_dores.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15110/06-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_do_corrego_na_av_mariquinha_parente..docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15112/limpeza.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15113/11_requerimento_reparo_de_esgoto_rua_olegario_mariano.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15114/12_requerimento_tapa_buraco_na_rua_joaquim_gondim.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15115/requerimento_25.02.2026_instalacao_de_manilhas_na_avenida_mariquinha_parente_no_planalto.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15116/requerimento_25.02.2026_instalacao_de_manilhas_na_rua_expedita_de_sa_araujo_no_loteamento_sao_francisco.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15117/requerimento_25.02.2026_capinacao_na_avenida_mariquinha_parente.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15118/requerimento_25.02.2026_capinacao_na_rua_expedita_de_sa_araujo.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15119/requerimento_25.02.2026_troca_de_luminaria_rua_joao_alves_de_marins.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15120/06.26_-_manutencao_de_esgoto_-_r._olegario_mariano_e_r._jose_luiz_martins.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15121/requerimento_tapa_buraco-_rua_sebastiao_ferreira_dos_santos_santa_margarida.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15122/requerimento_de_pedido_de_implatacao_de_iluminacao_completa_nos_poste_do_sitio_solta.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15123/requerimento_-_solicitando_instalacao_de_placa_de_identificacao_praca_francisca_canuto.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15132/requer_o_servico_de_poda_nas_arvores_em_frente_ao_condominio_maria_america..pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15133/requer_o_servico_de_limpeza_capinacao_e_poda_na_rua_jose_carneiro..pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15134/requer_o_servico_de_limpeza_e_capinacao_na_rua_maria_alice_barros_alencar_luz..pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15135/limpeza_de_canal_da_cohab.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15136/limpeza_de_canal_entre_a_rua_frei_damiao_e_monsenhor_mariano.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15137/limpeza_de_matagal_em_frente_a_rua_frei_damiao.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15138/limpeza_de_praca_na_rua_11_na_cohab.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15139/retirada_residuos_de_poda_na_calcada_da_escola_maurina.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15140/tapaburacosntamargarida.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15141/calcamentorua42.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15142/requalificacaoleonadodavince_1.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15143/limpezaprimavera.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15144/limpezacleuzemi.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15145/limpezadavinci.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15146/limpezaprimavera.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15147/limpezaerequalificacaocohab.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15148/limpezatravessa43_1.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15149/limpezaaltodasabelhas_1.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15150/limpezaprojetada02.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15151/limpezaalgarobas.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15152/podaarvpedroodilon.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15153/reformapostodesaude.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15154/requalificactravessajosecarlos_2.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15155/entulhoruagravata_1.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15157/capinacao-estabilizacao_antonio_jose-centro-23.02.26.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15158/capinacao-roco-rua_mironildes_da_silva_santos-barriguda-23.02.26.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15159/reparo-esgoto-barriguda-23.02.26.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15160/entulho-rua_mironildes_da_silva_santos-barriguda-23.02.26.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15161/patrolamento-rua_projetada_18-23.02.26.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15162/tapa_buraco-rua_mironildes_da_silva_santos-barriguda-23.02.26.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15168/requerimento_limpesa__-_copia.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15169/tapa_buraco.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15170/requerimento_manutentcao.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15172/requerimento_esgoto.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15175/patrolamento_sitio_negreiro.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15176/patrolamento_pau_ferro.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15180/requerimento_capinacao_bairro_novo_salgueiro.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15181/requerimento_sinalizacao_dos_pontos_de_onibus.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15182/requerimento_der.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15183/tapa_buraco_-umbelino_de_sa-02.03.26.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15184/entulho-otacilo_leite_da_rocha-02.03.26.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15185/lampada-urbano_de_carvalho_silva-02.03.26.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15186/lampada-urbano_de_carvalho_silva-02.03.26.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15187/capinacao-roco-tente_osvaldo_varejao-02.03.26.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15188/operacao_tapa-buraco_na_rua_valdemar_menezes_localizada_no_bairro_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15189/retirada_de_entulho-rua_martinho_r._de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15190/reparo_na_rede_de_esgoto-rua_tadeu_assoelo_de_araujo_sa.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15191/requeiro_o_servico_de_pimpeza_e_capinacao_entorno_da_creche_leticia_rosa..pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15193/requer_o_servico_de_limpeza_capinacao_e_poda_nas_arvores_na_praca_dr._assis..pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15194/requeiro_o_servico_de_patrolamento_na_rua_carnauba..pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15195/requeiro_o_atendimento_do_castramovel_no_monte_alegre_1a_etapa_e_2a_etapa..pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15196/servico_de_tapa-buraco_e_reparos_na_rua_sao_pedro.docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15197/servico_de_recuperacao_asfaltica_na_rua_valdemar_menezes.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15200/requerimento_compesa_conserto_cano_joaquim_nambuco_5sessao.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15201/req_secretaria_obras_rua_coronel_manoel_de_sa_5asessao_1.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15202/req_secretaria_agricultura_horas_maquina_5asessao_1.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15205/requerimento_04.03.2026_capinacao_na_travessa_jose_duperron_de_alencar.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15206/requerimento_04.03.2026_limpeza_capinacao_e_passagem_de_maquina_nas_vias_no_loteamento_asa_branca.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15207/requerimento_04.03.2026_troca_de_luminaria__na_rua_elizeu_barboza_da_silva.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15208/requerimento_04.03.2026_tapa_buraco_na_avenida_do_loteamento_asa_branca_2.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15209/requerimento_04.03.2026_tapa_buraco_na_rua_sao_pedro_no_bairro_nossa_senhora_aparecida.docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15210/requerimento_04.03.2026_tapa_buraco_na_travessa_duperron_de_alencar.docx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15212/requerimento_04.03.2026__vazamento_de_agua_na_rua_joaquim_nabuco.docx" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15214/multraomontellegre_1.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15215/tapaburacomontealegre.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15216/multiraolimpezacohab.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15217/recolhimentomandacaru.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15218/patrolagemnsrafatima.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15219/patrolagemsitioponteira.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15220/requalificacaomarinapereiradasilva.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15221/requerimento_tapa_buraco_-_barriguda.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15222/requerimento_requalificacao_das_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15224/requerimento_limpeza_e_capinacao_da_quadra_do_riachinho.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15225/requerimento_para_servico_de_capinacao_limpeza_e_retirada_de_entulho_no_canal_da_rua_10_bairro_cobah.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15226/requerimento_para_tapa_buraco_na_rua_27_bairro_cohab.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15235/joao_buique.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15237/compesa_acude_2.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15238/compesa_acude.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15239/limpesa.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15240/limpesa_creche.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15241/requerimento_pista_de_cooper_luz.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15242/01-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento_da_rua_veremudo_soares.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15243/02-requer_ao_prefeito_municipal_e_a_secretaria_de_obras_o_servico_de_tapa_bura_na_ruarui_barbosa..docx" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15244/03-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento_da_rua_veremundo_soares.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15245/04-_requer_ao_prefeito_municipal_e_ao_diretor_da_companhia_de_abastecimento_de_agua_compesa_o_senhor_mario_solon_para_providenciar_a_desobstrucao.docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15246/05-requer_ao_prefeito_municipal_e_a_secretaria_de_obras_o_servico_de_tapa_bura_na_rua_joaquim_nabuco..docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15247/06-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento_da_rua_veremundo_soares_-_copia.docx" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15248/07-requer_ao_prefeito_municipal_e_a_secretaria_de_obras_o_servico_de_tapa_bura_na_rua_pedro_mariano.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15249/requerimento_vistoria_tecnica_na_escola_professor_baldoino_gomes_de_sa.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15251/entulho-capitao_galdino_rego-02.03.26.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15252/01-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_..docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15253/02-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15254/03-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres.docx" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15255/04-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_a_colocacao_de_po_de_brita_na_barriguda...docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15256/05-_requer_ao_prefeito_municipal_e_ao_diretor_da_companhia_de_abastecimento_de_agua_compesa_o_senhor_mario_solon.docx" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15257/06-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento_da_rua_veremundo_soares_-.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15258/07-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_..docx" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15259/requerimento_troca_da_lampada_do_poste_na_rua_cornelio_de_barros_muniz_e_sa_com_a_travessa_jose_de_souza_sobrinho_no_bairro_nossa_senhora_das_gracas.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15260/requerimento_para_servicos_de_capinacao_tapa-_buracos_e_recapeamento_asfaltico__na_rua_marina_pereira_e_silva_localizada_no_bairro_nossa_senhora_das_gracas.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15261/requerimento_para_secretaria_de_desenvolvimento_rural_solicitando_patrolamento_no_sitio_quixaba_2.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15262/requerimento_para_conserto_das_lixeiras_na_praca_da_igreja_do_riachinho.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15263/requerimento_para_servicos_publicos_solicitando_conserto_do_esgoto_na_rua_umbelino_de_sa_araujo_no_riachinho.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15264/requerimento_para_secregaria_de_obras_solicitando_tapa_buracos_no_riachinho.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15265/requerimento_instalacao_de_sinalizacao_nas_ruas_do_bairro_lot_asa_branca.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15266/requerimento_para_secretaria_de_obras_solicitando_uma_nova_rede_de_drenagem_na_rua_antonio_vieira_de_barros.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15267/novo_everest.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15268/tapa_buraco-rua_agroluiza.docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15269/tapa_buraco-avenida_aurora_de_carvalho_rosa.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15270/tapa_buraco-rua_danilinho.pdf.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15271/tapa_buraco-rua_mimisso_nova.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15273/requerimento_-_11.03.2026_tapa_buraco_na_rua_manoel_jose_da_silva_-_santa_margarida.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15274/requerimento_-_11.03.2026_requalificacao_da_rua_da_jurema_monte_alegre_2.docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15275/multraobairros_1.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15276/neoenergia.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15278/requeiro_o_servico_de_tapa-buraco_na_rua_padre_antonio_bolt..pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15279/requeiro_o_servico_de_tapa-buraco_na_rua_capitao_galdino_rego.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15280/requeiro_o_servico_de_tapa-buraco_na_rua_coronel_honorato_marinho..pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15281/requeiro_o_servico_de_tapa-buraco_na__rua_sao_pedro..pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15282/requeiro_o_servico_de_patrolamento_nos_loteamentos_monte_alegre_sao_franciso_e_asa_branca..pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15283/requeiro_o_servico_de_limpeza_e_capinacao_no_beco_da_rua_claudomilson..pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15284/servico_de_tapa_buraco_rua_inacio_de_sa.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15285/servico_de_retirada_de_entulhos_na_valdemar_menezes.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15286/servico_de_tapa_buraco_na_avenida_aurora_de_carvalho_rosa.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15287/capinacao_e_roco_na_rua_pedro_antonio_de_souza-09.03.26.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15288/capinacao-roco-clarisbalte_filgueira_sampaio-09.03.26.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15289/limpeza_no_canteiro_da_avenida_jose_ferreira_de_oliveira-09.03.26.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15290/patrolamento_avenida_brasil.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15291/tapa_buraco_copo_de_cristal.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15292/tapa_buraco_rua_tenente_osvaldo.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15293/requerimento_-_11.03.2026_recontrucao_das_paredes_do_cemiterio_publico.docx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15294/10.26_-_postes_pc_elias.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15295/07.26_-_lixeiras_publicas.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15296/08.26_-_tapa_buraco_-_rua_pedro_antonio_de_souza.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15297/09.26_-_tapa_buraco_-_rua_expedita_de_sa_araujo.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15298/requerimento_secrer_obras_manutencao_rua_joaquim_nabuco_6asessao11032026.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15299/requerimento_secret_servicos_publicos_patrolamento_6asessao11032026.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15300/requerimento_secret_servicos_publicos_remocao_lama_6asessao11032026.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15303/requerimento_-_11.03.2026_requalificacao_da_rua_59_no_bairro_monte_alegre.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15304/requerimento_-_11.03.2026_requalificacao_do_calcamento_na_rua_edesio_pereira_de_barros.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15305/requerimento_para_servicos_publicos_solicitando_limpeza_e_capinacao_nas_ruas_do_riachinho_.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15306/requerimento_para_servicos_publicos_solicitando_a_desobstrucao_do_canal_no_riachinho.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15308/13_requerimento_tapa_buraco_na_br_232.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15311/limpesa_vii_geres_com_justifivativa.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15313/requerimento_estrada_assentamento_monte_alegre.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15314/requerimento_esgoto_rua_10_cohab.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15315/requerimento-_informacoes_ao_prefeito_municipal_e_as_secretarias_competentes.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15316/requerimento_para_tapa_buraco_na_avenida_audisio_rocha_sampaio.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15317/requerimento_instalacao_de_iluminacao_publica_na_sede_aipral_em_conceicao_dasa_crioulas.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15318/requerimento_instalacao_de_iluminacao_publica_em_conceicao_dasa_crioulas.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15319/requerimento__de_limpeza_geral_e_capinacao_da_rua_esperanca_-_bairro_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15320/01-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15321/02-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15322/03-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_..docx" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15324/05-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15325/06-_requer_ao_prefeito_municipal_e_ao_diretor_da_companhia_de_abastecimento_de_agua_compesa_o_senhor_mario_solon_para_providenciar_a_desobstrucao.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15326/07-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15327/requerimento_requalificacao_do_asfalto_av_joao_agra_pereira_2.0.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15328/requerimento_tapa_buraco_rua_coronel_honorato_marinho_bairro_nossa_sa_das_gracas.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15329/requerimento_tapa_buraco_rua_severino_dos_santos_bairro_nossa_sa_das_gracas_2.0_13.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15330/requerimento_tapa_buraco_rua_tenente_osvaldo_varejao_bairro_nossa_sa_das_gracas_2.0_3.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15331/requerimento_vistoria_tecnica_e_reforma_ubs_pacs_rural.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15332/requerimento_manutencao_de_ar-condicionado_pacs_rural.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15333/requerimento__para_patrolamento_nas_estradas_principais_e_vicinais_do_2o_distrito__conceicao_das_crioulas.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15335/patrolamento_sitio_tamborio.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15336/patrolamento_rua_12.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15337/limpeza_acude_novo.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15338/manutencao_rua_pedro_antonio.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15339/manutencao_rua_edesio.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15340/patrolamento_sitio_hipolito.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15341/patrolamento_sitio_caxite.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15342/patrolamento_sitio_quixaba_1.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15343/patrolamento_sitio_quixaba_2.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15345/requerimento_patrolamento_da_estrada_do_sitio_retiro_i.docx" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15348/operacao_tapa_buracos_rua_inacio_de_sa.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15349/14_requerimento_instalacao_de_luminaria_publica_no_sitio_uri_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15350/15_requerimento_tapa_buraco_no_bairro_brisa_da_serra.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15351/requerimento_secret_servicos_publicos_patrolamento_7asessao18032026.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15352/requerimento_18.03.2026_limpeza_e_capinacao_na_rua_clarisbalte_filgueira_sampaio.docx" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15353/requerimento_18.03.2026_limpeza_e_capinacao_na_rua_joao_gouveia_falcao.docx" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15354/requerimento_18.03.2026_requalificacao_da_ponte_do_novo_evereste_x_granja_aurora.docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15355/requerimento_18.03.2026_tapa_buraco_na_rua_clarisbalte_filgueira_sampaio.docx" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15356/requerimento_18.03.2026_tapa_buraco_na_rua_joao_gouveia_falcao.docx" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15357/requerimento_18.03.2026_tapa_buraco_na_rua_poeta_levino_neto.docx" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15358/requerimento-_informacoes_ao_prefeito_municipal_e_as_secretarias_competentes.docx" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15359/capinacao_na_rua_boa_esperanca_bairro_novo_salgueiro.docx" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15360/limpeza_de_canal_no_bairro_novo_horizonte.docx" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15361/limpeza_e_capinacao_rua_belo_horizonte_por_tras_do_presidio.docx" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15362/limpeza_e_capinacao_rua_jardim_america.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15364/reparo_em_esgoto_estourado_passagem_molhada_entre_granja_e_novo_everest.docx" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15365/troca_de_iluminacao_sitio_miguel.docx" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15366/capinacao-arconcio__vieira-16.03.26.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15367/entulho-herminio_ribeiro-16.03.26.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15368/troca_de_lampada__-major-16.03.26.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15369/troca_de_lampada-monsenhor_ambrosino_leite-16.03.26.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15370/tapa-buraco-joao_da_crus_neves-16.03.26.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15372/limpezaigrejades.jorge.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15375/requerimento_solicitacao_de_reparo_emergencial_na_pavimentacao_da_rua_edesio_pereira_de_barros_no_bairro_nossa_senhora_das_gracas.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15376/requerimento_para_limpeza_de_barreiro_-_2o_distrito_conceicao_das_crioulas.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15379/iluminacaocemiterio_1.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15380/iluminacaoodilon.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15381/iluminacaomariaamerica.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15382/multraoprimavera_1.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15383/requalificacaopedroodilon_1.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15384/requalificacaoritaavles_1.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15385/of.tampa.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15388/patrolamento_denocs.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15389/limpeza_e_manutencao_avenida.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15390/tapaburacoumbelin.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15391/requerimento_25.03.2026_capinacao_final_da_rua_pompeu_e_dolores.docx" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15392/requerimento_25.03.2026_instalacao_braco_de_luminaria_na_rua_antonio_pereira_de_lima_primavera.docx" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15393/requerimento_25.03.2026_limpeza_e_capinacao_na_rua_travessxa__umbelino_de_sa_araujo.docx" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15394/requerimento_25.03.2026_requalificacao_da_rua_ana_alves_de_sa_monte_alegre.docx" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15396/requerimento_patrolamento_da_estrada_do_dnocs.docx" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15397/requerimento_requalificacao_rua_joao_da_cruz_neves.docx" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15398/operacao_tapa_buracos_rua_escola_maria_nilza.docx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15399/requerimento_santuario_mae_rainha.docx" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15401/requeiro_a_construcao_de_duas_lombadas_na_rua_francisco_norberto..pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15402/requeiro_o_servico_de_tapa-buraco_na_rua_jazon_barbosa_de_lima_no_bairro_santa_margarida..pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15403/tapa_buraco_na_rua_edesio_pereira_de_barros.docx" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15404/capinacao_rua_edesio_pereira_de_barros.docx" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15405/tapa_buraco_na_rua_aurilia_sampaio_rocha.docx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15406/capinacao_na_travessa_23_bairro_da_cohab.docx" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15407/11.26_-_iluminacao_publica_-_pimenta_1.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15408/12.26_-_tapa_buraco_-_br_232-cohab.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15410/requalificacao_da_via-edesio_pereira_de_barros-17.03.26.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15411/lampadas_queimadas-joao_da_cruz_neves-20.03.26.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15412/patrolamento-coronel_vital_barros-20.03.26.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15413/revitalizacao-salgueirao-20.03.26.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15414/troca_de_lampada-getulio_vargas-23.03.26.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15415/capinacao_e_roco-severino_dos_santos-23.03.26.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15416/requalificacao-severino_dos_santos-23.03.26.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15417/tampa_do_esgoto-panta_leao_rodrigues_de_carvalho-23.03.26.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15418/06-requer_ao_prefeito_municipal_e_a_secretaria_de_obras_o_servico_de_tapa_buraco.docx" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15419/manutencao_rua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15420/patrolamento_mutuca.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15423/tapa_buraco_avenida_cicera_belem_leite_barros._novo_salgueiro.docx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15424/requerimento_esgoto-1o_agosto.docx" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15425/limpeza-_travessa_umbelino_de_sa_araujo.docx" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15426/limpesa_rocomanutencao_rua_20_novo_salgueiro.docx" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15427/limpesa_rocomanutencao_da_vida_sao_francisco.docx" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15429/01-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento.docx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15430/02-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_da_rua_joao_buique..docx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15431/03-requer_ao_prefeito_municipal_e_ao_secretaria_de_obras_vitoria_miranda_o_servico_de_tapa_buraco_na_joao_buique.docx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15432/04-requer_ao_prefeito_municipal_e_a_secretaria_de_obras_o_servico_de_tapa_bura_na_rua_joaquim_nabuco..docx" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15433/troca_de_lampada-rua_antonio_jesuino_barbosa-27.03.26.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15434/tapa_buraco-rua__24-27.03.26.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15435/patrolamento-rua_tiradentes-27.03.26.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15436/entulho-capinacao_e_roco-monsenhor_mariano_de_souza_neto-27.03.26.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15437/revitalizacao-praca_bebe..pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15438/requerimento_31.03.2026_requalificacao_da_rua_pantaleao_rodrigues_de_carvalho.docx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15439/requerimento_31.03.2026_reconstrucao_do_muro_da_creche_nossa_senhora_do_perpetuo_socorro.docx" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15440/requerimento_31.03.2026_tapa_buraco_na_rua_advogado_manoel_adernil_januario__novo_olinda.docx" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15441/requerimento_31.03.2026_capinacao_na_rua_34_no_loteamento_novo_salgueiro.docx" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15442/requerimento_31.03.2026_capinacao_na_rua_projetada_1_no_loteamento_loteamento_sao_francisco.docx" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15443/requerimento_31.03.2026_desentupimento_de_esgoto_rua_jose_alves_de_lima.docx" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15444/requerimento_31.03.2026_requalificacao_da_rua_56_loteamento_monte_alegre.docx" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15445/requerimento_31.03.2026_requalificacao_da_rua_severino_dos_santos.docx" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15446/requerimento_31.03.2026_tapa_buraco_na_rua_rua_jose_adalberto__santa_margarida.docx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15447/requerimento_31.03.2026_troca_de_luminaria_rua_20_do_loteamento_asa_branca.docx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15448/requerimento_31.03.2026_troca_de_luminaria_rua_projetada_1_no_loteamento_sao_francisco.docx" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15449/requerimento_31.03.2026_troca_de_luminaria_travessa_da_pimenta_5.docx" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15450/13.26_-_tapa_buraco_-_alberto_soares.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15451/14.26_-_tapa_buraco_-_antonio_henrique.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15452/15.26_-_tapa_buraco_-_tadeu_araujo_e_sa.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15453/16.26_-_tapa_buraco_-_jose_idalino_bezerra.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15454/17.26_-_tapa_buraco_-_edesio.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15455/18.26_-_tapa_buraco_-_av._monte_alegre.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15456/20.26_-_tapa_buraco_-_rua_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15457/requerimento_tapa_buraco_rua_miranildes_da_silva_santos_residencial_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15458/requerimento_requalificacao_da_estrada_que_liga_os_bairros_brisa_da_serra_e_barriguda.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15459/requerimento_para_patrolamento_e_estudo_tecnico_para_auxiliar_o_escoamento_das_aguas_na_rua_24_.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15460/requerimento_para_secretaria_de_obras_-_solicitando_tapa_buraco_na_rua_sao_pedro_no_bairro_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15462/requerimento_secretaria_de_cultura_e_esporte_para_apoio_8o_pega_de_boi_do_sitio_canoa.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15464/16_requerimento_limpeza_academia_da_saude_uri.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15465/17_requerimento_manutencao_de_rua_bairro_cohab.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15466/limpezacanal_1.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15467/requalificactravessajosecarlos_2.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15468/mutraobairrosdocx.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15469/limpezaprimavera_1_1.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15470/tapaburacorua100.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15471/capinacaoelimpezaolgaeirmao.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15472/requalificacaoruadesimone_.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15473/requeiro_o_servico_de_limpeza_e_capinacao_na_arena_bebe_no_bairro_divino_espirito_santo..pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15474/tapa_buraco_em_frente_ao_cvt..docx" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15475/tapa_buraco_em_frente_a_panificadora_claudia.docx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15476/requeiro_o_servico_de_capinacao_na_praca_giovanna_ferreira_viana_no_copo_de_cristal..pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15477/requeiro_o_servico_de_limpeza_e_capinacao_na_praca_roberlandio_no_bairro_divino_espirito_santo..pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15478/requeiro_o_servico_de_substituicao_de_lampadas_queimadas_nos_postes_da_rotatoria_do_monte_alegre_2a_etapa..pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15479/requeiro_o_servico_de_tapa-buraco_com_asfalto_frio_em_frente_ao_condominio_maria_america_..pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15480/requerimento_manutentcaomonte_alegre_dona_eunice_e_projetada_13.docx" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15485/01-requer_ao_prefeito_municipal_e_a_secretaria_de_obras_o_servico_de_tapa_buraco..docx" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15486/02-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento_da_rua_veremundo_soares_-_copia.docx" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15487/03-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres.docx" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15488/04-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento.docx" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15489/05-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento.docx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15490/06-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria.docx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15493/limpeza_e_capinacao_em_torno_da_serra_do_cruzeiro.docx" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15494/criacao_de_um_espaco_de_lazer_em_torno_da_serra_do_cruzeiro.docx" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15495/requerimento_caixas_dagua.docx" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15496/entulho-travessa_antonio_levino_de_alencar-06.04.26.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15497/lampadas_queimadas_das_luminarias_em_torno_do_canal-_clarisbalte_filgueiras_.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15498/capinacao-valdemar_menezes-06.04.26.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15499/capinacao-roco-travessa_antonio_levino_de_alencar-06.04.26.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15500/patrolamento_da_estrada_que_liga_salgueiro_ao__sitio_tamboril-06.04.26.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15501/entulho_-_rua_joao_da_cruz_neves.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15503/requerimento__para_instalacao_de_luminarias__completas_nos_postes_-_na_comunidade_sitio_pe_de_serra._canoa_no_2o_distrito_conceicao_das_crioulas.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15504/requerimento_manutencao_de_esgoto_na_rua_boa_nova_no_bairro_brisa_da_serra.docx" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15508/18_requerimento_instalacao_e_manutencao_de_iluminacao_publica_sitio_valerio.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15510/requerimento_08.04.2026_tapa_buraco_na_rua_joao_da_cruz_parente.docx" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15511/requerimento_04.04.2026_tapa_buraco_na_avenida_aurora_de_carvalho_rosa.docx" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15512/servico_de_reposicao_de_meio_fia_na_rua_monsenhor_mariano_bairro_do_divino.docx" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15513/servico_de_reposicao_de_tampa_de_esgoto_na_rua_monsenhor_mariano_no_divino.docx" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15514/servico_de_retirada_de_entulhos_na_rua_monsenhor_mariano_bairro_do_divino.docx" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15515/requeiro_o_servico_de_capinacao_e_poda_nas_arvores_da_avenida_joao_agra_pereira..pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15516/requeiro_o_servico_de_tapa-buraco_na_rua_jose_adalberto_no_bairro_santa_margarida..pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15517/requeiro_o_servico_de_tapa-buraco_na_rua_jose_carneiro..pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15518/requeiro_o_servico_de_recapeamento_na_avenida_joao_agra_pereira.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15519/servico_de_tapa_buraco_na_rua_manoel_leonidas_no_prado.docx" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15520/requeiro_o_servico_de_patrolamento_na_estrada_vicinal_que_da_acesso_ate_a_vila_negreiro..pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15521/calcamentonovoeverest.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15522/calcamentonovoeverest.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15524/contrucaopraca.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15525/tapaburacosantantonio.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15529/01-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao.docx" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15530/02-requer_ao_prefeito_municipal_e_a_secretaria_de_obras_o_servico_de_tapa_buraco..docx" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15531/03-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria_na_rua_manoel_alencar_araujo.docx" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15532/04-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_a_poda_de_arvores.docx" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15533/05-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria_na_rua_58_..docx" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15534/requerimento_08.04.2026_desentupimento_de_esgoto_tv._antonio_trapia.docx" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15535/requerimento_08.04.2026_troca_de_luminaria_travessa_antonio_trapia.docx" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15536/requerimento_08.04.2026_troca_de_luminaria_rua_antonio_henrique_pereira_callou.docx" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15539/rua_edesio_pereira.docx" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15540/requerimento_praca_bebe.docx" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15541/requerimento_creche_leticia_rosa.docx" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15542/01-requer_ao_prefeito_municipal_e_a_secretaria_de_obras_o_servico_de_tapa_buraco..docx" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15543/02-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento_da_rua_veremundo_soares_-.docx" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15544/03-_requer_ao_prefeito_municipal_e_ao_diretor_da_companhia_de_abastecimento_de_agua_compesa_o_senhor_mario_solon_para_providenciar_a_desobstrucao.docx" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15547/06-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_..docx" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15548/07-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_._-_copia.docx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15549/08-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria.docx" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15550/09-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento.docx" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15554/requerimento___para_patrolamento_na_rua_joao_veras_de_siqueira_no_bairro_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15555/requerimento___para_patrolamento_na_rua_da_paz_no_bairro_augusto_de_alencar_sampaio.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15557/requerimento__para_secretaria_de_servicos_publicos-_para_capinacao__e_patrolamento_na_rua_vinte_e_tres_no_bairro_adalberto_alves_de_sa.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15561/asfaltopradoeduardo.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15573/patrolamentnovosall.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15574/tapa_buraco_jose_janoca_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15575/tapa_buraco_clarisbalte_filgueira_sampaio.docx" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15576/tapa_buraco_antonio_filgueira_sampaio.docx" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15577/rua_mandacaru_limpeza_e_capinacao.docx" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15578/requerimento_reconstrucao_do_muro_do_cemiterio.docx" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15579/24.26_-_fardamento_escolar.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15580/22.26_-_tapa_buraco_-_jose_janoca_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15581/23.26_-_tapa_buraco_-_odon_duperron_de_alencar_barros.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15582/24.26_-_tapa_buraco_-_audisio_sampaio.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15583/25.26_-_tapa_buraco_-_rua_rosalvo_ferreira_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15585/requerimento_secrer_obras_tapaburaco_loteamento_novo_salgueiro_parente_sessao15042026.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15586/requerimento_secrer_obras_jose_carneiro_santa_margarida_sessao15042026.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15587/requerimento_secrer_serv_publicos_rua_projetada34_loteamento_novo_salgueiro_sessao15042026.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15588/requerimento_secrer_serv_publicos_rua_rio_branco_loteamento_novo_salgueiro_sessao15042026.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15589/requerimento_secrer_serv_publicos_poda_jose_carneiro_sessao15042026.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15590/19_requerimento_manutencao_da_rua_luiz_soares_diniz_no_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15591/requerimento_15.04.2026_capinacao_em_terreno_entre_as_ruas_expedito_dos_santos_e_sao_cosme_e_damiao_copo_de_cristal.docx" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15592/requerimento_15.04.2026_capinacao_na_tv._maria_rita_da_conceicao_no_divino.docx" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15593/requerimento_15.04.2026_limpeza_capinacao_e_manutencao_da__travessa_joao_veras_de_siqueira.docx" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15594/requerimento_15.04.2026_limpeza_capinacao_e_passagem_de_maquina_nas_vias_no_loteamento_asa_branca.docx" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15595/requerimento_15.04.2026_tapa_buraco_na_tv._maria_rita_da_conceicao_no_divino.docx" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15596/capinacao_e_roco_na__rua_antonio_levino_de_alencar-13.04.26.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15597/capinacao-roco-travessa_antonio_levino_de_alencar-13.04.26.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15598/capinacao_roco_e_poda_das_arvores_na_rua_engenheiro_valmir_campos_bezerra-13.04.26.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15599/restauracao_da_rua_jose_duperron_silva_barros-13.04.26.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15600/restauracao-rua_valdemar_menezes-acesso_ao_posto_caravan-13.04.23.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15601/roco_e_limpeza_na__rua_joao_da_cruz_parente-13.04.26.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15602/restauracao-rua_antonio_levino_de_alencar-13.04.26.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15604/requeiro_o_servico_de_patrolamento_nas_estradas_vicinais_do_dnocs..pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15605/requeiro_o_servico_de_limpeza_e_capinacao_nas_ruas_padre_cicero_travessa_padre_cicero_e_jose_duperron_de_alencar_araujo..pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15606/requeiro_o_servico_de_pavimentacao_em_paralelepipedo_ou_asfaltica_na_avenida_recife_lateral_do_8o_bpm..pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15607/requeiro_o_servico_de_limpeza_e_capinacao_na_praca_da_granja..pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15608/requeiro_o_servico_de_capinacao_na_rua_espanha_no_bairro_novo_horizonte..pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15609/requeiro_o_servico_de_pavimentaao_em_paralelepipedo_ou_asfaltica_na_rua_rio_branco..pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15610/requeiro_o_servico_de_tapa-buraco_na_rua_santa_joana_darc..pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15611/requeiro_o_servico_de_pavimentacao_na_travessa_expedita_de_sa_araujo..pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15612/requeiro_o_servico_de_limpeza__e_capinacao_do_paredao_do_acude_velho..pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15613/requeiro_o_servico_de_um_mutirao_de_limpeza_e_capinacao_no_residencial_mandacaru..pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15615/requeiro_o_servico_de_pavimentacao_em_paralelepipedo_ou_asfaltica_na_rua_manaus..pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15616/calcamento_rua_tenente_varejao.docx" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15623/requerimento_para_secretaria_de_obras_solicitandreforma_no_ceo.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15625/requerimento__para_secretaria_de_servicos_publicos_-_para__roco_capinacao__e_patrolamento_na_rua_joao_veras_de_siqueira_ligando__a_rua_jo_se_alves_de_lira_no_bairro_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15626/requerimento__de_servicos_para_regularizar_situacao_do_esgoto_a_ceu_aberto_na_rua_antonio_v_barros_no_riachinho.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15628/limpeza_rua_projeta_19cnovo_salgueiro.docx" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15629/tapa_buracoantonio_alves_conserva.docx" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15630/requerimento_secrer_obras_tapa_buraco_rua_malvin_jones_sessao22042026.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15631/requerimento_secret_servicos_publicos_capinacao_rua_marcildo_copo_de_cristal_12asessao.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15632/requerimento_secret_servicos_publicos_rua_raimundo_pereira_bairro_barriguda_12asessao.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15633/requerimento_secret_servicos_publicos_av_brasil_copo_de_cristal_12asessao.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15634/26.26_-_tapa_buraco_-_rua_manoel_leonidas.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15635/27.26_-_tapa_buraco_e_esgoto_-_rua_sebastiao_ferreira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15636/20_requerimento_desobstrucao_de_esgoto_na_rua_caboclo_eduardo_bairro_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15638/requerimento_limpeza_e_capinacao_cemiterio_pau_ferro.docx" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15639/requerimento_troca_de_lampada_sitio_caxite.docx" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15642/requerimento_22.04.2026_capinacao_na_rua_antonio_alves_de_vasconcelos_no_bairro_santa_margarida.docx" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15643/requerimento_22.04.2026_capinacao_na_rua_expedita_de_sa_araujo_loteamento_sao_francisco.docx" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15644/requerimento_22.04.2026_capinacao_na_travessa_leonardo_da_vince_no_bairro_primavera.docx" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15645/requerimento_22.04.2026_capinacao_da_travessa_13_de_maio_nossa_senhora_das_gracas.docx" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15646/requerimento_22.04.2026_passagem_de_maquina_na_rua_expedita_de_sa_araujo_loteamento_sao_francisco.docx" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15649/indicacao_de_pavimentacao_rua_boa_esperanca.docx" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15651/requerimento_de_limpeza_de_esgoto_na_rua_boa_esperanca..docx" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15652/limp.eentulhoruadaacdl.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15653/troca_de_lampadas_-travessa_tenente_osvaldo_varejao.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15654/troca_de_lampada-_rua__sete_de_setembro_.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15655/troca_de_lampada__rua_cicero_barros.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15656/troca_de_lampadas-__rua_otone_nogueira_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15657/capinacao_e_roco_na_rua__sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15658/limpeza_de_baronesas_no_acude_novo_bairro_do_prado.docx" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15659/requeiro_o_servico_de_limpeza_e_capinacao_no_entorno_da_creche_leticia_rosa..pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15660/requeiro_o_servico_de_limpeza._capinacao_e_retirada_de_entulho_na_rua_joao_paulo_ii.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15661/requeiro_o_servico_de_patrolamento_na_rua_joao_paulo__ii.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15662/01-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento.docx" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15663/02-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_..docx" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15664/03-_requer_ao_prefeito_municipal_e_ao_diretor_da_companhia_de_abastecimento_de_agua_compesa_o_senhor_mario_solon_para_providenciar_a_desobstrucao.docx" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15665/04-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_..docx" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15666/05-requer_ao_prefeito_municipal__e_ao_secretario_de_servicos_publicos__que_providencie_o_servico_de_limpeza_e_capinacao_..docx" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15667/06-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento_-.docx" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15668/07-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento_-.docx" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15669/01-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento.docx" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15670/02-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento.docx" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15671/03-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento.docx" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15672/04-requer_ao_prefeito_municipal___e_ao_secretario_de_servicos_publicos_que_providencie_o_servico_de_troca_de_luminaria.docx" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15673/05-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres_o_patrolamento.docx" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15674/06-requer_ao_prefeito_municipal_e_a_secretaria_de_obras_o_servico_de_tapa_buraco.docx" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15675/07-requer_ao_prefeito_municipal_e_ao_secretario_de_servicos_publicos_o_senhor_thairony_torres.docx" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15676/28.26_-_limpeza_e_capinacao_-_acude_e_ruas_-_minervina_franklyn.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15677/kit_iluminacao_-sitio_pocinhos-04.05.26.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15678/troca_de_lampadas-_rua_joao_da_cruz_neves.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15679/troca_de_lampada-sitio_feijao-04.05.26.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15681/requerimento_para_secretaria_de_obras_solicitando_reforma_da_praca_do_pau_ferro.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15682/requerimento_para_limpeza_de_barreiro_no_siti_curral_velho_no_5o_distrito.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15684/requerimento_para_secretaria_de_obras_-_solicitando_requalificacao_e_tapa_buracos_na_passagem_molhada_que_liga_os_bairros_chico_rosa_a_granja_aurora.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15685/requeiro_o_servico_de_asfaltamento_nas_ruas_cabloco_eduardo_rua_joao_da_cruz_neves_e_rua_joao_da_cruz_parente..pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15686/requeiro_o_servico_de_tapa-buraco_na_avenida_agamenon_magalhaes..pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15687/requeiro_o_servico_de_tapa-buraco_na_avenida_audisio_rocha_sampaio_em_frente_a_loja_de_material_de_construcao_rocha_e_monte_alegre..pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15688/requeiro_o_servico_de_tapa-buraco_na_avenida__major_antonio_rufino..pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15689/requeiro_o_servico_de_tapa-buraco_na_rua_clarisbalte_figueiras_sampaio..pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15690/requeiro_o_servico_de_capinacao_na_rua_dezesseis_no_bairro_copo_de_cristal..pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15692/requeiro_o_servico_de_melhorias_e_capinacao_na_estrada_que_da_acesso_a_subida_do_cruzeiro..pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15693/servico_de_tapa_buraco_proximo_ao_der.docx" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15694/melhorias_na_estrada_que_da_acesso_a_upa_24h..docx" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15695/requerimento_secrer_obras_manutencao_rua_antonia_matias_13asessao06052026.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15696/requerimento_secrer_obras_manutencao_rua_joaquim_angelim_13asessao06052026.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15697/requerimento_secrer_serv_publicos_capinacao_rua_joao_sa_13asessao06052026.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15698/requerimento_secrer_serv_publicos_rua_jose_carneiro_roco_entulho_13sessao06052026.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15699/recibo_-tapa_buraco-_sebastiao_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15700/asfalto_1.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15701/requerimento_limpesa_e_capinacao_2.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15702/requerimento_luz_led_3.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15703/tapa_buraco_residencial_4.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15704/tapa_buraco_residencial_5.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15707/21_requerimento_manutencao_de_iluminacao_publica_na_academia_da_saude_do_sitio_uri.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15708/22_requerimento_limpeza_vpr_uri.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15712/extensaodepracasantoantonio.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15713/iluminacaosbairros.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15714/iluminacaopraca.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15715/requalificaca_1.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15716/canalsantoantonio.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15717/tapaburacosantoantonio.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15718/requerimento_06.05.2026_2_solicitacao_requalificacao_da_rua_ana_alves_de_sa_loteamento_sao_francisco.docx" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15719/requerimento_23.04.2026_capinacao_na_praca_enoque_gomes_bezerra_no_bairro_primavera.docx" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15720/requerimento_06.05.2026_capinacao_na_rua_ana_alves_de_sa_no_loteamento_sao_francisco_nesta_cidade..docx" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15721/requerimento_06.05.2026_requalificacao_da_rua_jose_janoca_de_oliveira_nossa_senhora_das_gracas.docx" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15722/requerimento_06.05.2026_tapa_buraco_na_rua__ana_nunes_de_carvalho_barros.docx" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15726/requerimento_doacao_camas_ao_lar_sao_vicente.docx" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15727/requerimento_limpeza_e_capinacao_quadra_no_povoado_de_montevideu.docx" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15728/requerimento_de_limpeza_e_capinacao_lar_sao_vicente.docx" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15729/indicacao_de_pavimentacao_rua_pedreiro_genesio.docx" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.salgueiro.pe.leg.br/media/sapl/public/materialegislativa/2026/15732/requerimento_limpeza_e_capinacao_posto_de_saude_no_povoado_de_montevideu.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H292"/>
+  <dimension ref="A1:H854"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="232.42578125" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -3906,7580 +10664,22192 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="F3" t="s">
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...13 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F5" t="s">
         <v>27</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D5" t="s">
-[...5 lines deleted...]
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="H6" t="s">
         <v>33</v>
-      </c>
-[...13 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H7" t="s">
         <v>37</v>
-      </c>
-[...19 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" t="s">
+        <v>26</v>
+      </c>
+      <c r="F8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="H8" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" t="s">
+        <v>26</v>
+      </c>
+      <c r="F9" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H9" t="s">
         <v>46</v>
-      </c>
-[...19 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D10" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" t="s">
+        <v>26</v>
+      </c>
+      <c r="F10" t="s">
+        <v>49</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H10" t="s">
         <v>51</v>
-      </c>
-[...19 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>53</v>
+      </c>
+      <c r="D11" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" t="s">
+        <v>26</v>
+      </c>
+      <c r="F11" t="s">
+        <v>54</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="H11" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>58</v>
+      </c>
+      <c r="D12" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" t="s">
+        <v>26</v>
+      </c>
+      <c r="F12" t="s">
+        <v>54</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="H12" t="s">
         <v>60</v>
-      </c>
-[...13 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D13" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" t="s">
+        <v>26</v>
+      </c>
+      <c r="F13" t="s">
+        <v>35</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="H13" t="s">
         <v>64</v>
-      </c>
-[...13 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>66</v>
+      </c>
+      <c r="D14" t="s">
+        <v>25</v>
+      </c>
+      <c r="E14" t="s">
+        <v>26</v>
+      </c>
+      <c r="F14" t="s">
+        <v>31</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H14" t="s">
         <v>68</v>
-      </c>
-[...19 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>70</v>
+      </c>
+      <c r="D15" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" t="s">
+        <v>26</v>
+      </c>
+      <c r="F15" t="s">
+        <v>71</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H15" t="s">
         <v>73</v>
-      </c>
-[...19 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>75</v>
+      </c>
+      <c r="D16" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" t="s">
+        <v>26</v>
+      </c>
+      <c r="F16" t="s">
+        <v>76</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B16" t="s">
-[...5 lines deleted...]
-      <c r="D16" t="s">
+      <c r="H16" t="s">
         <v>78</v>
-      </c>
-[...10 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>79</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>80</v>
+      </c>
+      <c r="D17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" t="s">
+        <v>26</v>
+      </c>
+      <c r="F17" t="s">
+        <v>54</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H17" t="s">
         <v>82</v>
-      </c>
-[...19 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>83</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>84</v>
+      </c>
+      <c r="D18" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" t="s">
+        <v>26</v>
+      </c>
+      <c r="F18" t="s">
+        <v>76</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B18" t="s">
-[...14 lines deleted...]
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
         <v>88</v>
       </c>
-      <c r="B19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D19" t="s">
+        <v>25</v>
+      </c>
+      <c r="E19" t="s">
+        <v>26</v>
+      </c>
+      <c r="F19" t="s">
+        <v>71</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="E19" t="s">
+      <c r="H19" t="s">
         <v>90</v>
-      </c>
-[...7 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>91</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>92</v>
+      </c>
+      <c r="D20" t="s">
+        <v>25</v>
+      </c>
+      <c r="E20" t="s">
+        <v>26</v>
+      </c>
+      <c r="F20" t="s">
+        <v>35</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B20" t="s">
-[...14 lines deleted...]
-      <c r="G20" s="1" t="s">
+      <c r="H20" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>95</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>96</v>
       </c>
-      <c r="B21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="F21" t="s">
-        <v>34</v>
+        <v>97</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H21" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>33</v>
+        <v>101</v>
       </c>
       <c r="D22" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="F22" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="H22" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>38</v>
+        <v>105</v>
       </c>
       <c r="D23" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="E23" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="F23" t="s">
-        <v>103</v>
+        <v>35</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H23" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>42</v>
+        <v>109</v>
       </c>
       <c r="D24" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="E24" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="F24" t="s">
-        <v>107</v>
+        <v>54</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H24" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>47</v>
+        <v>113</v>
       </c>
       <c r="D25" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="E25" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="F25" t="s">
-        <v>107</v>
+        <v>54</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="H25" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>52</v>
+        <v>117</v>
       </c>
       <c r="D26" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="E26" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="F26" t="s">
-        <v>107</v>
+        <v>118</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="H26" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>56</v>
+        <v>122</v>
       </c>
       <c r="D27" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="E27" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="F27" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="H27" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>60</v>
+        <v>126</v>
       </c>
       <c r="D28" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="E28" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="F28" t="s">
-        <v>24</v>
+        <v>118</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="H28" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>64</v>
+        <v>130</v>
       </c>
       <c r="D29" t="s">
-        <v>89</v>
+        <v>25</v>
       </c>
       <c r="E29" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="F29" t="s">
-        <v>103</v>
+        <v>131</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="H29" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D30" t="s">
-        <v>89</v>
+        <v>135</v>
       </c>
       <c r="E30" t="s">
-        <v>90</v>
+        <v>136</v>
       </c>
       <c r="F30" t="s">
-        <v>103</v>
+        <v>31</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
       <c r="H30" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>74</v>
+        <v>17</v>
       </c>
       <c r="D31" t="s">
-        <v>89</v>
+        <v>135</v>
       </c>
       <c r="E31" t="s">
-        <v>90</v>
+        <v>136</v>
       </c>
       <c r="F31" t="s">
-        <v>129</v>
+        <v>49</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="H31" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D32" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E32" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F32" t="s">
-        <v>103</v>
+        <v>76</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="H32" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="D33" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E33" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F33" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="H33" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="D34" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E34" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F34" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="H34" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="D35" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E35" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F35" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="H35" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="D36" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E36" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F36" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="H36" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="D37" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E37" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F37" t="s">
-        <v>103</v>
+        <v>40</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="H37" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="D38" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E38" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F38" t="s">
-        <v>103</v>
+        <v>40</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>153</v>
+        <v>163</v>
       </c>
       <c r="H38" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>165</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39" t="s">
         <v>155</v>
       </c>
-      <c r="B39" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E39" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F39" t="s">
-        <v>103</v>
+        <v>54</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>156</v>
+        <v>166</v>
       </c>
       <c r="H39" t="s">
-        <v>157</v>
+        <v>167</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="D40" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E40" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F40" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="H40" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="D41" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E41" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F41" t="s">
-        <v>103</v>
+        <v>172</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="H41" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="D42" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E42" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F42" t="s">
-        <v>103</v>
+        <v>172</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="H42" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="D43" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E43" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F43" t="s">
-        <v>103</v>
+        <v>172</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="H43" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>170</v>
+        <v>181</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="D44" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E44" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F44" t="s">
-        <v>103</v>
+        <v>31</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>171</v>
+        <v>182</v>
       </c>
       <c r="H44" t="s">
-        <v>172</v>
+        <v>183</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>174</v>
+        <v>66</v>
       </c>
       <c r="D45" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E45" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F45" t="s">
-        <v>107</v>
+        <v>31</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="H45" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>178</v>
+        <v>70</v>
       </c>
       <c r="D46" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E46" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F46" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="H46" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>182</v>
+        <v>75</v>
       </c>
       <c r="D47" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E47" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F47" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="H47" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>186</v>
+        <v>80</v>
       </c>
       <c r="D48" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E48" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F48" t="s">
-        <v>107</v>
+        <v>131</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="H48" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>190</v>
+        <v>84</v>
       </c>
       <c r="D49" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E49" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F49" t="s">
-        <v>191</v>
+        <v>40</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="H49" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>195</v>
+        <v>88</v>
       </c>
       <c r="D50" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E50" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F50" t="s">
-        <v>191</v>
+        <v>131</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="H50" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>199</v>
+        <v>92</v>
       </c>
       <c r="D51" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E51" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F51" t="s">
-        <v>191</v>
+        <v>40</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="H51" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>203</v>
+        <v>96</v>
       </c>
       <c r="D52" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E52" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F52" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H52" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>207</v>
+        <v>101</v>
       </c>
       <c r="D53" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E53" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F53" t="s">
-        <v>24</v>
+        <v>97</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H53" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>211</v>
+        <v>105</v>
       </c>
       <c r="D54" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E54" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F54" t="s">
-        <v>24</v>
+        <v>71</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>212</v>
       </c>
       <c r="H54" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>214</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
+        <v>109</v>
+      </c>
+      <c r="D55" t="s">
+        <v>155</v>
+      </c>
+      <c r="E55" t="s">
+        <v>156</v>
+      </c>
+      <c r="F55" t="s">
+        <v>27</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="D55" t="s">
-[...8 lines deleted...]
-      <c r="G55" s="1" t="s">
+      <c r="H55" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>217</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>113</v>
+      </c>
+      <c r="D56" t="s">
+        <v>155</v>
+      </c>
+      <c r="E56" t="s">
+        <v>156</v>
+      </c>
+      <c r="F56" t="s">
         <v>218</v>
       </c>
-      <c r="B56" t="s">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="G56" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D56" t="s">
-[...8 lines deleted...]
-      <c r="G56" s="1" t="s">
+      <c r="H56" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>221</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>117</v>
+      </c>
+      <c r="D57" t="s">
+        <v>155</v>
+      </c>
+      <c r="E57" t="s">
+        <v>156</v>
+      </c>
+      <c r="F57" t="s">
+        <v>71</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="B57" t="s">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="H57" t="s">
         <v>223</v>
-      </c>
-[...13 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>224</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>122</v>
+      </c>
+      <c r="D58" t="s">
+        <v>155</v>
+      </c>
+      <c r="E58" t="s">
+        <v>156</v>
+      </c>
+      <c r="F58" t="s">
+        <v>31</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H58" t="s">
         <v>226</v>
-      </c>
-[...19 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>231</v>
+        <v>126</v>
       </c>
       <c r="D59" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E59" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F59" t="s">
-        <v>29</v>
+        <v>118</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="H59" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>235</v>
+        <v>130</v>
       </c>
       <c r="D60" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E60" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F60" t="s">
-        <v>129</v>
+        <v>31</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="H60" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="D61" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E61" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F61" t="s">
-        <v>129</v>
+        <v>218</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="H61" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="D62" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E62" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F62" t="s">
-        <v>129</v>
+        <v>49</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="H62" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="D63" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E63" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F63" t="s">
-        <v>129</v>
+        <v>31</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="H63" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="D64" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E64" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F64" t="s">
-        <v>129</v>
+        <v>40</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="H64" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="D65" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E65" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F65" t="s">
-        <v>34</v>
+        <v>172</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="H65" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="D66" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E66" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F66" t="s">
-        <v>34</v>
+        <v>218</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="H66" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="D67" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="E67" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="F67" t="s">
-        <v>43</v>
+        <v>118</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="H67" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>267</v>
+        <v>10</v>
       </c>
       <c r="D68" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E68" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F68" t="s">
-        <v>48</v>
+        <v>97</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="H68" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>271</v>
+        <v>17</v>
       </c>
       <c r="D69" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E69" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F69" t="s">
-        <v>272</v>
+        <v>54</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="H69" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>276</v>
+        <v>21</v>
       </c>
       <c r="D70" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E70" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F70" t="s">
-        <v>103</v>
+        <v>54</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="H70" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>280</v>
+        <v>39</v>
       </c>
       <c r="D71" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E71" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F71" t="s">
-        <v>103</v>
+        <v>54</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="H71" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>283</v>
+        <v>275</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>284</v>
+        <v>44</v>
       </c>
       <c r="D72" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E72" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F72" t="s">
-        <v>103</v>
+        <v>54</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>285</v>
+        <v>276</v>
       </c>
       <c r="H72" t="s">
-        <v>286</v>
+        <v>277</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>288</v>
+        <v>48</v>
       </c>
       <c r="D73" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E73" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F73" t="s">
-        <v>289</v>
+        <v>97</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>290</v>
+        <v>279</v>
       </c>
       <c r="H73" t="s">
-        <v>291</v>
+        <v>280</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>292</v>
+        <v>281</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>293</v>
+        <v>53</v>
       </c>
       <c r="D74" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E74" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F74" t="s">
-        <v>289</v>
+        <v>97</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>294</v>
+        <v>282</v>
       </c>
       <c r="H74" t="s">
-        <v>295</v>
+        <v>283</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>296</v>
+        <v>284</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>297</v>
+        <v>58</v>
       </c>
       <c r="D75" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E75" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F75" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>298</v>
+        <v>285</v>
       </c>
       <c r="H75" t="s">
-        <v>299</v>
+        <v>286</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>300</v>
+        <v>287</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>301</v>
+        <v>62</v>
       </c>
       <c r="D76" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E76" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F76" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>302</v>
+        <v>288</v>
       </c>
       <c r="H76" t="s">
-        <v>303</v>
+        <v>289</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>304</v>
+        <v>290</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>305</v>
+        <v>66</v>
       </c>
       <c r="D77" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E77" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F77" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>306</v>
+        <v>291</v>
       </c>
       <c r="H77" t="s">
-        <v>307</v>
+        <v>292</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>308</v>
+        <v>293</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>309</v>
+        <v>70</v>
       </c>
       <c r="D78" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E78" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F78" t="s">
-        <v>43</v>
+        <v>97</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>310</v>
+        <v>294</v>
       </c>
       <c r="H78" t="s">
-        <v>311</v>
+        <v>295</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>312</v>
+        <v>296</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>313</v>
+        <v>75</v>
       </c>
       <c r="D79" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E79" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F79" t="s">
-        <v>24</v>
+        <v>97</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>314</v>
+        <v>297</v>
       </c>
       <c r="H79" t="s">
-        <v>315</v>
+        <v>298</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>316</v>
+        <v>299</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>317</v>
+        <v>80</v>
       </c>
       <c r="D80" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E80" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F80" t="s">
-        <v>24</v>
+        <v>97</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>318</v>
+        <v>300</v>
       </c>
       <c r="H80" t="s">
-        <v>319</v>
+        <v>301</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>320</v>
+        <v>302</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>321</v>
+        <v>84</v>
       </c>
       <c r="D81" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E81" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F81" t="s">
-        <v>24</v>
+        <v>172</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>322</v>
+        <v>303</v>
       </c>
       <c r="H81" t="s">
-        <v>323</v>
+        <v>304</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>324</v>
+        <v>305</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>325</v>
+        <v>88</v>
       </c>
       <c r="D82" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E82" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F82" t="s">
-        <v>29</v>
+        <v>172</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>326</v>
+        <v>306</v>
       </c>
       <c r="H82" t="s">
-        <v>327</v>
+        <v>307</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>328</v>
+        <v>308</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>329</v>
+        <v>92</v>
       </c>
       <c r="D83" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E83" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F83" t="s">
-        <v>29</v>
+        <v>172</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>330</v>
+        <v>309</v>
       </c>
       <c r="H83" t="s">
-        <v>331</v>
+        <v>310</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>332</v>
+        <v>311</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>333</v>
+        <v>96</v>
       </c>
       <c r="D84" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E84" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F84" t="s">
-        <v>103</v>
+        <v>172</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>334</v>
+        <v>312</v>
       </c>
       <c r="H84" t="s">
-        <v>335</v>
+        <v>313</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>336</v>
+        <v>314</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>337</v>
+        <v>101</v>
       </c>
       <c r="D85" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E85" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F85" t="s">
-        <v>103</v>
+        <v>218</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>338</v>
+        <v>315</v>
       </c>
       <c r="H85" t="s">
-        <v>339</v>
+        <v>316</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>340</v>
+        <v>317</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>341</v>
+        <v>105</v>
       </c>
       <c r="D86" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E86" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F86" t="s">
-        <v>103</v>
+        <v>218</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>342</v>
+        <v>318</v>
       </c>
       <c r="H86" t="s">
-        <v>343</v>
+        <v>319</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>344</v>
+        <v>320</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>345</v>
+        <v>109</v>
       </c>
       <c r="D87" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E87" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F87" t="s">
-        <v>289</v>
+        <v>218</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>346</v>
+        <v>321</v>
       </c>
       <c r="H87" t="s">
-        <v>347</v>
+        <v>322</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>348</v>
+        <v>323</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>349</v>
+        <v>113</v>
       </c>
       <c r="D88" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E88" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F88" t="s">
-        <v>191</v>
+        <v>31</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>350</v>
+        <v>324</v>
       </c>
       <c r="H88" t="s">
-        <v>351</v>
+        <v>325</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>352</v>
+        <v>326</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>353</v>
+        <v>117</v>
       </c>
       <c r="D89" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E89" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F89" t="s">
-        <v>191</v>
+        <v>31</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>354</v>
+        <v>327</v>
       </c>
       <c r="H89" t="s">
-        <v>355</v>
+        <v>328</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>356</v>
+        <v>329</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>357</v>
+        <v>122</v>
       </c>
       <c r="D90" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E90" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F90" t="s">
-        <v>191</v>
+        <v>31</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>358</v>
+        <v>330</v>
       </c>
       <c r="H90" t="s">
-        <v>359</v>
+        <v>331</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>360</v>
+        <v>332</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>361</v>
+        <v>126</v>
       </c>
       <c r="D91" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E91" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F91" t="s">
-        <v>191</v>
+        <v>31</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>362</v>
+        <v>333</v>
       </c>
       <c r="H91" t="s">
-        <v>363</v>
+        <v>334</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>364</v>
+        <v>335</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>365</v>
+        <v>130</v>
       </c>
       <c r="D92" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E92" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F92" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>366</v>
+        <v>336</v>
       </c>
       <c r="H92" t="s">
-        <v>367</v>
+        <v>337</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>368</v>
+        <v>338</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>369</v>
+        <v>234</v>
       </c>
       <c r="D93" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E93" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F93" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>370</v>
+        <v>339</v>
       </c>
       <c r="H93" t="s">
-        <v>371</v>
+        <v>340</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>372</v>
+        <v>341</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>373</v>
+        <v>238</v>
       </c>
       <c r="D94" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E94" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F94" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>374</v>
+        <v>342</v>
       </c>
       <c r="H94" t="s">
-        <v>375</v>
+        <v>343</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>376</v>
+        <v>344</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>377</v>
+        <v>242</v>
       </c>
       <c r="D95" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E95" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F95" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>378</v>
+        <v>345</v>
       </c>
       <c r="H95" t="s">
-        <v>379</v>
+        <v>346</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>380</v>
+        <v>347</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>381</v>
+        <v>246</v>
       </c>
       <c r="D96" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E96" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F96" t="s">
-        <v>34</v>
+        <v>131</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>382</v>
+        <v>348</v>
       </c>
       <c r="H96" t="s">
-        <v>383</v>
+        <v>349</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>384</v>
+        <v>350</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>385</v>
+        <v>250</v>
       </c>
       <c r="D97" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E97" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F97" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>386</v>
+        <v>351</v>
       </c>
       <c r="H97" t="s">
-        <v>387</v>
+        <v>352</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>388</v>
+        <v>353</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>389</v>
+        <v>254</v>
       </c>
       <c r="D98" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E98" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F98" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>390</v>
+        <v>354</v>
       </c>
       <c r="H98" t="s">
-        <v>391</v>
+        <v>355</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>392</v>
+        <v>356</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>393</v>
+        <v>258</v>
       </c>
       <c r="D99" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E99" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F99" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>394</v>
+        <v>357</v>
       </c>
       <c r="H99" t="s">
-        <v>395</v>
+        <v>358</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>396</v>
+        <v>359</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>397</v>
+        <v>360</v>
       </c>
       <c r="D100" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E100" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F100" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>398</v>
+        <v>361</v>
       </c>
       <c r="H100" t="s">
-        <v>399</v>
+        <v>362</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>400</v>
+        <v>363</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>401</v>
+        <v>364</v>
       </c>
       <c r="D101" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E101" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F101" t="s">
-        <v>103</v>
+        <v>40</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>402</v>
+        <v>365</v>
       </c>
       <c r="H101" t="s">
-        <v>403</v>
+        <v>366</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>404</v>
+        <v>367</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>405</v>
+        <v>368</v>
       </c>
       <c r="D102" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E102" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F102" t="s">
-        <v>103</v>
+        <v>40</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>406</v>
+        <v>369</v>
       </c>
       <c r="H102" t="s">
-        <v>407</v>
+        <v>370</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>408</v>
+        <v>371</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>409</v>
+        <v>372</v>
       </c>
       <c r="D103" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E103" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F103" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>410</v>
+        <v>373</v>
       </c>
       <c r="H103" t="s">
-        <v>411</v>
+        <v>374</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>412</v>
+        <v>375</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>413</v>
+        <v>376</v>
       </c>
       <c r="D104" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E104" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F104" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>414</v>
+        <v>377</v>
       </c>
       <c r="H104" t="s">
-        <v>415</v>
+        <v>378</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>416</v>
+        <v>379</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>417</v>
+        <v>380</v>
       </c>
       <c r="D105" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E105" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F105" t="s">
-        <v>107</v>
+        <v>381</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>418</v>
+        <v>382</v>
       </c>
       <c r="H105" t="s">
-        <v>419</v>
+        <v>383</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>420</v>
+        <v>384</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>421</v>
+        <v>385</v>
       </c>
       <c r="D106" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E106" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F106" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>422</v>
+        <v>386</v>
       </c>
       <c r="H106" t="s">
-        <v>423</v>
+        <v>387</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>424</v>
+        <v>388</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>425</v>
+        <v>389</v>
       </c>
       <c r="D107" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E107" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F107" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>426</v>
+        <v>390</v>
       </c>
       <c r="H107" t="s">
-        <v>427</v>
+        <v>391</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>428</v>
+        <v>392</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>429</v>
+        <v>393</v>
       </c>
       <c r="D108" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E108" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F108" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>430</v>
+        <v>394</v>
       </c>
       <c r="H108" t="s">
-        <v>431</v>
+        <v>395</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>432</v>
+        <v>396</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>433</v>
+        <v>397</v>
       </c>
       <c r="D109" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E109" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F109" t="s">
-        <v>129</v>
+        <v>398</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>434</v>
+        <v>399</v>
       </c>
       <c r="H109" t="s">
-        <v>435</v>
+        <v>400</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>436</v>
+        <v>401</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>437</v>
+        <v>402</v>
       </c>
       <c r="D110" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E110" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F110" t="s">
-        <v>129</v>
+        <v>398</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>438</v>
+        <v>403</v>
       </c>
       <c r="H110" t="s">
-        <v>439</v>
+        <v>404</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>440</v>
+        <v>405</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>441</v>
+        <v>406</v>
       </c>
       <c r="D111" t="s">
-        <v>133</v>
+        <v>262</v>
       </c>
       <c r="E111" t="s">
-        <v>134</v>
+        <v>263</v>
       </c>
       <c r="F111" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>442</v>
+        <v>407</v>
       </c>
       <c r="H111" t="s">
-        <v>443</v>
+        <v>408</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>444</v>
+        <v>409</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>10</v>
+        <v>410</v>
       </c>
       <c r="D112" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E112" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F112" t="s">
-        <v>48</v>
+        <v>131</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>447</v>
+        <v>411</v>
       </c>
       <c r="H112" t="s">
-        <v>448</v>
+        <v>412</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>449</v>
+        <v>413</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>23</v>
+        <v>414</v>
       </c>
       <c r="D113" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E113" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F113" t="s">
-        <v>48</v>
+        <v>131</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>450</v>
+        <v>415</v>
       </c>
       <c r="H113" t="s">
-        <v>451</v>
+        <v>416</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>452</v>
+        <v>417</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>28</v>
+        <v>418</v>
       </c>
       <c r="D114" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E114" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F114" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>453</v>
+        <v>419</v>
       </c>
       <c r="H114" t="s">
-        <v>454</v>
+        <v>420</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>455</v>
+        <v>421</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>33</v>
+        <v>422</v>
       </c>
       <c r="D115" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E115" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F115" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>456</v>
+        <v>423</v>
       </c>
       <c r="H115" t="s">
-        <v>457</v>
+        <v>424</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>458</v>
+        <v>425</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>38</v>
+        <v>426</v>
       </c>
       <c r="D116" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E116" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F116" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>459</v>
+        <v>427</v>
       </c>
       <c r="H116" t="s">
-        <v>460</v>
+        <v>428</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>461</v>
+        <v>429</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>42</v>
+        <v>430</v>
       </c>
       <c r="D117" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E117" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F117" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>462</v>
+        <v>431</v>
       </c>
       <c r="H117" t="s">
-        <v>463</v>
+        <v>432</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>464</v>
+        <v>433</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>47</v>
+        <v>434</v>
       </c>
       <c r="D118" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E118" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F118" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>465</v>
+        <v>435</v>
       </c>
       <c r="H118" t="s">
-        <v>466</v>
+        <v>436</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>467</v>
+        <v>437</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>52</v>
+        <v>438</v>
       </c>
       <c r="D119" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E119" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F119" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>468</v>
+        <v>439</v>
       </c>
       <c r="H119" t="s">
-        <v>469</v>
+        <v>440</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>470</v>
+        <v>441</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>56</v>
+        <v>442</v>
       </c>
       <c r="D120" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E120" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F120" t="s">
-        <v>48</v>
+        <v>97</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>471</v>
+        <v>443</v>
       </c>
       <c r="H120" t="s">
-        <v>472</v>
+        <v>444</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>473</v>
+        <v>445</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>60</v>
+        <v>446</v>
       </c>
       <c r="D121" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E121" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F121" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>474</v>
+        <v>447</v>
       </c>
       <c r="H121" t="s">
-        <v>475</v>
+        <v>448</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>476</v>
+        <v>449</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>64</v>
+        <v>450</v>
       </c>
       <c r="D122" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E122" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F122" t="s">
-        <v>191</v>
+        <v>97</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>477</v>
+        <v>451</v>
       </c>
       <c r="H122" t="s">
-        <v>478</v>
+        <v>452</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>479</v>
+        <v>453</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>69</v>
+        <v>454</v>
       </c>
       <c r="D123" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E123" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F123" t="s">
-        <v>289</v>
+        <v>398</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>480</v>
+        <v>455</v>
       </c>
       <c r="H123" t="s">
-        <v>481</v>
+        <v>456</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>482</v>
+        <v>457</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>74</v>
+        <v>458</v>
       </c>
       <c r="D124" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E124" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F124" t="s">
-        <v>289</v>
+        <v>218</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>483</v>
+        <v>459</v>
       </c>
       <c r="H124" t="s">
-        <v>484</v>
+        <v>460</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>485</v>
+        <v>461</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>174</v>
+        <v>462</v>
       </c>
       <c r="D125" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E125" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F125" t="s">
-        <v>289</v>
+        <v>218</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>486</v>
+        <v>463</v>
       </c>
       <c r="H125" t="s">
-        <v>487</v>
+        <v>464</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>488</v>
+        <v>465</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>178</v>
+        <v>466</v>
       </c>
       <c r="D126" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E126" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F126" t="s">
-        <v>289</v>
+        <v>218</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>489</v>
+        <v>467</v>
       </c>
       <c r="H126" t="s">
-        <v>490</v>
+        <v>468</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>491</v>
+        <v>469</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>182</v>
+        <v>470</v>
       </c>
       <c r="D127" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E127" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F127" t="s">
-        <v>289</v>
+        <v>218</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>492</v>
+        <v>471</v>
       </c>
       <c r="H127" t="s">
-        <v>493</v>
+        <v>472</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>494</v>
+        <v>473</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>186</v>
+        <v>474</v>
       </c>
       <c r="D128" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E128" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F128" t="s">
-        <v>289</v>
+        <v>49</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>495</v>
+        <v>475</v>
       </c>
       <c r="H128" t="s">
-        <v>496</v>
+        <v>476</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>497</v>
+        <v>477</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>190</v>
+        <v>478</v>
       </c>
       <c r="D129" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E129" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F129" t="s">
-        <v>289</v>
+        <v>49</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>498</v>
+        <v>479</v>
       </c>
       <c r="H129" t="s">
-        <v>499</v>
+        <v>480</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>500</v>
+        <v>481</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>195</v>
+        <v>482</v>
       </c>
       <c r="D130" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E130" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F130" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>501</v>
+        <v>483</v>
       </c>
       <c r="H130" t="s">
-        <v>502</v>
+        <v>484</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>503</v>
+        <v>485</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>199</v>
+        <v>486</v>
       </c>
       <c r="D131" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E131" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F131" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>504</v>
+        <v>487</v>
       </c>
       <c r="H131" t="s">
-        <v>505</v>
+        <v>488</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>506</v>
+        <v>489</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>203</v>
+        <v>490</v>
       </c>
       <c r="D132" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E132" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F132" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>507</v>
+        <v>491</v>
       </c>
       <c r="H132" t="s">
-        <v>508</v>
+        <v>492</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>509</v>
+        <v>493</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>207</v>
+        <v>494</v>
       </c>
       <c r="D133" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E133" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F133" t="s">
-        <v>24</v>
+        <v>131</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>510</v>
+        <v>495</v>
       </c>
       <c r="H133" t="s">
-        <v>511</v>
+        <v>496</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>512</v>
+        <v>497</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>211</v>
+        <v>498</v>
       </c>
       <c r="D134" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E134" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F134" t="s">
-        <v>24</v>
+        <v>131</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>513</v>
+        <v>499</v>
       </c>
       <c r="H134" t="s">
-        <v>514</v>
+        <v>500</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>515</v>
+        <v>501</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>215</v>
+        <v>502</v>
       </c>
       <c r="D135" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E135" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F135" t="s">
-        <v>24</v>
+        <v>131</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>516</v>
+        <v>503</v>
       </c>
       <c r="H135" t="s">
-        <v>517</v>
+        <v>504</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>518</v>
+        <v>505</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>219</v>
+        <v>506</v>
       </c>
       <c r="D136" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E136" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F136" t="s">
-        <v>70</v>
+        <v>131</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>519</v>
+        <v>507</v>
       </c>
       <c r="H136" t="s">
-        <v>520</v>
+        <v>508</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>521</v>
+        <v>509</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>223</v>
+        <v>510</v>
       </c>
       <c r="D137" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E137" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F137" t="s">
-        <v>70</v>
+        <v>97</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>522</v>
+        <v>511</v>
       </c>
       <c r="H137" t="s">
-        <v>523</v>
+        <v>512</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>524</v>
+        <v>513</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>227</v>
+        <v>514</v>
       </c>
       <c r="D138" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E138" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F138" t="s">
-        <v>29</v>
+        <v>97</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>525</v>
+        <v>515</v>
       </c>
       <c r="H138" t="s">
-        <v>526</v>
+        <v>516</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>527</v>
+        <v>517</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>231</v>
+        <v>518</v>
       </c>
       <c r="D139" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E139" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F139" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>528</v>
+        <v>519</v>
       </c>
       <c r="H139" t="s">
-        <v>529</v>
+        <v>520</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>530</v>
+        <v>521</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>235</v>
+        <v>522</v>
       </c>
       <c r="D140" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E140" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F140" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>531</v>
+        <v>523</v>
       </c>
       <c r="H140" t="s">
-        <v>532</v>
+        <v>524</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>533</v>
+        <v>525</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>239</v>
+        <v>526</v>
       </c>
       <c r="D141" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E141" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F141" t="s">
-        <v>29</v>
+        <v>172</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="H141" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>536</v>
+        <v>529</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>243</v>
+        <v>530</v>
       </c>
       <c r="D142" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E142" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F142" t="s">
-        <v>29</v>
+        <v>172</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>537</v>
+        <v>531</v>
       </c>
       <c r="H142" t="s">
-        <v>538</v>
+        <v>532</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>247</v>
+        <v>534</v>
       </c>
       <c r="D143" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E143" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F143" t="s">
-        <v>129</v>
+        <v>172</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="H143" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>251</v>
+        <v>538</v>
       </c>
       <c r="D144" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E144" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F144" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="H144" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>255</v>
+        <v>542</v>
       </c>
       <c r="D145" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E145" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F145" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="H145" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
+        <v>545</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>546</v>
+      </c>
+      <c r="D146" t="s">
+        <v>262</v>
+      </c>
+      <c r="E146" t="s">
+        <v>263</v>
+      </c>
+      <c r="F146" t="s">
+        <v>131</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H146" t="s">
         <v>548</v>
-      </c>
-[...19 lines deleted...]
-        <v>550</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
+        <v>549</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>550</v>
+      </c>
+      <c r="D147" t="s">
+        <v>262</v>
+      </c>
+      <c r="E147" t="s">
+        <v>263</v>
+      </c>
+      <c r="F147" t="s">
+        <v>131</v>
+      </c>
+      <c r="G147" s="1" t="s">
         <v>551</v>
       </c>
-      <c r="B147" t="s">
-[...14 lines deleted...]
-      <c r="G147" s="1" t="s">
+      <c r="H147" t="s">
         <v>552</v>
-      </c>
-[...1 lines deleted...]
-        <v>553</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
+        <v>553</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
         <v>554</v>
       </c>
-      <c r="B148" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D148" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E148" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F148" t="s">
-        <v>34</v>
+        <v>76</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>555</v>
       </c>
       <c r="H148" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
         <v>557</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>271</v>
+        <v>558</v>
       </c>
       <c r="D149" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E149" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F149" t="s">
-        <v>34</v>
+        <v>218</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="H149" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>276</v>
+        <v>562</v>
       </c>
       <c r="D150" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E150" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F150" t="s">
-        <v>34</v>
+        <v>218</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="H150" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>280</v>
+        <v>566</v>
       </c>
       <c r="D151" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E151" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F151" t="s">
-        <v>43</v>
+        <v>218</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="H151" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>284</v>
+        <v>570</v>
       </c>
       <c r="D152" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E152" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F152" t="s">
-        <v>43</v>
+        <v>398</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="H152" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>288</v>
+        <v>574</v>
       </c>
       <c r="D153" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E153" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F153" t="s">
-        <v>43</v>
+        <v>398</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="H153" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>293</v>
+        <v>578</v>
       </c>
       <c r="D154" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E154" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F154" t="s">
-        <v>43</v>
+        <v>97</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="H154" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>297</v>
+        <v>582</v>
       </c>
       <c r="D155" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E155" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F155" t="s">
-        <v>43</v>
+        <v>97</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>576</v>
+        <v>583</v>
       </c>
       <c r="H155" t="s">
-        <v>577</v>
+        <v>584</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>578</v>
+        <v>585</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>301</v>
+        <v>586</v>
       </c>
       <c r="D156" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E156" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F156" t="s">
-        <v>43</v>
+        <v>172</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
       <c r="H156" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>581</v>
+        <v>589</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>305</v>
+        <v>590</v>
       </c>
       <c r="D157" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E157" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F157" t="s">
-        <v>43</v>
+        <v>131</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>582</v>
+        <v>591</v>
       </c>
       <c r="H157" t="s">
-        <v>583</v>
+        <v>592</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>584</v>
+        <v>593</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>309</v>
+        <v>594</v>
       </c>
       <c r="D158" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E158" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F158" t="s">
-        <v>43</v>
+        <v>131</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>585</v>
+        <v>595</v>
       </c>
       <c r="H158" t="s">
-        <v>586</v>
+        <v>596</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>587</v>
+        <v>597</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>313</v>
+        <v>598</v>
       </c>
       <c r="D159" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E159" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F159" t="s">
-        <v>29</v>
+        <v>131</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>588</v>
+        <v>599</v>
       </c>
       <c r="H159" t="s">
-        <v>589</v>
+        <v>600</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>590</v>
+        <v>601</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>317</v>
+        <v>602</v>
       </c>
       <c r="D160" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E160" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F160" t="s">
-        <v>29</v>
+        <v>131</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>591</v>
+        <v>603</v>
       </c>
       <c r="H160" t="s">
-        <v>592</v>
+        <v>604</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>593</v>
+        <v>605</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>321</v>
+        <v>606</v>
       </c>
       <c r="D161" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E161" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F161" t="s">
-        <v>48</v>
+        <v>131</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>594</v>
+        <v>607</v>
       </c>
       <c r="H161" t="s">
-        <v>595</v>
+        <v>608</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>596</v>
+        <v>609</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>325</v>
+        <v>610</v>
       </c>
       <c r="D162" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E162" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F162" t="s">
-        <v>48</v>
+        <v>131</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>597</v>
+        <v>611</v>
       </c>
       <c r="H162" t="s">
-        <v>598</v>
+        <v>612</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>599</v>
+        <v>613</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>329</v>
+        <v>614</v>
       </c>
       <c r="D163" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E163" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F163" t="s">
-        <v>48</v>
+        <v>131</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>600</v>
+        <v>615</v>
       </c>
       <c r="H163" t="s">
-        <v>601</v>
+        <v>616</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>602</v>
+        <v>617</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>333</v>
+        <v>618</v>
       </c>
       <c r="D164" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E164" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F164" t="s">
-        <v>48</v>
+        <v>131</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>603</v>
+        <v>619</v>
       </c>
       <c r="H164" t="s">
-        <v>604</v>
+        <v>620</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>605</v>
+        <v>621</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>337</v>
+        <v>622</v>
       </c>
       <c r="D165" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E165" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F165" t="s">
-        <v>48</v>
+        <v>131</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>606</v>
+        <v>623</v>
       </c>
       <c r="H165" t="s">
-        <v>607</v>
+        <v>624</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>608</v>
+        <v>625</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>341</v>
+        <v>626</v>
       </c>
       <c r="D166" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E166" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F166" t="s">
-        <v>29</v>
+        <v>131</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>609</v>
+        <v>627</v>
       </c>
       <c r="H166" t="s">
-        <v>610</v>
+        <v>628</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>611</v>
+        <v>629</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>345</v>
+        <v>630</v>
       </c>
       <c r="D167" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E167" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F167" t="s">
-        <v>29</v>
+        <v>172</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>612</v>
+        <v>631</v>
       </c>
       <c r="H167" t="s">
-        <v>613</v>
+        <v>632</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>614</v>
+        <v>633</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>349</v>
+        <v>634</v>
       </c>
       <c r="D168" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E168" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F168" t="s">
-        <v>29</v>
+        <v>97</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>615</v>
+        <v>635</v>
       </c>
       <c r="H168" t="s">
-        <v>616</v>
+        <v>636</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>617</v>
+        <v>637</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>353</v>
+        <v>638</v>
       </c>
       <c r="D169" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E169" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F169" t="s">
-        <v>29</v>
+        <v>398</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>618</v>
+        <v>639</v>
       </c>
       <c r="H169" t="s">
-        <v>619</v>
+        <v>640</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>620</v>
+        <v>641</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>357</v>
+        <v>642</v>
       </c>
       <c r="D170" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E170" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F170" t="s">
-        <v>29</v>
+        <v>131</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>621</v>
+        <v>643</v>
       </c>
       <c r="H170" t="s">
-        <v>622</v>
+        <v>644</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>623</v>
+        <v>645</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>361</v>
+        <v>646</v>
       </c>
       <c r="D171" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E171" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F171" t="s">
-        <v>29</v>
+        <v>131</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>624</v>
+        <v>647</v>
       </c>
       <c r="H171" t="s">
-        <v>625</v>
+        <v>648</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>626</v>
+        <v>649</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>365</v>
+        <v>650</v>
       </c>
       <c r="D172" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E172" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F172" t="s">
-        <v>272</v>
+        <v>54</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>627</v>
+        <v>651</v>
       </c>
       <c r="H172" t="s">
-        <v>628</v>
+        <v>652</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>629</v>
+        <v>653</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>369</v>
+        <v>654</v>
       </c>
       <c r="D173" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E173" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F173" t="s">
-        <v>272</v>
+        <v>218</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>630</v>
+        <v>655</v>
       </c>
       <c r="H173" t="s">
-        <v>631</v>
+        <v>656</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>632</v>
+        <v>657</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>373</v>
+        <v>658</v>
       </c>
       <c r="D174" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E174" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F174" t="s">
-        <v>191</v>
+        <v>218</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>633</v>
+        <v>659</v>
       </c>
       <c r="H174" t="s">
-        <v>634</v>
+        <v>660</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>635</v>
+        <v>661</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>377</v>
+        <v>662</v>
       </c>
       <c r="D175" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E175" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F175" t="s">
-        <v>191</v>
+        <v>218</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>636</v>
+        <v>663</v>
       </c>
       <c r="H175" t="s">
-        <v>637</v>
+        <v>664</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>638</v>
+        <v>665</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>381</v>
+        <v>666</v>
       </c>
       <c r="D176" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E176" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F176" t="s">
-        <v>191</v>
+        <v>172</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>639</v>
+        <v>667</v>
       </c>
       <c r="H176" t="s">
-        <v>640</v>
+        <v>668</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>641</v>
+        <v>669</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>385</v>
+        <v>670</v>
       </c>
       <c r="D177" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E177" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F177" t="s">
-        <v>191</v>
+        <v>27</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>642</v>
+        <v>671</v>
       </c>
       <c r="H177" t="s">
-        <v>643</v>
+        <v>672</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>644</v>
+        <v>673</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>389</v>
+        <v>674</v>
       </c>
       <c r="D178" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E178" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F178" t="s">
-        <v>289</v>
+        <v>97</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>645</v>
+        <v>675</v>
       </c>
       <c r="H178" t="s">
-        <v>646</v>
+        <v>676</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>647</v>
+        <v>677</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>393</v>
+        <v>678</v>
       </c>
       <c r="D179" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E179" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F179" t="s">
-        <v>289</v>
+        <v>97</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>648</v>
+        <v>679</v>
       </c>
       <c r="H179" t="s">
-        <v>649</v>
+        <v>680</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>650</v>
+        <v>681</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>397</v>
+        <v>682</v>
       </c>
       <c r="D180" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E180" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F180" t="s">
-        <v>107</v>
+        <v>54</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>651</v>
+        <v>683</v>
       </c>
       <c r="H180" t="s">
-        <v>652</v>
+        <v>684</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>653</v>
+        <v>685</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>401</v>
+        <v>686</v>
       </c>
       <c r="D181" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E181" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F181" t="s">
-        <v>107</v>
+        <v>218</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>654</v>
+        <v>687</v>
       </c>
       <c r="H181" t="s">
-        <v>655</v>
+        <v>688</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>656</v>
+        <v>689</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>405</v>
+        <v>690</v>
       </c>
       <c r="D182" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E182" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F182" t="s">
-        <v>107</v>
+        <v>31</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>657</v>
+        <v>691</v>
       </c>
       <c r="H182" t="s">
-        <v>658</v>
+        <v>692</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>659</v>
+        <v>693</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>409</v>
+        <v>694</v>
       </c>
       <c r="D183" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E183" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F183" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>660</v>
+        <v>695</v>
       </c>
       <c r="H183" t="s">
-        <v>661</v>
+        <v>696</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>662</v>
+        <v>697</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>413</v>
+        <v>698</v>
       </c>
       <c r="D184" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E184" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F184" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>663</v>
+        <v>699</v>
       </c>
       <c r="H184" t="s">
-        <v>664</v>
+        <v>700</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>665</v>
+        <v>701</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>417</v>
+        <v>702</v>
       </c>
       <c r="D185" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E185" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F185" t="s">
-        <v>129</v>
+        <v>31</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>666</v>
+        <v>703</v>
       </c>
       <c r="H185" t="s">
-        <v>667</v>
+        <v>704</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>668</v>
+        <v>705</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>421</v>
+        <v>706</v>
       </c>
       <c r="D186" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E186" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F186" t="s">
-        <v>34</v>
+        <v>398</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>669</v>
+        <v>707</v>
       </c>
       <c r="H186" t="s">
-        <v>670</v>
+        <v>708</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>671</v>
+        <v>709</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>425</v>
+        <v>710</v>
       </c>
       <c r="D187" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E187" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F187" t="s">
-        <v>34</v>
+        <v>131</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>672</v>
+        <v>711</v>
       </c>
       <c r="H187" t="s">
-        <v>673</v>
+        <v>712</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>674</v>
+        <v>713</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>429</v>
+        <v>714</v>
       </c>
       <c r="D188" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E188" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F188" t="s">
-        <v>34</v>
+        <v>131</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>675</v>
+        <v>715</v>
       </c>
       <c r="H188" t="s">
-        <v>676</v>
+        <v>716</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>677</v>
+        <v>717</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>433</v>
+        <v>718</v>
       </c>
       <c r="D189" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E189" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F189" t="s">
-        <v>34</v>
+        <v>131</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>678</v>
+        <v>719</v>
       </c>
       <c r="H189" t="s">
-        <v>679</v>
+        <v>720</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>680</v>
+        <v>721</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>437</v>
+        <v>722</v>
       </c>
       <c r="D190" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E190" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F190" t="s">
-        <v>34</v>
+        <v>131</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>681</v>
+        <v>723</v>
       </c>
       <c r="H190" t="s">
-        <v>682</v>
+        <v>724</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>683</v>
+        <v>725</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>441</v>
+        <v>726</v>
       </c>
       <c r="D191" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E191" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F191" t="s">
-        <v>34</v>
+        <v>118</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>684</v>
+        <v>727</v>
       </c>
       <c r="H191" t="s">
-        <v>685</v>
+        <v>728</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>686</v>
+        <v>729</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>687</v>
+        <v>730</v>
       </c>
       <c r="D192" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E192" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F192" t="s">
-        <v>34</v>
+        <v>118</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>688</v>
+        <v>731</v>
       </c>
       <c r="H192" t="s">
-        <v>689</v>
+        <v>732</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>690</v>
+        <v>733</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>691</v>
+        <v>734</v>
       </c>
       <c r="D193" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E193" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F193" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>692</v>
+        <v>735</v>
       </c>
       <c r="H193" t="s">
-        <v>693</v>
+        <v>736</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>694</v>
+        <v>737</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>695</v>
+        <v>738</v>
       </c>
       <c r="D194" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E194" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F194" t="s">
-        <v>34</v>
+        <v>398</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>696</v>
+        <v>739</v>
       </c>
       <c r="H194" t="s">
-        <v>697</v>
+        <v>740</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>698</v>
+        <v>741</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>699</v>
+        <v>742</v>
       </c>
       <c r="D195" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E195" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F195" t="s">
-        <v>700</v>
+        <v>35</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>701</v>
+        <v>743</v>
       </c>
       <c r="H195" t="s">
-        <v>702</v>
+        <v>744</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>703</v>
+        <v>745</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>704</v>
+        <v>746</v>
       </c>
       <c r="D196" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E196" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F196" t="s">
-        <v>700</v>
+        <v>172</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>705</v>
+        <v>747</v>
       </c>
       <c r="H196" t="s">
-        <v>706</v>
+        <v>748</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>707</v>
+        <v>749</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>708</v>
+        <v>750</v>
       </c>
       <c r="D197" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E197" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F197" t="s">
-        <v>700</v>
+        <v>172</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>709</v>
+        <v>751</v>
       </c>
       <c r="H197" t="s">
-        <v>710</v>
+        <v>752</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>711</v>
+        <v>753</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>712</v>
+        <v>754</v>
       </c>
       <c r="D198" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E198" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F198" t="s">
-        <v>700</v>
+        <v>172</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>713</v>
+        <v>755</v>
       </c>
       <c r="H198" t="s">
-        <v>714</v>
+        <v>756</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>715</v>
+        <v>757</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>716</v>
+        <v>758</v>
       </c>
       <c r="D199" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E199" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F199" t="s">
-        <v>700</v>
+        <v>54</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>717</v>
+        <v>759</v>
       </c>
       <c r="H199" t="s">
-        <v>718</v>
+        <v>760</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>719</v>
+        <v>761</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>720</v>
+        <v>762</v>
       </c>
       <c r="D200" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E200" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F200" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>721</v>
+        <v>763</v>
       </c>
       <c r="H200" t="s">
-        <v>722</v>
+        <v>764</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>723</v>
+        <v>765</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>724</v>
+        <v>766</v>
       </c>
       <c r="D201" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E201" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F201" t="s">
-        <v>43</v>
+        <v>71</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>725</v>
+        <v>767</v>
       </c>
       <c r="H201" t="s">
-        <v>726</v>
+        <v>768</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>727</v>
+        <v>769</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>728</v>
+        <v>770</v>
       </c>
       <c r="D202" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E202" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F202" t="s">
-        <v>43</v>
+        <v>172</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>729</v>
+        <v>771</v>
       </c>
       <c r="H202" t="s">
-        <v>730</v>
+        <v>772</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>731</v>
+        <v>773</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>732</v>
+        <v>774</v>
       </c>
       <c r="D203" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E203" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F203" t="s">
-        <v>43</v>
+        <v>172</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>733</v>
+        <v>775</v>
       </c>
       <c r="H203" t="s">
-        <v>734</v>
+        <v>776</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>735</v>
+        <v>777</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>736</v>
+        <v>778</v>
       </c>
       <c r="D204" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E204" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F204" t="s">
-        <v>43</v>
+        <v>172</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>737</v>
+        <v>779</v>
       </c>
       <c r="H204" t="s">
-        <v>738</v>
+        <v>780</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>739</v>
+        <v>781</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>740</v>
+        <v>782</v>
       </c>
       <c r="D205" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E205" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F205" t="s">
-        <v>43</v>
+        <v>172</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>741</v>
+        <v>783</v>
       </c>
       <c r="H205" t="s">
-        <v>742</v>
+        <v>784</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>743</v>
+        <v>785</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>744</v>
+        <v>786</v>
       </c>
       <c r="D206" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E206" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F206" t="s">
-        <v>43</v>
+        <v>172</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>745</v>
+        <v>787</v>
       </c>
       <c r="H206" t="s">
-        <v>746</v>
+        <v>788</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>747</v>
+        <v>789</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>748</v>
+        <v>790</v>
       </c>
       <c r="D207" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E207" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F207" t="s">
-        <v>43</v>
+        <v>172</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>749</v>
+        <v>791</v>
       </c>
       <c r="H207" t="s">
-        <v>750</v>
+        <v>792</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>751</v>
+        <v>793</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>752</v>
+        <v>794</v>
       </c>
       <c r="D208" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E208" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F208" t="s">
-        <v>43</v>
+        <v>172</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>753</v>
+        <v>795</v>
       </c>
       <c r="H208" t="s">
-        <v>754</v>
+        <v>796</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>755</v>
+        <v>797</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>756</v>
+        <v>798</v>
       </c>
       <c r="D209" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E209" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F209" t="s">
-        <v>24</v>
+        <v>172</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>757</v>
+        <v>799</v>
       </c>
       <c r="H209" t="s">
-        <v>758</v>
+        <v>800</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>759</v>
+        <v>801</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>760</v>
+        <v>802</v>
       </c>
       <c r="D210" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E210" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F210" t="s">
-        <v>24</v>
+        <v>172</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>761</v>
+        <v>803</v>
       </c>
       <c r="H210" t="s">
-        <v>762</v>
+        <v>804</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>763</v>
+        <v>805</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>764</v>
+        <v>806</v>
       </c>
       <c r="D211" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E211" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F211" t="s">
-        <v>29</v>
+        <v>172</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>765</v>
+        <v>807</v>
       </c>
       <c r="H211" t="s">
-        <v>766</v>
+        <v>808</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>767</v>
+        <v>809</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>768</v>
+        <v>810</v>
       </c>
       <c r="D212" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E212" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F212" t="s">
-        <v>272</v>
+        <v>172</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>769</v>
+        <v>811</v>
       </c>
       <c r="H212" t="s">
-        <v>770</v>
+        <v>812</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>771</v>
+        <v>813</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>772</v>
+        <v>814</v>
       </c>
       <c r="D213" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E213" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F213" t="s">
-        <v>272</v>
+        <v>172</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>773</v>
+        <v>815</v>
       </c>
       <c r="H213" t="s">
-        <v>774</v>
+        <v>816</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>775</v>
+        <v>817</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>776</v>
+        <v>818</v>
       </c>
       <c r="D214" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E214" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F214" t="s">
-        <v>272</v>
+        <v>172</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>777</v>
+        <v>819</v>
       </c>
       <c r="H214" t="s">
-        <v>778</v>
+        <v>820</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>779</v>
+        <v>821</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>780</v>
+        <v>822</v>
       </c>
       <c r="D215" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E215" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F215" t="s">
-        <v>289</v>
+        <v>172</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>781</v>
+        <v>823</v>
       </c>
       <c r="H215" t="s">
-        <v>782</v>
+        <v>824</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>783</v>
+        <v>825</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>784</v>
+        <v>826</v>
       </c>
       <c r="D216" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E216" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F216" t="s">
-        <v>43</v>
+        <v>381</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>785</v>
+        <v>827</v>
       </c>
       <c r="H216" t="s">
-        <v>786</v>
+        <v>828</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>787</v>
+        <v>829</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>788</v>
+        <v>830</v>
       </c>
       <c r="D217" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E217" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F217" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>789</v>
+        <v>831</v>
       </c>
       <c r="H217" t="s">
-        <v>790</v>
+        <v>832</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>791</v>
+        <v>833</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>792</v>
+        <v>834</v>
       </c>
       <c r="D218" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E218" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F218" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>793</v>
+        <v>835</v>
       </c>
       <c r="H218" t="s">
-        <v>794</v>
+        <v>836</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>795</v>
+        <v>837</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>796</v>
+        <v>838</v>
       </c>
       <c r="D219" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E219" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F219" t="s">
-        <v>43</v>
+        <v>118</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>797</v>
+        <v>839</v>
       </c>
       <c r="H219" t="s">
-        <v>798</v>
+        <v>840</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>799</v>
+        <v>841</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>800</v>
+        <v>842</v>
       </c>
       <c r="D220" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E220" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F220" t="s">
-        <v>43</v>
+        <v>118</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>801</v>
+        <v>843</v>
       </c>
       <c r="H220" t="s">
-        <v>802</v>
+        <v>844</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>803</v>
+        <v>845</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>804</v>
+        <v>846</v>
       </c>
       <c r="D221" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E221" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F221" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>805</v>
+        <v>847</v>
       </c>
       <c r="H221" t="s">
-        <v>806</v>
+        <v>848</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>807</v>
+        <v>849</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>808</v>
+        <v>850</v>
       </c>
       <c r="D222" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E222" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F222" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>809</v>
+        <v>851</v>
       </c>
       <c r="H222" t="s">
-        <v>810</v>
+        <v>852</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>811</v>
+        <v>853</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>812</v>
+        <v>854</v>
       </c>
       <c r="D223" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E223" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F223" t="s">
-        <v>34</v>
+        <v>398</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>813</v>
+        <v>855</v>
       </c>
       <c r="H223" t="s">
-        <v>814</v>
+        <v>856</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>815</v>
+        <v>857</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>816</v>
+        <v>858</v>
       </c>
       <c r="D224" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E224" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F224" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>817</v>
+        <v>859</v>
       </c>
       <c r="H224" t="s">
-        <v>818</v>
+        <v>860</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>819</v>
+        <v>861</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>820</v>
+        <v>862</v>
       </c>
       <c r="D225" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E225" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F225" t="s">
-        <v>34</v>
+        <v>118</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>821</v>
+        <v>863</v>
       </c>
       <c r="H225" t="s">
-        <v>822</v>
+        <v>864</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>823</v>
+        <v>865</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>824</v>
+        <v>866</v>
       </c>
       <c r="D226" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E226" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F226" t="s">
-        <v>34</v>
+        <v>118</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>825</v>
+        <v>867</v>
       </c>
       <c r="H226" t="s">
-        <v>826</v>
+        <v>868</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>827</v>
+        <v>869</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>828</v>
+        <v>870</v>
       </c>
       <c r="D227" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E227" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F227" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>829</v>
+        <v>871</v>
       </c>
       <c r="H227" t="s">
-        <v>830</v>
+        <v>872</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>831</v>
+        <v>873</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>832</v>
+        <v>874</v>
       </c>
       <c r="D228" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E228" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F228" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>833</v>
+        <v>875</v>
       </c>
       <c r="H228" t="s">
-        <v>834</v>
+        <v>876</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>835</v>
+        <v>877</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>836</v>
+        <v>878</v>
       </c>
       <c r="D229" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E229" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F229" t="s">
-        <v>129</v>
+        <v>172</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>837</v>
+        <v>879</v>
       </c>
       <c r="H229" t="s">
-        <v>838</v>
+        <v>880</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>839</v>
+        <v>881</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>840</v>
+        <v>882</v>
       </c>
       <c r="D230" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E230" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F230" t="s">
-        <v>129</v>
+        <v>172</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>841</v>
+        <v>883</v>
       </c>
       <c r="H230" t="s">
-        <v>842</v>
+        <v>884</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>843</v>
+        <v>885</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>844</v>
+        <v>886</v>
       </c>
       <c r="D231" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E231" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F231" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>845</v>
+        <v>887</v>
       </c>
       <c r="H231" t="s">
-        <v>846</v>
+        <v>888</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>847</v>
+        <v>889</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>848</v>
+        <v>890</v>
       </c>
       <c r="D232" t="s">
-        <v>445</v>
+        <v>262</v>
       </c>
       <c r="E232" t="s">
-        <v>446</v>
+        <v>263</v>
       </c>
       <c r="F232" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>849</v>
+        <v>891</v>
       </c>
       <c r="H232" t="s">
-        <v>850</v>
+        <v>892</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>851</v>
+        <v>893</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>852</v>
+        <v>10</v>
       </c>
       <c r="D233" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E233" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F233" t="s">
-        <v>129</v>
+        <v>54</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>853</v>
+        <v>896</v>
       </c>
       <c r="H233" t="s">
-        <v>854</v>
+        <v>897</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>855</v>
+        <v>898</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>856</v>
+        <v>17</v>
       </c>
       <c r="D234" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E234" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F234" t="s">
-        <v>129</v>
+        <v>54</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>857</v>
+        <v>899</v>
       </c>
       <c r="H234" t="s">
-        <v>858</v>
+        <v>900</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>859</v>
+        <v>901</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>860</v>
+        <v>21</v>
       </c>
       <c r="D235" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E235" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F235" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>861</v>
+        <v>902</v>
       </c>
       <c r="H235" t="s">
-        <v>862</v>
+        <v>903</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>863</v>
+        <v>904</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>864</v>
+        <v>39</v>
       </c>
       <c r="D236" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E236" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F236" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>865</v>
+        <v>905</v>
       </c>
       <c r="H236" t="s">
-        <v>866</v>
+        <v>906</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>867</v>
+        <v>907</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>868</v>
+        <v>44</v>
       </c>
       <c r="D237" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E237" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F237" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>869</v>
+        <v>908</v>
       </c>
       <c r="H237" t="s">
-        <v>870</v>
+        <v>909</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>871</v>
+        <v>910</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>872</v>
+        <v>48</v>
       </c>
       <c r="D238" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E238" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F238" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>873</v>
+        <v>911</v>
       </c>
       <c r="H238" t="s">
-        <v>874</v>
+        <v>912</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>875</v>
+        <v>913</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>876</v>
+        <v>53</v>
       </c>
       <c r="D239" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E239" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F239" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>877</v>
+        <v>914</v>
       </c>
       <c r="H239" t="s">
-        <v>878</v>
+        <v>915</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>879</v>
+        <v>916</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>880</v>
+        <v>58</v>
       </c>
       <c r="D240" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E240" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F240" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>881</v>
+        <v>917</v>
       </c>
       <c r="H240" t="s">
-        <v>882</v>
+        <v>918</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>883</v>
+        <v>919</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>884</v>
+        <v>62</v>
       </c>
       <c r="D241" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E241" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F241" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>885</v>
+        <v>920</v>
       </c>
       <c r="H241" t="s">
-        <v>886</v>
+        <v>921</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>887</v>
+        <v>922</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>888</v>
+        <v>66</v>
       </c>
       <c r="D242" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E242" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F242" t="s">
-        <v>48</v>
+        <v>172</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>889</v>
+        <v>923</v>
       </c>
       <c r="H242" t="s">
-        <v>890</v>
+        <v>924</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>891</v>
+        <v>925</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>892</v>
+        <v>70</v>
       </c>
       <c r="D243" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E243" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F243" t="s">
-        <v>48</v>
+        <v>218</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>893</v>
+        <v>926</v>
       </c>
       <c r="H243" t="s">
-        <v>894</v>
+        <v>927</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>895</v>
+        <v>928</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>896</v>
+        <v>75</v>
       </c>
       <c r="D244" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E244" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F244" t="s">
-        <v>48</v>
+        <v>398</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>897</v>
+        <v>929</v>
       </c>
       <c r="H244" t="s">
-        <v>898</v>
+        <v>930</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>899</v>
+        <v>931</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>900</v>
+        <v>80</v>
       </c>
       <c r="D245" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E245" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F245" t="s">
-        <v>48</v>
+        <v>398</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>901</v>
+        <v>932</v>
       </c>
       <c r="H245" t="s">
-        <v>902</v>
+        <v>933</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>903</v>
+        <v>934</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>904</v>
+        <v>84</v>
       </c>
       <c r="D246" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E246" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F246" t="s">
-        <v>48</v>
+        <v>398</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>905</v>
+        <v>935</v>
       </c>
       <c r="H246" t="s">
-        <v>906</v>
+        <v>936</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>907</v>
+        <v>937</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>908</v>
+        <v>88</v>
       </c>
       <c r="D247" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E247" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F247" t="s">
-        <v>70</v>
+        <v>398</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>909</v>
+        <v>938</v>
       </c>
       <c r="H247" t="s">
-        <v>910</v>
+        <v>939</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>911</v>
+        <v>940</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>912</v>
+        <v>92</v>
       </c>
       <c r="D248" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E248" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F248" t="s">
-        <v>289</v>
+        <v>398</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>913</v>
+        <v>941</v>
       </c>
       <c r="H248" t="s">
-        <v>914</v>
+        <v>942</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>915</v>
+        <v>943</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>916</v>
+        <v>96</v>
       </c>
       <c r="D249" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E249" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F249" t="s">
-        <v>289</v>
+        <v>398</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>917</v>
+        <v>944</v>
       </c>
       <c r="H249" t="s">
-        <v>918</v>
+        <v>945</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>919</v>
+        <v>946</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>920</v>
+        <v>101</v>
       </c>
       <c r="D250" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E250" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F250" t="s">
-        <v>29</v>
+        <v>398</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>921</v>
+        <v>947</v>
       </c>
       <c r="H250" t="s">
-        <v>922</v>
+        <v>948</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>923</v>
+        <v>949</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>924</v>
+        <v>105</v>
       </c>
       <c r="D251" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E251" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F251" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>925</v>
+        <v>950</v>
       </c>
       <c r="H251" t="s">
-        <v>926</v>
+        <v>951</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>927</v>
+        <v>952</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>928</v>
+        <v>109</v>
       </c>
       <c r="D252" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E252" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F252" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>929</v>
+        <v>953</v>
       </c>
       <c r="H252" t="s">
-        <v>930</v>
+        <v>954</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>931</v>
+        <v>955</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>932</v>
+        <v>113</v>
       </c>
       <c r="D253" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E253" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F253" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>933</v>
+        <v>956</v>
       </c>
       <c r="H253" t="s">
-        <v>934</v>
+        <v>957</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>935</v>
+        <v>958</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>936</v>
+        <v>117</v>
       </c>
       <c r="D254" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E254" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F254" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>937</v>
+        <v>959</v>
       </c>
       <c r="H254" t="s">
-        <v>625</v>
+        <v>960</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>938</v>
+        <v>961</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>939</v>
+        <v>122</v>
       </c>
       <c r="D255" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E255" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F255" t="s">
-        <v>700</v>
+        <v>31</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>940</v>
+        <v>962</v>
       </c>
       <c r="H255" t="s">
-        <v>941</v>
+        <v>963</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>942</v>
+        <v>964</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>943</v>
+        <v>126</v>
       </c>
       <c r="D256" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E256" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F256" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>944</v>
+        <v>965</v>
       </c>
       <c r="H256" t="s">
-        <v>945</v>
+        <v>966</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>946</v>
+        <v>967</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>947</v>
+        <v>130</v>
       </c>
       <c r="D257" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E257" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F257" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>948</v>
+        <v>968</v>
       </c>
       <c r="H257" t="s">
-        <v>949</v>
+        <v>969</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>950</v>
+        <v>970</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>951</v>
+        <v>234</v>
       </c>
       <c r="D258" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E258" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F258" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>952</v>
+        <v>971</v>
       </c>
       <c r="H258" t="s">
-        <v>953</v>
+        <v>972</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>954</v>
+        <v>973</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>955</v>
+        <v>238</v>
       </c>
       <c r="D259" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E259" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F259" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>956</v>
+        <v>974</v>
       </c>
       <c r="H259" t="s">
-        <v>957</v>
+        <v>975</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>958</v>
+        <v>976</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>959</v>
+        <v>242</v>
       </c>
       <c r="D260" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E260" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F260" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>960</v>
+        <v>977</v>
       </c>
       <c r="H260" t="s">
-        <v>961</v>
+        <v>978</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>962</v>
+        <v>979</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>963</v>
+        <v>246</v>
       </c>
       <c r="D261" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E261" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F261" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>964</v>
+        <v>980</v>
       </c>
       <c r="H261" t="s">
-        <v>965</v>
+        <v>981</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>966</v>
+        <v>982</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>967</v>
+        <v>250</v>
       </c>
       <c r="D262" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E262" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F262" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>968</v>
+        <v>983</v>
       </c>
       <c r="H262" t="s">
-        <v>969</v>
+        <v>984</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>970</v>
+        <v>985</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>971</v>
+        <v>254</v>
       </c>
       <c r="D263" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E263" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F263" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>972</v>
+        <v>986</v>
       </c>
       <c r="H263" t="s">
-        <v>973</v>
+        <v>987</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>974</v>
+        <v>988</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>975</v>
+        <v>258</v>
       </c>
       <c r="D264" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E264" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F264" t="s">
-        <v>34</v>
+        <v>131</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>976</v>
+        <v>989</v>
       </c>
       <c r="H264" t="s">
-        <v>977</v>
+        <v>990</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>978</v>
+        <v>991</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>979</v>
+        <v>360</v>
       </c>
       <c r="D265" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E265" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F265" t="s">
-        <v>34</v>
+        <v>131</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>980</v>
+        <v>992</v>
       </c>
       <c r="H265" t="s">
-        <v>981</v>
+        <v>993</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>982</v>
+        <v>994</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>983</v>
+        <v>364</v>
       </c>
       <c r="D266" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E266" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F266" t="s">
-        <v>34</v>
+        <v>131</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>984</v>
+        <v>995</v>
       </c>
       <c r="H266" t="s">
-        <v>985</v>
+        <v>996</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>986</v>
+        <v>997</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>987</v>
+        <v>368</v>
       </c>
       <c r="D267" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E267" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F267" t="s">
-        <v>107</v>
+        <v>40</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>988</v>
+        <v>998</v>
       </c>
       <c r="H267" t="s">
-        <v>989</v>
+        <v>999</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>990</v>
+        <v>1000</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>991</v>
+        <v>372</v>
       </c>
       <c r="D268" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E268" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F268" t="s">
-        <v>107</v>
+        <v>40</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>992</v>
+        <v>1001</v>
       </c>
       <c r="H268" t="s">
-        <v>993</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>994</v>
+        <v>1003</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>995</v>
+        <v>376</v>
       </c>
       <c r="D269" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E269" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F269" t="s">
-        <v>107</v>
+        <v>40</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>996</v>
+        <v>1004</v>
       </c>
       <c r="H269" t="s">
-        <v>997</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>998</v>
+        <v>1006</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>999</v>
+        <v>380</v>
       </c>
       <c r="D270" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E270" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F270" t="s">
-        <v>107</v>
+        <v>40</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1000</v>
+        <v>1007</v>
       </c>
       <c r="H270" t="s">
-        <v>1001</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>1003</v>
+        <v>385</v>
       </c>
       <c r="D271" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E271" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F271" t="s">
-        <v>107</v>
+        <v>40</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1004</v>
+        <v>1010</v>
       </c>
       <c r="H271" t="s">
-        <v>1005</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1006</v>
+        <v>1012</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>1007</v>
+        <v>389</v>
       </c>
       <c r="D272" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E272" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F272" t="s">
-        <v>107</v>
+        <v>49</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1008</v>
+        <v>1013</v>
       </c>
       <c r="H272" t="s">
-        <v>1009</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1010</v>
+        <v>1015</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>1011</v>
+        <v>393</v>
       </c>
       <c r="D273" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E273" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F273" t="s">
-        <v>107</v>
+        <v>49</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1012</v>
+        <v>1016</v>
       </c>
       <c r="H273" t="s">
-        <v>1013</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1014</v>
+        <v>1018</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>1015</v>
+        <v>397</v>
       </c>
       <c r="D274" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E274" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F274" t="s">
-        <v>107</v>
+        <v>49</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1016</v>
+        <v>1019</v>
       </c>
       <c r="H274" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1018</v>
+        <v>1021</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>1019</v>
+        <v>402</v>
       </c>
       <c r="D275" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E275" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F275" t="s">
-        <v>107</v>
+        <v>49</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="H275" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>1023</v>
+        <v>406</v>
       </c>
       <c r="D276" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E276" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F276" t="s">
-        <v>107</v>
+        <v>49</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="H276" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>1027</v>
+        <v>410</v>
       </c>
       <c r="D277" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E277" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F277" t="s">
-        <v>107</v>
+        <v>49</v>
       </c>
       <c r="G277" s="1" t="s">
         <v>1028</v>
       </c>
       <c r="H277" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
         <v>1030</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
+        <v>414</v>
+      </c>
+      <c r="D278" t="s">
+        <v>894</v>
+      </c>
+      <c r="E278" t="s">
+        <v>895</v>
+      </c>
+      <c r="F278" t="s">
+        <v>49</v>
+      </c>
+      <c r="G278" s="1" t="s">
         <v>1031</v>
       </c>
-      <c r="D278" t="s">
-[...8 lines deleted...]
-      <c r="G278" s="1" t="s">
+      <c r="H278" t="s">
         <v>1032</v>
-      </c>
-[...1 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>418</v>
+      </c>
+      <c r="D279" t="s">
+        <v>894</v>
+      </c>
+      <c r="E279" t="s">
+        <v>895</v>
+      </c>
+      <c r="F279" t="s">
+        <v>49</v>
+      </c>
+      <c r="G279" s="1" t="s">
         <v>1034</v>
       </c>
-      <c r="B279" t="s">
-[...2 lines deleted...]
-      <c r="C279" t="s">
+      <c r="H279" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>422</v>
+      </c>
+      <c r="D280" t="s">
+        <v>894</v>
+      </c>
+      <c r="E280" t="s">
+        <v>895</v>
+      </c>
+      <c r="F280" t="s">
+        <v>35</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H280" t="s">
         <v>1038</v>
-      </c>
-[...19 lines deleted...]
-        <v>1041</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>1043</v>
+        <v>426</v>
       </c>
       <c r="D281" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E281" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F281" t="s">
-        <v>107</v>
+        <v>35</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1044</v>
+        <v>1040</v>
       </c>
       <c r="H281" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>1047</v>
+        <v>430</v>
       </c>
       <c r="D282" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E282" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F282" t="s">
-        <v>107</v>
+        <v>54</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="H282" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1050</v>
+        <v>1045</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>1051</v>
+        <v>434</v>
       </c>
       <c r="D283" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E283" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F283" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="H283" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1054</v>
+        <v>1048</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>1055</v>
+        <v>438</v>
       </c>
       <c r="D284" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E284" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F284" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1056</v>
+        <v>1049</v>
       </c>
       <c r="H284" t="s">
-        <v>1057</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1058</v>
+        <v>1051</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>1059</v>
+        <v>442</v>
       </c>
       <c r="D285" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E285" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F285" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1060</v>
+        <v>1052</v>
       </c>
       <c r="H285" t="s">
-        <v>1061</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1062</v>
+        <v>1054</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>1063</v>
+        <v>446</v>
       </c>
       <c r="D286" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E286" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F286" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1064</v>
+        <v>1055</v>
       </c>
       <c r="H286" t="s">
-        <v>1065</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1066</v>
+        <v>1057</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>1067</v>
+        <v>450</v>
       </c>
       <c r="D287" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E287" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F287" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1068</v>
+        <v>1058</v>
       </c>
       <c r="H287" t="s">
-        <v>1069</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1070</v>
+        <v>1060</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>1071</v>
+        <v>454</v>
       </c>
       <c r="D288" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E288" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F288" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1072</v>
+        <v>1061</v>
       </c>
       <c r="H288" t="s">
-        <v>1073</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1074</v>
+        <v>1063</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>1075</v>
+        <v>458</v>
       </c>
       <c r="D289" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E289" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F289" t="s">
-        <v>129</v>
+        <v>35</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1076</v>
+        <v>1064</v>
       </c>
       <c r="H289" t="s">
-        <v>1077</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1078</v>
+        <v>1066</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>1079</v>
+        <v>462</v>
       </c>
       <c r="D290" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E290" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F290" t="s">
-        <v>129</v>
+        <v>35</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1080</v>
+        <v>1067</v>
       </c>
       <c r="H290" t="s">
-        <v>1081</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1082</v>
+        <v>1069</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>1083</v>
+        <v>466</v>
       </c>
       <c r="D291" t="s">
-        <v>445</v>
+        <v>894</v>
       </c>
       <c r="E291" t="s">
-        <v>446</v>
+        <v>895</v>
       </c>
       <c r="F291" t="s">
-        <v>129</v>
+        <v>35</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1084</v>
+        <v>1070</v>
       </c>
       <c r="H291" t="s">
-        <v>1085</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>470</v>
+      </c>
+      <c r="D292" t="s">
+        <v>894</v>
+      </c>
+      <c r="E292" t="s">
+        <v>895</v>
+      </c>
+      <c r="F292" t="s">
+        <v>35</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>474</v>
+      </c>
+      <c r="D293" t="s">
+        <v>894</v>
+      </c>
+      <c r="E293" t="s">
+        <v>895</v>
+      </c>
+      <c r="F293" t="s">
+        <v>381</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>478</v>
+      </c>
+      <c r="D294" t="s">
+        <v>894</v>
+      </c>
+      <c r="E294" t="s">
+        <v>895</v>
+      </c>
+      <c r="F294" t="s">
+        <v>381</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>482</v>
+      </c>
+      <c r="D295" t="s">
+        <v>894</v>
+      </c>
+      <c r="E295" t="s">
+        <v>895</v>
+      </c>
+      <c r="F295" t="s">
+        <v>218</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>486</v>
+      </c>
+      <c r="D296" t="s">
+        <v>894</v>
+      </c>
+      <c r="E296" t="s">
+        <v>895</v>
+      </c>
+      <c r="F296" t="s">
+        <v>218</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H296" t="s">
         <v>1086</v>
       </c>
-      <c r="B292" t="s">
-[...2 lines deleted...]
-      <c r="C292" t="s">
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
         <v>1087</v>
       </c>
-      <c r="D292" t="s">
-[...8 lines deleted...]
-      <c r="G292" s="1" t="s">
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>490</v>
+      </c>
+      <c r="D297" t="s">
+        <v>894</v>
+      </c>
+      <c r="E297" t="s">
+        <v>895</v>
+      </c>
+      <c r="F297" t="s">
+        <v>218</v>
+      </c>
+      <c r="G297" s="1" t="s">
         <v>1088</v>
       </c>
-      <c r="H292" t="s">
+      <c r="H297" t="s">
         <v>1089</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>494</v>
+      </c>
+      <c r="D298" t="s">
+        <v>894</v>
+      </c>
+      <c r="E298" t="s">
+        <v>895</v>
+      </c>
+      <c r="F298" t="s">
+        <v>218</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>498</v>
+      </c>
+      <c r="D299" t="s">
+        <v>894</v>
+      </c>
+      <c r="E299" t="s">
+        <v>895</v>
+      </c>
+      <c r="F299" t="s">
+        <v>398</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>502</v>
+      </c>
+      <c r="D300" t="s">
+        <v>894</v>
+      </c>
+      <c r="E300" t="s">
+        <v>895</v>
+      </c>
+      <c r="F300" t="s">
+        <v>398</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>506</v>
+      </c>
+      <c r="D301" t="s">
+        <v>894</v>
+      </c>
+      <c r="E301" t="s">
+        <v>895</v>
+      </c>
+      <c r="F301" t="s">
+        <v>172</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>510</v>
+      </c>
+      <c r="D302" t="s">
+        <v>894</v>
+      </c>
+      <c r="E302" t="s">
+        <v>895</v>
+      </c>
+      <c r="F302" t="s">
+        <v>172</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>514</v>
+      </c>
+      <c r="D303" t="s">
+        <v>894</v>
+      </c>
+      <c r="E303" t="s">
+        <v>895</v>
+      </c>
+      <c r="F303" t="s">
+        <v>172</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>518</v>
+      </c>
+      <c r="D304" t="s">
+        <v>894</v>
+      </c>
+      <c r="E304" t="s">
+        <v>895</v>
+      </c>
+      <c r="F304" t="s">
+        <v>131</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>522</v>
+      </c>
+      <c r="D305" t="s">
+        <v>894</v>
+      </c>
+      <c r="E305" t="s">
+        <v>895</v>
+      </c>
+      <c r="F305" t="s">
+        <v>131</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>526</v>
+      </c>
+      <c r="D306" t="s">
+        <v>894</v>
+      </c>
+      <c r="E306" t="s">
+        <v>895</v>
+      </c>
+      <c r="F306" t="s">
+        <v>131</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>530</v>
+      </c>
+      <c r="D307" t="s">
+        <v>894</v>
+      </c>
+      <c r="E307" t="s">
+        <v>895</v>
+      </c>
+      <c r="F307" t="s">
+        <v>40</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>534</v>
+      </c>
+      <c r="D308" t="s">
+        <v>894</v>
+      </c>
+      <c r="E308" t="s">
+        <v>895</v>
+      </c>
+      <c r="F308" t="s">
+        <v>40</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>538</v>
+      </c>
+      <c r="D309" t="s">
+        <v>894</v>
+      </c>
+      <c r="E309" t="s">
+        <v>895</v>
+      </c>
+      <c r="F309" t="s">
+        <v>40</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>542</v>
+      </c>
+      <c r="D310" t="s">
+        <v>894</v>
+      </c>
+      <c r="E310" t="s">
+        <v>895</v>
+      </c>
+      <c r="F310" t="s">
+        <v>40</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>546</v>
+      </c>
+      <c r="D311" t="s">
+        <v>894</v>
+      </c>
+      <c r="E311" t="s">
+        <v>895</v>
+      </c>
+      <c r="F311" t="s">
+        <v>40</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>550</v>
+      </c>
+      <c r="D312" t="s">
+        <v>894</v>
+      </c>
+      <c r="E312" t="s">
+        <v>895</v>
+      </c>
+      <c r="F312" t="s">
+        <v>40</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>554</v>
+      </c>
+      <c r="D313" t="s">
+        <v>894</v>
+      </c>
+      <c r="E313" t="s">
+        <v>895</v>
+      </c>
+      <c r="F313" t="s">
+        <v>40</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>558</v>
+      </c>
+      <c r="D314" t="s">
+        <v>894</v>
+      </c>
+      <c r="E314" t="s">
+        <v>895</v>
+      </c>
+      <c r="F314" t="s">
+        <v>40</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>562</v>
+      </c>
+      <c r="D315" t="s">
+        <v>894</v>
+      </c>
+      <c r="E315" t="s">
+        <v>895</v>
+      </c>
+      <c r="F315" t="s">
+        <v>40</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>566</v>
+      </c>
+      <c r="D316" t="s">
+        <v>894</v>
+      </c>
+      <c r="E316" t="s">
+        <v>895</v>
+      </c>
+      <c r="F316" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>570</v>
+      </c>
+      <c r="D317" t="s">
+        <v>894</v>
+      </c>
+      <c r="E317" t="s">
+        <v>895</v>
+      </c>
+      <c r="F317" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>574</v>
+      </c>
+      <c r="D318" t="s">
+        <v>894</v>
+      </c>
+      <c r="E318" t="s">
+        <v>895</v>
+      </c>
+      <c r="F318" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>578</v>
+      </c>
+      <c r="D319" t="s">
+        <v>894</v>
+      </c>
+      <c r="E319" t="s">
+        <v>895</v>
+      </c>
+      <c r="F319" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>582</v>
+      </c>
+      <c r="D320" t="s">
+        <v>894</v>
+      </c>
+      <c r="E320" t="s">
+        <v>895</v>
+      </c>
+      <c r="F320" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>586</v>
+      </c>
+      <c r="D321" t="s">
+        <v>894</v>
+      </c>
+      <c r="E321" t="s">
+        <v>895</v>
+      </c>
+      <c r="F321" t="s">
+        <v>49</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>590</v>
+      </c>
+      <c r="D322" t="s">
+        <v>894</v>
+      </c>
+      <c r="E322" t="s">
+        <v>895</v>
+      </c>
+      <c r="F322" t="s">
+        <v>49</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>594</v>
+      </c>
+      <c r="D323" t="s">
+        <v>894</v>
+      </c>
+      <c r="E323" t="s">
+        <v>895</v>
+      </c>
+      <c r="F323" t="s">
+        <v>49</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>598</v>
+      </c>
+      <c r="D324" t="s">
+        <v>894</v>
+      </c>
+      <c r="E324" t="s">
+        <v>895</v>
+      </c>
+      <c r="F324" t="s">
+        <v>49</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>602</v>
+      </c>
+      <c r="D325" t="s">
+        <v>894</v>
+      </c>
+      <c r="E325" t="s">
+        <v>895</v>
+      </c>
+      <c r="F325" t="s">
+        <v>49</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>606</v>
+      </c>
+      <c r="D326" t="s">
+        <v>894</v>
+      </c>
+      <c r="E326" t="s">
+        <v>895</v>
+      </c>
+      <c r="F326" t="s">
+        <v>49</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>610</v>
+      </c>
+      <c r="D327" t="s">
+        <v>894</v>
+      </c>
+      <c r="E327" t="s">
+        <v>895</v>
+      </c>
+      <c r="F327" t="s">
+        <v>49</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>614</v>
+      </c>
+      <c r="D328" t="s">
+        <v>894</v>
+      </c>
+      <c r="E328" t="s">
+        <v>895</v>
+      </c>
+      <c r="F328" t="s">
+        <v>49</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>618</v>
+      </c>
+      <c r="D329" t="s">
+        <v>894</v>
+      </c>
+      <c r="E329" t="s">
+        <v>895</v>
+      </c>
+      <c r="F329" t="s">
+        <v>49</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>622</v>
+      </c>
+      <c r="D330" t="s">
+        <v>894</v>
+      </c>
+      <c r="E330" t="s">
+        <v>895</v>
+      </c>
+      <c r="F330" t="s">
+        <v>31</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>626</v>
+      </c>
+      <c r="D331" t="s">
+        <v>894</v>
+      </c>
+      <c r="E331" t="s">
+        <v>895</v>
+      </c>
+      <c r="F331" t="s">
+        <v>31</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>630</v>
+      </c>
+      <c r="D332" t="s">
+        <v>894</v>
+      </c>
+      <c r="E332" t="s">
+        <v>895</v>
+      </c>
+      <c r="F332" t="s">
+        <v>35</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>634</v>
+      </c>
+      <c r="D333" t="s">
+        <v>894</v>
+      </c>
+      <c r="E333" t="s">
+        <v>895</v>
+      </c>
+      <c r="F333" t="s">
+        <v>381</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>638</v>
+      </c>
+      <c r="D334" t="s">
+        <v>894</v>
+      </c>
+      <c r="E334" t="s">
+        <v>895</v>
+      </c>
+      <c r="F334" t="s">
+        <v>381</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>642</v>
+      </c>
+      <c r="D335" t="s">
+        <v>894</v>
+      </c>
+      <c r="E335" t="s">
+        <v>895</v>
+      </c>
+      <c r="F335" t="s">
+        <v>381</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>646</v>
+      </c>
+      <c r="D336" t="s">
+        <v>894</v>
+      </c>
+      <c r="E336" t="s">
+        <v>895</v>
+      </c>
+      <c r="F336" t="s">
+        <v>398</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>650</v>
+      </c>
+      <c r="D337" t="s">
+        <v>894</v>
+      </c>
+      <c r="E337" t="s">
+        <v>895</v>
+      </c>
+      <c r="F337" t="s">
+        <v>49</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>654</v>
+      </c>
+      <c r="D338" t="s">
+        <v>894</v>
+      </c>
+      <c r="E338" t="s">
+        <v>895</v>
+      </c>
+      <c r="F338" t="s">
+        <v>49</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>658</v>
+      </c>
+      <c r="D339" t="s">
+        <v>894</v>
+      </c>
+      <c r="E339" t="s">
+        <v>895</v>
+      </c>
+      <c r="F339" t="s">
+        <v>49</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>662</v>
+      </c>
+      <c r="D340" t="s">
+        <v>894</v>
+      </c>
+      <c r="E340" t="s">
+        <v>895</v>
+      </c>
+      <c r="F340" t="s">
+        <v>49</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>666</v>
+      </c>
+      <c r="D341" t="s">
+        <v>894</v>
+      </c>
+      <c r="E341" t="s">
+        <v>895</v>
+      </c>
+      <c r="F341" t="s">
+        <v>49</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>670</v>
+      </c>
+      <c r="D342" t="s">
+        <v>894</v>
+      </c>
+      <c r="E342" t="s">
+        <v>895</v>
+      </c>
+      <c r="F342" t="s">
+        <v>40</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>674</v>
+      </c>
+      <c r="D343" t="s">
+        <v>894</v>
+      </c>
+      <c r="E343" t="s">
+        <v>895</v>
+      </c>
+      <c r="F343" t="s">
+        <v>40</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>678</v>
+      </c>
+      <c r="D344" t="s">
+        <v>894</v>
+      </c>
+      <c r="E344" t="s">
+        <v>895</v>
+      </c>
+      <c r="F344" t="s">
+        <v>40</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>682</v>
+      </c>
+      <c r="D345" t="s">
+        <v>894</v>
+      </c>
+      <c r="E345" t="s">
+        <v>895</v>
+      </c>
+      <c r="F345" t="s">
+        <v>40</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>686</v>
+      </c>
+      <c r="D346" t="s">
+        <v>894</v>
+      </c>
+      <c r="E346" t="s">
+        <v>895</v>
+      </c>
+      <c r="F346" t="s">
+        <v>40</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>690</v>
+      </c>
+      <c r="D347" t="s">
+        <v>894</v>
+      </c>
+      <c r="E347" t="s">
+        <v>895</v>
+      </c>
+      <c r="F347" t="s">
+        <v>40</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>694</v>
+      </c>
+      <c r="D348" t="s">
+        <v>894</v>
+      </c>
+      <c r="E348" t="s">
+        <v>895</v>
+      </c>
+      <c r="F348" t="s">
+        <v>131</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>698</v>
+      </c>
+      <c r="D349" t="s">
+        <v>894</v>
+      </c>
+      <c r="E349" t="s">
+        <v>895</v>
+      </c>
+      <c r="F349" t="s">
+        <v>131</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>702</v>
+      </c>
+      <c r="D350" t="s">
+        <v>894</v>
+      </c>
+      <c r="E350" t="s">
+        <v>895</v>
+      </c>
+      <c r="F350" t="s">
+        <v>131</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>706</v>
+      </c>
+      <c r="D351" t="s">
+        <v>894</v>
+      </c>
+      <c r="E351" t="s">
+        <v>895</v>
+      </c>
+      <c r="F351" t="s">
+        <v>131</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>710</v>
+      </c>
+      <c r="D352" t="s">
+        <v>894</v>
+      </c>
+      <c r="E352" t="s">
+        <v>895</v>
+      </c>
+      <c r="F352" t="s">
+        <v>131</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>714</v>
+      </c>
+      <c r="D353" t="s">
+        <v>894</v>
+      </c>
+      <c r="E353" t="s">
+        <v>895</v>
+      </c>
+      <c r="F353" t="s">
+        <v>131</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>718</v>
+      </c>
+      <c r="D354" t="s">
+        <v>894</v>
+      </c>
+      <c r="E354" t="s">
+        <v>895</v>
+      </c>
+      <c r="F354" t="s">
+        <v>131</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>722</v>
+      </c>
+      <c r="D355" t="s">
+        <v>894</v>
+      </c>
+      <c r="E355" t="s">
+        <v>895</v>
+      </c>
+      <c r="F355" t="s">
+        <v>131</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>726</v>
+      </c>
+      <c r="D356" t="s">
+        <v>894</v>
+      </c>
+      <c r="E356" t="s">
+        <v>895</v>
+      </c>
+      <c r="F356" t="s">
+        <v>54</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>730</v>
+      </c>
+      <c r="D357" t="s">
+        <v>894</v>
+      </c>
+      <c r="E357" t="s">
+        <v>895</v>
+      </c>
+      <c r="F357" t="s">
+        <v>54</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>734</v>
+      </c>
+      <c r="D358" t="s">
+        <v>894</v>
+      </c>
+      <c r="E358" t="s">
+        <v>895</v>
+      </c>
+      <c r="F358" t="s">
+        <v>54</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>738</v>
+      </c>
+      <c r="D359" t="s">
+        <v>894</v>
+      </c>
+      <c r="E359" t="s">
+        <v>895</v>
+      </c>
+      <c r="F359" t="s">
+        <v>54</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>742</v>
+      </c>
+      <c r="D360" t="s">
+        <v>894</v>
+      </c>
+      <c r="E360" t="s">
+        <v>895</v>
+      </c>
+      <c r="F360" t="s">
+        <v>54</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>746</v>
+      </c>
+      <c r="D361" t="s">
+        <v>894</v>
+      </c>
+      <c r="E361" t="s">
+        <v>895</v>
+      </c>
+      <c r="F361" t="s">
+        <v>54</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>750</v>
+      </c>
+      <c r="D362" t="s">
+        <v>894</v>
+      </c>
+      <c r="E362" t="s">
+        <v>895</v>
+      </c>
+      <c r="F362" t="s">
+        <v>54</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>754</v>
+      </c>
+      <c r="D363" t="s">
+        <v>894</v>
+      </c>
+      <c r="E363" t="s">
+        <v>895</v>
+      </c>
+      <c r="F363" t="s">
+        <v>54</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>758</v>
+      </c>
+      <c r="D364" t="s">
+        <v>894</v>
+      </c>
+      <c r="E364" t="s">
+        <v>895</v>
+      </c>
+      <c r="F364" t="s">
+        <v>54</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>762</v>
+      </c>
+      <c r="D365" t="s">
+        <v>894</v>
+      </c>
+      <c r="E365" t="s">
+        <v>895</v>
+      </c>
+      <c r="F365" t="s">
+        <v>54</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>766</v>
+      </c>
+      <c r="D366" t="s">
+        <v>894</v>
+      </c>
+      <c r="E366" t="s">
+        <v>895</v>
+      </c>
+      <c r="F366" t="s">
+        <v>54</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>770</v>
+      </c>
+      <c r="D367" t="s">
+        <v>894</v>
+      </c>
+      <c r="E367" t="s">
+        <v>895</v>
+      </c>
+      <c r="F367" t="s">
+        <v>54</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>774</v>
+      </c>
+      <c r="D368" t="s">
+        <v>894</v>
+      </c>
+      <c r="E368" t="s">
+        <v>895</v>
+      </c>
+      <c r="F368" t="s">
+        <v>76</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>778</v>
+      </c>
+      <c r="D369" t="s">
+        <v>894</v>
+      </c>
+      <c r="E369" t="s">
+        <v>895</v>
+      </c>
+      <c r="F369" t="s">
+        <v>398</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>782</v>
+      </c>
+      <c r="D370" t="s">
+        <v>894</v>
+      </c>
+      <c r="E370" t="s">
+        <v>895</v>
+      </c>
+      <c r="F370" t="s">
+        <v>398</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>786</v>
+      </c>
+      <c r="D371" t="s">
+        <v>894</v>
+      </c>
+      <c r="E371" t="s">
+        <v>895</v>
+      </c>
+      <c r="F371" t="s">
+        <v>35</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>790</v>
+      </c>
+      <c r="D372" t="s">
+        <v>894</v>
+      </c>
+      <c r="E372" t="s">
+        <v>895</v>
+      </c>
+      <c r="F372" t="s">
+        <v>35</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>794</v>
+      </c>
+      <c r="D373" t="s">
+        <v>894</v>
+      </c>
+      <c r="E373" t="s">
+        <v>895</v>
+      </c>
+      <c r="F373" t="s">
+        <v>35</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>798</v>
+      </c>
+      <c r="D374" t="s">
+        <v>894</v>
+      </c>
+      <c r="E374" t="s">
+        <v>895</v>
+      </c>
+      <c r="F374" t="s">
+        <v>35</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>802</v>
+      </c>
+      <c r="D375" t="s">
+        <v>894</v>
+      </c>
+      <c r="E375" t="s">
+        <v>895</v>
+      </c>
+      <c r="F375" t="s">
+        <v>35</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>806</v>
+      </c>
+      <c r="D376" t="s">
+        <v>894</v>
+      </c>
+      <c r="E376" t="s">
+        <v>895</v>
+      </c>
+      <c r="F376" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>810</v>
+      </c>
+      <c r="D377" t="s">
+        <v>894</v>
+      </c>
+      <c r="E377" t="s">
+        <v>895</v>
+      </c>
+      <c r="F377" t="s">
+        <v>71</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>814</v>
+      </c>
+      <c r="D378" t="s">
+        <v>894</v>
+      </c>
+      <c r="E378" t="s">
+        <v>895</v>
+      </c>
+      <c r="F378" t="s">
+        <v>71</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>818</v>
+      </c>
+      <c r="D379" t="s">
+        <v>894</v>
+      </c>
+      <c r="E379" t="s">
+        <v>895</v>
+      </c>
+      <c r="F379" t="s">
+        <v>71</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>822</v>
+      </c>
+      <c r="D380" t="s">
+        <v>894</v>
+      </c>
+      <c r="E380" t="s">
+        <v>895</v>
+      </c>
+      <c r="F380" t="s">
+        <v>40</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>826</v>
+      </c>
+      <c r="D381" t="s">
+        <v>894</v>
+      </c>
+      <c r="E381" t="s">
+        <v>895</v>
+      </c>
+      <c r="F381" t="s">
+        <v>40</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>830</v>
+      </c>
+      <c r="D382" t="s">
+        <v>894</v>
+      </c>
+      <c r="E382" t="s">
+        <v>895</v>
+      </c>
+      <c r="F382" t="s">
+        <v>40</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>834</v>
+      </c>
+      <c r="D383" t="s">
+        <v>894</v>
+      </c>
+      <c r="E383" t="s">
+        <v>895</v>
+      </c>
+      <c r="F383" t="s">
+        <v>40</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>838</v>
+      </c>
+      <c r="D384" t="s">
+        <v>894</v>
+      </c>
+      <c r="E384" t="s">
+        <v>895</v>
+      </c>
+      <c r="F384" t="s">
+        <v>40</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>842</v>
+      </c>
+      <c r="D385" t="s">
+        <v>894</v>
+      </c>
+      <c r="E385" t="s">
+        <v>895</v>
+      </c>
+      <c r="F385" t="s">
+        <v>40</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>846</v>
+      </c>
+      <c r="D386" t="s">
+        <v>894</v>
+      </c>
+      <c r="E386" t="s">
+        <v>895</v>
+      </c>
+      <c r="F386" t="s">
+        <v>40</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>850</v>
+      </c>
+      <c r="D387" t="s">
+        <v>894</v>
+      </c>
+      <c r="E387" t="s">
+        <v>895</v>
+      </c>
+      <c r="F387" t="s">
+        <v>40</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>854</v>
+      </c>
+      <c r="D388" t="s">
+        <v>894</v>
+      </c>
+      <c r="E388" t="s">
+        <v>895</v>
+      </c>
+      <c r="F388" t="s">
+        <v>172</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>858</v>
+      </c>
+      <c r="D389" t="s">
+        <v>894</v>
+      </c>
+      <c r="E389" t="s">
+        <v>895</v>
+      </c>
+      <c r="F389" t="s">
+        <v>172</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>862</v>
+      </c>
+      <c r="D390" t="s">
+        <v>894</v>
+      </c>
+      <c r="E390" t="s">
+        <v>895</v>
+      </c>
+      <c r="F390" t="s">
+        <v>172</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>866</v>
+      </c>
+      <c r="D391" t="s">
+        <v>894</v>
+      </c>
+      <c r="E391" t="s">
+        <v>895</v>
+      </c>
+      <c r="F391" t="s">
+        <v>172</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>870</v>
+      </c>
+      <c r="D392" t="s">
+        <v>894</v>
+      </c>
+      <c r="E392" t="s">
+        <v>895</v>
+      </c>
+      <c r="F392" t="s">
+        <v>172</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>874</v>
+      </c>
+      <c r="D393" t="s">
+        <v>894</v>
+      </c>
+      <c r="E393" t="s">
+        <v>895</v>
+      </c>
+      <c r="F393" t="s">
+        <v>172</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>878</v>
+      </c>
+      <c r="D394" t="s">
+        <v>894</v>
+      </c>
+      <c r="E394" t="s">
+        <v>895</v>
+      </c>
+      <c r="F394" t="s">
+        <v>172</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>882</v>
+      </c>
+      <c r="D395" t="s">
+        <v>894</v>
+      </c>
+      <c r="E395" t="s">
+        <v>895</v>
+      </c>
+      <c r="F395" t="s">
+        <v>172</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>886</v>
+      </c>
+      <c r="D396" t="s">
+        <v>894</v>
+      </c>
+      <c r="E396" t="s">
+        <v>895</v>
+      </c>
+      <c r="F396" t="s">
+        <v>172</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>890</v>
+      </c>
+      <c r="D397" t="s">
+        <v>894</v>
+      </c>
+      <c r="E397" t="s">
+        <v>895</v>
+      </c>
+      <c r="F397" t="s">
+        <v>172</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D398" t="s">
+        <v>894</v>
+      </c>
+      <c r="E398" t="s">
+        <v>895</v>
+      </c>
+      <c r="F398" t="s">
+        <v>172</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D399" t="s">
+        <v>894</v>
+      </c>
+      <c r="E399" t="s">
+        <v>895</v>
+      </c>
+      <c r="F399" t="s">
+        <v>172</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D400" t="s">
+        <v>894</v>
+      </c>
+      <c r="E400" t="s">
+        <v>895</v>
+      </c>
+      <c r="F400" t="s">
+        <v>172</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D401" t="s">
+        <v>894</v>
+      </c>
+      <c r="E401" t="s">
+        <v>895</v>
+      </c>
+      <c r="F401" t="s">
+        <v>172</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D402" t="s">
+        <v>894</v>
+      </c>
+      <c r="E402" t="s">
+        <v>895</v>
+      </c>
+      <c r="F402" t="s">
+        <v>172</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D403" t="s">
+        <v>894</v>
+      </c>
+      <c r="E403" t="s">
+        <v>895</v>
+      </c>
+      <c r="F403" t="s">
+        <v>172</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D404" t="s">
+        <v>894</v>
+      </c>
+      <c r="E404" t="s">
+        <v>895</v>
+      </c>
+      <c r="F404" t="s">
+        <v>49</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D405" t="s">
+        <v>894</v>
+      </c>
+      <c r="E405" t="s">
+        <v>895</v>
+      </c>
+      <c r="F405" t="s">
+        <v>49</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D406" t="s">
+        <v>894</v>
+      </c>
+      <c r="E406" t="s">
+        <v>895</v>
+      </c>
+      <c r="F406" t="s">
+        <v>49</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D407" t="s">
+        <v>894</v>
+      </c>
+      <c r="E407" t="s">
+        <v>895</v>
+      </c>
+      <c r="F407" t="s">
+        <v>49</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D408" t="s">
+        <v>894</v>
+      </c>
+      <c r="E408" t="s">
+        <v>895</v>
+      </c>
+      <c r="F408" t="s">
+        <v>49</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D409" t="s">
+        <v>894</v>
+      </c>
+      <c r="E409" t="s">
+        <v>895</v>
+      </c>
+      <c r="F409" t="s">
+        <v>49</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D410" t="s">
+        <v>894</v>
+      </c>
+      <c r="E410" t="s">
+        <v>895</v>
+      </c>
+      <c r="F410" t="s">
+        <v>131</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D411" t="s">
+        <v>894</v>
+      </c>
+      <c r="E411" t="s">
+        <v>895</v>
+      </c>
+      <c r="F411" t="s">
+        <v>131</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D412" t="s">
+        <v>894</v>
+      </c>
+      <c r="E412" t="s">
+        <v>895</v>
+      </c>
+      <c r="F412" t="s">
+        <v>131</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D413" t="s">
+        <v>894</v>
+      </c>
+      <c r="E413" t="s">
+        <v>895</v>
+      </c>
+      <c r="F413" t="s">
+        <v>131</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D414" t="s">
+        <v>894</v>
+      </c>
+      <c r="E414" t="s">
+        <v>895</v>
+      </c>
+      <c r="F414" t="s">
+        <v>76</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D415" t="s">
+        <v>894</v>
+      </c>
+      <c r="E415" t="s">
+        <v>895</v>
+      </c>
+      <c r="F415" t="s">
+        <v>76</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D416" t="s">
+        <v>894</v>
+      </c>
+      <c r="E416" t="s">
+        <v>895</v>
+      </c>
+      <c r="F416" t="s">
+        <v>218</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D417" t="s">
+        <v>894</v>
+      </c>
+      <c r="E417" t="s">
+        <v>895</v>
+      </c>
+      <c r="F417" t="s">
+        <v>218</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D418" t="s">
+        <v>894</v>
+      </c>
+      <c r="E418" t="s">
+        <v>895</v>
+      </c>
+      <c r="F418" t="s">
+        <v>218</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D419" t="s">
+        <v>894</v>
+      </c>
+      <c r="E419" t="s">
+        <v>895</v>
+      </c>
+      <c r="F419" t="s">
+        <v>49</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D420" t="s">
+        <v>894</v>
+      </c>
+      <c r="E420" t="s">
+        <v>895</v>
+      </c>
+      <c r="F420" t="s">
+        <v>49</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D421" t="s">
+        <v>894</v>
+      </c>
+      <c r="E421" t="s">
+        <v>895</v>
+      </c>
+      <c r="F421" t="s">
+        <v>49</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D422" t="s">
+        <v>894</v>
+      </c>
+      <c r="E422" t="s">
+        <v>895</v>
+      </c>
+      <c r="F422" t="s">
+        <v>49</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D423" t="s">
+        <v>894</v>
+      </c>
+      <c r="E423" t="s">
+        <v>895</v>
+      </c>
+      <c r="F423" t="s">
+        <v>49</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D424" t="s">
+        <v>894</v>
+      </c>
+      <c r="E424" t="s">
+        <v>895</v>
+      </c>
+      <c r="F424" t="s">
+        <v>49</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D425" t="s">
+        <v>894</v>
+      </c>
+      <c r="E425" t="s">
+        <v>895</v>
+      </c>
+      <c r="F425" t="s">
+        <v>49</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D426" t="s">
+        <v>894</v>
+      </c>
+      <c r="E426" t="s">
+        <v>895</v>
+      </c>
+      <c r="F426" t="s">
+        <v>49</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D427" t="s">
+        <v>894</v>
+      </c>
+      <c r="E427" t="s">
+        <v>895</v>
+      </c>
+      <c r="F427" t="s">
+        <v>40</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D428" t="s">
+        <v>894</v>
+      </c>
+      <c r="E428" t="s">
+        <v>895</v>
+      </c>
+      <c r="F428" t="s">
+        <v>40</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D429" t="s">
+        <v>894</v>
+      </c>
+      <c r="E429" t="s">
+        <v>895</v>
+      </c>
+      <c r="F429" t="s">
+        <v>40</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D430" t="s">
+        <v>894</v>
+      </c>
+      <c r="E430" t="s">
+        <v>895</v>
+      </c>
+      <c r="F430" t="s">
+        <v>40</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D431" t="s">
+        <v>894</v>
+      </c>
+      <c r="E431" t="s">
+        <v>895</v>
+      </c>
+      <c r="F431" t="s">
+        <v>40</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D432" t="s">
+        <v>894</v>
+      </c>
+      <c r="E432" t="s">
+        <v>895</v>
+      </c>
+      <c r="F432" t="s">
+        <v>40</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D433" t="s">
+        <v>894</v>
+      </c>
+      <c r="E433" t="s">
+        <v>895</v>
+      </c>
+      <c r="F433" t="s">
+        <v>381</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D434" t="s">
+        <v>894</v>
+      </c>
+      <c r="E434" t="s">
+        <v>895</v>
+      </c>
+      <c r="F434" t="s">
+        <v>381</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D435" t="s">
+        <v>894</v>
+      </c>
+      <c r="E435" t="s">
+        <v>895</v>
+      </c>
+      <c r="F435" t="s">
+        <v>381</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D436" t="s">
+        <v>894</v>
+      </c>
+      <c r="E436" t="s">
+        <v>895</v>
+      </c>
+      <c r="F436" t="s">
+        <v>35</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D437" t="s">
+        <v>894</v>
+      </c>
+      <c r="E437" t="s">
+        <v>895</v>
+      </c>
+      <c r="F437" t="s">
+        <v>35</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D438" t="s">
+        <v>894</v>
+      </c>
+      <c r="E438" t="s">
+        <v>895</v>
+      </c>
+      <c r="F438" t="s">
+        <v>35</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D439" t="s">
+        <v>894</v>
+      </c>
+      <c r="E439" t="s">
+        <v>895</v>
+      </c>
+      <c r="F439" t="s">
+        <v>35</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D440" t="s">
+        <v>894</v>
+      </c>
+      <c r="E440" t="s">
+        <v>895</v>
+      </c>
+      <c r="F440" t="s">
+        <v>35</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D441" t="s">
+        <v>894</v>
+      </c>
+      <c r="E441" t="s">
+        <v>895</v>
+      </c>
+      <c r="F441" t="s">
+        <v>35</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D442" t="s">
+        <v>894</v>
+      </c>
+      <c r="E442" t="s">
+        <v>895</v>
+      </c>
+      <c r="F442" t="s">
+        <v>35</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D443" t="s">
+        <v>894</v>
+      </c>
+      <c r="E443" t="s">
+        <v>895</v>
+      </c>
+      <c r="F443" t="s">
+        <v>172</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D444" t="s">
+        <v>894</v>
+      </c>
+      <c r="E444" t="s">
+        <v>895</v>
+      </c>
+      <c r="F444" t="s">
+        <v>172</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D445" t="s">
+        <v>894</v>
+      </c>
+      <c r="E445" t="s">
+        <v>895</v>
+      </c>
+      <c r="F445" t="s">
+        <v>172</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D446" t="s">
+        <v>894</v>
+      </c>
+      <c r="E446" t="s">
+        <v>895</v>
+      </c>
+      <c r="F446" t="s">
+        <v>172</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D447" t="s">
+        <v>894</v>
+      </c>
+      <c r="E447" t="s">
+        <v>895</v>
+      </c>
+      <c r="F447" t="s">
+        <v>172</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D448" t="s">
+        <v>894</v>
+      </c>
+      <c r="E448" t="s">
+        <v>895</v>
+      </c>
+      <c r="F448" t="s">
+        <v>172</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1592</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D449" t="s">
+        <v>894</v>
+      </c>
+      <c r="E449" t="s">
+        <v>895</v>
+      </c>
+      <c r="F449" t="s">
+        <v>172</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D450" t="s">
+        <v>894</v>
+      </c>
+      <c r="E450" t="s">
+        <v>895</v>
+      </c>
+      <c r="F450" t="s">
+        <v>71</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D451" t="s">
+        <v>894</v>
+      </c>
+      <c r="E451" t="s">
+        <v>895</v>
+      </c>
+      <c r="F451" t="s">
+        <v>71</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D452" t="s">
+        <v>894</v>
+      </c>
+      <c r="E452" t="s">
+        <v>895</v>
+      </c>
+      <c r="F452" t="s">
+        <v>31</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D453" t="s">
+        <v>894</v>
+      </c>
+      <c r="E453" t="s">
+        <v>895</v>
+      </c>
+      <c r="F453" t="s">
+        <v>31</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D454" t="s">
+        <v>894</v>
+      </c>
+      <c r="E454" t="s">
+        <v>895</v>
+      </c>
+      <c r="F454" t="s">
+        <v>31</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D455" t="s">
+        <v>894</v>
+      </c>
+      <c r="E455" t="s">
+        <v>895</v>
+      </c>
+      <c r="F455" t="s">
+        <v>131</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D456" t="s">
+        <v>894</v>
+      </c>
+      <c r="E456" t="s">
+        <v>895</v>
+      </c>
+      <c r="F456" t="s">
+        <v>131</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D457" t="s">
+        <v>894</v>
+      </c>
+      <c r="E457" t="s">
+        <v>895</v>
+      </c>
+      <c r="F457" t="s">
+        <v>131</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D458" t="s">
+        <v>894</v>
+      </c>
+      <c r="E458" t="s">
+        <v>895</v>
+      </c>
+      <c r="F458" t="s">
+        <v>131</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D459" t="s">
+        <v>894</v>
+      </c>
+      <c r="E459" t="s">
+        <v>895</v>
+      </c>
+      <c r="F459" t="s">
+        <v>131</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D460" t="s">
+        <v>894</v>
+      </c>
+      <c r="E460" t="s">
+        <v>895</v>
+      </c>
+      <c r="F460" t="s">
+        <v>131</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1639</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D461" t="s">
+        <v>894</v>
+      </c>
+      <c r="E461" t="s">
+        <v>895</v>
+      </c>
+      <c r="F461" t="s">
+        <v>54</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D462" t="s">
+        <v>894</v>
+      </c>
+      <c r="E462" t="s">
+        <v>895</v>
+      </c>
+      <c r="F462" t="s">
+        <v>54</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D463" t="s">
+        <v>894</v>
+      </c>
+      <c r="E463" t="s">
+        <v>895</v>
+      </c>
+      <c r="F463" t="s">
+        <v>54</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D464" t="s">
+        <v>894</v>
+      </c>
+      <c r="E464" t="s">
+        <v>895</v>
+      </c>
+      <c r="F464" t="s">
+        <v>54</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D465" t="s">
+        <v>894</v>
+      </c>
+      <c r="E465" t="s">
+        <v>895</v>
+      </c>
+      <c r="F465" t="s">
+        <v>54</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D466" t="s">
+        <v>894</v>
+      </c>
+      <c r="E466" t="s">
+        <v>895</v>
+      </c>
+      <c r="F466" t="s">
+        <v>54</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D467" t="s">
+        <v>894</v>
+      </c>
+      <c r="E467" t="s">
+        <v>895</v>
+      </c>
+      <c r="F467" t="s">
+        <v>54</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D468" t="s">
+        <v>894</v>
+      </c>
+      <c r="E468" t="s">
+        <v>895</v>
+      </c>
+      <c r="F468" t="s">
+        <v>31</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D469" t="s">
+        <v>894</v>
+      </c>
+      <c r="E469" t="s">
+        <v>895</v>
+      </c>
+      <c r="F469" t="s">
+        <v>49</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D470" t="s">
+        <v>894</v>
+      </c>
+      <c r="E470" t="s">
+        <v>895</v>
+      </c>
+      <c r="F470" t="s">
+        <v>54</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D471" t="s">
+        <v>894</v>
+      </c>
+      <c r="E471" t="s">
+        <v>895</v>
+      </c>
+      <c r="F471" t="s">
+        <v>54</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D472" t="s">
+        <v>894</v>
+      </c>
+      <c r="E472" t="s">
+        <v>895</v>
+      </c>
+      <c r="F472" t="s">
+        <v>54</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D473" t="s">
+        <v>894</v>
+      </c>
+      <c r="E473" t="s">
+        <v>895</v>
+      </c>
+      <c r="F473" t="s">
+        <v>54</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1692</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D474" t="s">
+        <v>894</v>
+      </c>
+      <c r="E474" t="s">
+        <v>895</v>
+      </c>
+      <c r="F474" t="s">
+        <v>54</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D475" t="s">
+        <v>894</v>
+      </c>
+      <c r="E475" t="s">
+        <v>895</v>
+      </c>
+      <c r="F475" t="s">
+        <v>54</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1701</v>
+      </c>
+      <c r="D476" t="s">
+        <v>894</v>
+      </c>
+      <c r="E476" t="s">
+        <v>895</v>
+      </c>
+      <c r="F476" t="s">
+        <v>54</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D477" t="s">
+        <v>894</v>
+      </c>
+      <c r="E477" t="s">
+        <v>895</v>
+      </c>
+      <c r="F477" t="s">
+        <v>31</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D478" t="s">
+        <v>894</v>
+      </c>
+      <c r="E478" t="s">
+        <v>895</v>
+      </c>
+      <c r="F478" t="s">
+        <v>31</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D479" t="s">
+        <v>894</v>
+      </c>
+      <c r="E479" t="s">
+        <v>895</v>
+      </c>
+      <c r="F479" t="s">
+        <v>31</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D480" t="s">
+        <v>894</v>
+      </c>
+      <c r="E480" t="s">
+        <v>895</v>
+      </c>
+      <c r="F480" t="s">
+        <v>31</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D481" t="s">
+        <v>894</v>
+      </c>
+      <c r="E481" t="s">
+        <v>895</v>
+      </c>
+      <c r="F481" t="s">
+        <v>31</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D482" t="s">
+        <v>894</v>
+      </c>
+      <c r="E482" t="s">
+        <v>895</v>
+      </c>
+      <c r="F482" t="s">
+        <v>31</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1726</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D483" t="s">
+        <v>894</v>
+      </c>
+      <c r="E483" t="s">
+        <v>895</v>
+      </c>
+      <c r="F483" t="s">
+        <v>31</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D484" t="s">
+        <v>894</v>
+      </c>
+      <c r="E484" t="s">
+        <v>895</v>
+      </c>
+      <c r="F484" t="s">
+        <v>31</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1737</v>
+      </c>
+      <c r="D485" t="s">
+        <v>894</v>
+      </c>
+      <c r="E485" t="s">
+        <v>895</v>
+      </c>
+      <c r="F485" t="s">
+        <v>131</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D486" t="s">
+        <v>894</v>
+      </c>
+      <c r="E486" t="s">
+        <v>895</v>
+      </c>
+      <c r="F486" t="s">
+        <v>131</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D487" t="s">
+        <v>894</v>
+      </c>
+      <c r="E487" t="s">
+        <v>895</v>
+      </c>
+      <c r="F487" t="s">
+        <v>131</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D488" t="s">
+        <v>894</v>
+      </c>
+      <c r="E488" t="s">
+        <v>895</v>
+      </c>
+      <c r="F488" t="s">
+        <v>131</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1753</v>
+      </c>
+      <c r="D489" t="s">
+        <v>894</v>
+      </c>
+      <c r="E489" t="s">
+        <v>895</v>
+      </c>
+      <c r="F489" t="s">
+        <v>131</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1756</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1757</v>
+      </c>
+      <c r="D490" t="s">
+        <v>894</v>
+      </c>
+      <c r="E490" t="s">
+        <v>895</v>
+      </c>
+      <c r="F490" t="s">
+        <v>35</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D491" t="s">
+        <v>894</v>
+      </c>
+      <c r="E491" t="s">
+        <v>895</v>
+      </c>
+      <c r="F491" t="s">
+        <v>35</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D492" t="s">
+        <v>894</v>
+      </c>
+      <c r="E492" t="s">
+        <v>895</v>
+      </c>
+      <c r="F492" t="s">
+        <v>172</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D493" t="s">
+        <v>894</v>
+      </c>
+      <c r="E493" t="s">
+        <v>895</v>
+      </c>
+      <c r="F493" t="s">
+        <v>172</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D494" t="s">
+        <v>894</v>
+      </c>
+      <c r="E494" t="s">
+        <v>895</v>
+      </c>
+      <c r="F494" t="s">
+        <v>40</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D495" t="s">
+        <v>894</v>
+      </c>
+      <c r="E495" t="s">
+        <v>895</v>
+      </c>
+      <c r="F495" t="s">
+        <v>40</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D496" t="s">
+        <v>894</v>
+      </c>
+      <c r="E496" t="s">
+        <v>895</v>
+      </c>
+      <c r="F496" t="s">
+        <v>40</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D497" t="s">
+        <v>894</v>
+      </c>
+      <c r="E497" t="s">
+        <v>895</v>
+      </c>
+      <c r="F497" t="s">
+        <v>40</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D498" t="s">
+        <v>894</v>
+      </c>
+      <c r="E498" t="s">
+        <v>895</v>
+      </c>
+      <c r="F498" t="s">
+        <v>40</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D499" t="s">
+        <v>894</v>
+      </c>
+      <c r="E499" t="s">
+        <v>895</v>
+      </c>
+      <c r="F499" t="s">
+        <v>40</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D500" t="s">
+        <v>894</v>
+      </c>
+      <c r="E500" t="s">
+        <v>895</v>
+      </c>
+      <c r="F500" t="s">
+        <v>40</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D501" t="s">
+        <v>894</v>
+      </c>
+      <c r="E501" t="s">
+        <v>895</v>
+      </c>
+      <c r="F501" t="s">
+        <v>40</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D502" t="s">
+        <v>894</v>
+      </c>
+      <c r="E502" t="s">
+        <v>895</v>
+      </c>
+      <c r="F502" t="s">
+        <v>40</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D503" t="s">
+        <v>894</v>
+      </c>
+      <c r="E503" t="s">
+        <v>895</v>
+      </c>
+      <c r="F503" t="s">
+        <v>49</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D504" t="s">
+        <v>894</v>
+      </c>
+      <c r="E504" t="s">
+        <v>895</v>
+      </c>
+      <c r="F504" t="s">
+        <v>49</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="H504" t="s">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D505" t="s">
+        <v>894</v>
+      </c>
+      <c r="E505" t="s">
+        <v>895</v>
+      </c>
+      <c r="F505" t="s">
+        <v>49</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D506" t="s">
+        <v>894</v>
+      </c>
+      <c r="E506" t="s">
+        <v>895</v>
+      </c>
+      <c r="F506" t="s">
+        <v>76</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D507" t="s">
+        <v>894</v>
+      </c>
+      <c r="E507" t="s">
+        <v>895</v>
+      </c>
+      <c r="F507" t="s">
+        <v>76</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D508" t="s">
+        <v>894</v>
+      </c>
+      <c r="E508" t="s">
+        <v>895</v>
+      </c>
+      <c r="F508" t="s">
+        <v>76</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D509" t="s">
+        <v>894</v>
+      </c>
+      <c r="E509" t="s">
+        <v>895</v>
+      </c>
+      <c r="F509" t="s">
+        <v>35</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D510" t="s">
+        <v>894</v>
+      </c>
+      <c r="E510" t="s">
+        <v>895</v>
+      </c>
+      <c r="F510" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D511" t="s">
+        <v>894</v>
+      </c>
+      <c r="E511" t="s">
+        <v>895</v>
+      </c>
+      <c r="F511" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D512" t="s">
+        <v>894</v>
+      </c>
+      <c r="E512" t="s">
+        <v>895</v>
+      </c>
+      <c r="F512" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D513" t="s">
+        <v>894</v>
+      </c>
+      <c r="E513" t="s">
+        <v>895</v>
+      </c>
+      <c r="F513" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="H513" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D514" t="s">
+        <v>894</v>
+      </c>
+      <c r="E514" t="s">
+        <v>895</v>
+      </c>
+      <c r="F514" t="s">
+        <v>381</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="H514" t="s">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D515" t="s">
+        <v>894</v>
+      </c>
+      <c r="E515" t="s">
+        <v>895</v>
+      </c>
+      <c r="F515" t="s">
+        <v>381</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="H515" t="s">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>1860</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D516" t="s">
+        <v>894</v>
+      </c>
+      <c r="E516" t="s">
+        <v>895</v>
+      </c>
+      <c r="F516" t="s">
+        <v>381</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="H516" t="s">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D517" t="s">
+        <v>894</v>
+      </c>
+      <c r="E517" t="s">
+        <v>895</v>
+      </c>
+      <c r="F517" t="s">
+        <v>35</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="H517" t="s">
+        <v>1867</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D518" t="s">
+        <v>894</v>
+      </c>
+      <c r="E518" t="s">
+        <v>895</v>
+      </c>
+      <c r="F518" t="s">
+        <v>35</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="H518" t="s">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>1872</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D519" t="s">
+        <v>894</v>
+      </c>
+      <c r="E519" t="s">
+        <v>895</v>
+      </c>
+      <c r="F519" t="s">
+        <v>31</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>1874</v>
+      </c>
+      <c r="H519" t="s">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D520" t="s">
+        <v>894</v>
+      </c>
+      <c r="E520" t="s">
+        <v>895</v>
+      </c>
+      <c r="F520" t="s">
+        <v>31</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="H520" t="s">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D521" t="s">
+        <v>894</v>
+      </c>
+      <c r="E521" t="s">
+        <v>895</v>
+      </c>
+      <c r="F521" t="s">
+        <v>398</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="H521" t="s">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D522" t="s">
+        <v>894</v>
+      </c>
+      <c r="E522" t="s">
+        <v>895</v>
+      </c>
+      <c r="F522" t="s">
+        <v>131</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="H522" t="s">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D523" t="s">
+        <v>894</v>
+      </c>
+      <c r="E523" t="s">
+        <v>895</v>
+      </c>
+      <c r="F523" t="s">
+        <v>131</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="H523" t="s">
+        <v>1891</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D524" t="s">
+        <v>894</v>
+      </c>
+      <c r="E524" t="s">
+        <v>895</v>
+      </c>
+      <c r="F524" t="s">
+        <v>131</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="H524" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D525" t="s">
+        <v>894</v>
+      </c>
+      <c r="E525" t="s">
+        <v>895</v>
+      </c>
+      <c r="F525" t="s">
+        <v>131</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="H525" t="s">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D526" t="s">
+        <v>894</v>
+      </c>
+      <c r="E526" t="s">
+        <v>895</v>
+      </c>
+      <c r="F526" t="s">
+        <v>31</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="H526" t="s">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D527" t="s">
+        <v>894</v>
+      </c>
+      <c r="E527" t="s">
+        <v>895</v>
+      </c>
+      <c r="F527" t="s">
+        <v>31</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="H527" t="s">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D528" t="s">
+        <v>894</v>
+      </c>
+      <c r="E528" t="s">
+        <v>895</v>
+      </c>
+      <c r="F528" t="s">
+        <v>31</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="H528" t="s">
+        <v>1911</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D529" t="s">
+        <v>894</v>
+      </c>
+      <c r="E529" t="s">
+        <v>895</v>
+      </c>
+      <c r="F529" t="s">
+        <v>31</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="H529" t="s">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D530" t="s">
+        <v>894</v>
+      </c>
+      <c r="E530" t="s">
+        <v>895</v>
+      </c>
+      <c r="F530" t="s">
+        <v>54</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="H530" t="s">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D531" t="s">
+        <v>894</v>
+      </c>
+      <c r="E531" t="s">
+        <v>895</v>
+      </c>
+      <c r="F531" t="s">
+        <v>54</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="H531" t="s">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D532" t="s">
+        <v>894</v>
+      </c>
+      <c r="E532" t="s">
+        <v>895</v>
+      </c>
+      <c r="F532" t="s">
+        <v>54</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="H532" t="s">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D533" t="s">
+        <v>894</v>
+      </c>
+      <c r="E533" t="s">
+        <v>895</v>
+      </c>
+      <c r="F533" t="s">
+        <v>54</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="H533" t="s">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D534" t="s">
+        <v>894</v>
+      </c>
+      <c r="E534" t="s">
+        <v>895</v>
+      </c>
+      <c r="F534" t="s">
+        <v>54</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H534" t="s">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D535" t="s">
+        <v>894</v>
+      </c>
+      <c r="E535" t="s">
+        <v>895</v>
+      </c>
+      <c r="F535" t="s">
+        <v>54</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="H535" t="s">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D536" t="s">
+        <v>894</v>
+      </c>
+      <c r="E536" t="s">
+        <v>895</v>
+      </c>
+      <c r="F536" t="s">
+        <v>71</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="H536" t="s">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D537" t="s">
+        <v>894</v>
+      </c>
+      <c r="E537" t="s">
+        <v>895</v>
+      </c>
+      <c r="F537" t="s">
+        <v>71</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="H537" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D538" t="s">
+        <v>894</v>
+      </c>
+      <c r="E538" t="s">
+        <v>895</v>
+      </c>
+      <c r="F538" t="s">
+        <v>71</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="H538" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D539" t="s">
+        <v>894</v>
+      </c>
+      <c r="E539" t="s">
+        <v>895</v>
+      </c>
+      <c r="F539" t="s">
+        <v>71</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="H539" t="s">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D540" t="s">
+        <v>894</v>
+      </c>
+      <c r="E540" t="s">
+        <v>895</v>
+      </c>
+      <c r="F540" t="s">
+        <v>71</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="H540" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>1960</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D541" t="s">
+        <v>894</v>
+      </c>
+      <c r="E541" t="s">
+        <v>895</v>
+      </c>
+      <c r="F541" t="s">
+        <v>71</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="H541" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D542" t="s">
+        <v>894</v>
+      </c>
+      <c r="E542" t="s">
+        <v>895</v>
+      </c>
+      <c r="F542" t="s">
+        <v>31</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="H542" t="s">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D543" t="s">
+        <v>894</v>
+      </c>
+      <c r="E543" t="s">
+        <v>895</v>
+      </c>
+      <c r="F543" t="s">
+        <v>76</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="H543" t="s">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D544" t="s">
+        <v>894</v>
+      </c>
+      <c r="E544" t="s">
+        <v>895</v>
+      </c>
+      <c r="F544" t="s">
+        <v>76</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="H544" t="s">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D545" t="s">
+        <v>894</v>
+      </c>
+      <c r="E545" t="s">
+        <v>895</v>
+      </c>
+      <c r="F545" t="s">
+        <v>76</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="H545" t="s">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>1980</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D546" t="s">
+        <v>894</v>
+      </c>
+      <c r="E546" t="s">
+        <v>895</v>
+      </c>
+      <c r="F546" t="s">
+        <v>76</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="H546" t="s">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D547" t="s">
+        <v>894</v>
+      </c>
+      <c r="E547" t="s">
+        <v>895</v>
+      </c>
+      <c r="F547" t="s">
+        <v>76</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>1986</v>
+      </c>
+      <c r="H547" t="s">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D548" t="s">
+        <v>894</v>
+      </c>
+      <c r="E548" t="s">
+        <v>895</v>
+      </c>
+      <c r="F548" t="s">
+        <v>76</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="H548" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D549" t="s">
+        <v>894</v>
+      </c>
+      <c r="E549" t="s">
+        <v>895</v>
+      </c>
+      <c r="F549" t="s">
+        <v>76</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="H549" t="s">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>1996</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D550" t="s">
+        <v>894</v>
+      </c>
+      <c r="E550" t="s">
+        <v>895</v>
+      </c>
+      <c r="F550" t="s">
+        <v>76</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>1998</v>
+      </c>
+      <c r="H550" t="s">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D551" t="s">
+        <v>894</v>
+      </c>
+      <c r="E551" t="s">
+        <v>895</v>
+      </c>
+      <c r="F551" t="s">
+        <v>76</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="H551" t="s">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D552" t="s">
+        <v>894</v>
+      </c>
+      <c r="E552" t="s">
+        <v>895</v>
+      </c>
+      <c r="F552" t="s">
+        <v>218</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>2006</v>
+      </c>
+      <c r="H552" t="s">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D553" t="s">
+        <v>894</v>
+      </c>
+      <c r="E553" t="s">
+        <v>895</v>
+      </c>
+      <c r="F553" t="s">
+        <v>218</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>2010</v>
+      </c>
+      <c r="H553" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D554" t="s">
+        <v>894</v>
+      </c>
+      <c r="E554" t="s">
+        <v>895</v>
+      </c>
+      <c r="F554" t="s">
+        <v>398</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="H554" t="s">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D555" t="s">
+        <v>894</v>
+      </c>
+      <c r="E555" t="s">
+        <v>895</v>
+      </c>
+      <c r="F555" t="s">
+        <v>398</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>2018</v>
+      </c>
+      <c r="H555" t="s">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D556" t="s">
+        <v>894</v>
+      </c>
+      <c r="E556" t="s">
+        <v>895</v>
+      </c>
+      <c r="F556" t="s">
+        <v>381</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="H556" t="s">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D557" t="s">
+        <v>894</v>
+      </c>
+      <c r="E557" t="s">
+        <v>895</v>
+      </c>
+      <c r="F557" t="s">
+        <v>35</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="H557" t="s">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D558" t="s">
+        <v>894</v>
+      </c>
+      <c r="E558" t="s">
+        <v>895</v>
+      </c>
+      <c r="F558" t="s">
+        <v>35</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="H558" t="s">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D559" t="s">
+        <v>894</v>
+      </c>
+      <c r="E559" t="s">
+        <v>895</v>
+      </c>
+      <c r="F559" t="s">
+        <v>35</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="H559" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D560" t="s">
+        <v>894</v>
+      </c>
+      <c r="E560" t="s">
+        <v>895</v>
+      </c>
+      <c r="F560" t="s">
+        <v>35</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="H560" t="s">
+        <v>2039</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>2041</v>
+      </c>
+      <c r="D561" t="s">
+        <v>894</v>
+      </c>
+      <c r="E561" t="s">
+        <v>895</v>
+      </c>
+      <c r="F561" t="s">
+        <v>35</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>2042</v>
+      </c>
+      <c r="H561" t="s">
+        <v>2039</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>2044</v>
+      </c>
+      <c r="D562" t="s">
+        <v>894</v>
+      </c>
+      <c r="E562" t="s">
+        <v>895</v>
+      </c>
+      <c r="F562" t="s">
+        <v>35</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="H562" t="s">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>2048</v>
+      </c>
+      <c r="D563" t="s">
+        <v>894</v>
+      </c>
+      <c r="E563" t="s">
+        <v>895</v>
+      </c>
+      <c r="F563" t="s">
+        <v>131</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="H563" t="s">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>2051</v>
+      </c>
+      <c r="D564" t="s">
+        <v>894</v>
+      </c>
+      <c r="E564" t="s">
+        <v>895</v>
+      </c>
+      <c r="F564" t="s">
+        <v>40</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="H564" t="s">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D565" t="s">
+        <v>894</v>
+      </c>
+      <c r="E565" t="s">
+        <v>895</v>
+      </c>
+      <c r="F565" t="s">
+        <v>40</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="H565" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D566" t="s">
+        <v>894</v>
+      </c>
+      <c r="E566" t="s">
+        <v>895</v>
+      </c>
+      <c r="F566" t="s">
+        <v>40</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="H566" t="s">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D567" t="s">
+        <v>894</v>
+      </c>
+      <c r="E567" t="s">
+        <v>895</v>
+      </c>
+      <c r="F567" t="s">
+        <v>40</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="H567" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D568" t="s">
+        <v>894</v>
+      </c>
+      <c r="E568" t="s">
+        <v>895</v>
+      </c>
+      <c r="F568" t="s">
+        <v>40</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="H568" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D569" t="s">
+        <v>894</v>
+      </c>
+      <c r="E569" t="s">
+        <v>895</v>
+      </c>
+      <c r="F569" t="s">
+        <v>40</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="H569" t="s">
+        <v>2073</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D570" t="s">
+        <v>894</v>
+      </c>
+      <c r="E570" t="s">
+        <v>895</v>
+      </c>
+      <c r="F570" t="s">
+        <v>49</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="H570" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D571" t="s">
+        <v>894</v>
+      </c>
+      <c r="E571" t="s">
+        <v>895</v>
+      </c>
+      <c r="F571" t="s">
+        <v>49</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="H571" t="s">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D572" t="s">
+        <v>894</v>
+      </c>
+      <c r="E572" t="s">
+        <v>895</v>
+      </c>
+      <c r="F572" t="s">
+        <v>49</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="H572" t="s">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D573" t="s">
+        <v>894</v>
+      </c>
+      <c r="E573" t="s">
+        <v>895</v>
+      </c>
+      <c r="F573" t="s">
+        <v>49</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="H573" t="s">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D574" t="s">
+        <v>894</v>
+      </c>
+      <c r="E574" t="s">
+        <v>895</v>
+      </c>
+      <c r="F574" t="s">
+        <v>49</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="H574" t="s">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D575" t="s">
+        <v>894</v>
+      </c>
+      <c r="E575" t="s">
+        <v>895</v>
+      </c>
+      <c r="F575" t="s">
+        <v>172</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="H575" t="s">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D576" t="s">
+        <v>894</v>
+      </c>
+      <c r="E576" t="s">
+        <v>895</v>
+      </c>
+      <c r="F576" t="s">
+        <v>31</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H576" t="s">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D577" t="s">
+        <v>894</v>
+      </c>
+      <c r="E577" t="s">
+        <v>895</v>
+      </c>
+      <c r="F577" t="s">
+        <v>31</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="H577" t="s">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D578" t="s">
+        <v>894</v>
+      </c>
+      <c r="E578" t="s">
+        <v>895</v>
+      </c>
+      <c r="F578" t="s">
+        <v>172</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>2108</v>
+      </c>
+      <c r="H578" t="s">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D579" t="s">
+        <v>894</v>
+      </c>
+      <c r="E579" t="s">
+        <v>895</v>
+      </c>
+      <c r="F579" t="s">
+        <v>172</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="H579" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D580" t="s">
+        <v>894</v>
+      </c>
+      <c r="E580" t="s">
+        <v>895</v>
+      </c>
+      <c r="F580" t="s">
+        <v>172</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="H580" t="s">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D581" t="s">
+        <v>894</v>
+      </c>
+      <c r="E581" t="s">
+        <v>895</v>
+      </c>
+      <c r="F581" t="s">
+        <v>172</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="H581" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D582" t="s">
+        <v>894</v>
+      </c>
+      <c r="E582" t="s">
+        <v>895</v>
+      </c>
+      <c r="F582" t="s">
+        <v>172</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="H582" t="s">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D583" t="s">
+        <v>894</v>
+      </c>
+      <c r="E583" t="s">
+        <v>895</v>
+      </c>
+      <c r="F583" t="s">
+        <v>172</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="H583" t="s">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D584" t="s">
+        <v>894</v>
+      </c>
+      <c r="E584" t="s">
+        <v>895</v>
+      </c>
+      <c r="F584" t="s">
+        <v>172</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="H584" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>2135</v>
+      </c>
+      <c r="D585" t="s">
+        <v>894</v>
+      </c>
+      <c r="E585" t="s">
+        <v>895</v>
+      </c>
+      <c r="F585" t="s">
+        <v>76</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="H585" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D586" t="s">
+        <v>894</v>
+      </c>
+      <c r="E586" t="s">
+        <v>895</v>
+      </c>
+      <c r="F586" t="s">
+        <v>76</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="H586" t="s">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D587" t="s">
+        <v>894</v>
+      </c>
+      <c r="E587" t="s">
+        <v>895</v>
+      </c>
+      <c r="F587" t="s">
+        <v>172</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="H587" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D588" t="s">
+        <v>894</v>
+      </c>
+      <c r="E588" t="s">
+        <v>895</v>
+      </c>
+      <c r="F588" t="s">
+        <v>35</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="H588" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D589" t="s">
+        <v>894</v>
+      </c>
+      <c r="E589" t="s">
+        <v>895</v>
+      </c>
+      <c r="F589" t="s">
+        <v>35</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="H589" t="s">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D590" t="s">
+        <v>894</v>
+      </c>
+      <c r="E590" t="s">
+        <v>895</v>
+      </c>
+      <c r="F590" t="s">
+        <v>35</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="H590" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>2159</v>
+      </c>
+      <c r="D591" t="s">
+        <v>894</v>
+      </c>
+      <c r="E591" t="s">
+        <v>895</v>
+      </c>
+      <c r="F591" t="s">
+        <v>35</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="H591" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D592" t="s">
+        <v>894</v>
+      </c>
+      <c r="E592" t="s">
+        <v>895</v>
+      </c>
+      <c r="F592" t="s">
+        <v>218</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="H592" t="s">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D593" t="s">
+        <v>894</v>
+      </c>
+      <c r="E593" t="s">
+        <v>895</v>
+      </c>
+      <c r="F593" t="s">
+        <v>218</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="H593" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B594" t="s">
+        <v>9</v>
+      </c>
+      <c r="C594" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D594" t="s">
+        <v>894</v>
+      </c>
+      <c r="E594" t="s">
+        <v>895</v>
+      </c>
+      <c r="F594" t="s">
+        <v>218</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>2172</v>
+      </c>
+      <c r="H594" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B595" t="s">
+        <v>9</v>
+      </c>
+      <c r="C595" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D595" t="s">
+        <v>894</v>
+      </c>
+      <c r="E595" t="s">
+        <v>895</v>
+      </c>
+      <c r="F595" t="s">
+        <v>218</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="H595" t="s">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B596" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D596" t="s">
+        <v>894</v>
+      </c>
+      <c r="E596" t="s">
+        <v>895</v>
+      </c>
+      <c r="F596" t="s">
+        <v>40</v>
+      </c>
+      <c r="G596" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="H596" t="s">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D597" t="s">
+        <v>894</v>
+      </c>
+      <c r="E597" t="s">
+        <v>895</v>
+      </c>
+      <c r="F597" t="s">
+        <v>40</v>
+      </c>
+      <c r="G597" s="1" t="s">
+        <v>2184</v>
+      </c>
+      <c r="H597" t="s">
+        <v>2185</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D598" t="s">
+        <v>894</v>
+      </c>
+      <c r="E598" t="s">
+        <v>895</v>
+      </c>
+      <c r="F598" t="s">
+        <v>40</v>
+      </c>
+      <c r="G598" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="H598" t="s">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B599" t="s">
+        <v>9</v>
+      </c>
+      <c r="C599" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D599" t="s">
+        <v>894</v>
+      </c>
+      <c r="E599" t="s">
+        <v>895</v>
+      </c>
+      <c r="F599" t="s">
+        <v>40</v>
+      </c>
+      <c r="G599" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="H599" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B600" t="s">
+        <v>9</v>
+      </c>
+      <c r="C600" t="s">
+        <v>2195</v>
+      </c>
+      <c r="D600" t="s">
+        <v>894</v>
+      </c>
+      <c r="E600" t="s">
+        <v>895</v>
+      </c>
+      <c r="F600" t="s">
+        <v>40</v>
+      </c>
+      <c r="G600" s="1" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H600" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B601" t="s">
+        <v>9</v>
+      </c>
+      <c r="C601" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D601" t="s">
+        <v>894</v>
+      </c>
+      <c r="E601" t="s">
+        <v>895</v>
+      </c>
+      <c r="F601" t="s">
+        <v>40</v>
+      </c>
+      <c r="G601" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="H601" t="s">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B602" t="s">
+        <v>9</v>
+      </c>
+      <c r="C602" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D602" t="s">
+        <v>894</v>
+      </c>
+      <c r="E602" t="s">
+        <v>895</v>
+      </c>
+      <c r="F602" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G602" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="H602" t="s">
+        <v>2205</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B603" t="s">
+        <v>9</v>
+      </c>
+      <c r="C603" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D603" t="s">
+        <v>894</v>
+      </c>
+      <c r="E603" t="s">
+        <v>895</v>
+      </c>
+      <c r="F603" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G603" s="1" t="s">
+        <v>2208</v>
+      </c>
+      <c r="H603" t="s">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B604" t="s">
+        <v>9</v>
+      </c>
+      <c r="C604" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D604" t="s">
+        <v>894</v>
+      </c>
+      <c r="E604" t="s">
+        <v>895</v>
+      </c>
+      <c r="F604" t="s">
+        <v>49</v>
+      </c>
+      <c r="G604" s="1" t="s">
+        <v>2212</v>
+      </c>
+      <c r="H604" t="s">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605" t="s">
+        <v>2214</v>
+      </c>
+      <c r="B605" t="s">
+        <v>9</v>
+      </c>
+      <c r="C605" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D605" t="s">
+        <v>894</v>
+      </c>
+      <c r="E605" t="s">
+        <v>895</v>
+      </c>
+      <c r="F605" t="s">
+        <v>49</v>
+      </c>
+      <c r="G605" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="H605" t="s">
+        <v>2217</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606" t="s">
+        <v>2218</v>
+      </c>
+      <c r="B606" t="s">
+        <v>9</v>
+      </c>
+      <c r="C606" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D606" t="s">
+        <v>894</v>
+      </c>
+      <c r="E606" t="s">
+        <v>895</v>
+      </c>
+      <c r="F606" t="s">
+        <v>49</v>
+      </c>
+      <c r="G606" s="1" t="s">
+        <v>2220</v>
+      </c>
+      <c r="H606" t="s">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607" t="s">
+        <v>2222</v>
+      </c>
+      <c r="B607" t="s">
+        <v>9</v>
+      </c>
+      <c r="C607" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D607" t="s">
+        <v>894</v>
+      </c>
+      <c r="E607" t="s">
+        <v>895</v>
+      </c>
+      <c r="F607" t="s">
+        <v>49</v>
+      </c>
+      <c r="G607" s="1" t="s">
+        <v>2224</v>
+      </c>
+      <c r="H607" t="s">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608" t="s">
+        <v>2226</v>
+      </c>
+      <c r="B608" t="s">
+        <v>9</v>
+      </c>
+      <c r="C608" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D608" t="s">
+        <v>894</v>
+      </c>
+      <c r="E608" t="s">
+        <v>895</v>
+      </c>
+      <c r="F608" t="s">
+        <v>49</v>
+      </c>
+      <c r="G608" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="H608" t="s">
+        <v>2229</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B609" t="s">
+        <v>9</v>
+      </c>
+      <c r="C609" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D609" t="s">
+        <v>894</v>
+      </c>
+      <c r="E609" t="s">
+        <v>895</v>
+      </c>
+      <c r="F609" t="s">
+        <v>49</v>
+      </c>
+      <c r="G609" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="H609" t="s">
+        <v>2233</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B610" t="s">
+        <v>9</v>
+      </c>
+      <c r="C610" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D610" t="s">
+        <v>894</v>
+      </c>
+      <c r="E610" t="s">
+        <v>895</v>
+      </c>
+      <c r="F610" t="s">
+        <v>49</v>
+      </c>
+      <c r="G610" s="1" t="s">
+        <v>2236</v>
+      </c>
+      <c r="H610" t="s">
+        <v>2237</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611" t="s">
+        <v>2238</v>
+      </c>
+      <c r="B611" t="s">
+        <v>9</v>
+      </c>
+      <c r="C611" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D611" t="s">
+        <v>894</v>
+      </c>
+      <c r="E611" t="s">
+        <v>895</v>
+      </c>
+      <c r="F611" t="s">
+        <v>49</v>
+      </c>
+      <c r="G611" s="1" t="s">
+        <v>2240</v>
+      </c>
+      <c r="H611" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612" t="s">
+        <v>2242</v>
+      </c>
+      <c r="B612" t="s">
+        <v>9</v>
+      </c>
+      <c r="C612" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D612" t="s">
+        <v>894</v>
+      </c>
+      <c r="E612" t="s">
+        <v>895</v>
+      </c>
+      <c r="F612" t="s">
+        <v>54</v>
+      </c>
+      <c r="G612" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="H612" t="s">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613" t="s">
+        <v>2246</v>
+      </c>
+      <c r="B613" t="s">
+        <v>9</v>
+      </c>
+      <c r="C613" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D613" t="s">
+        <v>894</v>
+      </c>
+      <c r="E613" t="s">
+        <v>895</v>
+      </c>
+      <c r="F613" t="s">
+        <v>76</v>
+      </c>
+      <c r="G613" s="1" t="s">
+        <v>2248</v>
+      </c>
+      <c r="H613" t="s">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614" t="s">
+        <v>2250</v>
+      </c>
+      <c r="B614" t="s">
+        <v>9</v>
+      </c>
+      <c r="C614" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D614" t="s">
+        <v>894</v>
+      </c>
+      <c r="E614" t="s">
+        <v>895</v>
+      </c>
+      <c r="F614" t="s">
+        <v>76</v>
+      </c>
+      <c r="G614" s="1" t="s">
+        <v>2252</v>
+      </c>
+      <c r="H614" t="s">
+        <v>2253</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615" t="s">
+        <v>2254</v>
+      </c>
+      <c r="B615" t="s">
+        <v>9</v>
+      </c>
+      <c r="C615" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D615" t="s">
+        <v>894</v>
+      </c>
+      <c r="E615" t="s">
+        <v>895</v>
+      </c>
+      <c r="F615" t="s">
+        <v>131</v>
+      </c>
+      <c r="G615" s="1" t="s">
+        <v>2256</v>
+      </c>
+      <c r="H615" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B616" t="s">
+        <v>9</v>
+      </c>
+      <c r="C616" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D616" t="s">
+        <v>894</v>
+      </c>
+      <c r="E616" t="s">
+        <v>895</v>
+      </c>
+      <c r="F616" t="s">
+        <v>131</v>
+      </c>
+      <c r="G616" s="1" t="s">
+        <v>2260</v>
+      </c>
+      <c r="H616" t="s">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617" t="s">
+        <v>2262</v>
+      </c>
+      <c r="B617" t="s">
+        <v>9</v>
+      </c>
+      <c r="C617" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D617" t="s">
+        <v>894</v>
+      </c>
+      <c r="E617" t="s">
+        <v>895</v>
+      </c>
+      <c r="F617" t="s">
+        <v>131</v>
+      </c>
+      <c r="G617" s="1" t="s">
+        <v>2264</v>
+      </c>
+      <c r="H617" t="s">
+        <v>2265</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B618" t="s">
+        <v>9</v>
+      </c>
+      <c r="C618" t="s">
+        <v>2267</v>
+      </c>
+      <c r="D618" t="s">
+        <v>894</v>
+      </c>
+      <c r="E618" t="s">
+        <v>895</v>
+      </c>
+      <c r="F618" t="s">
+        <v>131</v>
+      </c>
+      <c r="G618" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="H618" t="s">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619" t="s">
+        <v>2270</v>
+      </c>
+      <c r="B619" t="s">
+        <v>9</v>
+      </c>
+      <c r="C619" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D619" t="s">
+        <v>894</v>
+      </c>
+      <c r="E619" t="s">
+        <v>895</v>
+      </c>
+      <c r="F619" t="s">
+        <v>131</v>
+      </c>
+      <c r="G619" s="1" t="s">
+        <v>2272</v>
+      </c>
+      <c r="H619" t="s">
+        <v>2273</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620" t="s">
+        <v>2274</v>
+      </c>
+      <c r="B620" t="s">
+        <v>9</v>
+      </c>
+      <c r="C620" t="s">
+        <v>2275</v>
+      </c>
+      <c r="D620" t="s">
+        <v>894</v>
+      </c>
+      <c r="E620" t="s">
+        <v>895</v>
+      </c>
+      <c r="F620" t="s">
+        <v>54</v>
+      </c>
+      <c r="G620" s="1" t="s">
+        <v>2276</v>
+      </c>
+      <c r="H620" t="s">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621" t="s">
+        <v>2278</v>
+      </c>
+      <c r="B621" t="s">
+        <v>9</v>
+      </c>
+      <c r="C621" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D621" t="s">
+        <v>894</v>
+      </c>
+      <c r="E621" t="s">
+        <v>895</v>
+      </c>
+      <c r="F621" t="s">
+        <v>54</v>
+      </c>
+      <c r="G621" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="H621" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622" t="s">
+        <v>2281</v>
+      </c>
+      <c r="B622" t="s">
+        <v>9</v>
+      </c>
+      <c r="C622" t="s">
+        <v>2282</v>
+      </c>
+      <c r="D622" t="s">
+        <v>894</v>
+      </c>
+      <c r="E622" t="s">
+        <v>895</v>
+      </c>
+      <c r="F622" t="s">
+        <v>54</v>
+      </c>
+      <c r="G622" s="1" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H622" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623" t="s">
+        <v>2284</v>
+      </c>
+      <c r="B623" t="s">
+        <v>9</v>
+      </c>
+      <c r="C623" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D623" t="s">
+        <v>894</v>
+      </c>
+      <c r="E623" t="s">
+        <v>895</v>
+      </c>
+      <c r="F623" t="s">
+        <v>54</v>
+      </c>
+      <c r="G623" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="H623" t="s">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624" t="s">
+        <v>2287</v>
+      </c>
+      <c r="B624" t="s">
+        <v>9</v>
+      </c>
+      <c r="C624" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D624" t="s">
+        <v>894</v>
+      </c>
+      <c r="E624" t="s">
+        <v>895</v>
+      </c>
+      <c r="F624" t="s">
+        <v>49</v>
+      </c>
+      <c r="G624" s="1" t="s">
+        <v>2289</v>
+      </c>
+      <c r="H624" t="s">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625" t="s">
+        <v>2291</v>
+      </c>
+      <c r="B625" t="s">
+        <v>9</v>
+      </c>
+      <c r="C625" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D625" t="s">
+        <v>894</v>
+      </c>
+      <c r="E625" t="s">
+        <v>895</v>
+      </c>
+      <c r="F625" t="s">
+        <v>49</v>
+      </c>
+      <c r="G625" s="1" t="s">
+        <v>2293</v>
+      </c>
+      <c r="H625" t="s">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626" t="s">
+        <v>2295</v>
+      </c>
+      <c r="B626" t="s">
+        <v>9</v>
+      </c>
+      <c r="C626" t="s">
+        <v>2296</v>
+      </c>
+      <c r="D626" t="s">
+        <v>894</v>
+      </c>
+      <c r="E626" t="s">
+        <v>895</v>
+      </c>
+      <c r="F626" t="s">
+        <v>49</v>
+      </c>
+      <c r="G626" s="1" t="s">
+        <v>2297</v>
+      </c>
+      <c r="H626" t="s">
+        <v>2298</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627" t="s">
+        <v>2299</v>
+      </c>
+      <c r="B627" t="s">
+        <v>9</v>
+      </c>
+      <c r="C627" t="s">
+        <v>2300</v>
+      </c>
+      <c r="D627" t="s">
+        <v>894</v>
+      </c>
+      <c r="E627" t="s">
+        <v>895</v>
+      </c>
+      <c r="F627" t="s">
+        <v>49</v>
+      </c>
+      <c r="G627" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="H627" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628" t="s">
+        <v>2303</v>
+      </c>
+      <c r="B628" t="s">
+        <v>9</v>
+      </c>
+      <c r="C628" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D628" t="s">
+        <v>894</v>
+      </c>
+      <c r="E628" t="s">
+        <v>895</v>
+      </c>
+      <c r="F628" t="s">
+        <v>49</v>
+      </c>
+      <c r="G628" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="H628" t="s">
+        <v>2306</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629" t="s">
+        <v>2307</v>
+      </c>
+      <c r="B629" t="s">
+        <v>9</v>
+      </c>
+      <c r="C629" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D629" t="s">
+        <v>894</v>
+      </c>
+      <c r="E629" t="s">
+        <v>895</v>
+      </c>
+      <c r="F629" t="s">
+        <v>35</v>
+      </c>
+      <c r="G629" s="1" t="s">
+        <v>2309</v>
+      </c>
+      <c r="H629" t="s">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630" t="s">
+        <v>2311</v>
+      </c>
+      <c r="B630" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D630" t="s">
+        <v>894</v>
+      </c>
+      <c r="E630" t="s">
+        <v>895</v>
+      </c>
+      <c r="F630" t="s">
+        <v>35</v>
+      </c>
+      <c r="G630" s="1" t="s">
+        <v>2313</v>
+      </c>
+      <c r="H630" t="s">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631" t="s">
+        <v>2315</v>
+      </c>
+      <c r="B631" t="s">
+        <v>9</v>
+      </c>
+      <c r="C631" t="s">
+        <v>2316</v>
+      </c>
+      <c r="D631" t="s">
+        <v>894</v>
+      </c>
+      <c r="E631" t="s">
+        <v>895</v>
+      </c>
+      <c r="F631" t="s">
+        <v>35</v>
+      </c>
+      <c r="G631" s="1" t="s">
+        <v>2317</v>
+      </c>
+      <c r="H631" t="s">
+        <v>2318</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632" t="s">
+        <v>2319</v>
+      </c>
+      <c r="B632" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" t="s">
+        <v>2320</v>
+      </c>
+      <c r="D632" t="s">
+        <v>894</v>
+      </c>
+      <c r="E632" t="s">
+        <v>895</v>
+      </c>
+      <c r="F632" t="s">
+        <v>35</v>
+      </c>
+      <c r="G632" s="1" t="s">
+        <v>2321</v>
+      </c>
+      <c r="H632" t="s">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633" t="s">
+        <v>2323</v>
+      </c>
+      <c r="B633" t="s">
+        <v>9</v>
+      </c>
+      <c r="C633" t="s">
+        <v>2324</v>
+      </c>
+      <c r="D633" t="s">
+        <v>894</v>
+      </c>
+      <c r="E633" t="s">
+        <v>895</v>
+      </c>
+      <c r="F633" t="s">
+        <v>35</v>
+      </c>
+      <c r="G633" s="1" t="s">
+        <v>2325</v>
+      </c>
+      <c r="H633" t="s">
+        <v>2326</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634" t="s">
+        <v>2327</v>
+      </c>
+      <c r="B634" t="s">
+        <v>9</v>
+      </c>
+      <c r="C634" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D634" t="s">
+        <v>894</v>
+      </c>
+      <c r="E634" t="s">
+        <v>895</v>
+      </c>
+      <c r="F634" t="s">
+        <v>35</v>
+      </c>
+      <c r="G634" s="1" t="s">
+        <v>2329</v>
+      </c>
+      <c r="H634" t="s">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635" t="s">
+        <v>2331</v>
+      </c>
+      <c r="B635" t="s">
+        <v>9</v>
+      </c>
+      <c r="C635" t="s">
+        <v>2332</v>
+      </c>
+      <c r="D635" t="s">
+        <v>894</v>
+      </c>
+      <c r="E635" t="s">
+        <v>895</v>
+      </c>
+      <c r="F635" t="s">
+        <v>35</v>
+      </c>
+      <c r="G635" s="1" t="s">
+        <v>2333</v>
+      </c>
+      <c r="H635" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636" t="s">
+        <v>2335</v>
+      </c>
+      <c r="B636" t="s">
+        <v>9</v>
+      </c>
+      <c r="C636" t="s">
+        <v>2336</v>
+      </c>
+      <c r="D636" t="s">
+        <v>894</v>
+      </c>
+      <c r="E636" t="s">
+        <v>895</v>
+      </c>
+      <c r="F636" t="s">
+        <v>35</v>
+      </c>
+      <c r="G636" s="1" t="s">
+        <v>2337</v>
+      </c>
+      <c r="H636" t="s">
+        <v>2338</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637" t="s">
+        <v>2339</v>
+      </c>
+      <c r="B637" t="s">
+        <v>9</v>
+      </c>
+      <c r="C637" t="s">
+        <v>2340</v>
+      </c>
+      <c r="D637" t="s">
+        <v>894</v>
+      </c>
+      <c r="E637" t="s">
+        <v>895</v>
+      </c>
+      <c r="F637" t="s">
+        <v>35</v>
+      </c>
+      <c r="G637" s="1" t="s">
+        <v>2341</v>
+      </c>
+      <c r="H637" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638" t="s">
+        <v>2343</v>
+      </c>
+      <c r="B638" t="s">
+        <v>9</v>
+      </c>
+      <c r="C638" t="s">
+        <v>2344</v>
+      </c>
+      <c r="D638" t="s">
+        <v>894</v>
+      </c>
+      <c r="E638" t="s">
+        <v>895</v>
+      </c>
+      <c r="F638" t="s">
+        <v>35</v>
+      </c>
+      <c r="G638" s="1" t="s">
+        <v>2345</v>
+      </c>
+      <c r="H638" t="s">
+        <v>2346</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639" t="s">
+        <v>2347</v>
+      </c>
+      <c r="B639" t="s">
+        <v>9</v>
+      </c>
+      <c r="C639" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D639" t="s">
+        <v>894</v>
+      </c>
+      <c r="E639" t="s">
+        <v>895</v>
+      </c>
+      <c r="F639" t="s">
+        <v>35</v>
+      </c>
+      <c r="G639" s="1" t="s">
+        <v>2349</v>
+      </c>
+      <c r="H639" t="s">
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640" t="s">
+        <v>2351</v>
+      </c>
+      <c r="B640" t="s">
+        <v>9</v>
+      </c>
+      <c r="C640" t="s">
+        <v>2352</v>
+      </c>
+      <c r="D640" t="s">
+        <v>894</v>
+      </c>
+      <c r="E640" t="s">
+        <v>895</v>
+      </c>
+      <c r="F640" t="s">
+        <v>35</v>
+      </c>
+      <c r="G640" s="1" t="s">
+        <v>2353</v>
+      </c>
+      <c r="H640" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641" t="s">
+        <v>2355</v>
+      </c>
+      <c r="B641" t="s">
+        <v>9</v>
+      </c>
+      <c r="C641" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D641" t="s">
+        <v>894</v>
+      </c>
+      <c r="E641" t="s">
+        <v>895</v>
+      </c>
+      <c r="F641" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G641" s="1" t="s">
+        <v>2357</v>
+      </c>
+      <c r="H641" t="s">
+        <v>2358</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642" t="s">
+        <v>2359</v>
+      </c>
+      <c r="B642" t="s">
+        <v>9</v>
+      </c>
+      <c r="C642" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D642" t="s">
+        <v>894</v>
+      </c>
+      <c r="E642" t="s">
+        <v>895</v>
+      </c>
+      <c r="F642" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G642" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="H642" t="s">
+        <v>2362</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643" t="s">
+        <v>2363</v>
+      </c>
+      <c r="B643" t="s">
+        <v>9</v>
+      </c>
+      <c r="C643" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D643" t="s">
+        <v>894</v>
+      </c>
+      <c r="E643" t="s">
+        <v>895</v>
+      </c>
+      <c r="F643" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G643" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="H643" t="s">
+        <v>2366</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644" t="s">
+        <v>2367</v>
+      </c>
+      <c r="B644" t="s">
+        <v>9</v>
+      </c>
+      <c r="C644" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D644" t="s">
+        <v>894</v>
+      </c>
+      <c r="E644" t="s">
+        <v>895</v>
+      </c>
+      <c r="F644" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G644" s="1" t="s">
+        <v>2369</v>
+      </c>
+      <c r="H644" t="s">
+        <v>2370</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645" t="s">
+        <v>2371</v>
+      </c>
+      <c r="B645" t="s">
+        <v>9</v>
+      </c>
+      <c r="C645" t="s">
+        <v>2372</v>
+      </c>
+      <c r="D645" t="s">
+        <v>894</v>
+      </c>
+      <c r="E645" t="s">
+        <v>895</v>
+      </c>
+      <c r="F645" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G645" s="1" t="s">
+        <v>2373</v>
+      </c>
+      <c r="H645" t="s">
+        <v>2374</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646" t="s">
+        <v>2375</v>
+      </c>
+      <c r="B646" t="s">
+        <v>9</v>
+      </c>
+      <c r="C646" t="s">
+        <v>2376</v>
+      </c>
+      <c r="D646" t="s">
+        <v>894</v>
+      </c>
+      <c r="E646" t="s">
+        <v>895</v>
+      </c>
+      <c r="F646" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G646" s="1" t="s">
+        <v>2377</v>
+      </c>
+      <c r="H646" t="s">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647" t="s">
+        <v>2379</v>
+      </c>
+      <c r="B647" t="s">
+        <v>9</v>
+      </c>
+      <c r="C647" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D647" t="s">
+        <v>894</v>
+      </c>
+      <c r="E647" t="s">
+        <v>895</v>
+      </c>
+      <c r="F647" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G647" s="1" t="s">
+        <v>2381</v>
+      </c>
+      <c r="H647" t="s">
+        <v>2382</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648" t="s">
+        <v>2383</v>
+      </c>
+      <c r="B648" t="s">
+        <v>9</v>
+      </c>
+      <c r="C648" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D648" t="s">
+        <v>894</v>
+      </c>
+      <c r="E648" t="s">
+        <v>895</v>
+      </c>
+      <c r="F648" t="s">
+        <v>71</v>
+      </c>
+      <c r="G648" s="1" t="s">
+        <v>2385</v>
+      </c>
+      <c r="H648" t="s">
+        <v>2386</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649" t="s">
+        <v>2387</v>
+      </c>
+      <c r="B649" t="s">
+        <v>9</v>
+      </c>
+      <c r="C649" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D649" t="s">
+        <v>894</v>
+      </c>
+      <c r="E649" t="s">
+        <v>895</v>
+      </c>
+      <c r="F649" t="s">
+        <v>71</v>
+      </c>
+      <c r="G649" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="H649" t="s">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650" t="s">
+        <v>2391</v>
+      </c>
+      <c r="B650" t="s">
+        <v>9</v>
+      </c>
+      <c r="C650" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D650" t="s">
+        <v>894</v>
+      </c>
+      <c r="E650" t="s">
+        <v>895</v>
+      </c>
+      <c r="F650" t="s">
+        <v>31</v>
+      </c>
+      <c r="G650" s="1" t="s">
+        <v>2393</v>
+      </c>
+      <c r="H650" t="s">
+        <v>2394</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651" t="s">
+        <v>2395</v>
+      </c>
+      <c r="B651" t="s">
+        <v>9</v>
+      </c>
+      <c r="C651" t="s">
+        <v>2396</v>
+      </c>
+      <c r="D651" t="s">
+        <v>894</v>
+      </c>
+      <c r="E651" t="s">
+        <v>895</v>
+      </c>
+      <c r="F651" t="s">
+        <v>31</v>
+      </c>
+      <c r="G651" s="1" t="s">
+        <v>2397</v>
+      </c>
+      <c r="H651" t="s">
+        <v>2398</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652" t="s">
+        <v>2399</v>
+      </c>
+      <c r="B652" t="s">
+        <v>9</v>
+      </c>
+      <c r="C652" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D652" t="s">
+        <v>894</v>
+      </c>
+      <c r="E652" t="s">
+        <v>895</v>
+      </c>
+      <c r="F652" t="s">
+        <v>31</v>
+      </c>
+      <c r="G652" s="1" t="s">
+        <v>2401</v>
+      </c>
+      <c r="H652" t="s">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653" t="s">
+        <v>2403</v>
+      </c>
+      <c r="B653" t="s">
+        <v>9</v>
+      </c>
+      <c r="C653" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D653" t="s">
+        <v>894</v>
+      </c>
+      <c r="E653" t="s">
+        <v>895</v>
+      </c>
+      <c r="F653" t="s">
+        <v>398</v>
+      </c>
+      <c r="G653" s="1" t="s">
+        <v>2405</v>
+      </c>
+      <c r="H653" t="s">
+        <v>2406</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654" t="s">
+        <v>2407</v>
+      </c>
+      <c r="B654" t="s">
+        <v>9</v>
+      </c>
+      <c r="C654" t="s">
+        <v>2408</v>
+      </c>
+      <c r="D654" t="s">
+        <v>894</v>
+      </c>
+      <c r="E654" t="s">
+        <v>895</v>
+      </c>
+      <c r="F654" t="s">
+        <v>398</v>
+      </c>
+      <c r="G654" s="1" t="s">
+        <v>2409</v>
+      </c>
+      <c r="H654" t="s">
+        <v>2410</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655" t="s">
+        <v>2411</v>
+      </c>
+      <c r="B655" t="s">
+        <v>9</v>
+      </c>
+      <c r="C655" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D655" t="s">
+        <v>894</v>
+      </c>
+      <c r="E655" t="s">
+        <v>895</v>
+      </c>
+      <c r="F655" t="s">
+        <v>172</v>
+      </c>
+      <c r="G655" s="1" t="s">
+        <v>2413</v>
+      </c>
+      <c r="H655" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656" t="s">
+        <v>2415</v>
+      </c>
+      <c r="B656" t="s">
+        <v>9</v>
+      </c>
+      <c r="C656" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D656" t="s">
+        <v>894</v>
+      </c>
+      <c r="E656" t="s">
+        <v>895</v>
+      </c>
+      <c r="F656" t="s">
+        <v>172</v>
+      </c>
+      <c r="G656" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="H656" t="s">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657" t="s">
+        <v>2419</v>
+      </c>
+      <c r="B657" t="s">
+        <v>9</v>
+      </c>
+      <c r="C657" t="s">
+        <v>2420</v>
+      </c>
+      <c r="D657" t="s">
+        <v>894</v>
+      </c>
+      <c r="E657" t="s">
+        <v>895</v>
+      </c>
+      <c r="F657" t="s">
+        <v>172</v>
+      </c>
+      <c r="G657" s="1" t="s">
+        <v>2421</v>
+      </c>
+      <c r="H657" t="s">
+        <v>2422</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658" t="s">
+        <v>2423</v>
+      </c>
+      <c r="B658" t="s">
+        <v>9</v>
+      </c>
+      <c r="C658" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D658" t="s">
+        <v>894</v>
+      </c>
+      <c r="E658" t="s">
+        <v>895</v>
+      </c>
+      <c r="F658" t="s">
+        <v>172</v>
+      </c>
+      <c r="G658" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="H658" t="s">
+        <v>2426</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659" t="s">
+        <v>2427</v>
+      </c>
+      <c r="B659" t="s">
+        <v>9</v>
+      </c>
+      <c r="C659" t="s">
+        <v>2428</v>
+      </c>
+      <c r="D659" t="s">
+        <v>894</v>
+      </c>
+      <c r="E659" t="s">
+        <v>895</v>
+      </c>
+      <c r="F659" t="s">
+        <v>172</v>
+      </c>
+      <c r="G659" s="1" t="s">
+        <v>2429</v>
+      </c>
+      <c r="H659" t="s">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660" t="s">
+        <v>2431</v>
+      </c>
+      <c r="B660" t="s">
+        <v>9</v>
+      </c>
+      <c r="C660" t="s">
+        <v>2432</v>
+      </c>
+      <c r="D660" t="s">
+        <v>894</v>
+      </c>
+      <c r="E660" t="s">
+        <v>895</v>
+      </c>
+      <c r="F660" t="s">
+        <v>172</v>
+      </c>
+      <c r="G660" s="1" t="s">
+        <v>2433</v>
+      </c>
+      <c r="H660" t="s">
+        <v>2434</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661" t="s">
+        <v>2435</v>
+      </c>
+      <c r="B661" t="s">
+        <v>9</v>
+      </c>
+      <c r="C661" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D661" t="s">
+        <v>894</v>
+      </c>
+      <c r="E661" t="s">
+        <v>895</v>
+      </c>
+      <c r="F661" t="s">
+        <v>172</v>
+      </c>
+      <c r="G661" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="H661" t="s">
+        <v>2438</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662" t="s">
+        <v>2439</v>
+      </c>
+      <c r="B662" t="s">
+        <v>9</v>
+      </c>
+      <c r="C662" t="s">
+        <v>2440</v>
+      </c>
+      <c r="D662" t="s">
+        <v>894</v>
+      </c>
+      <c r="E662" t="s">
+        <v>895</v>
+      </c>
+      <c r="F662" t="s">
+        <v>40</v>
+      </c>
+      <c r="G662" s="1" t="s">
+        <v>2441</v>
+      </c>
+      <c r="H662" t="s">
+        <v>2442</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B663" t="s">
+        <v>9</v>
+      </c>
+      <c r="C663" t="s">
+        <v>2444</v>
+      </c>
+      <c r="D663" t="s">
+        <v>894</v>
+      </c>
+      <c r="E663" t="s">
+        <v>895</v>
+      </c>
+      <c r="F663" t="s">
+        <v>40</v>
+      </c>
+      <c r="G663" s="1" t="s">
+        <v>2445</v>
+      </c>
+      <c r="H663" t="s">
+        <v>2446</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664" t="s">
+        <v>2447</v>
+      </c>
+      <c r="B664" t="s">
+        <v>9</v>
+      </c>
+      <c r="C664" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D664" t="s">
+        <v>894</v>
+      </c>
+      <c r="E664" t="s">
+        <v>895</v>
+      </c>
+      <c r="F664" t="s">
+        <v>40</v>
+      </c>
+      <c r="G664" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="H664" t="s">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665" t="s">
+        <v>2451</v>
+      </c>
+      <c r="B665" t="s">
+        <v>9</v>
+      </c>
+      <c r="C665" t="s">
+        <v>2452</v>
+      </c>
+      <c r="D665" t="s">
+        <v>894</v>
+      </c>
+      <c r="E665" t="s">
+        <v>895</v>
+      </c>
+      <c r="F665" t="s">
+        <v>40</v>
+      </c>
+      <c r="G665" s="1" t="s">
+        <v>2453</v>
+      </c>
+      <c r="H665" t="s">
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666" t="s">
+        <v>2455</v>
+      </c>
+      <c r="B666" t="s">
+        <v>9</v>
+      </c>
+      <c r="C666" t="s">
+        <v>2456</v>
+      </c>
+      <c r="D666" t="s">
+        <v>894</v>
+      </c>
+      <c r="E666" t="s">
+        <v>895</v>
+      </c>
+      <c r="F666" t="s">
+        <v>40</v>
+      </c>
+      <c r="G666" s="1" t="s">
+        <v>2457</v>
+      </c>
+      <c r="H666" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667" t="s">
+        <v>2459</v>
+      </c>
+      <c r="B667" t="s">
+        <v>9</v>
+      </c>
+      <c r="C667" t="s">
+        <v>2460</v>
+      </c>
+      <c r="D667" t="s">
+        <v>894</v>
+      </c>
+      <c r="E667" t="s">
+        <v>895</v>
+      </c>
+      <c r="F667" t="s">
+        <v>40</v>
+      </c>
+      <c r="G667" s="1" t="s">
+        <v>2461</v>
+      </c>
+      <c r="H667" t="s">
+        <v>2462</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668" t="s">
+        <v>2463</v>
+      </c>
+      <c r="B668" t="s">
+        <v>9</v>
+      </c>
+      <c r="C668" t="s">
+        <v>2464</v>
+      </c>
+      <c r="D668" t="s">
+        <v>894</v>
+      </c>
+      <c r="E668" t="s">
+        <v>895</v>
+      </c>
+      <c r="F668" t="s">
+        <v>40</v>
+      </c>
+      <c r="G668" s="1" t="s">
+        <v>2465</v>
+      </c>
+      <c r="H668" t="s">
+        <v>2466</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669" t="s">
+        <v>2467</v>
+      </c>
+      <c r="B669" t="s">
+        <v>9</v>
+      </c>
+      <c r="C669" t="s">
+        <v>2468</v>
+      </c>
+      <c r="D669" t="s">
+        <v>894</v>
+      </c>
+      <c r="E669" t="s">
+        <v>895</v>
+      </c>
+      <c r="F669" t="s">
+        <v>131</v>
+      </c>
+      <c r="G669" s="1" t="s">
+        <v>2469</v>
+      </c>
+      <c r="H669" t="s">
+        <v>2470</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670" t="s">
+        <v>2471</v>
+      </c>
+      <c r="B670" t="s">
+        <v>9</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2472</v>
+      </c>
+      <c r="D670" t="s">
+        <v>894</v>
+      </c>
+      <c r="E670" t="s">
+        <v>895</v>
+      </c>
+      <c r="F670" t="s">
+        <v>54</v>
+      </c>
+      <c r="G670" s="1" t="s">
+        <v>2473</v>
+      </c>
+      <c r="H670" t="s">
+        <v>2474</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671" t="s">
+        <v>2475</v>
+      </c>
+      <c r="B671" t="s">
+        <v>9</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2476</v>
+      </c>
+      <c r="D671" t="s">
+        <v>894</v>
+      </c>
+      <c r="E671" t="s">
+        <v>895</v>
+      </c>
+      <c r="F671" t="s">
+        <v>54</v>
+      </c>
+      <c r="G671" s="1" t="s">
+        <v>2477</v>
+      </c>
+      <c r="H671" t="s">
+        <v>2478</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672" t="s">
+        <v>2479</v>
+      </c>
+      <c r="B672" t="s">
+        <v>9</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2480</v>
+      </c>
+      <c r="D672" t="s">
+        <v>894</v>
+      </c>
+      <c r="E672" t="s">
+        <v>895</v>
+      </c>
+      <c r="F672" t="s">
+        <v>54</v>
+      </c>
+      <c r="G672" s="1" t="s">
+        <v>2481</v>
+      </c>
+      <c r="H672" t="s">
+        <v>2482</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673" t="s">
+        <v>2483</v>
+      </c>
+      <c r="B673" t="s">
+        <v>9</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2484</v>
+      </c>
+      <c r="D673" t="s">
+        <v>894</v>
+      </c>
+      <c r="E673" t="s">
+        <v>895</v>
+      </c>
+      <c r="F673" t="s">
+        <v>54</v>
+      </c>
+      <c r="G673" s="1" t="s">
+        <v>2485</v>
+      </c>
+      <c r="H673" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674" t="s">
+        <v>2486</v>
+      </c>
+      <c r="B674" t="s">
+        <v>9</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D674" t="s">
+        <v>894</v>
+      </c>
+      <c r="E674" t="s">
+        <v>895</v>
+      </c>
+      <c r="F674" t="s">
+        <v>54</v>
+      </c>
+      <c r="G674" s="1" t="s">
+        <v>2488</v>
+      </c>
+      <c r="H674" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675" t="s">
+        <v>2489</v>
+      </c>
+      <c r="B675" t="s">
+        <v>9</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2490</v>
+      </c>
+      <c r="D675" t="s">
+        <v>894</v>
+      </c>
+      <c r="E675" t="s">
+        <v>895</v>
+      </c>
+      <c r="F675" t="s">
+        <v>54</v>
+      </c>
+      <c r="G675" s="1" t="s">
+        <v>2491</v>
+      </c>
+      <c r="H675" t="s">
+        <v>2492</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676" t="s">
+        <v>2493</v>
+      </c>
+      <c r="B676" t="s">
+        <v>9</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2494</v>
+      </c>
+      <c r="D676" t="s">
+        <v>894</v>
+      </c>
+      <c r="E676" t="s">
+        <v>895</v>
+      </c>
+      <c r="F676" t="s">
+        <v>118</v>
+      </c>
+      <c r="G676" s="1" t="s">
+        <v>2495</v>
+      </c>
+      <c r="H676" t="s">
+        <v>2496</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677" t="s">
+        <v>2497</v>
+      </c>
+      <c r="B677" t="s">
+        <v>9</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2498</v>
+      </c>
+      <c r="D677" t="s">
+        <v>894</v>
+      </c>
+      <c r="E677" t="s">
+        <v>895</v>
+      </c>
+      <c r="F677" t="s">
+        <v>118</v>
+      </c>
+      <c r="G677" s="1" t="s">
+        <v>2499</v>
+      </c>
+      <c r="H677" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678" t="s">
+        <v>2501</v>
+      </c>
+      <c r="B678" t="s">
+        <v>9</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2502</v>
+      </c>
+      <c r="D678" t="s">
+        <v>894</v>
+      </c>
+      <c r="E678" t="s">
+        <v>895</v>
+      </c>
+      <c r="F678" t="s">
+        <v>118</v>
+      </c>
+      <c r="G678" s="1" t="s">
+        <v>2503</v>
+      </c>
+      <c r="H678" t="s">
+        <v>2504</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679" t="s">
+        <v>2505</v>
+      </c>
+      <c r="B679" t="s">
+        <v>9</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2506</v>
+      </c>
+      <c r="D679" t="s">
+        <v>894</v>
+      </c>
+      <c r="E679" t="s">
+        <v>895</v>
+      </c>
+      <c r="F679" t="s">
+        <v>49</v>
+      </c>
+      <c r="G679" s="1" t="s">
+        <v>2507</v>
+      </c>
+      <c r="H679" t="s">
+        <v>2508</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680" t="s">
+        <v>2509</v>
+      </c>
+      <c r="B680" t="s">
+        <v>9</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2510</v>
+      </c>
+      <c r="D680" t="s">
+        <v>894</v>
+      </c>
+      <c r="E680" t="s">
+        <v>895</v>
+      </c>
+      <c r="F680" t="s">
+        <v>49</v>
+      </c>
+      <c r="G680" s="1" t="s">
+        <v>2511</v>
+      </c>
+      <c r="H680" t="s">
+        <v>2512</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681" t="s">
+        <v>2513</v>
+      </c>
+      <c r="B681" t="s">
+        <v>9</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2514</v>
+      </c>
+      <c r="D681" t="s">
+        <v>894</v>
+      </c>
+      <c r="E681" t="s">
+        <v>895</v>
+      </c>
+      <c r="F681" t="s">
+        <v>49</v>
+      </c>
+      <c r="G681" s="1" t="s">
+        <v>2515</v>
+      </c>
+      <c r="H681" t="s">
+        <v>2516</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682" t="s">
+        <v>2517</v>
+      </c>
+      <c r="B682" t="s">
+        <v>9</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2518</v>
+      </c>
+      <c r="D682" t="s">
+        <v>894</v>
+      </c>
+      <c r="E682" t="s">
+        <v>895</v>
+      </c>
+      <c r="F682" t="s">
+        <v>49</v>
+      </c>
+      <c r="G682" s="1" t="s">
+        <v>2519</v>
+      </c>
+      <c r="H682" t="s">
+        <v>2520</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683" t="s">
+        <v>2521</v>
+      </c>
+      <c r="B683" t="s">
+        <v>9</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2522</v>
+      </c>
+      <c r="D683" t="s">
+        <v>894</v>
+      </c>
+      <c r="E683" t="s">
+        <v>895</v>
+      </c>
+      <c r="F683" t="s">
+        <v>49</v>
+      </c>
+      <c r="G683" s="1" t="s">
+        <v>2523</v>
+      </c>
+      <c r="H683" t="s">
+        <v>2524</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684" t="s">
+        <v>2525</v>
+      </c>
+      <c r="B684" t="s">
+        <v>9</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2526</v>
+      </c>
+      <c r="D684" t="s">
+        <v>894</v>
+      </c>
+      <c r="E684" t="s">
+        <v>895</v>
+      </c>
+      <c r="F684" t="s">
+        <v>49</v>
+      </c>
+      <c r="G684" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="H684" t="s">
+        <v>2528</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685" t="s">
+        <v>2529</v>
+      </c>
+      <c r="B685" t="s">
+        <v>9</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2530</v>
+      </c>
+      <c r="D685" t="s">
+        <v>894</v>
+      </c>
+      <c r="E685" t="s">
+        <v>895</v>
+      </c>
+      <c r="F685" t="s">
+        <v>31</v>
+      </c>
+      <c r="G685" s="1" t="s">
+        <v>2531</v>
+      </c>
+      <c r="H685" t="s">
+        <v>2532</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686" t="s">
+        <v>2533</v>
+      </c>
+      <c r="B686" t="s">
+        <v>9</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D686" t="s">
+        <v>894</v>
+      </c>
+      <c r="E686" t="s">
+        <v>895</v>
+      </c>
+      <c r="F686" t="s">
+        <v>31</v>
+      </c>
+      <c r="G686" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="H686" t="s">
+        <v>2536</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687" t="s">
+        <v>2537</v>
+      </c>
+      <c r="B687" t="s">
+        <v>9</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D687" t="s">
+        <v>894</v>
+      </c>
+      <c r="E687" t="s">
+        <v>895</v>
+      </c>
+      <c r="F687" t="s">
+        <v>398</v>
+      </c>
+      <c r="G687" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="H687" t="s">
+        <v>2540</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688" t="s">
+        <v>2541</v>
+      </c>
+      <c r="B688" t="s">
+        <v>9</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2542</v>
+      </c>
+      <c r="D688" t="s">
+        <v>894</v>
+      </c>
+      <c r="E688" t="s">
+        <v>895</v>
+      </c>
+      <c r="F688" t="s">
+        <v>35</v>
+      </c>
+      <c r="G688" s="1" t="s">
+        <v>2543</v>
+      </c>
+      <c r="H688" t="s">
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689" t="s">
+        <v>2545</v>
+      </c>
+      <c r="B689" t="s">
+        <v>9</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2546</v>
+      </c>
+      <c r="D689" t="s">
+        <v>894</v>
+      </c>
+      <c r="E689" t="s">
+        <v>895</v>
+      </c>
+      <c r="F689" t="s">
+        <v>35</v>
+      </c>
+      <c r="G689" s="1" t="s">
+        <v>2547</v>
+      </c>
+      <c r="H689" t="s">
+        <v>2548</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690" t="s">
+        <v>2549</v>
+      </c>
+      <c r="B690" t="s">
+        <v>9</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D690" t="s">
+        <v>894</v>
+      </c>
+      <c r="E690" t="s">
+        <v>895</v>
+      </c>
+      <c r="F690" t="s">
+        <v>40</v>
+      </c>
+      <c r="G690" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="H690" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691" t="s">
+        <v>2553</v>
+      </c>
+      <c r="B691" t="s">
+        <v>9</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2554</v>
+      </c>
+      <c r="D691" t="s">
+        <v>894</v>
+      </c>
+      <c r="E691" t="s">
+        <v>895</v>
+      </c>
+      <c r="F691" t="s">
+        <v>40</v>
+      </c>
+      <c r="G691" s="1" t="s">
+        <v>2555</v>
+      </c>
+      <c r="H691" t="s">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692" t="s">
+        <v>2557</v>
+      </c>
+      <c r="B692" t="s">
+        <v>9</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2558</v>
+      </c>
+      <c r="D692" t="s">
+        <v>894</v>
+      </c>
+      <c r="E692" t="s">
+        <v>895</v>
+      </c>
+      <c r="F692" t="s">
+        <v>40</v>
+      </c>
+      <c r="G692" s="1" t="s">
+        <v>2559</v>
+      </c>
+      <c r="H692" t="s">
+        <v>2560</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693" t="s">
+        <v>2561</v>
+      </c>
+      <c r="B693" t="s">
+        <v>9</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D693" t="s">
+        <v>894</v>
+      </c>
+      <c r="E693" t="s">
+        <v>895</v>
+      </c>
+      <c r="F693" t="s">
+        <v>40</v>
+      </c>
+      <c r="G693" s="1" t="s">
+        <v>2563</v>
+      </c>
+      <c r="H693" t="s">
+        <v>2564</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694" t="s">
+        <v>2565</v>
+      </c>
+      <c r="B694" t="s">
+        <v>9</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D694" t="s">
+        <v>894</v>
+      </c>
+      <c r="E694" t="s">
+        <v>895</v>
+      </c>
+      <c r="F694" t="s">
+        <v>40</v>
+      </c>
+      <c r="G694" s="1" t="s">
+        <v>2567</v>
+      </c>
+      <c r="H694" t="s">
+        <v>2568</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695" t="s">
+        <v>2569</v>
+      </c>
+      <c r="B695" t="s">
+        <v>9</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2570</v>
+      </c>
+      <c r="D695" t="s">
+        <v>894</v>
+      </c>
+      <c r="E695" t="s">
+        <v>895</v>
+      </c>
+      <c r="F695" t="s">
+        <v>40</v>
+      </c>
+      <c r="G695" s="1" t="s">
+        <v>2571</v>
+      </c>
+      <c r="H695" t="s">
+        <v>2572</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696" t="s">
+        <v>2573</v>
+      </c>
+      <c r="B696" t="s">
+        <v>9</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D696" t="s">
+        <v>894</v>
+      </c>
+      <c r="E696" t="s">
+        <v>895</v>
+      </c>
+      <c r="F696" t="s">
+        <v>40</v>
+      </c>
+      <c r="G696" s="1" t="s">
+        <v>2575</v>
+      </c>
+      <c r="H696" t="s">
+        <v>2576</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697" t="s">
+        <v>2577</v>
+      </c>
+      <c r="B697" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2578</v>
+      </c>
+      <c r="D697" t="s">
+        <v>894</v>
+      </c>
+      <c r="E697" t="s">
+        <v>895</v>
+      </c>
+      <c r="F697" t="s">
+        <v>40</v>
+      </c>
+      <c r="G697" s="1" t="s">
+        <v>2579</v>
+      </c>
+      <c r="H697" t="s">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B698" t="s">
+        <v>9</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D698" t="s">
+        <v>894</v>
+      </c>
+      <c r="E698" t="s">
+        <v>895</v>
+      </c>
+      <c r="F698" t="s">
+        <v>40</v>
+      </c>
+      <c r="G698" s="1" t="s">
+        <v>2583</v>
+      </c>
+      <c r="H698" t="s">
+        <v>2584</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699" t="s">
+        <v>2585</v>
+      </c>
+      <c r="B699" t="s">
+        <v>9</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D699" t="s">
+        <v>894</v>
+      </c>
+      <c r="E699" t="s">
+        <v>895</v>
+      </c>
+      <c r="F699" t="s">
+        <v>172</v>
+      </c>
+      <c r="G699" s="1" t="s">
+        <v>2587</v>
+      </c>
+      <c r="H699" t="s">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700" t="s">
+        <v>2589</v>
+      </c>
+      <c r="B700" t="s">
+        <v>9</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2590</v>
+      </c>
+      <c r="D700" t="s">
+        <v>894</v>
+      </c>
+      <c r="E700" t="s">
+        <v>895</v>
+      </c>
+      <c r="F700" t="s">
+        <v>172</v>
+      </c>
+      <c r="G700" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="H700" t="s">
+        <v>2592</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701" t="s">
+        <v>2593</v>
+      </c>
+      <c r="B701" t="s">
+        <v>9</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2594</v>
+      </c>
+      <c r="D701" t="s">
+        <v>894</v>
+      </c>
+      <c r="E701" t="s">
+        <v>895</v>
+      </c>
+      <c r="F701" t="s">
+        <v>172</v>
+      </c>
+      <c r="G701" s="1" t="s">
+        <v>2595</v>
+      </c>
+      <c r="H701" t="s">
+        <v>2596</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702" t="s">
+        <v>2597</v>
+      </c>
+      <c r="B702" t="s">
+        <v>9</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D702" t="s">
+        <v>894</v>
+      </c>
+      <c r="E702" t="s">
+        <v>895</v>
+      </c>
+      <c r="F702" t="s">
+        <v>172</v>
+      </c>
+      <c r="G702" s="1" t="s">
+        <v>2599</v>
+      </c>
+      <c r="H702" t="s">
+        <v>2600</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703" t="s">
+        <v>2601</v>
+      </c>
+      <c r="B703" t="s">
+        <v>9</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2602</v>
+      </c>
+      <c r="D703" t="s">
+        <v>894</v>
+      </c>
+      <c r="E703" t="s">
+        <v>895</v>
+      </c>
+      <c r="F703" t="s">
+        <v>54</v>
+      </c>
+      <c r="G703" s="1" t="s">
+        <v>2603</v>
+      </c>
+      <c r="H703" t="s">
+        <v>2604</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704" t="s">
+        <v>2605</v>
+      </c>
+      <c r="B704" t="s">
+        <v>9</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2606</v>
+      </c>
+      <c r="D704" t="s">
+        <v>894</v>
+      </c>
+      <c r="E704" t="s">
+        <v>895</v>
+      </c>
+      <c r="F704" t="s">
+        <v>54</v>
+      </c>
+      <c r="G704" s="1" t="s">
+        <v>2607</v>
+      </c>
+      <c r="H704" t="s">
+        <v>2608</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705" t="s">
+        <v>2609</v>
+      </c>
+      <c r="B705" t="s">
+        <v>9</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2610</v>
+      </c>
+      <c r="D705" t="s">
+        <v>894</v>
+      </c>
+      <c r="E705" t="s">
+        <v>895</v>
+      </c>
+      <c r="F705" t="s">
+        <v>54</v>
+      </c>
+      <c r="G705" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="H705" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706" t="s">
+        <v>2612</v>
+      </c>
+      <c r="B706" t="s">
+        <v>9</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2613</v>
+      </c>
+      <c r="D706" t="s">
+        <v>894</v>
+      </c>
+      <c r="E706" t="s">
+        <v>895</v>
+      </c>
+      <c r="F706" t="s">
+        <v>54</v>
+      </c>
+      <c r="G706" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="H706" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707" t="s">
+        <v>2615</v>
+      </c>
+      <c r="B707" t="s">
+        <v>9</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2616</v>
+      </c>
+      <c r="D707" t="s">
+        <v>894</v>
+      </c>
+      <c r="E707" t="s">
+        <v>895</v>
+      </c>
+      <c r="F707" t="s">
+        <v>54</v>
+      </c>
+      <c r="G707" s="1" t="s">
+        <v>2617</v>
+      </c>
+      <c r="H707" t="s">
+        <v>2618</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708" t="s">
+        <v>2619</v>
+      </c>
+      <c r="B708" t="s">
+        <v>9</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2620</v>
+      </c>
+      <c r="D708" t="s">
+        <v>894</v>
+      </c>
+      <c r="E708" t="s">
+        <v>895</v>
+      </c>
+      <c r="F708" t="s">
+        <v>35</v>
+      </c>
+      <c r="G708" s="1" t="s">
+        <v>2621</v>
+      </c>
+      <c r="H708" t="s">
+        <v>2622</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709" t="s">
+        <v>2623</v>
+      </c>
+      <c r="B709" t="s">
+        <v>9</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2624</v>
+      </c>
+      <c r="D709" t="s">
+        <v>894</v>
+      </c>
+      <c r="E709" t="s">
+        <v>895</v>
+      </c>
+      <c r="F709" t="s">
+        <v>35</v>
+      </c>
+      <c r="G709" s="1" t="s">
+        <v>2625</v>
+      </c>
+      <c r="H709" t="s">
+        <v>2626</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710" t="s">
+        <v>2627</v>
+      </c>
+      <c r="B710" t="s">
+        <v>9</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D710" t="s">
+        <v>894</v>
+      </c>
+      <c r="E710" t="s">
+        <v>895</v>
+      </c>
+      <c r="F710" t="s">
+        <v>35</v>
+      </c>
+      <c r="G710" s="1" t="s">
+        <v>2629</v>
+      </c>
+      <c r="H710" t="s">
+        <v>2630</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711" t="s">
+        <v>2631</v>
+      </c>
+      <c r="B711" t="s">
+        <v>9</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2632</v>
+      </c>
+      <c r="D711" t="s">
+        <v>894</v>
+      </c>
+      <c r="E711" t="s">
+        <v>895</v>
+      </c>
+      <c r="F711" t="s">
+        <v>131</v>
+      </c>
+      <c r="G711" s="1" t="s">
+        <v>2633</v>
+      </c>
+      <c r="H711" t="s">
+        <v>2634</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712" t="s">
+        <v>2635</v>
+      </c>
+      <c r="B712" t="s">
+        <v>9</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2636</v>
+      </c>
+      <c r="D712" t="s">
+        <v>894</v>
+      </c>
+      <c r="E712" t="s">
+        <v>895</v>
+      </c>
+      <c r="F712" t="s">
+        <v>131</v>
+      </c>
+      <c r="G712" s="1" t="s">
+        <v>2637</v>
+      </c>
+      <c r="H712" t="s">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713" t="s">
+        <v>2639</v>
+      </c>
+      <c r="B713" t="s">
+        <v>9</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D713" t="s">
+        <v>894</v>
+      </c>
+      <c r="E713" t="s">
+        <v>895</v>
+      </c>
+      <c r="F713" t="s">
+        <v>131</v>
+      </c>
+      <c r="G713" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="H713" t="s">
+        <v>2642</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714" t="s">
+        <v>2643</v>
+      </c>
+      <c r="B714" t="s">
+        <v>9</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2644</v>
+      </c>
+      <c r="D714" t="s">
+        <v>894</v>
+      </c>
+      <c r="E714" t="s">
+        <v>895</v>
+      </c>
+      <c r="F714" t="s">
+        <v>54</v>
+      </c>
+      <c r="G714" s="1" t="s">
+        <v>2645</v>
+      </c>
+      <c r="H714" t="s">
+        <v>2646</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715" t="s">
+        <v>2647</v>
+      </c>
+      <c r="B715" t="s">
+        <v>9</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D715" t="s">
+        <v>894</v>
+      </c>
+      <c r="E715" t="s">
+        <v>895</v>
+      </c>
+      <c r="F715" t="s">
+        <v>54</v>
+      </c>
+      <c r="G715" s="1" t="s">
+        <v>2649</v>
+      </c>
+      <c r="H715" t="s">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716" t="s">
+        <v>2651</v>
+      </c>
+      <c r="B716" t="s">
+        <v>9</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D716" t="s">
+        <v>894</v>
+      </c>
+      <c r="E716" t="s">
+        <v>895</v>
+      </c>
+      <c r="F716" t="s">
+        <v>54</v>
+      </c>
+      <c r="G716" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="H716" t="s">
+        <v>2654</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717" t="s">
+        <v>2655</v>
+      </c>
+      <c r="B717" t="s">
+        <v>9</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2656</v>
+      </c>
+      <c r="D717" t="s">
+        <v>894</v>
+      </c>
+      <c r="E717" t="s">
+        <v>895</v>
+      </c>
+      <c r="F717" t="s">
+        <v>54</v>
+      </c>
+      <c r="G717" s="1" t="s">
+        <v>2657</v>
+      </c>
+      <c r="H717" t="s">
+        <v>2658</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718" t="s">
+        <v>2659</v>
+      </c>
+      <c r="B718" t="s">
+        <v>9</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2660</v>
+      </c>
+      <c r="D718" t="s">
+        <v>894</v>
+      </c>
+      <c r="E718" t="s">
+        <v>895</v>
+      </c>
+      <c r="F718" t="s">
+        <v>54</v>
+      </c>
+      <c r="G718" s="1" t="s">
+        <v>2661</v>
+      </c>
+      <c r="H718" t="s">
+        <v>2662</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719" t="s">
+        <v>2663</v>
+      </c>
+      <c r="B719" t="s">
+        <v>9</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2664</v>
+      </c>
+      <c r="D719" t="s">
+        <v>894</v>
+      </c>
+      <c r="E719" t="s">
+        <v>895</v>
+      </c>
+      <c r="F719" t="s">
+        <v>54</v>
+      </c>
+      <c r="G719" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="H719" t="s">
+        <v>2666</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720" t="s">
+        <v>2667</v>
+      </c>
+      <c r="B720" t="s">
+        <v>9</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2668</v>
+      </c>
+      <c r="D720" t="s">
+        <v>894</v>
+      </c>
+      <c r="E720" t="s">
+        <v>895</v>
+      </c>
+      <c r="F720" t="s">
+        <v>54</v>
+      </c>
+      <c r="G720" s="1" t="s">
+        <v>2669</v>
+      </c>
+      <c r="H720" t="s">
+        <v>2670</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721" t="s">
+        <v>2671</v>
+      </c>
+      <c r="B721" t="s">
+        <v>9</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2672</v>
+      </c>
+      <c r="D721" t="s">
+        <v>894</v>
+      </c>
+      <c r="E721" t="s">
+        <v>895</v>
+      </c>
+      <c r="F721" t="s">
+        <v>31</v>
+      </c>
+      <c r="G721" s="1" t="s">
+        <v>2673</v>
+      </c>
+      <c r="H721" t="s">
+        <v>2674</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722" t="s">
+        <v>2675</v>
+      </c>
+      <c r="B722" t="s">
+        <v>9</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2676</v>
+      </c>
+      <c r="D722" t="s">
+        <v>894</v>
+      </c>
+      <c r="E722" t="s">
+        <v>895</v>
+      </c>
+      <c r="F722" t="s">
+        <v>31</v>
+      </c>
+      <c r="G722" s="1" t="s">
+        <v>2677</v>
+      </c>
+      <c r="H722" t="s">
+        <v>2678</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723" t="s">
+        <v>2679</v>
+      </c>
+      <c r="B723" t="s">
+        <v>9</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D723" t="s">
+        <v>894</v>
+      </c>
+      <c r="E723" t="s">
+        <v>895</v>
+      </c>
+      <c r="F723" t="s">
+        <v>31</v>
+      </c>
+      <c r="G723" s="1" t="s">
+        <v>2681</v>
+      </c>
+      <c r="H723" t="s">
+        <v>2682</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724" t="s">
+        <v>2683</v>
+      </c>
+      <c r="B724" t="s">
+        <v>9</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2684</v>
+      </c>
+      <c r="D724" t="s">
+        <v>894</v>
+      </c>
+      <c r="E724" t="s">
+        <v>895</v>
+      </c>
+      <c r="F724" t="s">
+        <v>172</v>
+      </c>
+      <c r="G724" s="1" t="s">
+        <v>2685</v>
+      </c>
+      <c r="H724" t="s">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725" t="s">
+        <v>2687</v>
+      </c>
+      <c r="B725" t="s">
+        <v>9</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2688</v>
+      </c>
+      <c r="D725" t="s">
+        <v>894</v>
+      </c>
+      <c r="E725" t="s">
+        <v>895</v>
+      </c>
+      <c r="F725" t="s">
+        <v>172</v>
+      </c>
+      <c r="G725" s="1" t="s">
+        <v>2689</v>
+      </c>
+      <c r="H725" t="s">
+        <v>2690</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726" t="s">
+        <v>2691</v>
+      </c>
+      <c r="B726" t="s">
+        <v>9</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2692</v>
+      </c>
+      <c r="D726" t="s">
+        <v>894</v>
+      </c>
+      <c r="E726" t="s">
+        <v>895</v>
+      </c>
+      <c r="F726" t="s">
+        <v>131</v>
+      </c>
+      <c r="G726" s="1" t="s">
+        <v>2693</v>
+      </c>
+      <c r="H726" t="s">
+        <v>2694</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727" t="s">
+        <v>2695</v>
+      </c>
+      <c r="B727" t="s">
+        <v>9</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2696</v>
+      </c>
+      <c r="D727" t="s">
+        <v>894</v>
+      </c>
+      <c r="E727" t="s">
+        <v>895</v>
+      </c>
+      <c r="F727" t="s">
+        <v>131</v>
+      </c>
+      <c r="G727" s="1" t="s">
+        <v>2697</v>
+      </c>
+      <c r="H727" t="s">
+        <v>2698</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728" t="s">
+        <v>2699</v>
+      </c>
+      <c r="B728" t="s">
+        <v>9</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D728" t="s">
+        <v>894</v>
+      </c>
+      <c r="E728" t="s">
+        <v>895</v>
+      </c>
+      <c r="F728" t="s">
+        <v>131</v>
+      </c>
+      <c r="G728" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="H728" t="s">
+        <v>2702</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729" t="s">
+        <v>2703</v>
+      </c>
+      <c r="B729" t="s">
+        <v>9</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2704</v>
+      </c>
+      <c r="D729" t="s">
+        <v>894</v>
+      </c>
+      <c r="E729" t="s">
+        <v>895</v>
+      </c>
+      <c r="F729" t="s">
+        <v>131</v>
+      </c>
+      <c r="G729" s="1" t="s">
+        <v>2705</v>
+      </c>
+      <c r="H729" t="s">
+        <v>2706</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730" t="s">
+        <v>2707</v>
+      </c>
+      <c r="B730" t="s">
+        <v>9</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2708</v>
+      </c>
+      <c r="D730" t="s">
+        <v>894</v>
+      </c>
+      <c r="E730" t="s">
+        <v>895</v>
+      </c>
+      <c r="F730" t="s">
+        <v>131</v>
+      </c>
+      <c r="G730" s="1" t="s">
+        <v>2709</v>
+      </c>
+      <c r="H730" t="s">
+        <v>2710</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731" t="s">
+        <v>2711</v>
+      </c>
+      <c r="B731" t="s">
+        <v>9</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2712</v>
+      </c>
+      <c r="D731" t="s">
+        <v>894</v>
+      </c>
+      <c r="E731" t="s">
+        <v>895</v>
+      </c>
+      <c r="F731" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G731" s="1" t="s">
+        <v>2713</v>
+      </c>
+      <c r="H731" t="s">
+        <v>2714</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732" t="s">
+        <v>2715</v>
+      </c>
+      <c r="B732" t="s">
+        <v>9</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2716</v>
+      </c>
+      <c r="D732" t="s">
+        <v>894</v>
+      </c>
+      <c r="E732" t="s">
+        <v>895</v>
+      </c>
+      <c r="F732" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G732" s="1" t="s">
+        <v>2717</v>
+      </c>
+      <c r="H732" t="s">
+        <v>2718</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733" t="s">
+        <v>2719</v>
+      </c>
+      <c r="B733" t="s">
+        <v>9</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2720</v>
+      </c>
+      <c r="D733" t="s">
+        <v>894</v>
+      </c>
+      <c r="E733" t="s">
+        <v>895</v>
+      </c>
+      <c r="F733" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G733" s="1" t="s">
+        <v>2721</v>
+      </c>
+      <c r="H733" t="s">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734" t="s">
+        <v>2723</v>
+      </c>
+      <c r="B734" t="s">
+        <v>9</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2724</v>
+      </c>
+      <c r="D734" t="s">
+        <v>894</v>
+      </c>
+      <c r="E734" t="s">
+        <v>895</v>
+      </c>
+      <c r="F734" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G734" s="1" t="s">
+        <v>2725</v>
+      </c>
+      <c r="H734" t="s">
+        <v>2726</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735" t="s">
+        <v>2727</v>
+      </c>
+      <c r="B735" t="s">
+        <v>9</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2728</v>
+      </c>
+      <c r="D735" t="s">
+        <v>894</v>
+      </c>
+      <c r="E735" t="s">
+        <v>895</v>
+      </c>
+      <c r="F735" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G735" s="1" t="s">
+        <v>2729</v>
+      </c>
+      <c r="H735" t="s">
+        <v>2730</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736" t="s">
+        <v>2731</v>
+      </c>
+      <c r="B736" t="s">
+        <v>9</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2732</v>
+      </c>
+      <c r="D736" t="s">
+        <v>894</v>
+      </c>
+      <c r="E736" t="s">
+        <v>895</v>
+      </c>
+      <c r="F736" t="s">
+        <v>381</v>
+      </c>
+      <c r="G736" s="1" t="s">
+        <v>2733</v>
+      </c>
+      <c r="H736" t="s">
+        <v>2734</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737" t="s">
+        <v>2735</v>
+      </c>
+      <c r="B737" t="s">
+        <v>9</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2736</v>
+      </c>
+      <c r="D737" t="s">
+        <v>894</v>
+      </c>
+      <c r="E737" t="s">
+        <v>895</v>
+      </c>
+      <c r="F737" t="s">
+        <v>381</v>
+      </c>
+      <c r="G737" s="1" t="s">
+        <v>2737</v>
+      </c>
+      <c r="H737" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738" t="s">
+        <v>2738</v>
+      </c>
+      <c r="B738" t="s">
+        <v>9</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2739</v>
+      </c>
+      <c r="D738" t="s">
+        <v>894</v>
+      </c>
+      <c r="E738" t="s">
+        <v>895</v>
+      </c>
+      <c r="F738" t="s">
+        <v>381</v>
+      </c>
+      <c r="G738" s="1" t="s">
+        <v>2740</v>
+      </c>
+      <c r="H738" t="s">
+        <v>2741</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739" t="s">
+        <v>2742</v>
+      </c>
+      <c r="B739" t="s">
+        <v>9</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2743</v>
+      </c>
+      <c r="D739" t="s">
+        <v>894</v>
+      </c>
+      <c r="E739" t="s">
+        <v>895</v>
+      </c>
+      <c r="F739" t="s">
+        <v>381</v>
+      </c>
+      <c r="G739" s="1" t="s">
+        <v>2744</v>
+      </c>
+      <c r="H739" t="s">
+        <v>2745</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740" t="s">
+        <v>2746</v>
+      </c>
+      <c r="B740" t="s">
+        <v>9</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2747</v>
+      </c>
+      <c r="D740" t="s">
+        <v>894</v>
+      </c>
+      <c r="E740" t="s">
+        <v>895</v>
+      </c>
+      <c r="F740" t="s">
+        <v>381</v>
+      </c>
+      <c r="G740" s="1" t="s">
+        <v>2748</v>
+      </c>
+      <c r="H740" t="s">
+        <v>2749</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741" t="s">
+        <v>2750</v>
+      </c>
+      <c r="B741" t="s">
+        <v>9</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2751</v>
+      </c>
+      <c r="D741" t="s">
+        <v>894</v>
+      </c>
+      <c r="E741" t="s">
+        <v>895</v>
+      </c>
+      <c r="F741" t="s">
+        <v>398</v>
+      </c>
+      <c r="G741" s="1" t="s">
+        <v>2752</v>
+      </c>
+      <c r="H741" t="s">
+        <v>2753</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742" t="s">
+        <v>2754</v>
+      </c>
+      <c r="B742" t="s">
+        <v>9</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2755</v>
+      </c>
+      <c r="D742" t="s">
+        <v>894</v>
+      </c>
+      <c r="E742" t="s">
+        <v>895</v>
+      </c>
+      <c r="F742" t="s">
+        <v>35</v>
+      </c>
+      <c r="G742" s="1" t="s">
+        <v>2756</v>
+      </c>
+      <c r="H742" t="s">
+        <v>2757</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743" t="s">
+        <v>2758</v>
+      </c>
+      <c r="B743" t="s">
+        <v>9</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2759</v>
+      </c>
+      <c r="D743" t="s">
+        <v>894</v>
+      </c>
+      <c r="E743" t="s">
+        <v>895</v>
+      </c>
+      <c r="F743" t="s">
+        <v>35</v>
+      </c>
+      <c r="G743" s="1" t="s">
+        <v>2760</v>
+      </c>
+      <c r="H743" t="s">
+        <v>2761</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744" t="s">
+        <v>2762</v>
+      </c>
+      <c r="B744" t="s">
+        <v>9</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2763</v>
+      </c>
+      <c r="D744" t="s">
+        <v>894</v>
+      </c>
+      <c r="E744" t="s">
+        <v>895</v>
+      </c>
+      <c r="F744" t="s">
+        <v>35</v>
+      </c>
+      <c r="G744" s="1" t="s">
+        <v>2764</v>
+      </c>
+      <c r="H744" t="s">
+        <v>2765</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745" t="s">
+        <v>2766</v>
+      </c>
+      <c r="B745" t="s">
+        <v>9</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2767</v>
+      </c>
+      <c r="D745" t="s">
+        <v>894</v>
+      </c>
+      <c r="E745" t="s">
+        <v>895</v>
+      </c>
+      <c r="F745" t="s">
+        <v>35</v>
+      </c>
+      <c r="G745" s="1" t="s">
+        <v>2768</v>
+      </c>
+      <c r="H745" t="s">
+        <v>2769</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746" t="s">
+        <v>2770</v>
+      </c>
+      <c r="B746" t="s">
+        <v>9</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D746" t="s">
+        <v>894</v>
+      </c>
+      <c r="E746" t="s">
+        <v>895</v>
+      </c>
+      <c r="F746" t="s">
+        <v>35</v>
+      </c>
+      <c r="G746" s="1" t="s">
+        <v>2772</v>
+      </c>
+      <c r="H746" t="s">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747" t="s">
+        <v>2774</v>
+      </c>
+      <c r="B747" t="s">
+        <v>9</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2775</v>
+      </c>
+      <c r="D747" t="s">
+        <v>894</v>
+      </c>
+      <c r="E747" t="s">
+        <v>895</v>
+      </c>
+      <c r="F747" t="s">
+        <v>49</v>
+      </c>
+      <c r="G747" s="1" t="s">
+        <v>2776</v>
+      </c>
+      <c r="H747" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B748" t="s">
+        <v>9</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2779</v>
+      </c>
+      <c r="D748" t="s">
+        <v>894</v>
+      </c>
+      <c r="E748" t="s">
+        <v>895</v>
+      </c>
+      <c r="F748" t="s">
+        <v>49</v>
+      </c>
+      <c r="G748" s="1" t="s">
+        <v>2780</v>
+      </c>
+      <c r="H748" t="s">
+        <v>2781</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749" t="s">
+        <v>2782</v>
+      </c>
+      <c r="B749" t="s">
+        <v>9</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2783</v>
+      </c>
+      <c r="D749" t="s">
+        <v>894</v>
+      </c>
+      <c r="E749" t="s">
+        <v>895</v>
+      </c>
+      <c r="F749" t="s">
+        <v>49</v>
+      </c>
+      <c r="G749" s="1" t="s">
+        <v>2784</v>
+      </c>
+      <c r="H749" t="s">
+        <v>2785</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750" t="s">
+        <v>2786</v>
+      </c>
+      <c r="B750" t="s">
+        <v>9</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2787</v>
+      </c>
+      <c r="D750" t="s">
+        <v>894</v>
+      </c>
+      <c r="E750" t="s">
+        <v>895</v>
+      </c>
+      <c r="F750" t="s">
+        <v>49</v>
+      </c>
+      <c r="G750" s="1" t="s">
+        <v>2788</v>
+      </c>
+      <c r="H750" t="s">
+        <v>2789</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751" t="s">
+        <v>2790</v>
+      </c>
+      <c r="B751" t="s">
+        <v>9</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2791</v>
+      </c>
+      <c r="D751" t="s">
+        <v>894</v>
+      </c>
+      <c r="E751" t="s">
+        <v>895</v>
+      </c>
+      <c r="F751" t="s">
+        <v>49</v>
+      </c>
+      <c r="G751" s="1" t="s">
+        <v>2792</v>
+      </c>
+      <c r="H751" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752" t="s">
+        <v>2794</v>
+      </c>
+      <c r="B752" t="s">
+        <v>9</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2795</v>
+      </c>
+      <c r="D752" t="s">
+        <v>894</v>
+      </c>
+      <c r="E752" t="s">
+        <v>895</v>
+      </c>
+      <c r="F752" t="s">
+        <v>49</v>
+      </c>
+      <c r="G752" s="1" t="s">
+        <v>2796</v>
+      </c>
+      <c r="H752" t="s">
+        <v>2797</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753" t="s">
+        <v>2798</v>
+      </c>
+      <c r="B753" t="s">
+        <v>9</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2799</v>
+      </c>
+      <c r="D753" t="s">
+        <v>894</v>
+      </c>
+      <c r="E753" t="s">
+        <v>895</v>
+      </c>
+      <c r="F753" t="s">
+        <v>49</v>
+      </c>
+      <c r="G753" s="1" t="s">
+        <v>2800</v>
+      </c>
+      <c r="H753" t="s">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754" t="s">
+        <v>2802</v>
+      </c>
+      <c r="B754" t="s">
+        <v>9</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2803</v>
+      </c>
+      <c r="D754" t="s">
+        <v>894</v>
+      </c>
+      <c r="E754" t="s">
+        <v>895</v>
+      </c>
+      <c r="F754" t="s">
+        <v>40</v>
+      </c>
+      <c r="G754" s="1" t="s">
+        <v>2804</v>
+      </c>
+      <c r="H754" t="s">
+        <v>2805</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755" t="s">
+        <v>2806</v>
+      </c>
+      <c r="B755" t="s">
+        <v>9</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2807</v>
+      </c>
+      <c r="D755" t="s">
+        <v>894</v>
+      </c>
+      <c r="E755" t="s">
+        <v>895</v>
+      </c>
+      <c r="F755" t="s">
+        <v>40</v>
+      </c>
+      <c r="G755" s="1" t="s">
+        <v>2808</v>
+      </c>
+      <c r="H755" t="s">
+        <v>2809</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756" t="s">
+        <v>2810</v>
+      </c>
+      <c r="B756" t="s">
+        <v>9</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2811</v>
+      </c>
+      <c r="D756" t="s">
+        <v>894</v>
+      </c>
+      <c r="E756" t="s">
+        <v>895</v>
+      </c>
+      <c r="F756" t="s">
+        <v>40</v>
+      </c>
+      <c r="G756" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="H756" t="s">
+        <v>2813</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757" t="s">
+        <v>2814</v>
+      </c>
+      <c r="B757" t="s">
+        <v>9</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2815</v>
+      </c>
+      <c r="D757" t="s">
+        <v>894</v>
+      </c>
+      <c r="E757" t="s">
+        <v>895</v>
+      </c>
+      <c r="F757" t="s">
+        <v>40</v>
+      </c>
+      <c r="G757" s="1" t="s">
+        <v>2816</v>
+      </c>
+      <c r="H757" t="s">
+        <v>2817</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758" t="s">
+        <v>2818</v>
+      </c>
+      <c r="B758" t="s">
+        <v>9</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2819</v>
+      </c>
+      <c r="D758" t="s">
+        <v>894</v>
+      </c>
+      <c r="E758" t="s">
+        <v>895</v>
+      </c>
+      <c r="F758" t="s">
+        <v>40</v>
+      </c>
+      <c r="G758" s="1" t="s">
+        <v>2820</v>
+      </c>
+      <c r="H758" t="s">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759" t="s">
+        <v>2822</v>
+      </c>
+      <c r="B759" t="s">
+        <v>9</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2823</v>
+      </c>
+      <c r="D759" t="s">
+        <v>894</v>
+      </c>
+      <c r="E759" t="s">
+        <v>895</v>
+      </c>
+      <c r="F759" t="s">
+        <v>40</v>
+      </c>
+      <c r="G759" s="1" t="s">
+        <v>2824</v>
+      </c>
+      <c r="H759" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760" t="s">
+        <v>2826</v>
+      </c>
+      <c r="B760" t="s">
+        <v>9</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2827</v>
+      </c>
+      <c r="D760" t="s">
+        <v>894</v>
+      </c>
+      <c r="E760" t="s">
+        <v>895</v>
+      </c>
+      <c r="F760" t="s">
+        <v>40</v>
+      </c>
+      <c r="G760" s="1" t="s">
+        <v>2828</v>
+      </c>
+      <c r="H760" t="s">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761" t="s">
+        <v>2830</v>
+      </c>
+      <c r="B761" t="s">
+        <v>9</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2831</v>
+      </c>
+      <c r="D761" t="s">
+        <v>894</v>
+      </c>
+      <c r="E761" t="s">
+        <v>895</v>
+      </c>
+      <c r="F761" t="s">
+        <v>40</v>
+      </c>
+      <c r="G761" s="1" t="s">
+        <v>2832</v>
+      </c>
+      <c r="H761" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762" t="s">
+        <v>2834</v>
+      </c>
+      <c r="B762" t="s">
+        <v>9</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2835</v>
+      </c>
+      <c r="D762" t="s">
+        <v>894</v>
+      </c>
+      <c r="E762" t="s">
+        <v>895</v>
+      </c>
+      <c r="F762" t="s">
+        <v>40</v>
+      </c>
+      <c r="G762" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="H762" t="s">
+        <v>2837</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B763" t="s">
+        <v>9</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2839</v>
+      </c>
+      <c r="D763" t="s">
+        <v>894</v>
+      </c>
+      <c r="E763" t="s">
+        <v>895</v>
+      </c>
+      <c r="F763" t="s">
+        <v>40</v>
+      </c>
+      <c r="G763" s="1" t="s">
+        <v>2840</v>
+      </c>
+      <c r="H763" t="s">
+        <v>2841</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764" t="s">
+        <v>2842</v>
+      </c>
+      <c r="B764" t="s">
+        <v>9</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2843</v>
+      </c>
+      <c r="D764" t="s">
+        <v>894</v>
+      </c>
+      <c r="E764" t="s">
+        <v>895</v>
+      </c>
+      <c r="F764" t="s">
+        <v>40</v>
+      </c>
+      <c r="G764" s="1" t="s">
+        <v>2844</v>
+      </c>
+      <c r="H764" t="s">
+        <v>2845</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765" t="s">
+        <v>2846</v>
+      </c>
+      <c r="B765" t="s">
+        <v>9</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2847</v>
+      </c>
+      <c r="D765" t="s">
+        <v>894</v>
+      </c>
+      <c r="E765" t="s">
+        <v>895</v>
+      </c>
+      <c r="F765" t="s">
+        <v>118</v>
+      </c>
+      <c r="G765" s="1" t="s">
+        <v>2848</v>
+      </c>
+      <c r="H765" t="s">
+        <v>2849</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766" t="s">
+        <v>2850</v>
+      </c>
+      <c r="B766" t="s">
+        <v>9</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2851</v>
+      </c>
+      <c r="D766" t="s">
+        <v>894</v>
+      </c>
+      <c r="E766" t="s">
+        <v>895</v>
+      </c>
+      <c r="F766" t="s">
+        <v>31</v>
+      </c>
+      <c r="G766" s="1" t="s">
+        <v>2852</v>
+      </c>
+      <c r="H766" t="s">
+        <v>2853</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767" t="s">
+        <v>2854</v>
+      </c>
+      <c r="B767" t="s">
+        <v>9</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2855</v>
+      </c>
+      <c r="D767" t="s">
+        <v>894</v>
+      </c>
+      <c r="E767" t="s">
+        <v>895</v>
+      </c>
+      <c r="F767" t="s">
+        <v>31</v>
+      </c>
+      <c r="G767" s="1" t="s">
+        <v>2856</v>
+      </c>
+      <c r="H767" t="s">
+        <v>2857</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768" t="s">
+        <v>2858</v>
+      </c>
+      <c r="B768" t="s">
+        <v>9</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2859</v>
+      </c>
+      <c r="D768" t="s">
+        <v>894</v>
+      </c>
+      <c r="E768" t="s">
+        <v>895</v>
+      </c>
+      <c r="F768" t="s">
+        <v>31</v>
+      </c>
+      <c r="G768" s="1" t="s">
+        <v>2860</v>
+      </c>
+      <c r="H768" t="s">
+        <v>2861</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769" t="s">
+        <v>2862</v>
+      </c>
+      <c r="B769" t="s">
+        <v>9</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2863</v>
+      </c>
+      <c r="D769" t="s">
+        <v>894</v>
+      </c>
+      <c r="E769" t="s">
+        <v>895</v>
+      </c>
+      <c r="F769" t="s">
+        <v>131</v>
+      </c>
+      <c r="G769" s="1" t="s">
+        <v>2864</v>
+      </c>
+      <c r="H769" t="s">
+        <v>2865</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770" t="s">
+        <v>2866</v>
+      </c>
+      <c r="B770" t="s">
+        <v>9</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2867</v>
+      </c>
+      <c r="D770" t="s">
+        <v>894</v>
+      </c>
+      <c r="E770" t="s">
+        <v>895</v>
+      </c>
+      <c r="F770" t="s">
+        <v>131</v>
+      </c>
+      <c r="G770" s="1" t="s">
+        <v>2868</v>
+      </c>
+      <c r="H770" t="s">
+        <v>2869</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771" t="s">
+        <v>2870</v>
+      </c>
+      <c r="B771" t="s">
+        <v>9</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2871</v>
+      </c>
+      <c r="D771" t="s">
+        <v>894</v>
+      </c>
+      <c r="E771" t="s">
+        <v>895</v>
+      </c>
+      <c r="F771" t="s">
+        <v>381</v>
+      </c>
+      <c r="G771" s="1" t="s">
+        <v>2872</v>
+      </c>
+      <c r="H771" t="s">
+        <v>2873</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772" t="s">
+        <v>2874</v>
+      </c>
+      <c r="B772" t="s">
+        <v>9</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2875</v>
+      </c>
+      <c r="D772" t="s">
+        <v>894</v>
+      </c>
+      <c r="E772" t="s">
+        <v>895</v>
+      </c>
+      <c r="F772" t="s">
+        <v>381</v>
+      </c>
+      <c r="G772" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="H772" t="s">
+        <v>2877</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773" t="s">
+        <v>2878</v>
+      </c>
+      <c r="B773" t="s">
+        <v>9</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2879</v>
+      </c>
+      <c r="D773" t="s">
+        <v>894</v>
+      </c>
+      <c r="E773" t="s">
+        <v>895</v>
+      </c>
+      <c r="F773" t="s">
+        <v>381</v>
+      </c>
+      <c r="G773" s="1" t="s">
+        <v>2880</v>
+      </c>
+      <c r="H773" t="s">
+        <v>2881</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774" t="s">
+        <v>2882</v>
+      </c>
+      <c r="B774" t="s">
+        <v>9</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2883</v>
+      </c>
+      <c r="D774" t="s">
+        <v>894</v>
+      </c>
+      <c r="E774" t="s">
+        <v>895</v>
+      </c>
+      <c r="F774" t="s">
+        <v>381</v>
+      </c>
+      <c r="G774" s="1" t="s">
+        <v>2884</v>
+      </c>
+      <c r="H774" t="s">
+        <v>2885</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775" t="s">
+        <v>2886</v>
+      </c>
+      <c r="B775" t="s">
+        <v>9</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2887</v>
+      </c>
+      <c r="D775" t="s">
+        <v>894</v>
+      </c>
+      <c r="E775" t="s">
+        <v>895</v>
+      </c>
+      <c r="F775" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G775" s="1" t="s">
+        <v>2888</v>
+      </c>
+      <c r="H775" t="s">
+        <v>2889</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776" t="s">
+        <v>2890</v>
+      </c>
+      <c r="B776" t="s">
+        <v>9</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2891</v>
+      </c>
+      <c r="D776" t="s">
+        <v>894</v>
+      </c>
+      <c r="E776" t="s">
+        <v>895</v>
+      </c>
+      <c r="F776" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G776" s="1" t="s">
+        <v>2892</v>
+      </c>
+      <c r="H776" t="s">
+        <v>2893</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777" t="s">
+        <v>2894</v>
+      </c>
+      <c r="B777" t="s">
+        <v>9</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2895</v>
+      </c>
+      <c r="D777" t="s">
+        <v>894</v>
+      </c>
+      <c r="E777" t="s">
+        <v>895</v>
+      </c>
+      <c r="F777" t="s">
+        <v>398</v>
+      </c>
+      <c r="G777" s="1" t="s">
+        <v>2896</v>
+      </c>
+      <c r="H777" t="s">
+        <v>2897</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778" t="s">
+        <v>2898</v>
+      </c>
+      <c r="B778" t="s">
+        <v>9</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2899</v>
+      </c>
+      <c r="D778" t="s">
+        <v>894</v>
+      </c>
+      <c r="E778" t="s">
+        <v>895</v>
+      </c>
+      <c r="F778" t="s">
+        <v>218</v>
+      </c>
+      <c r="G778" s="1" t="s">
+        <v>2900</v>
+      </c>
+      <c r="H778" t="s">
+        <v>2901</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779" t="s">
+        <v>2902</v>
+      </c>
+      <c r="B779" t="s">
+        <v>9</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2903</v>
+      </c>
+      <c r="D779" t="s">
+        <v>894</v>
+      </c>
+      <c r="E779" t="s">
+        <v>895</v>
+      </c>
+      <c r="F779" t="s">
+        <v>218</v>
+      </c>
+      <c r="G779" s="1" t="s">
+        <v>2904</v>
+      </c>
+      <c r="H779" t="s">
+        <v>2905</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780" t="s">
+        <v>2906</v>
+      </c>
+      <c r="B780" t="s">
+        <v>9</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2907</v>
+      </c>
+      <c r="D780" t="s">
+        <v>894</v>
+      </c>
+      <c r="E780" t="s">
+        <v>895</v>
+      </c>
+      <c r="F780" t="s">
+        <v>35</v>
+      </c>
+      <c r="G780" s="1" t="s">
+        <v>2908</v>
+      </c>
+      <c r="H780" t="s">
+        <v>2909</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781" t="s">
+        <v>2910</v>
+      </c>
+      <c r="B781" t="s">
+        <v>9</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2911</v>
+      </c>
+      <c r="D781" t="s">
+        <v>894</v>
+      </c>
+      <c r="E781" t="s">
+        <v>895</v>
+      </c>
+      <c r="F781" t="s">
+        <v>35</v>
+      </c>
+      <c r="G781" s="1" t="s">
+        <v>2912</v>
+      </c>
+      <c r="H781" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782" t="s">
+        <v>2913</v>
+      </c>
+      <c r="B782" t="s">
+        <v>9</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2914</v>
+      </c>
+      <c r="D782" t="s">
+        <v>894</v>
+      </c>
+      <c r="E782" t="s">
+        <v>895</v>
+      </c>
+      <c r="F782" t="s">
+        <v>35</v>
+      </c>
+      <c r="G782" s="1" t="s">
+        <v>2915</v>
+      </c>
+      <c r="H782" t="s">
+        <v>2916</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783" t="s">
+        <v>2917</v>
+      </c>
+      <c r="B783" t="s">
+        <v>9</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2918</v>
+      </c>
+      <c r="D783" t="s">
+        <v>894</v>
+      </c>
+      <c r="E783" t="s">
+        <v>895</v>
+      </c>
+      <c r="F783" t="s">
+        <v>35</v>
+      </c>
+      <c r="G783" s="1" t="s">
+        <v>2919</v>
+      </c>
+      <c r="H783" t="s">
+        <v>2920</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784" t="s">
+        <v>2921</v>
+      </c>
+      <c r="B784" t="s">
+        <v>9</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2922</v>
+      </c>
+      <c r="D784" t="s">
+        <v>894</v>
+      </c>
+      <c r="E784" t="s">
+        <v>895</v>
+      </c>
+      <c r="F784" t="s">
+        <v>35</v>
+      </c>
+      <c r="G784" s="1" t="s">
+        <v>2923</v>
+      </c>
+      <c r="H784" t="s">
+        <v>2924</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785" t="s">
+        <v>2925</v>
+      </c>
+      <c r="B785" t="s">
+        <v>9</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2926</v>
+      </c>
+      <c r="D785" t="s">
+        <v>894</v>
+      </c>
+      <c r="E785" t="s">
+        <v>895</v>
+      </c>
+      <c r="F785" t="s">
+        <v>118</v>
+      </c>
+      <c r="G785" s="1" t="s">
+        <v>2927</v>
+      </c>
+      <c r="H785" t="s">
+        <v>2928</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786" t="s">
+        <v>2929</v>
+      </c>
+      <c r="B786" t="s">
+        <v>9</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2930</v>
+      </c>
+      <c r="D786" t="s">
+        <v>894</v>
+      </c>
+      <c r="E786" t="s">
+        <v>895</v>
+      </c>
+      <c r="F786" t="s">
+        <v>118</v>
+      </c>
+      <c r="G786" s="1" t="s">
+        <v>2931</v>
+      </c>
+      <c r="H786" t="s">
+        <v>2932</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787" t="s">
+        <v>2933</v>
+      </c>
+      <c r="B787" t="s">
+        <v>9</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2934</v>
+      </c>
+      <c r="D787" t="s">
+        <v>894</v>
+      </c>
+      <c r="E787" t="s">
+        <v>895</v>
+      </c>
+      <c r="F787" t="s">
+        <v>172</v>
+      </c>
+      <c r="G787" s="1" t="s">
+        <v>2935</v>
+      </c>
+      <c r="H787" t="s">
+        <v>2936</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788" t="s">
+        <v>2937</v>
+      </c>
+      <c r="B788" t="s">
+        <v>9</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2938</v>
+      </c>
+      <c r="D788" t="s">
+        <v>894</v>
+      </c>
+      <c r="E788" t="s">
+        <v>895</v>
+      </c>
+      <c r="F788" t="s">
+        <v>49</v>
+      </c>
+      <c r="G788" s="1" t="s">
+        <v>2939</v>
+      </c>
+      <c r="H788" t="s">
+        <v>2940</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789" t="s">
+        <v>2941</v>
+      </c>
+      <c r="B789" t="s">
+        <v>9</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2942</v>
+      </c>
+      <c r="D789" t="s">
+        <v>894</v>
+      </c>
+      <c r="E789" t="s">
+        <v>895</v>
+      </c>
+      <c r="F789" t="s">
+        <v>49</v>
+      </c>
+      <c r="G789" s="1" t="s">
+        <v>2943</v>
+      </c>
+      <c r="H789" t="s">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790" t="s">
+        <v>2945</v>
+      </c>
+      <c r="B790" t="s">
+        <v>9</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2946</v>
+      </c>
+      <c r="D790" t="s">
+        <v>894</v>
+      </c>
+      <c r="E790" t="s">
+        <v>895</v>
+      </c>
+      <c r="F790" t="s">
+        <v>49</v>
+      </c>
+      <c r="G790" s="1" t="s">
+        <v>2947</v>
+      </c>
+      <c r="H790" t="s">
+        <v>2948</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791" t="s">
+        <v>2949</v>
+      </c>
+      <c r="B791" t="s">
+        <v>9</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2950</v>
+      </c>
+      <c r="D791" t="s">
+        <v>894</v>
+      </c>
+      <c r="E791" t="s">
+        <v>895</v>
+      </c>
+      <c r="F791" t="s">
+        <v>49</v>
+      </c>
+      <c r="G791" s="1" t="s">
+        <v>2951</v>
+      </c>
+      <c r="H791" t="s">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792" t="s">
+        <v>2953</v>
+      </c>
+      <c r="B792" t="s">
+        <v>9</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2954</v>
+      </c>
+      <c r="D792" t="s">
+        <v>894</v>
+      </c>
+      <c r="E792" t="s">
+        <v>895</v>
+      </c>
+      <c r="F792" t="s">
+        <v>49</v>
+      </c>
+      <c r="G792" s="1" t="s">
+        <v>2955</v>
+      </c>
+      <c r="H792" t="s">
+        <v>2956</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793" t="s">
+        <v>2957</v>
+      </c>
+      <c r="B793" t="s">
+        <v>9</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2958</v>
+      </c>
+      <c r="D793" t="s">
+        <v>894</v>
+      </c>
+      <c r="E793" t="s">
+        <v>895</v>
+      </c>
+      <c r="F793" t="s">
+        <v>40</v>
+      </c>
+      <c r="G793" s="1" t="s">
+        <v>2959</v>
+      </c>
+      <c r="H793" t="s">
+        <v>2960</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794" t="s">
+        <v>2961</v>
+      </c>
+      <c r="B794" t="s">
+        <v>9</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2962</v>
+      </c>
+      <c r="D794" t="s">
+        <v>894</v>
+      </c>
+      <c r="E794" t="s">
+        <v>895</v>
+      </c>
+      <c r="F794" t="s">
+        <v>40</v>
+      </c>
+      <c r="G794" s="1" t="s">
+        <v>2963</v>
+      </c>
+      <c r="H794" t="s">
+        <v>2964</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795" t="s">
+        <v>2965</v>
+      </c>
+      <c r="B795" t="s">
+        <v>9</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2966</v>
+      </c>
+      <c r="D795" t="s">
+        <v>894</v>
+      </c>
+      <c r="E795" t="s">
+        <v>895</v>
+      </c>
+      <c r="F795" t="s">
+        <v>40</v>
+      </c>
+      <c r="G795" s="1" t="s">
+        <v>2967</v>
+      </c>
+      <c r="H795" t="s">
+        <v>2968</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796" t="s">
+        <v>2969</v>
+      </c>
+      <c r="B796" t="s">
+        <v>9</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D796" t="s">
+        <v>894</v>
+      </c>
+      <c r="E796" t="s">
+        <v>895</v>
+      </c>
+      <c r="F796" t="s">
+        <v>40</v>
+      </c>
+      <c r="G796" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="H796" t="s">
+        <v>2972</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797" t="s">
+        <v>2973</v>
+      </c>
+      <c r="B797" t="s">
+        <v>9</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2974</v>
+      </c>
+      <c r="D797" t="s">
+        <v>894</v>
+      </c>
+      <c r="E797" t="s">
+        <v>895</v>
+      </c>
+      <c r="F797" t="s">
+        <v>54</v>
+      </c>
+      <c r="G797" s="1" t="s">
+        <v>2975</v>
+      </c>
+      <c r="H797" t="s">
+        <v>2976</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798" t="s">
+        <v>2977</v>
+      </c>
+      <c r="B798" t="s">
+        <v>9</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2978</v>
+      </c>
+      <c r="D798" t="s">
+        <v>894</v>
+      </c>
+      <c r="E798" t="s">
+        <v>895</v>
+      </c>
+      <c r="F798" t="s">
+        <v>54</v>
+      </c>
+      <c r="G798" s="1" t="s">
+        <v>2979</v>
+      </c>
+      <c r="H798" t="s">
+        <v>2980</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799" t="s">
+        <v>2981</v>
+      </c>
+      <c r="B799" t="s">
+        <v>9</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2982</v>
+      </c>
+      <c r="D799" t="s">
+        <v>894</v>
+      </c>
+      <c r="E799" t="s">
+        <v>895</v>
+      </c>
+      <c r="F799" t="s">
+        <v>54</v>
+      </c>
+      <c r="G799" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="H799" t="s">
+        <v>2984</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800" t="s">
+        <v>2985</v>
+      </c>
+      <c r="B800" t="s">
+        <v>9</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2986</v>
+      </c>
+      <c r="D800" t="s">
+        <v>894</v>
+      </c>
+      <c r="E800" t="s">
+        <v>895</v>
+      </c>
+      <c r="F800" t="s">
+        <v>54</v>
+      </c>
+      <c r="G800" s="1" t="s">
+        <v>2987</v>
+      </c>
+      <c r="H800" t="s">
+        <v>2988</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801" t="s">
+        <v>2989</v>
+      </c>
+      <c r="B801" t="s">
+        <v>9</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2990</v>
+      </c>
+      <c r="D801" t="s">
+        <v>894</v>
+      </c>
+      <c r="E801" t="s">
+        <v>895</v>
+      </c>
+      <c r="F801" t="s">
+        <v>54</v>
+      </c>
+      <c r="G801" s="1" t="s">
+        <v>2991</v>
+      </c>
+      <c r="H801" t="s">
+        <v>2992</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802" t="s">
+        <v>2993</v>
+      </c>
+      <c r="B802" t="s">
+        <v>9</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2994</v>
+      </c>
+      <c r="D802" t="s">
+        <v>894</v>
+      </c>
+      <c r="E802" t="s">
+        <v>895</v>
+      </c>
+      <c r="F802" t="s">
+        <v>54</v>
+      </c>
+      <c r="G802" s="1" t="s">
+        <v>2995</v>
+      </c>
+      <c r="H802" t="s">
+        <v>2996</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803" t="s">
+        <v>2997</v>
+      </c>
+      <c r="B803" t="s">
+        <v>9</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2998</v>
+      </c>
+      <c r="D803" t="s">
+        <v>894</v>
+      </c>
+      <c r="E803" t="s">
+        <v>895</v>
+      </c>
+      <c r="F803" t="s">
+        <v>54</v>
+      </c>
+      <c r="G803" s="1" t="s">
+        <v>2999</v>
+      </c>
+      <c r="H803" t="s">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804" t="s">
+        <v>3001</v>
+      </c>
+      <c r="B804" t="s">
+        <v>9</v>
+      </c>
+      <c r="C804" t="s">
+        <v>3002</v>
+      </c>
+      <c r="D804" t="s">
+        <v>894</v>
+      </c>
+      <c r="E804" t="s">
+        <v>895</v>
+      </c>
+      <c r="F804" t="s">
+        <v>54</v>
+      </c>
+      <c r="G804" s="1" t="s">
+        <v>3003</v>
+      </c>
+      <c r="H804" t="s">
+        <v>3004</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805" t="s">
+        <v>3005</v>
+      </c>
+      <c r="B805" t="s">
+        <v>9</v>
+      </c>
+      <c r="C805" t="s">
+        <v>3006</v>
+      </c>
+      <c r="D805" t="s">
+        <v>894</v>
+      </c>
+      <c r="E805" t="s">
+        <v>895</v>
+      </c>
+      <c r="F805" t="s">
+        <v>54</v>
+      </c>
+      <c r="G805" s="1" t="s">
+        <v>3007</v>
+      </c>
+      <c r="H805" t="s">
+        <v>3008</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806" t="s">
+        <v>3009</v>
+      </c>
+      <c r="B806" t="s">
+        <v>9</v>
+      </c>
+      <c r="C806" t="s">
+        <v>3010</v>
+      </c>
+      <c r="D806" t="s">
+        <v>894</v>
+      </c>
+      <c r="E806" t="s">
+        <v>895</v>
+      </c>
+      <c r="F806" t="s">
+        <v>54</v>
+      </c>
+      <c r="G806" s="1" t="s">
+        <v>3011</v>
+      </c>
+      <c r="H806" t="s">
+        <v>3012</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807" t="s">
+        <v>3013</v>
+      </c>
+      <c r="B807" t="s">
+        <v>9</v>
+      </c>
+      <c r="C807" t="s">
+        <v>3014</v>
+      </c>
+      <c r="D807" t="s">
+        <v>894</v>
+      </c>
+      <c r="E807" t="s">
+        <v>895</v>
+      </c>
+      <c r="F807" t="s">
+        <v>54</v>
+      </c>
+      <c r="G807" s="1" t="s">
+        <v>3015</v>
+      </c>
+      <c r="H807" t="s">
+        <v>3016</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808" t="s">
+        <v>3017</v>
+      </c>
+      <c r="B808" t="s">
+        <v>9</v>
+      </c>
+      <c r="C808" t="s">
+        <v>3018</v>
+      </c>
+      <c r="D808" t="s">
+        <v>894</v>
+      </c>
+      <c r="E808" t="s">
+        <v>895</v>
+      </c>
+      <c r="F808" t="s">
+        <v>54</v>
+      </c>
+      <c r="G808" s="1" t="s">
+        <v>3019</v>
+      </c>
+      <c r="H808" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809" t="s">
+        <v>3021</v>
+      </c>
+      <c r="B809" t="s">
+        <v>9</v>
+      </c>
+      <c r="C809" t="s">
+        <v>3022</v>
+      </c>
+      <c r="D809" t="s">
+        <v>894</v>
+      </c>
+      <c r="E809" t="s">
+        <v>895</v>
+      </c>
+      <c r="F809" t="s">
+        <v>54</v>
+      </c>
+      <c r="G809" s="1" t="s">
+        <v>3023</v>
+      </c>
+      <c r="H809" t="s">
+        <v>3024</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810" t="s">
+        <v>3025</v>
+      </c>
+      <c r="B810" t="s">
+        <v>9</v>
+      </c>
+      <c r="C810" t="s">
+        <v>3026</v>
+      </c>
+      <c r="D810" t="s">
+        <v>894</v>
+      </c>
+      <c r="E810" t="s">
+        <v>895</v>
+      </c>
+      <c r="F810" t="s">
+        <v>54</v>
+      </c>
+      <c r="G810" s="1" t="s">
+        <v>3027</v>
+      </c>
+      <c r="H810" t="s">
+        <v>3028</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811" t="s">
+        <v>3029</v>
+      </c>
+      <c r="B811" t="s">
+        <v>9</v>
+      </c>
+      <c r="C811" t="s">
+        <v>3030</v>
+      </c>
+      <c r="D811" t="s">
+        <v>894</v>
+      </c>
+      <c r="E811" t="s">
+        <v>895</v>
+      </c>
+      <c r="F811" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G811" s="1" t="s">
+        <v>3031</v>
+      </c>
+      <c r="H811" t="s">
+        <v>3032</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812" t="s">
+        <v>3033</v>
+      </c>
+      <c r="B812" t="s">
+        <v>9</v>
+      </c>
+      <c r="C812" t="s">
+        <v>3034</v>
+      </c>
+      <c r="D812" t="s">
+        <v>894</v>
+      </c>
+      <c r="E812" t="s">
+        <v>895</v>
+      </c>
+      <c r="F812" t="s">
+        <v>49</v>
+      </c>
+      <c r="G812" s="1" t="s">
+        <v>3035</v>
+      </c>
+      <c r="H812" t="s">
+        <v>3036</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813" t="s">
+        <v>3037</v>
+      </c>
+      <c r="B813" t="s">
+        <v>9</v>
+      </c>
+      <c r="C813" t="s">
+        <v>3038</v>
+      </c>
+      <c r="D813" t="s">
+        <v>894</v>
+      </c>
+      <c r="E813" t="s">
+        <v>895</v>
+      </c>
+      <c r="F813" t="s">
+        <v>49</v>
+      </c>
+      <c r="G813" s="1" t="s">
+        <v>3039</v>
+      </c>
+      <c r="H813" t="s">
+        <v>3040</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814" t="s">
+        <v>3041</v>
+      </c>
+      <c r="B814" t="s">
+        <v>9</v>
+      </c>
+      <c r="C814" t="s">
+        <v>3042</v>
+      </c>
+      <c r="D814" t="s">
+        <v>894</v>
+      </c>
+      <c r="E814" t="s">
+        <v>895</v>
+      </c>
+      <c r="F814" t="s">
+        <v>49</v>
+      </c>
+      <c r="G814" s="1" t="s">
+        <v>3043</v>
+      </c>
+      <c r="H814" t="s">
+        <v>3044</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815" t="s">
+        <v>3045</v>
+      </c>
+      <c r="B815" t="s">
+        <v>9</v>
+      </c>
+      <c r="C815" t="s">
+        <v>3046</v>
+      </c>
+      <c r="D815" t="s">
+        <v>894</v>
+      </c>
+      <c r="E815" t="s">
+        <v>895</v>
+      </c>
+      <c r="F815" t="s">
+        <v>31</v>
+      </c>
+      <c r="G815" s="1" t="s">
+        <v>3047</v>
+      </c>
+      <c r="H815" t="s">
+        <v>3048</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816" t="s">
+        <v>3049</v>
+      </c>
+      <c r="B816" t="s">
+        <v>9</v>
+      </c>
+      <c r="C816" t="s">
+        <v>3050</v>
+      </c>
+      <c r="D816" t="s">
+        <v>894</v>
+      </c>
+      <c r="E816" t="s">
+        <v>895</v>
+      </c>
+      <c r="F816" t="s">
+        <v>31</v>
+      </c>
+      <c r="G816" s="1" t="s">
+        <v>3051</v>
+      </c>
+      <c r="H816" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817" t="s">
+        <v>3053</v>
+      </c>
+      <c r="B817" t="s">
+        <v>9</v>
+      </c>
+      <c r="C817" t="s">
+        <v>3054</v>
+      </c>
+      <c r="D817" t="s">
+        <v>894</v>
+      </c>
+      <c r="E817" t="s">
+        <v>895</v>
+      </c>
+      <c r="F817" t="s">
+        <v>31</v>
+      </c>
+      <c r="G817" s="1" t="s">
+        <v>3055</v>
+      </c>
+      <c r="H817" t="s">
+        <v>3056</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818" t="s">
+        <v>3057</v>
+      </c>
+      <c r="B818" t="s">
+        <v>9</v>
+      </c>
+      <c r="C818" t="s">
+        <v>3058</v>
+      </c>
+      <c r="D818" t="s">
+        <v>894</v>
+      </c>
+      <c r="E818" t="s">
+        <v>895</v>
+      </c>
+      <c r="F818" t="s">
+        <v>40</v>
+      </c>
+      <c r="G818" s="1" t="s">
+        <v>3059</v>
+      </c>
+      <c r="H818" t="s">
+        <v>3060</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819" t="s">
+        <v>3061</v>
+      </c>
+      <c r="B819" t="s">
+        <v>9</v>
+      </c>
+      <c r="C819" t="s">
+        <v>3062</v>
+      </c>
+      <c r="D819" t="s">
+        <v>894</v>
+      </c>
+      <c r="E819" t="s">
+        <v>895</v>
+      </c>
+      <c r="F819" t="s">
+        <v>40</v>
+      </c>
+      <c r="G819" s="1" t="s">
+        <v>3063</v>
+      </c>
+      <c r="H819" t="s">
+        <v>3064</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820" t="s">
+        <v>3065</v>
+      </c>
+      <c r="B820" t="s">
+        <v>9</v>
+      </c>
+      <c r="C820" t="s">
+        <v>3066</v>
+      </c>
+      <c r="D820" t="s">
+        <v>894</v>
+      </c>
+      <c r="E820" t="s">
+        <v>895</v>
+      </c>
+      <c r="F820" t="s">
+        <v>40</v>
+      </c>
+      <c r="G820" s="1" t="s">
+        <v>3067</v>
+      </c>
+      <c r="H820" t="s">
+        <v>3068</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821" t="s">
+        <v>3069</v>
+      </c>
+      <c r="B821" t="s">
+        <v>9</v>
+      </c>
+      <c r="C821" t="s">
+        <v>3070</v>
+      </c>
+      <c r="D821" t="s">
+        <v>894</v>
+      </c>
+      <c r="E821" t="s">
+        <v>895</v>
+      </c>
+      <c r="F821" t="s">
+        <v>40</v>
+      </c>
+      <c r="G821" s="1" t="s">
+        <v>3071</v>
+      </c>
+      <c r="H821" t="s">
+        <v>3072</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822" t="s">
+        <v>3073</v>
+      </c>
+      <c r="B822" t="s">
+        <v>9</v>
+      </c>
+      <c r="C822" t="s">
+        <v>3074</v>
+      </c>
+      <c r="D822" t="s">
+        <v>894</v>
+      </c>
+      <c r="E822" t="s">
+        <v>895</v>
+      </c>
+      <c r="F822" t="s">
+        <v>40</v>
+      </c>
+      <c r="G822" s="1" t="s">
+        <v>3075</v>
+      </c>
+      <c r="H822" t="s">
+        <v>3076</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823" t="s">
+        <v>3077</v>
+      </c>
+      <c r="B823" t="s">
+        <v>9</v>
+      </c>
+      <c r="C823" t="s">
+        <v>3078</v>
+      </c>
+      <c r="D823" t="s">
+        <v>894</v>
+      </c>
+      <c r="E823" t="s">
+        <v>895</v>
+      </c>
+      <c r="F823" t="s">
+        <v>40</v>
+      </c>
+      <c r="G823" s="1" t="s">
+        <v>3079</v>
+      </c>
+      <c r="H823" t="s">
+        <v>3080</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824" t="s">
+        <v>3081</v>
+      </c>
+      <c r="B824" t="s">
+        <v>9</v>
+      </c>
+      <c r="C824" t="s">
+        <v>3082</v>
+      </c>
+      <c r="D824" t="s">
+        <v>894</v>
+      </c>
+      <c r="E824" t="s">
+        <v>895</v>
+      </c>
+      <c r="F824" t="s">
+        <v>40</v>
+      </c>
+      <c r="G824" s="1" t="s">
+        <v>3083</v>
+      </c>
+      <c r="H824" t="s">
+        <v>3084</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825" t="s">
+        <v>3085</v>
+      </c>
+      <c r="B825" t="s">
+        <v>9</v>
+      </c>
+      <c r="C825" t="s">
+        <v>3086</v>
+      </c>
+      <c r="D825" t="s">
+        <v>894</v>
+      </c>
+      <c r="E825" t="s">
+        <v>895</v>
+      </c>
+      <c r="F825" t="s">
+        <v>40</v>
+      </c>
+      <c r="G825" s="1" t="s">
+        <v>3087</v>
+      </c>
+      <c r="H825" t="s">
+        <v>3088</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826" t="s">
+        <v>3089</v>
+      </c>
+      <c r="B826" t="s">
+        <v>9</v>
+      </c>
+      <c r="C826" t="s">
+        <v>3090</v>
+      </c>
+      <c r="D826" t="s">
+        <v>894</v>
+      </c>
+      <c r="E826" t="s">
+        <v>895</v>
+      </c>
+      <c r="F826" t="s">
+        <v>40</v>
+      </c>
+      <c r="G826" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="H826" t="s">
+        <v>3092</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827" t="s">
+        <v>3093</v>
+      </c>
+      <c r="B827" t="s">
+        <v>9</v>
+      </c>
+      <c r="C827" t="s">
+        <v>3094</v>
+      </c>
+      <c r="D827" t="s">
+        <v>894</v>
+      </c>
+      <c r="E827" t="s">
+        <v>895</v>
+      </c>
+      <c r="F827" t="s">
+        <v>381</v>
+      </c>
+      <c r="G827" s="1" t="s">
+        <v>3095</v>
+      </c>
+      <c r="H827" t="s">
+        <v>3096</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828" t="s">
+        <v>3097</v>
+      </c>
+      <c r="B828" t="s">
+        <v>9</v>
+      </c>
+      <c r="C828" t="s">
+        <v>3098</v>
+      </c>
+      <c r="D828" t="s">
+        <v>894</v>
+      </c>
+      <c r="E828" t="s">
+        <v>895</v>
+      </c>
+      <c r="F828" t="s">
+        <v>381</v>
+      </c>
+      <c r="G828" s="1" t="s">
+        <v>3099</v>
+      </c>
+      <c r="H828" t="s">
+        <v>3100</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829" t="s">
+        <v>3101</v>
+      </c>
+      <c r="B829" t="s">
+        <v>9</v>
+      </c>
+      <c r="C829" t="s">
+        <v>3102</v>
+      </c>
+      <c r="D829" t="s">
+        <v>894</v>
+      </c>
+      <c r="E829" t="s">
+        <v>895</v>
+      </c>
+      <c r="F829" t="s">
+        <v>381</v>
+      </c>
+      <c r="G829" s="1" t="s">
+        <v>3103</v>
+      </c>
+      <c r="H829" t="s">
+        <v>3104</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830" t="s">
+        <v>3105</v>
+      </c>
+      <c r="B830" t="s">
+        <v>9</v>
+      </c>
+      <c r="C830" t="s">
+        <v>3106</v>
+      </c>
+      <c r="D830" t="s">
+        <v>894</v>
+      </c>
+      <c r="E830" t="s">
+        <v>895</v>
+      </c>
+      <c r="F830" t="s">
+        <v>381</v>
+      </c>
+      <c r="G830" s="1" t="s">
+        <v>3107</v>
+      </c>
+      <c r="H830" t="s">
+        <v>3108</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831" t="s">
+        <v>3109</v>
+      </c>
+      <c r="B831" t="s">
+        <v>9</v>
+      </c>
+      <c r="C831" t="s">
+        <v>3110</v>
+      </c>
+      <c r="D831" t="s">
+        <v>894</v>
+      </c>
+      <c r="E831" t="s">
+        <v>895</v>
+      </c>
+      <c r="F831" t="s">
+        <v>131</v>
+      </c>
+      <c r="G831" s="1" t="s">
+        <v>3111</v>
+      </c>
+      <c r="H831" t="s">
+        <v>3112</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832" t="s">
+        <v>3113</v>
+      </c>
+      <c r="B832" t="s">
+        <v>9</v>
+      </c>
+      <c r="C832" t="s">
+        <v>3114</v>
+      </c>
+      <c r="D832" t="s">
+        <v>894</v>
+      </c>
+      <c r="E832" t="s">
+        <v>895</v>
+      </c>
+      <c r="F832" t="s">
+        <v>131</v>
+      </c>
+      <c r="G832" s="1" t="s">
+        <v>3115</v>
+      </c>
+      <c r="H832" t="s">
+        <v>3116</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833" t="s">
+        <v>3117</v>
+      </c>
+      <c r="B833" t="s">
+        <v>9</v>
+      </c>
+      <c r="C833" t="s">
+        <v>3118</v>
+      </c>
+      <c r="D833" t="s">
+        <v>894</v>
+      </c>
+      <c r="E833" t="s">
+        <v>895</v>
+      </c>
+      <c r="F833" t="s">
+        <v>131</v>
+      </c>
+      <c r="G833" s="1" t="s">
+        <v>3119</v>
+      </c>
+      <c r="H833" t="s">
+        <v>3120</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834" t="s">
+        <v>3121</v>
+      </c>
+      <c r="B834" t="s">
+        <v>9</v>
+      </c>
+      <c r="C834" t="s">
+        <v>3122</v>
+      </c>
+      <c r="D834" t="s">
+        <v>894</v>
+      </c>
+      <c r="E834" t="s">
+        <v>895</v>
+      </c>
+      <c r="F834" t="s">
+        <v>131</v>
+      </c>
+      <c r="G834" s="1" t="s">
+        <v>3123</v>
+      </c>
+      <c r="H834" t="s">
+        <v>3124</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835" t="s">
+        <v>3125</v>
+      </c>
+      <c r="B835" t="s">
+        <v>9</v>
+      </c>
+      <c r="C835" t="s">
+        <v>3126</v>
+      </c>
+      <c r="D835" t="s">
+        <v>894</v>
+      </c>
+      <c r="E835" t="s">
+        <v>895</v>
+      </c>
+      <c r="F835" t="s">
+        <v>131</v>
+      </c>
+      <c r="G835" s="1" t="s">
+        <v>3127</v>
+      </c>
+      <c r="H835" t="s">
+        <v>3128</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836" t="s">
+        <v>3129</v>
+      </c>
+      <c r="B836" t="s">
+        <v>9</v>
+      </c>
+      <c r="C836" t="s">
+        <v>3130</v>
+      </c>
+      <c r="D836" t="s">
+        <v>894</v>
+      </c>
+      <c r="E836" t="s">
+        <v>895</v>
+      </c>
+      <c r="F836" t="s">
+        <v>131</v>
+      </c>
+      <c r="G836" s="1" t="s">
+        <v>3131</v>
+      </c>
+      <c r="H836" t="s">
+        <v>3132</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837" t="s">
+        <v>3133</v>
+      </c>
+      <c r="B837" t="s">
+        <v>9</v>
+      </c>
+      <c r="C837" t="s">
+        <v>3134</v>
+      </c>
+      <c r="D837" t="s">
+        <v>894</v>
+      </c>
+      <c r="E837" t="s">
+        <v>895</v>
+      </c>
+      <c r="F837" t="s">
+        <v>398</v>
+      </c>
+      <c r="G837" s="1" t="s">
+        <v>3135</v>
+      </c>
+      <c r="H837" t="s">
+        <v>3136</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838" t="s">
+        <v>3137</v>
+      </c>
+      <c r="B838" t="s">
+        <v>9</v>
+      </c>
+      <c r="C838" t="s">
+        <v>3138</v>
+      </c>
+      <c r="D838" t="s">
+        <v>894</v>
+      </c>
+      <c r="E838" t="s">
+        <v>895</v>
+      </c>
+      <c r="F838" t="s">
+        <v>398</v>
+      </c>
+      <c r="G838" s="1" t="s">
+        <v>3139</v>
+      </c>
+      <c r="H838" t="s">
+        <v>3140</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839" t="s">
+        <v>3141</v>
+      </c>
+      <c r="B839" t="s">
+        <v>9</v>
+      </c>
+      <c r="C839" t="s">
+        <v>3142</v>
+      </c>
+      <c r="D839" t="s">
+        <v>894</v>
+      </c>
+      <c r="E839" t="s">
+        <v>895</v>
+      </c>
+      <c r="F839" t="s">
+        <v>172</v>
+      </c>
+      <c r="G839" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="H839" t="s">
+        <v>3144</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840" t="s">
+        <v>3145</v>
+      </c>
+      <c r="B840" t="s">
+        <v>9</v>
+      </c>
+      <c r="C840" t="s">
+        <v>3146</v>
+      </c>
+      <c r="D840" t="s">
+        <v>894</v>
+      </c>
+      <c r="E840" t="s">
+        <v>895</v>
+      </c>
+      <c r="F840" t="s">
+        <v>172</v>
+      </c>
+      <c r="G840" s="1" t="s">
+        <v>3147</v>
+      </c>
+      <c r="H840" t="s">
+        <v>3148</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841" t="s">
+        <v>3149</v>
+      </c>
+      <c r="B841" t="s">
+        <v>9</v>
+      </c>
+      <c r="C841" t="s">
+        <v>3150</v>
+      </c>
+      <c r="D841" t="s">
+        <v>894</v>
+      </c>
+      <c r="E841" t="s">
+        <v>895</v>
+      </c>
+      <c r="F841" t="s">
+        <v>172</v>
+      </c>
+      <c r="G841" s="1" t="s">
+        <v>3151</v>
+      </c>
+      <c r="H841" t="s">
+        <v>3152</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842" t="s">
+        <v>3153</v>
+      </c>
+      <c r="B842" t="s">
+        <v>9</v>
+      </c>
+      <c r="C842" t="s">
+        <v>3154</v>
+      </c>
+      <c r="D842" t="s">
+        <v>894</v>
+      </c>
+      <c r="E842" t="s">
+        <v>895</v>
+      </c>
+      <c r="F842" t="s">
+        <v>172</v>
+      </c>
+      <c r="G842" s="1" t="s">
+        <v>3155</v>
+      </c>
+      <c r="H842" t="s">
+        <v>3156</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843" t="s">
+        <v>3157</v>
+      </c>
+      <c r="B843" t="s">
+        <v>9</v>
+      </c>
+      <c r="C843" t="s">
+        <v>3158</v>
+      </c>
+      <c r="D843" t="s">
+        <v>894</v>
+      </c>
+      <c r="E843" t="s">
+        <v>895</v>
+      </c>
+      <c r="F843" t="s">
+        <v>172</v>
+      </c>
+      <c r="G843" s="1" t="s">
+        <v>3159</v>
+      </c>
+      <c r="H843" t="s">
+        <v>3160</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844" t="s">
+        <v>3161</v>
+      </c>
+      <c r="B844" t="s">
+        <v>9</v>
+      </c>
+      <c r="C844" t="s">
+        <v>3162</v>
+      </c>
+      <c r="D844" t="s">
+        <v>894</v>
+      </c>
+      <c r="E844" t="s">
+        <v>895</v>
+      </c>
+      <c r="F844" t="s">
+        <v>172</v>
+      </c>
+      <c r="G844" s="1" t="s">
+        <v>3163</v>
+      </c>
+      <c r="H844" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845" t="s">
+        <v>3165</v>
+      </c>
+      <c r="B845" t="s">
+        <v>9</v>
+      </c>
+      <c r="C845" t="s">
+        <v>3166</v>
+      </c>
+      <c r="D845" t="s">
+        <v>894</v>
+      </c>
+      <c r="E845" t="s">
+        <v>895</v>
+      </c>
+      <c r="F845" t="s">
+        <v>35</v>
+      </c>
+      <c r="G845" s="1" t="s">
+        <v>3167</v>
+      </c>
+      <c r="H845" t="s">
+        <v>3168</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846" t="s">
+        <v>3169</v>
+      </c>
+      <c r="B846" t="s">
+        <v>9</v>
+      </c>
+      <c r="C846" t="s">
+        <v>3170</v>
+      </c>
+      <c r="D846" t="s">
+        <v>894</v>
+      </c>
+      <c r="E846" t="s">
+        <v>895</v>
+      </c>
+      <c r="F846" t="s">
+        <v>35</v>
+      </c>
+      <c r="G846" s="1" t="s">
+        <v>3171</v>
+      </c>
+      <c r="H846" t="s">
+        <v>3172</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847" t="s">
+        <v>3173</v>
+      </c>
+      <c r="B847" t="s">
+        <v>9</v>
+      </c>
+      <c r="C847" t="s">
+        <v>3174</v>
+      </c>
+      <c r="D847" t="s">
+        <v>894</v>
+      </c>
+      <c r="E847" t="s">
+        <v>895</v>
+      </c>
+      <c r="F847" t="s">
+        <v>35</v>
+      </c>
+      <c r="G847" s="1" t="s">
+        <v>3175</v>
+      </c>
+      <c r="H847" t="s">
+        <v>3176</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848" t="s">
+        <v>3177</v>
+      </c>
+      <c r="B848" t="s">
+        <v>9</v>
+      </c>
+      <c r="C848" t="s">
+        <v>3178</v>
+      </c>
+      <c r="D848" t="s">
+        <v>894</v>
+      </c>
+      <c r="E848" t="s">
+        <v>895</v>
+      </c>
+      <c r="F848" t="s">
+        <v>35</v>
+      </c>
+      <c r="G848" s="1" t="s">
+        <v>3179</v>
+      </c>
+      <c r="H848" t="s">
+        <v>3180</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849" t="s">
+        <v>3181</v>
+      </c>
+      <c r="B849" t="s">
+        <v>9</v>
+      </c>
+      <c r="C849" t="s">
+        <v>3182</v>
+      </c>
+      <c r="D849" t="s">
+        <v>894</v>
+      </c>
+      <c r="E849" t="s">
+        <v>895</v>
+      </c>
+      <c r="F849" t="s">
+        <v>35</v>
+      </c>
+      <c r="G849" s="1" t="s">
+        <v>3183</v>
+      </c>
+      <c r="H849" t="s">
+        <v>3184</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850" t="s">
+        <v>3185</v>
+      </c>
+      <c r="B850" t="s">
+        <v>9</v>
+      </c>
+      <c r="C850" t="s">
+        <v>3186</v>
+      </c>
+      <c r="D850" t="s">
+        <v>894</v>
+      </c>
+      <c r="E850" t="s">
+        <v>895</v>
+      </c>
+      <c r="F850" t="s">
+        <v>118</v>
+      </c>
+      <c r="G850" s="1" t="s">
+        <v>3187</v>
+      </c>
+      <c r="H850" t="s">
+        <v>3188</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851" t="s">
+        <v>3189</v>
+      </c>
+      <c r="B851" t="s">
+        <v>9</v>
+      </c>
+      <c r="C851" t="s">
+        <v>3190</v>
+      </c>
+      <c r="D851" t="s">
+        <v>894</v>
+      </c>
+      <c r="E851" t="s">
+        <v>895</v>
+      </c>
+      <c r="F851" t="s">
+        <v>118</v>
+      </c>
+      <c r="G851" s="1" t="s">
+        <v>3191</v>
+      </c>
+      <c r="H851" t="s">
+        <v>3192</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852" t="s">
+        <v>3193</v>
+      </c>
+      <c r="B852" t="s">
+        <v>9</v>
+      </c>
+      <c r="C852" t="s">
+        <v>3194</v>
+      </c>
+      <c r="D852" t="s">
+        <v>894</v>
+      </c>
+      <c r="E852" t="s">
+        <v>895</v>
+      </c>
+      <c r="F852" t="s">
+        <v>118</v>
+      </c>
+      <c r="G852" s="1" t="s">
+        <v>3195</v>
+      </c>
+      <c r="H852" t="s">
+        <v>3196</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853" t="s">
+        <v>3197</v>
+      </c>
+      <c r="B853" t="s">
+        <v>9</v>
+      </c>
+      <c r="C853" t="s">
+        <v>3198</v>
+      </c>
+      <c r="D853" t="s">
+        <v>894</v>
+      </c>
+      <c r="E853" t="s">
+        <v>895</v>
+      </c>
+      <c r="F853" t="s">
+        <v>118</v>
+      </c>
+      <c r="G853" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="H853" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854" t="s">
+        <v>3201</v>
+      </c>
+      <c r="B854" t="s">
+        <v>9</v>
+      </c>
+      <c r="C854" t="s">
+        <v>3202</v>
+      </c>
+      <c r="D854" t="s">
+        <v>894</v>
+      </c>
+      <c r="E854" t="s">
+        <v>895</v>
+      </c>
+      <c r="F854" t="s">
+        <v>118</v>
+      </c>
+      <c r="G854" s="1" t="s">
+        <v>3203</v>
+      </c>
+      <c r="H854" t="s">
+        <v>3204</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -11731,50 +33101,612 @@
     <hyperlink ref="G268" r:id="rId267"/>
     <hyperlink ref="G269" r:id="rId268"/>
     <hyperlink ref="G270" r:id="rId269"/>
     <hyperlink ref="G271" r:id="rId270"/>
     <hyperlink ref="G272" r:id="rId271"/>
     <hyperlink ref="G273" r:id="rId272"/>
     <hyperlink ref="G274" r:id="rId273"/>
     <hyperlink ref="G275" r:id="rId274"/>
     <hyperlink ref="G276" r:id="rId275"/>
     <hyperlink ref="G277" r:id="rId276"/>
     <hyperlink ref="G278" r:id="rId277"/>
     <hyperlink ref="G279" r:id="rId278"/>
     <hyperlink ref="G280" r:id="rId279"/>
     <hyperlink ref="G281" r:id="rId280"/>
     <hyperlink ref="G282" r:id="rId281"/>
     <hyperlink ref="G283" r:id="rId282"/>
     <hyperlink ref="G284" r:id="rId283"/>
     <hyperlink ref="G285" r:id="rId284"/>
     <hyperlink ref="G286" r:id="rId285"/>
     <hyperlink ref="G287" r:id="rId286"/>
     <hyperlink ref="G288" r:id="rId287"/>
     <hyperlink ref="G289" r:id="rId288"/>
     <hyperlink ref="G290" r:id="rId289"/>
     <hyperlink ref="G291" r:id="rId290"/>
     <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
+    <hyperlink ref="G591" r:id="rId590"/>
+    <hyperlink ref="G592" r:id="rId591"/>
+    <hyperlink ref="G593" r:id="rId592"/>
+    <hyperlink ref="G594" r:id="rId593"/>
+    <hyperlink ref="G595" r:id="rId594"/>
+    <hyperlink ref="G596" r:id="rId595"/>
+    <hyperlink ref="G597" r:id="rId596"/>
+    <hyperlink ref="G598" r:id="rId597"/>
+    <hyperlink ref="G599" r:id="rId598"/>
+    <hyperlink ref="G600" r:id="rId599"/>
+    <hyperlink ref="G601" r:id="rId600"/>
+    <hyperlink ref="G602" r:id="rId601"/>
+    <hyperlink ref="G603" r:id="rId602"/>
+    <hyperlink ref="G604" r:id="rId603"/>
+    <hyperlink ref="G605" r:id="rId604"/>
+    <hyperlink ref="G606" r:id="rId605"/>
+    <hyperlink ref="G607" r:id="rId606"/>
+    <hyperlink ref="G608" r:id="rId607"/>
+    <hyperlink ref="G609" r:id="rId608"/>
+    <hyperlink ref="G610" r:id="rId609"/>
+    <hyperlink ref="G611" r:id="rId610"/>
+    <hyperlink ref="G612" r:id="rId611"/>
+    <hyperlink ref="G613" r:id="rId612"/>
+    <hyperlink ref="G614" r:id="rId613"/>
+    <hyperlink ref="G615" r:id="rId614"/>
+    <hyperlink ref="G616" r:id="rId615"/>
+    <hyperlink ref="G617" r:id="rId616"/>
+    <hyperlink ref="G618" r:id="rId617"/>
+    <hyperlink ref="G619" r:id="rId618"/>
+    <hyperlink ref="G620" r:id="rId619"/>
+    <hyperlink ref="G621" r:id="rId620"/>
+    <hyperlink ref="G622" r:id="rId621"/>
+    <hyperlink ref="G623" r:id="rId622"/>
+    <hyperlink ref="G624" r:id="rId623"/>
+    <hyperlink ref="G625" r:id="rId624"/>
+    <hyperlink ref="G626" r:id="rId625"/>
+    <hyperlink ref="G627" r:id="rId626"/>
+    <hyperlink ref="G628" r:id="rId627"/>
+    <hyperlink ref="G629" r:id="rId628"/>
+    <hyperlink ref="G630" r:id="rId629"/>
+    <hyperlink ref="G631" r:id="rId630"/>
+    <hyperlink ref="G632" r:id="rId631"/>
+    <hyperlink ref="G633" r:id="rId632"/>
+    <hyperlink ref="G634" r:id="rId633"/>
+    <hyperlink ref="G635" r:id="rId634"/>
+    <hyperlink ref="G636" r:id="rId635"/>
+    <hyperlink ref="G637" r:id="rId636"/>
+    <hyperlink ref="G638" r:id="rId637"/>
+    <hyperlink ref="G639" r:id="rId638"/>
+    <hyperlink ref="G640" r:id="rId639"/>
+    <hyperlink ref="G641" r:id="rId640"/>
+    <hyperlink ref="G642" r:id="rId641"/>
+    <hyperlink ref="G643" r:id="rId642"/>
+    <hyperlink ref="G644" r:id="rId643"/>
+    <hyperlink ref="G645" r:id="rId644"/>
+    <hyperlink ref="G646" r:id="rId645"/>
+    <hyperlink ref="G647" r:id="rId646"/>
+    <hyperlink ref="G648" r:id="rId647"/>
+    <hyperlink ref="G649" r:id="rId648"/>
+    <hyperlink ref="G650" r:id="rId649"/>
+    <hyperlink ref="G651" r:id="rId650"/>
+    <hyperlink ref="G652" r:id="rId651"/>
+    <hyperlink ref="G653" r:id="rId652"/>
+    <hyperlink ref="G654" r:id="rId653"/>
+    <hyperlink ref="G655" r:id="rId654"/>
+    <hyperlink ref="G656" r:id="rId655"/>
+    <hyperlink ref="G657" r:id="rId656"/>
+    <hyperlink ref="G658" r:id="rId657"/>
+    <hyperlink ref="G659" r:id="rId658"/>
+    <hyperlink ref="G660" r:id="rId659"/>
+    <hyperlink ref="G661" r:id="rId660"/>
+    <hyperlink ref="G662" r:id="rId661"/>
+    <hyperlink ref="G663" r:id="rId662"/>
+    <hyperlink ref="G664" r:id="rId663"/>
+    <hyperlink ref="G665" r:id="rId664"/>
+    <hyperlink ref="G666" r:id="rId665"/>
+    <hyperlink ref="G667" r:id="rId666"/>
+    <hyperlink ref="G668" r:id="rId667"/>
+    <hyperlink ref="G669" r:id="rId668"/>
+    <hyperlink ref="G670" r:id="rId669"/>
+    <hyperlink ref="G671" r:id="rId670"/>
+    <hyperlink ref="G672" r:id="rId671"/>
+    <hyperlink ref="G673" r:id="rId672"/>
+    <hyperlink ref="G674" r:id="rId673"/>
+    <hyperlink ref="G675" r:id="rId674"/>
+    <hyperlink ref="G676" r:id="rId675"/>
+    <hyperlink ref="G677" r:id="rId676"/>
+    <hyperlink ref="G678" r:id="rId677"/>
+    <hyperlink ref="G679" r:id="rId678"/>
+    <hyperlink ref="G680" r:id="rId679"/>
+    <hyperlink ref="G681" r:id="rId680"/>
+    <hyperlink ref="G682" r:id="rId681"/>
+    <hyperlink ref="G683" r:id="rId682"/>
+    <hyperlink ref="G684" r:id="rId683"/>
+    <hyperlink ref="G685" r:id="rId684"/>
+    <hyperlink ref="G686" r:id="rId685"/>
+    <hyperlink ref="G687" r:id="rId686"/>
+    <hyperlink ref="G688" r:id="rId687"/>
+    <hyperlink ref="G689" r:id="rId688"/>
+    <hyperlink ref="G690" r:id="rId689"/>
+    <hyperlink ref="G691" r:id="rId690"/>
+    <hyperlink ref="G692" r:id="rId691"/>
+    <hyperlink ref="G693" r:id="rId692"/>
+    <hyperlink ref="G694" r:id="rId693"/>
+    <hyperlink ref="G695" r:id="rId694"/>
+    <hyperlink ref="G696" r:id="rId695"/>
+    <hyperlink ref="G697" r:id="rId696"/>
+    <hyperlink ref="G698" r:id="rId697"/>
+    <hyperlink ref="G699" r:id="rId698"/>
+    <hyperlink ref="G700" r:id="rId699"/>
+    <hyperlink ref="G701" r:id="rId700"/>
+    <hyperlink ref="G702" r:id="rId701"/>
+    <hyperlink ref="G703" r:id="rId702"/>
+    <hyperlink ref="G704" r:id="rId703"/>
+    <hyperlink ref="G705" r:id="rId704"/>
+    <hyperlink ref="G706" r:id="rId705"/>
+    <hyperlink ref="G707" r:id="rId706"/>
+    <hyperlink ref="G708" r:id="rId707"/>
+    <hyperlink ref="G709" r:id="rId708"/>
+    <hyperlink ref="G710" r:id="rId709"/>
+    <hyperlink ref="G711" r:id="rId710"/>
+    <hyperlink ref="G712" r:id="rId711"/>
+    <hyperlink ref="G713" r:id="rId712"/>
+    <hyperlink ref="G714" r:id="rId713"/>
+    <hyperlink ref="G715" r:id="rId714"/>
+    <hyperlink ref="G716" r:id="rId715"/>
+    <hyperlink ref="G717" r:id="rId716"/>
+    <hyperlink ref="G718" r:id="rId717"/>
+    <hyperlink ref="G719" r:id="rId718"/>
+    <hyperlink ref="G720" r:id="rId719"/>
+    <hyperlink ref="G721" r:id="rId720"/>
+    <hyperlink ref="G722" r:id="rId721"/>
+    <hyperlink ref="G723" r:id="rId722"/>
+    <hyperlink ref="G724" r:id="rId723"/>
+    <hyperlink ref="G725" r:id="rId724"/>
+    <hyperlink ref="G726" r:id="rId725"/>
+    <hyperlink ref="G727" r:id="rId726"/>
+    <hyperlink ref="G728" r:id="rId727"/>
+    <hyperlink ref="G729" r:id="rId728"/>
+    <hyperlink ref="G730" r:id="rId729"/>
+    <hyperlink ref="G731" r:id="rId730"/>
+    <hyperlink ref="G732" r:id="rId731"/>
+    <hyperlink ref="G733" r:id="rId732"/>
+    <hyperlink ref="G734" r:id="rId733"/>
+    <hyperlink ref="G735" r:id="rId734"/>
+    <hyperlink ref="G736" r:id="rId735"/>
+    <hyperlink ref="G737" r:id="rId736"/>
+    <hyperlink ref="G738" r:id="rId737"/>
+    <hyperlink ref="G739" r:id="rId738"/>
+    <hyperlink ref="G740" r:id="rId739"/>
+    <hyperlink ref="G741" r:id="rId740"/>
+    <hyperlink ref="G742" r:id="rId741"/>
+    <hyperlink ref="G743" r:id="rId742"/>
+    <hyperlink ref="G744" r:id="rId743"/>
+    <hyperlink ref="G745" r:id="rId744"/>
+    <hyperlink ref="G746" r:id="rId745"/>
+    <hyperlink ref="G747" r:id="rId746"/>
+    <hyperlink ref="G748" r:id="rId747"/>
+    <hyperlink ref="G749" r:id="rId748"/>
+    <hyperlink ref="G750" r:id="rId749"/>
+    <hyperlink ref="G751" r:id="rId750"/>
+    <hyperlink ref="G752" r:id="rId751"/>
+    <hyperlink ref="G753" r:id="rId752"/>
+    <hyperlink ref="G754" r:id="rId753"/>
+    <hyperlink ref="G755" r:id="rId754"/>
+    <hyperlink ref="G756" r:id="rId755"/>
+    <hyperlink ref="G757" r:id="rId756"/>
+    <hyperlink ref="G758" r:id="rId757"/>
+    <hyperlink ref="G759" r:id="rId758"/>
+    <hyperlink ref="G760" r:id="rId759"/>
+    <hyperlink ref="G761" r:id="rId760"/>
+    <hyperlink ref="G762" r:id="rId761"/>
+    <hyperlink ref="G763" r:id="rId762"/>
+    <hyperlink ref="G764" r:id="rId763"/>
+    <hyperlink ref="G765" r:id="rId764"/>
+    <hyperlink ref="G766" r:id="rId765"/>
+    <hyperlink ref="G767" r:id="rId766"/>
+    <hyperlink ref="G768" r:id="rId767"/>
+    <hyperlink ref="G769" r:id="rId768"/>
+    <hyperlink ref="G770" r:id="rId769"/>
+    <hyperlink ref="G771" r:id="rId770"/>
+    <hyperlink ref="G772" r:id="rId771"/>
+    <hyperlink ref="G773" r:id="rId772"/>
+    <hyperlink ref="G774" r:id="rId773"/>
+    <hyperlink ref="G775" r:id="rId774"/>
+    <hyperlink ref="G776" r:id="rId775"/>
+    <hyperlink ref="G777" r:id="rId776"/>
+    <hyperlink ref="G778" r:id="rId777"/>
+    <hyperlink ref="G779" r:id="rId778"/>
+    <hyperlink ref="G780" r:id="rId779"/>
+    <hyperlink ref="G781" r:id="rId780"/>
+    <hyperlink ref="G782" r:id="rId781"/>
+    <hyperlink ref="G783" r:id="rId782"/>
+    <hyperlink ref="G784" r:id="rId783"/>
+    <hyperlink ref="G785" r:id="rId784"/>
+    <hyperlink ref="G786" r:id="rId785"/>
+    <hyperlink ref="G787" r:id="rId786"/>
+    <hyperlink ref="G788" r:id="rId787"/>
+    <hyperlink ref="G789" r:id="rId788"/>
+    <hyperlink ref="G790" r:id="rId789"/>
+    <hyperlink ref="G791" r:id="rId790"/>
+    <hyperlink ref="G792" r:id="rId791"/>
+    <hyperlink ref="G793" r:id="rId792"/>
+    <hyperlink ref="G794" r:id="rId793"/>
+    <hyperlink ref="G795" r:id="rId794"/>
+    <hyperlink ref="G796" r:id="rId795"/>
+    <hyperlink ref="G797" r:id="rId796"/>
+    <hyperlink ref="G798" r:id="rId797"/>
+    <hyperlink ref="G799" r:id="rId798"/>
+    <hyperlink ref="G800" r:id="rId799"/>
+    <hyperlink ref="G801" r:id="rId800"/>
+    <hyperlink ref="G802" r:id="rId801"/>
+    <hyperlink ref="G803" r:id="rId802"/>
+    <hyperlink ref="G804" r:id="rId803"/>
+    <hyperlink ref="G805" r:id="rId804"/>
+    <hyperlink ref="G806" r:id="rId805"/>
+    <hyperlink ref="G807" r:id="rId806"/>
+    <hyperlink ref="G808" r:id="rId807"/>
+    <hyperlink ref="G809" r:id="rId808"/>
+    <hyperlink ref="G810" r:id="rId809"/>
+    <hyperlink ref="G811" r:id="rId810"/>
+    <hyperlink ref="G812" r:id="rId811"/>
+    <hyperlink ref="G813" r:id="rId812"/>
+    <hyperlink ref="G814" r:id="rId813"/>
+    <hyperlink ref="G815" r:id="rId814"/>
+    <hyperlink ref="G816" r:id="rId815"/>
+    <hyperlink ref="G817" r:id="rId816"/>
+    <hyperlink ref="G818" r:id="rId817"/>
+    <hyperlink ref="G819" r:id="rId818"/>
+    <hyperlink ref="G820" r:id="rId819"/>
+    <hyperlink ref="G821" r:id="rId820"/>
+    <hyperlink ref="G822" r:id="rId821"/>
+    <hyperlink ref="G823" r:id="rId822"/>
+    <hyperlink ref="G824" r:id="rId823"/>
+    <hyperlink ref="G825" r:id="rId824"/>
+    <hyperlink ref="G826" r:id="rId825"/>
+    <hyperlink ref="G827" r:id="rId826"/>
+    <hyperlink ref="G828" r:id="rId827"/>
+    <hyperlink ref="G829" r:id="rId828"/>
+    <hyperlink ref="G830" r:id="rId829"/>
+    <hyperlink ref="G831" r:id="rId830"/>
+    <hyperlink ref="G832" r:id="rId831"/>
+    <hyperlink ref="G833" r:id="rId832"/>
+    <hyperlink ref="G834" r:id="rId833"/>
+    <hyperlink ref="G835" r:id="rId834"/>
+    <hyperlink ref="G836" r:id="rId835"/>
+    <hyperlink ref="G837" r:id="rId836"/>
+    <hyperlink ref="G838" r:id="rId837"/>
+    <hyperlink ref="G839" r:id="rId838"/>
+    <hyperlink ref="G840" r:id="rId839"/>
+    <hyperlink ref="G841" r:id="rId840"/>
+    <hyperlink ref="G842" r:id="rId841"/>
+    <hyperlink ref="G843" r:id="rId842"/>
+    <hyperlink ref="G844" r:id="rId843"/>
+    <hyperlink ref="G845" r:id="rId844"/>
+    <hyperlink ref="G846" r:id="rId845"/>
+    <hyperlink ref="G847" r:id="rId846"/>
+    <hyperlink ref="G848" r:id="rId847"/>
+    <hyperlink ref="G849" r:id="rId848"/>
+    <hyperlink ref="G850" r:id="rId849"/>
+    <hyperlink ref="G851" r:id="rId850"/>
+    <hyperlink ref="G852" r:id="rId851"/>
+    <hyperlink ref="G853" r:id="rId852"/>
+    <hyperlink ref="G854" r:id="rId853"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>